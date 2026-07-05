--- v0 (2026-06-14)
+++ v1 (2026-07-05)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="975">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="981">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -191,51 +191,51 @@
   </si>
   <si>
     <t>No residual solvent used</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>Investment in Tirzepatide API production has risen to 9 million USD in 2024 by the innovator.</t>
   </si>
   <si>
     <t>Plug-Flow Reactors (PFRs), PTFE tubing and inline mixers, temperature-controlled baths, surge vessels, nanofiltration systems with ceramic membranes, high-pressure pumps, glass-lined or stainless-steel reactors, cooling systems, MTBE precipitation tanks, filtration units, and vacuum dryers.</t>
   </si>
   <si>
     <t>Tirzepatide is manufactured in an ISO 8/7 room using a hybrid SPPS/LPPS strategy. Four peptide fragments are first synthesized via SPPS, then coupled in solution using continuous flow reactors with real-time HPLC monitoring. 
 Step 1: Join fragments 2 and 3 in DMSO/ACN with PyOxim and iPr₂NEt, followed by Fmoc removal and nanofiltration. 
 Step 2: Couple the product with fragment 4 under similar conditions, then solvent-swap to DMF. 
 Step 3: Join fragment 5 using HATU at 0°C, followed by precipitation. 
 Step 4: Remove 19 protecting groups using TFA/TIPS/DTT, resulting in crude tirzepatide.</t>
   </si>
   <si>
     <t>1. HPLC (High-Performance Liquid Chromatography)/ PATROL HPLC
 2. Mass Spectrometry (MS)</t>
   </si>
   <si>
-    <t>Diabetes: Also investigated in Type 1 diabetes, Obesity / Weight Management, Cardiovascular: Heart Failure with Preserved Ejection Fraction (HFpEF) and cardiovascular mortality reduction (investigational), obstructive sleep apnea, Metabolic Dysfunction-Associated Steatohepatitis (MASH/NASH): investigational</t>
+    <t>Diabetes: Also investigated in Type 1 diabetes, Obesity / Weight Management, Cardiovascular: Heart Failure with Preserved Ejection Fraction (HFpEF) and cardiovascular mortality reduction (investigational), Obstructive sleep apnea, Metabolic Dysfunction-Associated Steatohepatitis (MASH/NASH): investigational</t>
   </si>
   <si>
     <t>Treatment, Prevention</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker, Self-administered</t>
   </si>
   <si>
     <t>Weekly</t>
   </si>
   <si>
     <t>2.5 mg/0.5 ml; 5 mg/0.5 ml; 7.5 mg/0.5 ml; 10 mg/0.5 ml; 12.5 mg/0.5 ml; 15 mg/0.5 ml</t>
   </si>
   <si>
     <t>15 mg SC Q1W (once weekly)</t>
   </si>
   <si>
     <t>Initial Dose: 2.5 mg SC Q1W
 Maintenance dose: After 4 weeks, increase to 5 mg SC Q1W, then every 4 weeks, increase the dose by 2.5 mg increments.</t>
   </si>
   <si>
     <t>Inject the tirzepatide prefilled injection subcutaneously in the abdomen, thigh, or upper arm</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/label/2022/215866s000lbl.pdf</t>
@@ -2292,86 +2292,92 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Eli Lilly &amp; Company</t>
   </si>
   <si>
     <t>Mounjaro</t>
   </si>
   <si>
     <t>Not provided</t>
   </si>
   <si>
     <t>RCETH</t>
   </si>
   <si>
     <t>Ministry of Health of Republic of Belarus-Center for Examinations and Tests in Health Service</t>
   </si>
   <si>
+    <t>https://rceth.by/Refbank</t>
+  </si>
+  <si>
     <t>RUS</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>Russian Ministry of Health approves Russian equivalent version of Mounjaro | News | GxP News</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>Diabetes</t>
   </si>
   <si>
     <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
@@ -2611,100 +2617,109 @@
     <t>Australia</t>
   </si>
   <si>
     <t>Mounjaro | Therapeutic Goods Administration (TGA)</t>
   </si>
   <si>
     <t>Swissmedic</t>
   </si>
   <si>
     <t>CHE</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>https://www.swissmedic.ch/swissmedic/en/home/about-us/publications/public-summary-swiss-par/public-summary-swiss-par-mounjaro.html#:~:text=First%20authorisation%20in%20Switzerland%3A%202%20November%202022</t>
   </si>
   <si>
     <t>Yurpeak</t>
   </si>
   <si>
     <t>CDSCO</t>
   </si>
   <si>
     <t>Central Drugs Standard Control Organisation - India</t>
+  </si>
+  <si>
+    <t>https://cdsco.gov.in/opencms/opencms/en/Home/</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>https://www.reuters.com/business/healthcare-pharmaceuticals/eli-lilly-launches-weight-loss-drug-mounjaro-india-after-drug-regulator-approval-2025-03-20/#:~:text=Mounjaro%2C%20a%20once%2Dweekly%20injection,(for%20the%20Indian%20market).
 https://cdsco.gov.in/opencms/opencms/en/Home/
 https://medicinespatentpool.sharepoint.com/:b:/s/MPPStaff/IQC5oM1CgJsqSaVa2gAl3TnUAaE8jn8RC94dy9xbpGO_tcY?e=9PZ8Rg
 https://medicinespatentpool.sharepoint.com/:b:/s/MPPStaff/IQBIdkPMe5dCQIu6GJOc-AHMAQxYjGvHBqCItVJMNqH6Ab8?e=MRwCkx</t>
   </si>
   <si>
     <t>PMDA</t>
   </si>
   <si>
     <t>Pharmaceuticals and Medical Devices Agency - Ministry of Health, Labour and Welfare</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>List of Approved Products | Pharmaceuticals and Medical Devices Agency</t>
   </si>
   <si>
-    <t>MFDS-no</t>
-[...2 lines deleted...]
-    <t>Ministry of Food and Drug Safety</t>
+    <t>KMFDS</t>
+  </si>
+  <si>
+    <t>Korean Ministry of Food and Drug Safety</t>
+  </si>
+  <si>
+    <t>https://www.mfds.go.kr/eng/index.do ; https://nedrug.mfds.go.kr/searchDrug ; https://www.mfds.go.kr/eng/brd/m_19/list.do</t>
   </si>
   <si>
     <t>KOR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
     <t>Mounjaro obesity drug launches in Korea, competing with Wegovy - CHOSUNBIZ</t>
   </si>
   <si>
     <t>MOPH</t>
   </si>
   <si>
     <t>Ministry of Public Health - Lebanon</t>
   </si>
   <si>
+    <t>https://www.moph.gov.lb/en/Drugs/index/3/3974/lebanon-national-drugs-database</t>
+  </si>
+  <si>
     <t>LBN</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>https://www.moph.gov.lb/en/Drugs/index/3/4848/lebanon-national-drugs-database</t>
   </si>
   <si>
     <t>NPRA</t>
   </si>
   <si>
     <t>Malaysian Drug Control Authority - National Pharmaceutical Regulatory Agency</t>
   </si>
   <si>
     <t>MYS</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>https://www.npra.gov.my/index.php/my/consumers-2/maklumat/carian-produk-berdaftar-bernotifikasi.html</t>
   </si>
   <si>
     <t>SAHPRA</t>
@@ -2935,50 +2950,53 @@
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/ltlpvKWQlJxp46wY0Mh5eomaZdjfYTmwEGe8H5bu.png</t>
   </si>
   <si>
     <t>Structure of tirzepatide (39 amino acids) using single-letter codes to denote amino acids.</t>
   </si>
   <si>
     <t>Frederick, M. O., Boyse, R. A., Braden, T. M., Calvin, J. R., Campbell, B. M., Changi, S. M., ... &amp; Xia, H. (2021). Kilogram-scale GMP manufacture of tirzepatide using a hybrid SPPS/LPPS approach with</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
+  </si>
+  <si>
+    <t>Eli Lilly</t>
   </si>
   <si>
     <t>https://www.lilly.com/</t>
   </si>
   <si>
     <t>Colonel Eli Lilly created Eli Lilly and Company, also known as Lilly, an American international pharmaceutical firm with headquarters in Indianapolis, Indiana, and offices in 18 countries, in 1876. The company researches, develops, produces, and markets medicinal products, with a focus on therapeutic areas such as diabetes, oncology, immunology, and neuroscience.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Garvey, W. T., Frias, J. P., Jastreboff, A. M., le Roux, C. W., Sattar, N., Aizenberg, D., Mao, H., Zhang, S., Ahmad, N. N., Bunck, M. C., Benabbad, I., Zhang, X. M., &amp;amp; SURMOUNT-2 investigators (2023). Tirzepatide once weekly for the treatment of obesity in people with type 2 diabetes (SURMOUNT-2): a double-blind, randomised, multicentre, placebo-controlled, phase 3 trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Lancet (London, England)&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;402&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(10402), 613–626. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/S0140-6736(23)01200-X" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/S0140-6736(23)01200-X&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Weight reduction is essential for improving health outcomes in people with obesity and type 2 diabetes. We assessed the efficacy and safety of tirzepatide, a glucose-dependent insulinotropic polypeptide and glucagon-like peptide-1 receptor agonist, versus placebo, for weight management in people living with obesity and type 2 diabetes.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;This phase 3, double-blind, randomised, placebo-controlled trial was conducted in seven countries. Adults (aged ≥18 years) with a body-mass index (BMI) of 27 kg/m2&amp;nbsp;or higher and glycated haemoglobin (HbA1c) of 7-10% (53-86 mmol/mol) were randomly assigned (1:1:1), using a computer-generated random sequence via a validated interactive web-response system, to receive either once-weekly, subcutaneous tirzepatide (10 mg or 15 mg) or placebo for 72 weeks. All participants, investigators, and the sponsor were masked to treatment assignment. Coprimary endpoints were the percent change in bodyweight from baseline and bodyweight reduction of 5% or higher. The treatment-regimen estimand assessed effects regardless of treatment discontinuation or initiation of antihyperglycaemic rescue therapy. Efficacy and safety endpoints were analysed with data from all randomly assigned participants (intention-to-treat population). This trial is registered with ClinicalTrials.gov,&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT04657003" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT04657003&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Findings:&amp;nbsp;&lt;/strong&gt;Between March 29, 2021, and April 10, 2023, of 1514 adults assessed for eligibility, 938 (mean age 54·2 years [SD 10·6], 476 [51%] were female, 710 [76%] were White, and 561 [60%] were Hispanic or Latino) were randomly assigned and received at least one dose of tirzepatide 10 mg (n=312), tirzepatide 15 mg (n=311), or placebo (n=315). Baseline mean bodyweight was 100·7 kg (SD 21·1), BMI 36·1 kg/m2&amp;nbsp;(SD 6·6), and HbA1c&amp;nbsp;8·02% (SD 0·89; 64·1 mmol/mol [SD 9·7]). Least-squares mean change in bodyweight at week 72 with tirzepatide 10 mg and 15 mg was -12·8% (SE 0·6) and -14·7% (0·5), respectively, and -3·2% (0·5) with placebo, resulting in estimated treatment differences versus placebo of -9·6% percentage points (95% CI -11·1 to -8·1) with tirzepatide 10 mg and -11·6% percentage points (-13·0 to -10·1) with tirzepatide 15 mg (all p&amp;lt;0·0001). More participants treated with tirzepatide versus placebo met bodyweight reduction thresholds of 5% or higher (79-83% vs 32%). The most frequent adverse events with tirzepatide were gastrointestinal-related, including nausea, diarrhoea, and vomiting and were mostly mild to moderate in severity, with few events leading to treatment discontinuation (&amp;lt;5%). Serious adverse events were reported by 68 (7%) participants overall and two deaths occurred in the tirzepatide 10 mg group, but deaths were not considered to be related to the study treatment by the investigator.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Interpretation:&amp;nbsp;&lt;/strong&gt;In this 72-week trial in adults living with obesity and type 2 diabetes, once-weekly tirzepatide 10 mg and 15 mg provided substantial and clinically meaningful reduction in bodyweight, with a safety profile that was similar to other incretin-based therapies for weight management.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Osumili, B., Sapin, H., Yang, Z., Ranta, K., Paik, J. S., &amp;amp; Blüher, M. (2025). Efficacy and Safety of Tirzepatide Compared with GLP-1&amp;nbsp;RAs in Patients with Type&amp;nbsp;2 Diabetes Treated with Basal Insulin: A Network Meta-analysis.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Diabetes therapy : research, treatment and education of diabetes and related disorders&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;16&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(6), 1279–1311&lt;/span&gt;&lt;a href=". https://doi.org/10.1007/s13300-025-01728-5" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;. https://doi.org/10.1007/s13300-025-01728-5&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Introduction:&amp;nbsp;&lt;/strong&gt;The relative efficacy and safety of tirzepatide was compared with glucagon-like peptide 1 receptor agonists (GLP-1 RAs) in patients with type 2 diabetes mellitus (T2DM) treated with basal insulin using a network meta-analysis (NMA).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;A systematic literature review was performed to identify randomized controlled trials of GLP-1 RAs in patients with T2DM treated with insulin and an antihyperglycaemic drug. For the NMA, studies included trials with 100% of patients treated with basal insulin background therapy with a titration scheme comparable to the SURPASS-5 trial. The following data were extracted for efficacy and safety assessment at the primary endpoint of each study: changes from baseline in glycated haemoglobin (HbA1c) and body weight and the incidence of nausea, vomiting or diarrhoea, hypoglycaemia, and patients discontinuing treatment because of adverse events. In this study, a comparative analysis of tirzepatide was performed with the GLP-1 RAs dulaglutide, exenatide, and lixisenatide in addition to placebo.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;A total of six studies were included across the analyses. Tirzepatide 5, 10, and 15 mg showed statistically significant, greater reductions in HbA1c and body weight at the primary endpoint versus all GLP-1 RA comparators and placebo. Tirzepatide 5, 10, and 15 mg showed a statistically significant, higher likelihood of experiencing nausea compared with those who received placebo or exenatide 2 mg; no statistically significant differences were observed when compared with all other GLP-1 RA comparators. No statistically significant differences were observed in the proportions of patients who discontinued treatment because of adverse events when tirzepatide 5, 10, and 15 mg were compared with GLP-1 RA comparators, apart from tirzepatide 10 and 15 mg versus placebo.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusion:&amp;nbsp;&lt;/strong&gt;Tirzepatide demonstrated statistically significantly greater reductions in HbA1c and body weight when compared with selected GLP-1 RAs and placebo in patients with T2DM treated with basal insulin. Overall, the safety profile of tirzepatide was similar to that of GLP-1RAs.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Martin, C. K., Carmichael, O. T., Carnell, S., Considine, R. V., Kareken, D. A., Dydak, U., Mattes, R. D., Scott, D., Shcherbinin, S., Nishiyama, H., Knights, A., Urva, S., Biernat, L., Pratt, E., Haupt, A., Mintun, M., Otero Svaldi, D., Milicevic, Z., &amp;amp; Coskun, T. (2025). Tirzepatide on ingestive behavior in adults with overweight or obesity: a randomized 6-week phase 1 trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Nature medicine&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, 10.1038/s41591-025-03774-9. Advance online publication. &lt;/span&gt;&lt;a href="https://doi.org/10.1038/s41591-025-03774-9" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1038/s41591-025-03774-9&lt;/a&gt;&lt;/p&gt;</t>
   </si>
@@ -9730,78 +9748,79 @@
       <c r="E1" s="2" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q48"/>
+  <dimension ref="A1:R48"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>743</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>744</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>745</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>746</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>747</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>748</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>749</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -9809,2196 +9828,2168 @@
       </c>
       <c r="J1" s="2" t="s">
         <v>751</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>752</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>753</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>754</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>755</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>756</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>757</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>758</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" s="2" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D2" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E2" t="s">
         <v>129</v>
       </c>
       <c r="F2" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G2" t="s">
         <v>56</v>
       </c>
       <c r="H2" t="s">
         <v>42</v>
       </c>
       <c r="I2" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="J2" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="K2" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="L2" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O2">
+        <v>767</v>
+      </c>
+      <c r="N2" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P2">
         <v>45691.0</v>
       </c>
-      <c r="P2" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:17">
+      <c r="Q2" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="C3" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="D3" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E3" t="s">
         <v>129</v>
       </c>
       <c r="F3" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="G3" t="s">
         <v>56</v>
       </c>
       <c r="H3" t="s">
         <v>42</v>
       </c>
       <c r="I3" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="J3" t="s">
-        <v>771</v>
-[...2 lines deleted...]
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="L3" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O3">
+        <v>775</v>
+      </c>
+      <c r="N3" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P3">
         <v>44694.0</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D4" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E4" t="s">
         <v>129</v>
       </c>
       <c r="F4" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G4" t="s">
         <v>56</v>
       </c>
       <c r="H4" t="s">
         <v>42</v>
       </c>
       <c r="I4" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J4" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="L4" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O4">
+        <v>779</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P4">
         <v>44819.0</v>
       </c>
-      <c r="P4" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:17">
+      <c r="Q4" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D5" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E5" t="s">
         <v>129</v>
       </c>
       <c r="F5" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G5" t="s">
         <v>56</v>
       </c>
       <c r="H5" t="s">
         <v>42</v>
       </c>
       <c r="I5" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J5" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="L5" t="s">
+        <v>781</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P5">
+        <v>44819.0</v>
+      </c>
+      <c r="Q5" t="s">
         <v>780</v>
       </c>
-      <c r="M5" s="5" t="s">
-[...10 lines deleted...]
-    <row r="6" spans="1:17">
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D6" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E6" t="s">
         <v>129</v>
       </c>
       <c r="F6" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G6" t="s">
         <v>56</v>
       </c>
       <c r="H6" t="s">
         <v>42</v>
       </c>
       <c r="I6" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J6" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>781</v>
+        <v>777</v>
       </c>
       <c r="L6" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O6">
+        <v>784</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P6">
         <v>44819.0</v>
       </c>
-      <c r="P6" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:17">
+      <c r="Q6" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D7" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E7" t="s">
         <v>129</v>
       </c>
       <c r="F7" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G7" t="s">
         <v>56</v>
       </c>
       <c r="H7" t="s">
         <v>42</v>
       </c>
       <c r="I7" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J7" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>783</v>
+        <v>777</v>
       </c>
       <c r="L7" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O7">
+        <v>786</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P7">
         <v>44819.0</v>
       </c>
-      <c r="P7" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:17">
+      <c r="Q7" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D8" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E8" t="s">
         <v>129</v>
       </c>
       <c r="F8" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G8" t="s">
         <v>56</v>
       </c>
       <c r="H8" t="s">
         <v>42</v>
       </c>
       <c r="I8" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J8" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>785</v>
+        <v>777</v>
       </c>
       <c r="L8" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O8">
+        <v>788</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P8">
         <v>44819.0</v>
       </c>
-      <c r="P8" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:17">
+      <c r="Q8" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D9" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E9" t="s">
         <v>129</v>
       </c>
       <c r="F9" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G9" t="s">
         <v>56</v>
       </c>
       <c r="H9" t="s">
         <v>42</v>
       </c>
       <c r="I9" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J9" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>787</v>
+        <v>777</v>
       </c>
       <c r="L9" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O9">
+        <v>790</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P9">
         <v>44819.0</v>
       </c>
-      <c r="P9" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:17">
+      <c r="Q9" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D10" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E10" t="s">
         <v>129</v>
       </c>
       <c r="F10" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G10" t="s">
         <v>56</v>
       </c>
       <c r="H10" t="s">
         <v>42</v>
       </c>
       <c r="I10" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J10" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>789</v>
+        <v>777</v>
       </c>
       <c r="L10" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O10">
+        <v>792</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P10">
         <v>44819.0</v>
       </c>
-      <c r="P10" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:17">
+      <c r="Q10" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D11" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E11" t="s">
         <v>129</v>
       </c>
       <c r="F11" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G11" t="s">
         <v>56</v>
       </c>
       <c r="H11" t="s">
         <v>42</v>
       </c>
       <c r="I11" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J11" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>791</v>
+        <v>777</v>
       </c>
       <c r="L11" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O11">
+        <v>794</v>
+      </c>
+      <c r="N11" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P11">
         <v>44819.0</v>
       </c>
-      <c r="P11" t="s">
-[...3 lines deleted...]
-    <row r="12" spans="1:17">
+      <c r="Q11" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D12" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E12" t="s">
         <v>129</v>
       </c>
       <c r="F12" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G12" t="s">
         <v>56</v>
       </c>
       <c r="H12" t="s">
         <v>42</v>
       </c>
       <c r="I12" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J12" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>793</v>
+        <v>777</v>
       </c>
       <c r="L12" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O12">
+        <v>796</v>
+      </c>
+      <c r="N12" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P12">
         <v>44819.0</v>
       </c>
-      <c r="P12" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:17">
+      <c r="Q12" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D13" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E13" t="s">
         <v>129</v>
       </c>
       <c r="F13" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G13" t="s">
         <v>56</v>
       </c>
       <c r="H13" t="s">
         <v>42</v>
       </c>
       <c r="I13" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J13" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>777</v>
       </c>
       <c r="L13" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O13">
+        <v>798</v>
+      </c>
+      <c r="N13" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P13">
         <v>44819.0</v>
       </c>
-      <c r="P13" t="s">
-[...3 lines deleted...]
-    <row r="14" spans="1:17">
+      <c r="Q13" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D14" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E14" t="s">
         <v>129</v>
       </c>
       <c r="F14" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G14" t="s">
         <v>56</v>
       </c>
       <c r="H14" t="s">
         <v>42</v>
       </c>
       <c r="I14" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J14" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>797</v>
+        <v>777</v>
       </c>
       <c r="L14" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O14">
+        <v>800</v>
+      </c>
+      <c r="N14" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P14">
         <v>44819.0</v>
       </c>
-      <c r="P14" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:17">
+      <c r="Q14" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D15" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E15" t="s">
         <v>129</v>
       </c>
       <c r="F15" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G15" t="s">
         <v>56</v>
       </c>
       <c r="H15" t="s">
         <v>42</v>
       </c>
       <c r="I15" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J15" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>799</v>
+        <v>777</v>
       </c>
       <c r="L15" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O15">
+        <v>802</v>
+      </c>
+      <c r="N15" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P15">
         <v>44819.0</v>
       </c>
-      <c r="P15" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:17">
+      <c r="Q15" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D16" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E16" t="s">
         <v>129</v>
       </c>
       <c r="F16" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G16" t="s">
         <v>56</v>
       </c>
       <c r="H16" t="s">
         <v>42</v>
       </c>
       <c r="I16" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J16" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>801</v>
+        <v>777</v>
       </c>
       <c r="L16" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O16">
+        <v>804</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P16">
         <v>44819.0</v>
       </c>
-      <c r="P16" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:17">
+      <c r="Q16" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D17" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E17" t="s">
         <v>129</v>
       </c>
       <c r="F17" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G17" t="s">
         <v>56</v>
       </c>
       <c r="H17" t="s">
         <v>42</v>
       </c>
       <c r="I17" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J17" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>777</v>
       </c>
       <c r="L17" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O17">
+        <v>806</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P17">
         <v>44819.0</v>
       </c>
-      <c r="P17" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:17">
+      <c r="Q17" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D18" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E18" t="s">
         <v>129</v>
       </c>
       <c r="F18" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G18" t="s">
         <v>56</v>
       </c>
       <c r="H18" t="s">
         <v>42</v>
       </c>
       <c r="I18" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J18" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>805</v>
+        <v>777</v>
       </c>
       <c r="L18" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O18">
+        <v>808</v>
+      </c>
+      <c r="N18" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P18">
         <v>44819.0</v>
       </c>
-      <c r="P18" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:17">
+      <c r="Q18" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D19" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E19" t="s">
         <v>129</v>
       </c>
       <c r="F19" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G19" t="s">
         <v>56</v>
       </c>
       <c r="H19" t="s">
         <v>42</v>
       </c>
       <c r="I19" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J19" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>807</v>
+        <v>777</v>
       </c>
       <c r="L19" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O19">
+        <v>810</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P19">
         <v>44819.0</v>
       </c>
-      <c r="P19" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:17">
+      <c r="Q19" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D20" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E20" t="s">
         <v>129</v>
       </c>
       <c r="F20" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G20" t="s">
         <v>56</v>
       </c>
       <c r="H20" t="s">
         <v>42</v>
       </c>
       <c r="I20" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J20" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>809</v>
+        <v>777</v>
       </c>
       <c r="L20" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O20">
+        <v>812</v>
+      </c>
+      <c r="N20" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P20">
         <v>44819.0</v>
       </c>
-      <c r="P20" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:17">
+      <c r="Q20" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D21" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E21" t="s">
         <v>129</v>
       </c>
       <c r="F21" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G21" t="s">
         <v>56</v>
       </c>
       <c r="H21" t="s">
         <v>42</v>
       </c>
       <c r="I21" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J21" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>811</v>
+        <v>777</v>
       </c>
       <c r="L21" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O21">
+        <v>814</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P21">
         <v>44819.0</v>
       </c>
-      <c r="P21" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:17">
+      <c r="Q21" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D22" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E22" t="s">
         <v>129</v>
       </c>
       <c r="F22" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G22" t="s">
         <v>56</v>
       </c>
       <c r="H22" t="s">
         <v>42</v>
       </c>
       <c r="I22" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J22" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>813</v>
+        <v>777</v>
       </c>
       <c r="L22" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O22">
+        <v>816</v>
+      </c>
+      <c r="N22" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P22">
         <v>44819.0</v>
       </c>
-      <c r="P22" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:17">
+      <c r="Q22" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D23" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E23" t="s">
         <v>129</v>
       </c>
       <c r="F23" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G23" t="s">
         <v>56</v>
       </c>
       <c r="H23" t="s">
         <v>42</v>
       </c>
       <c r="I23" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J23" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>815</v>
+        <v>777</v>
       </c>
       <c r="L23" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O23">
+        <v>818</v>
+      </c>
+      <c r="N23" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P23">
         <v>44819.0</v>
       </c>
-      <c r="P23" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:17">
+      <c r="Q23" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D24" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E24" t="s">
         <v>129</v>
       </c>
       <c r="F24" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G24" t="s">
         <v>56</v>
       </c>
       <c r="H24" t="s">
         <v>42</v>
       </c>
       <c r="I24" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J24" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>817</v>
+        <v>777</v>
       </c>
       <c r="L24" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O24">
+        <v>820</v>
+      </c>
+      <c r="N24" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P24">
         <v>44819.0</v>
       </c>
-      <c r="P24" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:17">
+      <c r="Q24" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D25" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E25" t="s">
         <v>129</v>
       </c>
       <c r="F25" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G25" t="s">
         <v>56</v>
       </c>
       <c r="H25" t="s">
         <v>42</v>
       </c>
       <c r="I25" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J25" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>819</v>
+        <v>777</v>
       </c>
       <c r="L25" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O25">
+        <v>822</v>
+      </c>
+      <c r="N25" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P25">
         <v>44819.0</v>
       </c>
-      <c r="P25" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:17">
+      <c r="Q25" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D26" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E26" t="s">
         <v>129</v>
       </c>
       <c r="F26" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G26" t="s">
         <v>56</v>
       </c>
       <c r="H26" t="s">
         <v>42</v>
       </c>
       <c r="I26" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J26" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>777</v>
       </c>
       <c r="L26" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O26">
+        <v>824</v>
+      </c>
+      <c r="N26" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P26">
         <v>44819.0</v>
       </c>
-      <c r="P26" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:17">
+      <c r="Q26" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D27" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E27" t="s">
         <v>129</v>
       </c>
       <c r="F27" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G27" t="s">
         <v>56</v>
       </c>
       <c r="H27" t="s">
         <v>42</v>
       </c>
       <c r="I27" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J27" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>823</v>
+        <v>777</v>
       </c>
       <c r="L27" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O27">
+        <v>826</v>
+      </c>
+      <c r="N27" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P27">
         <v>44819.0</v>
       </c>
-      <c r="P27" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:17">
+      <c r="Q27" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D28" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E28" t="s">
         <v>129</v>
       </c>
       <c r="F28" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G28" t="s">
         <v>56</v>
       </c>
       <c r="H28" t="s">
         <v>42</v>
       </c>
       <c r="I28" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J28" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>825</v>
+        <v>777</v>
       </c>
       <c r="L28" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O28">
+        <v>828</v>
+      </c>
+      <c r="N28" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P28">
         <v>44819.0</v>
       </c>
-      <c r="P28" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:17">
+      <c r="Q28" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D29" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E29" t="s">
         <v>129</v>
       </c>
       <c r="F29" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G29" t="s">
         <v>56</v>
       </c>
       <c r="H29" t="s">
         <v>42</v>
       </c>
       <c r="I29" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J29" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>827</v>
+        <v>777</v>
       </c>
       <c r="L29" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O29">
+        <v>830</v>
+      </c>
+      <c r="N29" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P29">
         <v>44819.0</v>
       </c>
-      <c r="P29" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:17">
+      <c r="Q29" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D30" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E30" t="s">
         <v>129</v>
       </c>
       <c r="F30" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G30" t="s">
         <v>56</v>
       </c>
       <c r="H30" t="s">
         <v>42</v>
       </c>
       <c r="I30" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J30" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>829</v>
+        <v>777</v>
       </c>
       <c r="L30" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O30">
+        <v>832</v>
+      </c>
+      <c r="N30" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P30">
         <v>44819.0</v>
       </c>
-      <c r="P30" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:17">
+      <c r="Q30" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D31" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E31" t="s">
         <v>129</v>
       </c>
       <c r="F31" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G31" t="s">
         <v>56</v>
       </c>
       <c r="H31" t="s">
         <v>42</v>
       </c>
       <c r="I31" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J31" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>831</v>
+        <v>777</v>
       </c>
       <c r="L31" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O31">
+        <v>834</v>
+      </c>
+      <c r="N31" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P31">
         <v>44819.0</v>
       </c>
-      <c r="P31" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:17">
+      <c r="Q31" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D32" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E32" t="s">
         <v>129</v>
       </c>
       <c r="F32" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G32" t="s">
         <v>56</v>
       </c>
       <c r="H32" t="s">
         <v>42</v>
       </c>
       <c r="I32" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J32" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>833</v>
+        <v>777</v>
       </c>
       <c r="L32" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O32">
+        <v>836</v>
+      </c>
+      <c r="N32" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P32">
         <v>44819.0</v>
       </c>
-      <c r="P32" t="s">
-[...3 lines deleted...]
-    <row r="33" spans="1:17">
+      <c r="Q32" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D33" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E33" t="s">
         <v>129</v>
       </c>
       <c r="F33" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G33" t="s">
         <v>56</v>
       </c>
       <c r="H33" t="s">
         <v>42</v>
       </c>
       <c r="I33" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="J33" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>835</v>
+        <v>777</v>
       </c>
       <c r="L33" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O33">
+        <v>838</v>
+      </c>
+      <c r="N33" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P33">
         <v>44819.0</v>
       </c>
-      <c r="P33" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:17">
+      <c r="Q33" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="C34" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="D34" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E34" t="s">
         <v>129</v>
       </c>
       <c r="F34" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="G34" t="s">
         <v>56</v>
       </c>
       <c r="H34" t="s">
         <v>42</v>
       </c>
       <c r="I34" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="J34" t="s">
-        <v>838</v>
-[...2 lines deleted...]
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="L34" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O34">
+        <v>842</v>
+      </c>
+      <c r="N34" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P34">
         <v>44889.0</v>
       </c>
-      <c r="P34" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="1:17">
+      <c r="Q34" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="C35" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="D35" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E35" t="s">
         <v>129</v>
       </c>
       <c r="F35" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="G35" t="s">
         <v>56</v>
       </c>
       <c r="H35" t="s">
         <v>42</v>
       </c>
       <c r="I35" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="J35" t="s">
-        <v>843</v>
-[...2 lines deleted...]
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="L35" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O35">
+        <v>847</v>
+      </c>
+      <c r="N35" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P35">
         <v>44986.0</v>
       </c>
-      <c r="P35" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:17">
+      <c r="Q35" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D36" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E36" t="s">
         <v>129</v>
       </c>
       <c r="F36" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G36" t="s">
         <v>56</v>
       </c>
       <c r="H36" t="s">
         <v>42</v>
       </c>
       <c r="I36" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="J36" t="s">
-        <v>848</v>
-[...2 lines deleted...]
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="L36" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>766</v>
-[...1 lines deleted...]
-      <c r="N36" s="5">
+        <v>852</v>
+      </c>
+      <c r="N36" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="O36">
         <v>44575.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>44917.0</v>
       </c>
-      <c r="P36" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:17">
+      <c r="Q36" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="C37" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="D37" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E37" t="s">
         <v>129</v>
       </c>
       <c r="F37" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="G37" t="s">
         <v>56</v>
       </c>
       <c r="H37" t="s">
         <v>42</v>
       </c>
       <c r="I37" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="J37" t="s">
-        <v>852</v>
-[...2 lines deleted...]
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="L37" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O37">
+        <v>856</v>
+      </c>
+      <c r="N37" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P37">
         <v>44603.0</v>
       </c>
-      <c r="P37" t="s">
-[...3 lines deleted...]
-    <row r="38" spans="1:17">
+      <c r="Q37" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="C38" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="D38" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="E38" t="s">
         <v>129</v>
       </c>
       <c r="F38" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="G38" t="s">
         <v>56</v>
       </c>
       <c r="H38" t="s">
         <v>42</v>
       </c>
       <c r="I38" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="J38" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="K38" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="L38" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O38">
+        <v>863</v>
+      </c>
+      <c r="N38" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P38">
         <v>45741.0</v>
       </c>
-      <c r="P38" t="s">
-[...3 lines deleted...]
-    <row r="39" spans="1:17">
+      <c r="Q38" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="C39" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="D39" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E39" t="s">
         <v>129</v>
       </c>
       <c r="F39" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="G39" t="s">
         <v>56</v>
       </c>
       <c r="H39" t="s">
         <v>42</v>
       </c>
       <c r="I39" t="s">
-        <v>862</v>
+        <v>865</v>
       </c>
       <c r="J39" t="s">
-        <v>863</v>
-[...2 lines deleted...]
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="L39" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O39">
+        <v>868</v>
+      </c>
+      <c r="N39" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P39">
         <v>44830.0</v>
       </c>
-      <c r="P39" t="s">
-[...3 lines deleted...]
-    <row r="40" spans="1:17">
+      <c r="Q39" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
-        <v>759</v>
+        <v>760</v>
+      </c>
+      <c r="C40" t="s">
+        <v>770</v>
       </c>
       <c r="D40" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E40" t="s">
         <v>129</v>
       </c>
       <c r="F40" t="s">
-        <v>761</v>
+        <v>771</v>
       </c>
       <c r="G40" t="s">
         <v>56</v>
       </c>
       <c r="H40" t="s">
         <v>42</v>
       </c>
       <c r="I40" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="J40" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="K40" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="L40" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O40">
+        <v>874</v>
+      </c>
+      <c r="N40" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P40">
         <v>45078.0</v>
       </c>
-      <c r="P40" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:17">
+      <c r="Q40" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D41" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E41" t="s">
         <v>129</v>
       </c>
       <c r="F41" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G41" t="s">
         <v>56</v>
       </c>
       <c r="H41" t="s">
         <v>42</v>
       </c>
       <c r="I41" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="J41" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
       <c r="K41" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="L41" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O41">
+        <v>880</v>
+      </c>
+      <c r="N41" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P41">
         <v>45352.0</v>
       </c>
-      <c r="P41" t="s">
-[...3 lines deleted...]
-    <row r="42" spans="1:17">
+      <c r="Q41" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="C42" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="D42" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E42" t="s">
         <v>129</v>
       </c>
       <c r="F42" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="G42" t="s">
         <v>56</v>
       </c>
       <c r="H42" t="s">
         <v>42</v>
       </c>
       <c r="I42" t="s">
-        <v>877</v>
+        <v>882</v>
       </c>
       <c r="J42" t="s">
-        <v>878</v>
-[...2 lines deleted...]
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="L42" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O42">
+        <v>885</v>
+      </c>
+      <c r="N42" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P42">
         <v>45536.0</v>
       </c>
-      <c r="P42" t="s">
-[...3 lines deleted...]
-    <row r="43" spans="1:17">
+      <c r="Q42" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="B43" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D43" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E43" t="s">
         <v>129</v>
       </c>
       <c r="F43" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G43" t="s">
         <v>56</v>
       </c>
       <c r="H43" t="s">
         <v>42</v>
       </c>
       <c r="I43" t="s">
-        <v>882</v>
+        <v>887</v>
       </c>
       <c r="J43" t="s">
-        <v>883</v>
-[...2 lines deleted...]
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="L43" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O43">
+        <v>890</v>
+      </c>
+      <c r="N43" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P43">
         <v>45853.0</v>
       </c>
-      <c r="P43" t="s">
-[...3 lines deleted...]
-    <row r="44" spans="1:17">
+      <c r="Q43" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D44" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E44" t="s">
         <v>129</v>
       </c>
       <c r="F44" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G44" t="s">
         <v>56</v>
       </c>
       <c r="H44" t="s">
         <v>42</v>
       </c>
       <c r="I44" t="s">
-        <v>887</v>
+        <v>892</v>
       </c>
       <c r="J44" t="s">
-        <v>888</v>
-[...2 lines deleted...]
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="L44" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O44">
+        <v>895</v>
+      </c>
+      <c r="N44" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P44">
         <v>45029.0</v>
       </c>
-      <c r="P44" t="s">
-[...3 lines deleted...]
-    <row r="45" spans="1:17">
+      <c r="Q44" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D45" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E45" t="s">
         <v>129</v>
       </c>
       <c r="F45" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G45" t="s">
         <v>56</v>
       </c>
       <c r="H45" t="s">
         <v>42</v>
       </c>
       <c r="I45" t="s">
-        <v>892</v>
+        <v>897</v>
       </c>
       <c r="J45" t="s">
-        <v>893</v>
-[...2 lines deleted...]
-        <v>894</v>
+        <v>898</v>
       </c>
       <c r="L45" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O45">
+        <v>900</v>
+      </c>
+      <c r="N45" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P45">
         <v>45238.0</v>
       </c>
-      <c r="P45" t="s">
-[...3 lines deleted...]
-    <row r="46" spans="1:17">
+      <c r="Q45" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="C46" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="D46" t="s">
-        <v>897</v>
+        <v>902</v>
       </c>
       <c r="E46" t="s">
         <v>129</v>
       </c>
       <c r="F46" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="G46" t="s">
         <v>56</v>
       </c>
       <c r="H46" t="s">
         <v>42</v>
       </c>
       <c r="I46" t="s">
+        <v>772</v>
+      </c>
+      <c r="J46" t="s">
+        <v>773</v>
+      </c>
+      <c r="L46" t="s">
+        <v>774</v>
+      </c>
+      <c r="M46" s="5" t="s">
+        <v>775</v>
+      </c>
+      <c r="N46" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P46">
+        <v>45238.0</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18">
+      <c r="A47" t="s">
+        <v>33</v>
+      </c>
+      <c r="B47" t="s">
+        <v>760</v>
+      </c>
+      <c r="C47" t="s">
         <v>770</v>
       </c>
-      <c r="J46" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="D47" t="s">
-        <v>897</v>
+        <v>902</v>
       </c>
       <c r="E47" t="s">
         <v>129</v>
       </c>
       <c r="F47" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="G47" t="s">
         <v>56</v>
       </c>
       <c r="H47" t="s">
         <v>42</v>
       </c>
       <c r="I47" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="J47" t="s">
-        <v>838</v>
-[...2 lines deleted...]
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="L47" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O47">
+        <v>842</v>
+      </c>
+      <c r="N47" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P47">
         <v>45790.0</v>
       </c>
-      <c r="P47" t="s">
-[...3 lines deleted...]
-    <row r="48" spans="1:17">
+      <c r="Q47" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="C48" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="D48" t="s">
-        <v>897</v>
+        <v>902</v>
       </c>
       <c r="E48" t="s">
         <v>129</v>
       </c>
       <c r="F48" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="G48" t="s">
         <v>56</v>
       </c>
       <c r="H48" t="s">
         <v>42</v>
       </c>
       <c r="I48" t="s">
-        <v>862</v>
+        <v>865</v>
       </c>
       <c r="J48" t="s">
-        <v>863</v>
-[...2 lines deleted...]
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="L48" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-      <c r="O48">
+        <v>868</v>
+      </c>
+      <c r="N48" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="P48">
         <v>45758.0</v>
       </c>
-      <c r="P48" t="s">
-        <v>901</v>
+      <c r="Q48" t="s">
+        <v>906</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
@@ -12008,184 +11999,184 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>902</v>
+        <v>907</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>903</v>
+        <v>908</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>904</v>
+        <v>909</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>905</v>
+        <v>910</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>906</v>
+        <v>911</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>907</v>
+        <v>912</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>908</v>
+        <v>913</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>909</v>
+        <v>914</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>910</v>
+        <v>915</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>911</v>
+        <v>916</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>913</v>
+        <v>918</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
       <c r="C2" t="s">
-        <v>917</v>
+        <v>922</v>
       </c>
       <c r="D2" t="s">
-        <v>918</v>
+        <v>923</v>
       </c>
       <c r="E2" t="s">
-        <v>919</v>
+        <v>924</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>920</v>
+        <v>925</v>
       </c>
       <c r="G2" t="s">
-        <v>921</v>
+        <v>926</v>
       </c>
       <c r="H2" t="s">
-        <v>922</v>
+        <v>927</v>
       </c>
       <c r="I2" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="J2" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
       <c r="K2" t="s">
-        <v>925</v>
+        <v>930</v>
       </c>
       <c r="L2" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="M2" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
       <c r="N2" t="s">
-        <v>928</v>
+        <v>933</v>
       </c>
       <c r="O2" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>930</v>
+        <v>935</v>
       </c>
       <c r="C3" t="s">
-        <v>931</v>
+        <v>936</v>
       </c>
       <c r="D3" t="s">
-        <v>932</v>
+        <v>937</v>
       </c>
       <c r="E3" t="s">
-        <v>919</v>
+        <v>924</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>933</v>
+        <v>938</v>
       </c>
       <c r="G3" t="s">
-        <v>934</v>
+        <v>939</v>
       </c>
       <c r="H3" t="s">
-        <v>922</v>
+        <v>927</v>
       </c>
       <c r="I3" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="J3" t="s">
-        <v>935</v>
+        <v>940</v>
       </c>
       <c r="K3" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
       <c r="L3" t="s">
-        <v>937</v>
+        <v>942</v>
       </c>
       <c r="M3" t="s">
-        <v>938</v>
+        <v>943</v>
       </c>
       <c r="N3" t="s">
-        <v>939</v>
+        <v>944</v>
       </c>
       <c r="O3" t="s">
-        <v>940</v>
+        <v>945</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -12193,264 +12184,264 @@
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>941</v>
+        <v>946</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>942</v>
+        <v>947</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>902</v>
+        <v>907</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>905</v>
+        <v>910</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>944</v>
+        <v>949</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>945</v>
+        <v>950</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>946</v>
+        <v>951</v>
       </c>
       <c r="D2" t="s">
-        <v>947</v>
+        <v>952</v>
       </c>
       <c r="E2" t="s">
-        <v>948</v>
+        <v>953</v>
       </c>
       <c r="F2" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>950</v>
+        <v>955</v>
       </c>
       <c r="I2" t="s">
-        <v>951</v>
+        <v>956</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>952</v>
+        <v>957</v>
       </c>
       <c r="C3" t="s">
+        <v>958</v>
+      </c>
+      <c r="D3" t="s">
+        <v>959</v>
+      </c>
+      <c r="E3" t="s">
         <v>953</v>
       </c>
-      <c r="D3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>955</v>
+        <v>960</v>
       </c>
       <c r="H3" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="I3" t="s">
         <v>956</v>
-      </c>
-[...1 lines deleted...]
-        <v>951</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>957</v>
+        <v>962</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>740</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>959</v>
+        <v>964</v>
       </c>
       <c r="C2" t="s">
-        <v>960</v>
+        <v>965</v>
       </c>
       <c r="D2" t="s">
-        <v>961</v>
+        <v>966</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>962</v>
+        <v>967</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>744</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>963</v>
+        <v>968</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>964</v>
+        <v>969</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>118</v>
+        <v>971</v>
       </c>
       <c r="C2" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="D2" t="s">
-        <v>966</v>
+        <v>972</v>
       </c>
       <c r="E2" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="F2" t="s">
-        <v>967</v>
+        <v>973</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -12467,85 +12458,85 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>741</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>740</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>742</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>968</v>
+        <v>974</v>
       </c>
       <c r="C2" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
       <c r="D2" t="s">
-        <v>970</v>
+        <v>976</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>968</v>
+        <v>974</v>
       </c>
       <c r="C3" t="s">
-        <v>971</v>
+        <v>977</v>
       </c>
       <c r="D3" t="s">
-        <v>972</v>
+        <v>978</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>968</v>
+        <v>974</v>
       </c>
       <c r="C4" t="s">
-        <v>973</v>
+        <v>979</v>
       </c>
       <c r="D4" t="s">
-        <v>974</v>
+        <v>980</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">