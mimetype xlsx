--- v1 (2026-07-05)
+++ v2 (2026-07-25)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="981">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="980">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -127,56 +127,50 @@
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Comment &amp; Information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
-  </si>
-[...4 lines deleted...]
-    <t>TIRZE</t>
   </si>
   <si>
     <t>Tirzepatide</t>
   </si>
   <si>
     <t>Mounjaro; Zepbound</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>Tirzepatide, a therapeutic protein with a molecular weight of 4810.52 Da, functions as a glucose-dependent insulinotropic polypeptide (GIP) and glucagon-like peptide-1 (GLP-1) agonist. It is used to treat type 2 diabetes (T2DM). The half-life is around 5 days, with peak concentrations ranging from 8 to 72 hours. Tirzepatide mimics native GIP at the GIP receptor, but at the GLP-1 receptor, it favors cAMP generation over β-arrestin recruitment, resulting in a lower ability to stimulate GLP-1 receptor internalization compared to GLP-1. Additionally, patients administered tirzepatide experience substantial weight reduction.</t>
   </si>
   <si>
     <t>Tirzepatide, in various strengths has been approved in more than 40 countries, for use in one or more indications.</t>
   </si>
   <si>
     <t>Mounjaro and Zepbound are approved by several regulatory authorities globally</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB15171</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
@@ -1936,50 +1930,53 @@
     <t>2019-04-01</t>
   </si>
   <si>
     <t>2022-01-14</t>
   </si>
   <si>
     <t>2020-12-11 00:00:00</t>
   </si>
   <si>
     <t>2021-01-04 00:00:00</t>
   </si>
   <si>
     <t>2020-12-11</t>
   </si>
   <si>
     <t>2021-01-04</t>
   </si>
   <si>
     <t>A Study of Tirzepatide (LY3298176) in Participants With Type 2 Diabetes Mellitus</t>
   </si>
   <si>
     <t>NCT03131687</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03131687</t>
+  </si>
+  <si>
+    <t>tirzepatide</t>
   </si>
   <si>
     <t>2017-05-24</t>
   </si>
   <si>
     <t>2019-07-31</t>
   </si>
   <si>
     <t>2018-08-01 00:00:00</t>
   </si>
   <si>
     <t>2018-08-01</t>
   </si>
   <si>
     <t>A Study of Tirzepatide (LY3298176) Once a Week Versus Insulin Glargine Once a Day in Participants With Type 2 Diabetes and Increased Cardiovascular Risk</t>
   </si>
   <si>
     <t>NCT03730662</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03730662</t>
   </si>
   <si>
     <t>2018-11-20</t>
   </si>
@@ -3540,137 +3537,134 @@
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>33</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2" t="s">
         <v>34</v>
       </c>
-      <c r="C2" t="s">
+      <c r="E2" t="s">
         <v>35</v>
       </c>
-      <c r="D2" t="s">
+      <c r="G2" t="s">
         <v>36</v>
       </c>
-      <c r="E2" t="s">
+      <c r="H2" t="s">
         <v>37</v>
       </c>
-      <c r="G2" t="s">
+      <c r="I2" t="s">
         <v>38</v>
       </c>
-      <c r="H2" t="s">
+      <c r="J2" t="s">
         <v>39</v>
       </c>
-      <c r="I2" t="s">
-[...2 lines deleted...]
-      <c r="J2" t="s">
+      <c r="K2" t="s">
+        <v>40</v>
+      </c>
+      <c r="L2" t="s">
         <v>41</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
         <v>42</v>
       </c>
-      <c r="L2" t="s">
+      <c r="N2" t="s">
         <v>43</v>
       </c>
-      <c r="M2" t="s">
+      <c r="O2" t="s">
         <v>44</v>
       </c>
-      <c r="N2" t="s">
+      <c r="P2" t="s">
         <v>45</v>
       </c>
-      <c r="O2" t="s">
+      <c r="Q2" t="s">
         <v>46</v>
       </c>
-      <c r="P2" t="s">
+      <c r="R2" t="s">
         <v>47</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="S2" t="s">
         <v>48</v>
       </c>
-      <c r="R2" t="s">
+      <c r="T2" t="s">
         <v>49</v>
       </c>
-      <c r="S2" t="s">
+      <c r="U2" t="s">
         <v>50</v>
       </c>
-      <c r="T2" t="s">
+      <c r="V2" t="s">
         <v>51</v>
       </c>
-      <c r="U2" t="s">
+      <c r="W2" t="s">
         <v>52</v>
       </c>
-      <c r="V2" t="s">
+      <c r="X2" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB2" t="s">
         <v>56</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="AC2" t="s">
         <v>57</v>
       </c>
-      <c r="AB2" t="s">
+      <c r="AD2" t="s">
         <v>58</v>
       </c>
-      <c r="AC2" t="s">
+      <c r="AF2" t="s">
         <v>59</v>
       </c>
-      <c r="AD2" t="s">
+      <c r="AG2" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ82"/>
   <sheetViews>
@@ -3714,5925 +3708,5925 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="M1" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="S1" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="R1" s="2" t="s">
+      <c r="T1" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="S1" s="2" t="s">
+      <c r="U1" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="T1" s="2" t="s">
+      <c r="V1" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="U1" s="2" t="s">
+      <c r="W1" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="V1" s="2" t="s">
+      <c r="X1" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="W1" s="2" t="s">
+      <c r="Y1" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="X1" s="2" t="s">
+      <c r="Z1" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="Y1" s="2" t="s">
+      <c r="AA1" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="Z1" s="2" t="s">
+      <c r="AB1" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="AA1" s="2" t="s">
+      <c r="AC1" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="AB1" s="2" t="s">
+      <c r="AD1" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="AC1" s="2" t="s">
+      <c r="AE1" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="AD1" s="2" t="s">
+      <c r="AF1" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="AE1" s="2" t="s">
+      <c r="AG1" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="AF1" s="2" t="s">
+      <c r="AH1" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="AG1" s="2" t="s">
+      <c r="AI1" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="AH1" s="2" t="s">
+      <c r="AJ1" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="AI1" s="2" t="s">
+      <c r="AK1" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="AJ1" s="2" t="s">
+      <c r="AL1" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="AK1" s="2" t="s">
+      <c r="AM1" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="AL1" s="2" t="s">
+      <c r="AN1" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="AM1" s="2" t="s">
+      <c r="AO1" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="AN1" s="2" t="s">
+      <c r="AP1" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="AO1" s="2" t="s">
+      <c r="AQ1" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="AP1" s="2" t="s">
+      <c r="AR1" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="AQ1" s="2" t="s">
+      <c r="AS1" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="AR1" s="2" t="s">
+      <c r="AT1" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AU1" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AV1" s="2" t="s">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>23</v>
       </c>
       <c r="AX1" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C2" t="s">
+        <v>112</v>
+      </c>
+      <c r="D2" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="C2" t="s">
+      <c r="E2" t="s">
         <v>114</v>
       </c>
-      <c r="D2" s="4" t="s">
+      <c r="F2" t="s">
         <v>115</v>
       </c>
-      <c r="E2" t="s">
+      <c r="G2" t="s">
         <v>116</v>
       </c>
-      <c r="F2" t="s">
+      <c r="M2" t="s">
+        <v>33</v>
+      </c>
+      <c r="O2" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q2" t="s">
         <v>117</v>
       </c>
-      <c r="G2" t="s">
+      <c r="S2" t="s">
+        <v>33</v>
+      </c>
+      <c r="X2" t="s">
         <v>118</v>
       </c>
-      <c r="M2" t="s">
-[...5 lines deleted...]
-      <c r="Q2" t="s">
+      <c r="Y2" t="s">
         <v>119</v>
       </c>
-      <c r="S2" t="s">
-[...2 lines deleted...]
-      <c r="X2" t="s">
+      <c r="Z2" t="s">
         <v>120</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="AA2" t="s">
+        <v>120</v>
+      </c>
+      <c r="AB2" t="s">
         <v>121</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="AC2" t="s">
+        <v>121</v>
+      </c>
+      <c r="AP2" t="s">
         <v>122</v>
-      </c>
-[...10 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AQ2">
         <v>52</v>
       </c>
       <c r="AR2" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU2" t="s">
         <v>125</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AW2" t="s">
         <v>126</v>
       </c>
-      <c r="AU2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX2" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ2" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C3" t="s">
+        <v>129</v>
+      </c>
+      <c r="D3" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F3" t="s">
+        <v>115</v>
+      </c>
+      <c r="G3" t="s">
+        <v>116</v>
+      </c>
+      <c r="M3" t="s">
+        <v>33</v>
+      </c>
+      <c r="X3" t="s">
         <v>131</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="Y3" t="s">
         <v>132</v>
       </c>
-      <c r="E3" t="s">
-[...11 lines deleted...]
-      <c r="X3" t="s">
+      <c r="Z3" t="s">
         <v>133</v>
       </c>
-      <c r="Y3" t="s">
+      <c r="AA3" t="s">
+        <v>133</v>
+      </c>
+      <c r="AB3" t="s">
         <v>134</v>
       </c>
-      <c r="Z3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC3" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="AP3" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ3">
         <v>54</v>
       </c>
       <c r="AR3" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="AS3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="AU3" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="AW3" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="AX3" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ3" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
+        <v>137</v>
+      </c>
+      <c r="C4" t="s">
+        <v>138</v>
+      </c>
+      <c r="D4" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
+        <v>114</v>
+      </c>
+      <c r="F4" t="s">
+        <v>115</v>
+      </c>
+      <c r="G4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M4" t="s">
+        <v>33</v>
+      </c>
+      <c r="X4" t="s">
         <v>140</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="Y4" t="s">
         <v>141</v>
       </c>
-      <c r="E4" t="s">
-[...11 lines deleted...]
-      <c r="X4" t="s">
+      <c r="Z4" t="s">
         <v>142</v>
       </c>
-      <c r="Y4" t="s">
+      <c r="AA4" t="s">
+        <v>142</v>
+      </c>
+      <c r="AB4" t="s">
         <v>143</v>
       </c>
-      <c r="Z4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC4" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="AP4" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ4">
         <v>11</v>
       </c>
       <c r="AR4" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="AS4" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="AU4" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="AW4" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="AX4" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ4" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
+        <v>146</v>
+      </c>
+      <c r="C5" t="s">
+        <v>147</v>
+      </c>
+      <c r="D5" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="C5" t="s">
+      <c r="E5" t="s">
         <v>149</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="F5" t="s">
         <v>150</v>
       </c>
-      <c r="E5" t="s">
+      <c r="G5" t="s">
+        <v>116</v>
+      </c>
+      <c r="M5" t="s">
+        <v>33</v>
+      </c>
+      <c r="X5" t="s">
         <v>151</v>
       </c>
-      <c r="F5" t="s">
+      <c r="Y5" t="s">
         <v>152</v>
       </c>
-      <c r="G5" t="s">
-[...5 lines deleted...]
-      <c r="X5" t="s">
+      <c r="Z5" t="s">
         <v>153</v>
       </c>
-      <c r="Y5" t="s">
+      <c r="AA5" t="s">
+        <v>153</v>
+      </c>
+      <c r="AC5" t="s">
         <v>154</v>
       </c>
-      <c r="Z5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AP5" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ5">
         <v>130</v>
       </c>
       <c r="AR5" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="AS5" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="AU5" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="AW5" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="AX5" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ5" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
+        <v>155</v>
+      </c>
+      <c r="C6" t="s">
+        <v>156</v>
+      </c>
+      <c r="D6" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="C6" t="s">
+      <c r="E6" t="s">
+        <v>149</v>
+      </c>
+      <c r="F6" t="s">
+        <v>150</v>
+      </c>
+      <c r="G6" t="s">
+        <v>116</v>
+      </c>
+      <c r="M6" t="s">
+        <v>33</v>
+      </c>
+      <c r="X6" t="s">
         <v>158</v>
       </c>
-      <c r="D6" s="4" t="s">
+      <c r="Y6" t="s">
         <v>159</v>
       </c>
-      <c r="E6" t="s">
-[...11 lines deleted...]
-      <c r="X6" t="s">
+      <c r="Z6" t="s">
         <v>160</v>
       </c>
-      <c r="Y6" t="s">
+      <c r="AA6" t="s">
+        <v>160</v>
+      </c>
+      <c r="AC6" t="s">
         <v>161</v>
       </c>
-      <c r="Z6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AP6" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ6">
         <v>200</v>
       </c>
       <c r="AR6" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="AS6" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="AU6" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="AW6" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="AX6" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ6" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
+        <v>162</v>
+      </c>
+      <c r="C7" t="s">
+        <v>163</v>
+      </c>
+      <c r="D7" s="4" t="s">
         <v>164</v>
       </c>
-      <c r="C7" t="s">
+      <c r="E7" t="s">
+        <v>149</v>
+      </c>
+      <c r="F7" t="s">
+        <v>150</v>
+      </c>
+      <c r="G7" t="s">
+        <v>116</v>
+      </c>
+      <c r="M7" t="s">
+        <v>33</v>
+      </c>
+      <c r="X7" t="s">
         <v>165</v>
       </c>
-      <c r="D7" s="4" t="s">
+      <c r="Y7" t="s">
+        <v>159</v>
+      </c>
+      <c r="Z7" t="s">
         <v>166</v>
       </c>
-      <c r="E7" t="s">
-[...11 lines deleted...]
-      <c r="X7" t="s">
+      <c r="AA7" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC7" t="s">
         <v>167</v>
       </c>
-      <c r="Y7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AP7" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ7">
         <v>200</v>
       </c>
       <c r="AR7" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="AS7" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="AU7" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="AW7" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="AX7" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ7" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
+        <v>168</v>
+      </c>
+      <c r="C8" t="s">
+        <v>169</v>
+      </c>
+      <c r="D8" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="C8" t="s">
+      <c r="E8" t="s">
+        <v>114</v>
+      </c>
+      <c r="F8" t="s">
+        <v>115</v>
+      </c>
+      <c r="G8" t="s">
+        <v>116</v>
+      </c>
+      <c r="M8" t="s">
+        <v>33</v>
+      </c>
+      <c r="X8" t="s">
         <v>171</v>
       </c>
-      <c r="D8" s="4" t="s">
+      <c r="Y8" t="s">
         <v>172</v>
       </c>
-      <c r="E8" t="s">
-[...11 lines deleted...]
-      <c r="X8" t="s">
+      <c r="Z8" t="s">
         <v>173</v>
       </c>
-      <c r="Y8" t="s">
+      <c r="AA8" t="s">
+        <v>173</v>
+      </c>
+      <c r="AB8" t="s">
         <v>174</v>
       </c>
-      <c r="Z8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC8" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="AP8" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ8">
         <v>45</v>
       </c>
       <c r="AR8" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="AS8" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW8" t="s">
         <v>126</v>
       </c>
-      <c r="AU8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX8" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ8" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
+        <v>175</v>
+      </c>
+      <c r="C9" t="s">
+        <v>176</v>
+      </c>
+      <c r="D9" s="4" t="s">
         <v>177</v>
       </c>
-      <c r="C9" t="s">
+      <c r="E9" t="s">
+        <v>114</v>
+      </c>
+      <c r="F9" t="s">
+        <v>115</v>
+      </c>
+      <c r="G9" t="s">
+        <v>116</v>
+      </c>
+      <c r="M9" t="s">
+        <v>33</v>
+      </c>
+      <c r="X9" t="s">
         <v>178</v>
       </c>
-      <c r="D9" s="4" t="s">
+      <c r="Y9" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z9" t="s">
         <v>179</v>
       </c>
-      <c r="E9" t="s">
-[...11 lines deleted...]
-      <c r="X9" t="s">
+      <c r="AA9" t="s">
+        <v>179</v>
+      </c>
+      <c r="AB9" t="s">
         <v>180</v>
       </c>
-      <c r="Y9" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AC9" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="AP9" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ9">
         <v>32</v>
       </c>
       <c r="AR9" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="AS9" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW9" t="s">
         <v>126</v>
       </c>
-      <c r="AU9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ9" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
+        <v>181</v>
+      </c>
+      <c r="C10" t="s">
+        <v>182</v>
+      </c>
+      <c r="D10" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="C10" t="s">
+      <c r="E10" t="s">
         <v>184</v>
       </c>
-      <c r="D10" s="4" t="s">
+      <c r="F10" t="s">
+        <v>150</v>
+      </c>
+      <c r="G10" t="s">
         <v>185</v>
       </c>
-      <c r="E10" t="s">
+      <c r="M10" t="s">
+        <v>33</v>
+      </c>
+      <c r="X10" t="s">
         <v>186</v>
       </c>
-      <c r="F10" t="s">
-[...2 lines deleted...]
-      <c r="G10" t="s">
+      <c r="Y10" t="s">
         <v>187</v>
       </c>
-      <c r="M10" t="s">
-[...2 lines deleted...]
-      <c r="X10" t="s">
+      <c r="Z10" t="s">
         <v>188</v>
       </c>
-      <c r="Y10" t="s">
+      <c r="AA10" t="s">
         <v>189</v>
       </c>
-      <c r="Z10" t="s">
+      <c r="AC10" t="s">
         <v>190</v>
       </c>
-      <c r="AA10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AP10" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ10">
         <v>66</v>
       </c>
       <c r="AR10" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="AS10" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW10" t="s">
         <v>126</v>
       </c>
-      <c r="AU10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX10" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ10" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
+        <v>191</v>
+      </c>
+      <c r="C11" t="s">
+        <v>192</v>
+      </c>
+      <c r="D11" s="4" t="s">
         <v>193</v>
       </c>
-      <c r="C11" t="s">
+      <c r="E11" t="s">
+        <v>114</v>
+      </c>
+      <c r="F11" t="s">
+        <v>115</v>
+      </c>
+      <c r="G11" t="s">
+        <v>116</v>
+      </c>
+      <c r="M11" t="s">
         <v>194</v>
       </c>
-      <c r="D11" s="4" t="s">
+      <c r="O11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q11" t="s">
         <v>195</v>
       </c>
-      <c r="E11" t="s">
-[...8 lines deleted...]
-      <c r="M11" t="s">
+      <c r="X11" t="s">
         <v>196</v>
       </c>
-      <c r="O11" t="s">
-[...2 lines deleted...]
-      <c r="Q11" t="s">
+      <c r="Y11" t="s">
         <v>197</v>
       </c>
-      <c r="X11" t="s">
+      <c r="Z11" t="s">
         <v>198</v>
       </c>
-      <c r="Y11" t="s">
+      <c r="AA11" t="s">
+        <v>198</v>
+      </c>
+      <c r="AB11" t="s">
         <v>199</v>
       </c>
-      <c r="Z11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC11" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="AP11" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ11">
         <v>125</v>
       </c>
       <c r="AR11" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="AS11" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW11" t="s">
         <v>126</v>
       </c>
-      <c r="AU11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX11" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ11" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
+        <v>200</v>
+      </c>
+      <c r="C12" t="s">
+        <v>201</v>
+      </c>
+      <c r="D12" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="C12" t="s">
+      <c r="E12" t="s">
+        <v>149</v>
+      </c>
+      <c r="F12" t="s">
+        <v>115</v>
+      </c>
+      <c r="G12" t="s">
+        <v>116</v>
+      </c>
+      <c r="M12" t="s">
+        <v>33</v>
+      </c>
+      <c r="X12" t="s">
         <v>203</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="Y12" t="s">
         <v>204</v>
       </c>
-      <c r="E12" t="s">
-[...11 lines deleted...]
-      <c r="X12" t="s">
+      <c r="Z12" t="s">
         <v>205</v>
       </c>
-      <c r="Y12" t="s">
+      <c r="AA12" t="s">
+        <v>205</v>
+      </c>
+      <c r="AB12" t="s">
         <v>206</v>
       </c>
-      <c r="Z12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC12" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="AP12" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ12">
         <v>152</v>
       </c>
       <c r="AR12" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="AS12" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="AU12" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="AW12" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="AX12" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ12" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
+        <v>207</v>
+      </c>
+      <c r="C13" t="s">
+        <v>208</v>
+      </c>
+      <c r="D13" s="4" t="s">
         <v>209</v>
       </c>
-      <c r="C13" t="s">
+      <c r="E13" t="s">
+        <v>114</v>
+      </c>
+      <c r="F13" t="s">
+        <v>115</v>
+      </c>
+      <c r="G13" t="s">
+        <v>116</v>
+      </c>
+      <c r="M13" t="s">
+        <v>33</v>
+      </c>
+      <c r="O13" t="s">
         <v>210</v>
       </c>
-      <c r="D13" s="4" t="s">
+      <c r="X13" t="s">
         <v>211</v>
       </c>
-      <c r="E13" t="s">
-[...11 lines deleted...]
-      <c r="O13" t="s">
+      <c r="Y13" t="s">
         <v>212</v>
       </c>
-      <c r="X13" t="s">
+      <c r="Z13" t="s">
         <v>213</v>
       </c>
-      <c r="Y13" t="s">
+      <c r="AA13" t="s">
+        <v>213</v>
+      </c>
+      <c r="AB13" t="s">
         <v>214</v>
       </c>
-      <c r="Z13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC13" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="AP13" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ13">
         <v>36</v>
       </c>
       <c r="AR13" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="AS13" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="AU13" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="AW13" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="AX13" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ13" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
+        <v>215</v>
+      </c>
+      <c r="C14" t="s">
+        <v>216</v>
+      </c>
+      <c r="D14" s="4" t="s">
         <v>217</v>
       </c>
-      <c r="C14" t="s">
+      <c r="E14" t="s">
         <v>218</v>
       </c>
-      <c r="D14" s="4" t="s">
+      <c r="F14" t="s">
+        <v>115</v>
+      </c>
+      <c r="G14" t="s">
+        <v>116</v>
+      </c>
+      <c r="M14" t="s">
+        <v>33</v>
+      </c>
+      <c r="O14" t="s">
+        <v>117</v>
+      </c>
+      <c r="X14" t="s">
         <v>219</v>
       </c>
-      <c r="E14" t="s">
+      <c r="Y14" t="s">
         <v>220</v>
       </c>
-      <c r="F14" t="s">
-[...11 lines deleted...]
-      <c r="X14" t="s">
+      <c r="Z14" t="s">
         <v>221</v>
       </c>
-      <c r="Y14" t="s">
+      <c r="AA14" t="s">
+        <v>221</v>
+      </c>
+      <c r="AB14" t="s">
         <v>222</v>
       </c>
-      <c r="Z14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC14" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="AP14" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ14">
         <v>206</v>
       </c>
       <c r="AR14" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS14" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU14" t="s">
         <v>125</v>
       </c>
-      <c r="AS14" t="s">
+      <c r="AW14" t="s">
         <v>126</v>
       </c>
-      <c r="AU14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX14" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ14" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
+        <v>223</v>
+      </c>
+      <c r="C15" t="s">
+        <v>224</v>
+      </c>
+      <c r="D15" s="4" t="s">
         <v>225</v>
       </c>
-      <c r="C15" t="s">
+      <c r="E15" t="s">
+        <v>218</v>
+      </c>
+      <c r="G15" t="s">
+        <v>116</v>
+      </c>
+      <c r="M15" t="s">
         <v>226</v>
       </c>
-      <c r="D15" s="4" t="s">
+      <c r="O15" t="s">
+        <v>33</v>
+      </c>
+      <c r="X15" t="s">
         <v>227</v>
       </c>
-      <c r="E15" t="s">
-[...5 lines deleted...]
-      <c r="M15" t="s">
+      <c r="Y15" t="s">
+        <v>159</v>
+      </c>
+      <c r="Z15" t="s">
         <v>228</v>
       </c>
-      <c r="O15" t="s">
-[...2 lines deleted...]
-      <c r="X15" t="s">
+      <c r="AA15" t="s">
+        <v>153</v>
+      </c>
+      <c r="AC15" t="s">
         <v>229</v>
       </c>
-      <c r="Y15" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AP15" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ15">
         <v>250</v>
       </c>
       <c r="AR15" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="AS15" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU15" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW15" t="s">
         <v>126</v>
       </c>
-      <c r="AU15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX15" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ15" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
+        <v>230</v>
+      </c>
+      <c r="C16" t="s">
+        <v>231</v>
+      </c>
+      <c r="D16" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="C16" t="s">
+      <c r="E16" t="s">
+        <v>218</v>
+      </c>
+      <c r="F16" t="s">
+        <v>150</v>
+      </c>
+      <c r="G16" t="s">
+        <v>116</v>
+      </c>
+      <c r="M16" t="s">
+        <v>33</v>
+      </c>
+      <c r="O16" t="s">
+        <v>117</v>
+      </c>
+      <c r="X16" t="s">
         <v>233</v>
       </c>
-      <c r="D16" s="4" t="s">
+      <c r="Y16" t="s">
         <v>234</v>
       </c>
-      <c r="E16" t="s">
-[...14 lines deleted...]
-      <c r="X16" t="s">
+      <c r="Z16" t="s">
         <v>235</v>
       </c>
-      <c r="Y16" t="s">
+      <c r="AA16" t="s">
         <v>236</v>
       </c>
-      <c r="Z16" t="s">
+      <c r="AC16" t="s">
+        <v>236</v>
+      </c>
+      <c r="AG16" t="s">
         <v>237</v>
       </c>
-      <c r="AA16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AH16" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="AI16" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="AP16" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ16">
         <v>300</v>
       </c>
       <c r="AR16" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS16" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU16" t="s">
         <v>125</v>
       </c>
-      <c r="AS16" t="s">
+      <c r="AW16" t="s">
         <v>126</v>
       </c>
-      <c r="AU16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX16" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ16" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
+        <v>238</v>
+      </c>
+      <c r="C17" t="s">
+        <v>239</v>
+      </c>
+      <c r="D17" s="4" t="s">
         <v>240</v>
       </c>
-      <c r="C17" t="s">
+      <c r="E17" t="s">
+        <v>218</v>
+      </c>
+      <c r="G17" t="s">
+        <v>116</v>
+      </c>
+      <c r="M17" t="s">
+        <v>226</v>
+      </c>
+      <c r="O17" t="s">
+        <v>33</v>
+      </c>
+      <c r="X17" t="s">
         <v>241</v>
       </c>
-      <c r="D17" s="4" t="s">
+      <c r="Y17" t="s">
         <v>242</v>
       </c>
-      <c r="E17" t="s">
-[...11 lines deleted...]
-      <c r="X17" t="s">
+      <c r="Z17" t="s">
         <v>243</v>
       </c>
-      <c r="Y17" t="s">
+      <c r="AA17" t="s">
         <v>244</v>
       </c>
-      <c r="Z17" t="s">
+      <c r="AC17" t="s">
         <v>245</v>
       </c>
-      <c r="AA17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AP17" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ17">
         <v>250</v>
       </c>
       <c r="AR17" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="AS17" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU17" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW17" t="s">
         <v>126</v>
       </c>
-      <c r="AU17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX17" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ17" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
+        <v>246</v>
+      </c>
+      <c r="C18" t="s">
+        <v>247</v>
+      </c>
+      <c r="D18" s="4" t="s">
         <v>248</v>
       </c>
-      <c r="C18" t="s">
+      <c r="E18" t="s">
+        <v>184</v>
+      </c>
+      <c r="F18" t="s">
         <v>249</v>
       </c>
-      <c r="D18" s="4" t="s">
+      <c r="G18" t="s">
+        <v>116</v>
+      </c>
+      <c r="M18" t="s">
+        <v>194</v>
+      </c>
+      <c r="O18" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q18" t="s">
         <v>250</v>
       </c>
-      <c r="E18" t="s">
-[...2 lines deleted...]
-      <c r="F18" t="s">
+      <c r="S18" t="s">
         <v>251</v>
       </c>
-      <c r="G18" t="s">
-[...8 lines deleted...]
-      <c r="Q18" t="s">
+      <c r="X18" t="s">
         <v>252</v>
       </c>
-      <c r="S18" t="s">
+      <c r="Y18" t="s">
         <v>253</v>
       </c>
-      <c r="X18" t="s">
+      <c r="Z18" t="s">
+        <v>167</v>
+      </c>
+      <c r="AA18" t="s">
         <v>254</v>
       </c>
-      <c r="Y18" t="s">
+      <c r="AB18" t="s">
         <v>255</v>
       </c>
-      <c r="Z18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC18" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="AP18" t="s">
+        <v>122</v>
+      </c>
+      <c r="AR18" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS18" t="s">
         <v>124</v>
       </c>
-      <c r="AR18" t="s">
+      <c r="AU18" t="s">
         <v>125</v>
       </c>
-      <c r="AS18" t="s">
+      <c r="AW18" t="s">
         <v>126</v>
       </c>
-      <c r="AU18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX18" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ18" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
+        <v>256</v>
+      </c>
+      <c r="C19" t="s">
+        <v>257</v>
+      </c>
+      <c r="D19" s="4" t="s">
         <v>258</v>
       </c>
-      <c r="C19" t="s">
+      <c r="E19" t="s">
+        <v>218</v>
+      </c>
+      <c r="F19" t="s">
+        <v>115</v>
+      </c>
+      <c r="G19" t="s">
+        <v>116</v>
+      </c>
+      <c r="M19" t="s">
+        <v>33</v>
+      </c>
+      <c r="O19" t="s">
+        <v>117</v>
+      </c>
+      <c r="X19" t="s">
         <v>259</v>
       </c>
-      <c r="D19" s="4" t="s">
+      <c r="Y19" t="s">
         <v>260</v>
       </c>
-      <c r="E19" t="s">
-[...14 lines deleted...]
-      <c r="X19" t="s">
+      <c r="Z19" t="s">
         <v>261</v>
       </c>
-      <c r="Y19" t="s">
+      <c r="AA19" t="s">
+        <v>261</v>
+      </c>
+      <c r="AB19" t="s">
         <v>262</v>
       </c>
-      <c r="Z19" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC19" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="AP19" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ19">
         <v>257</v>
       </c>
       <c r="AR19" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS19" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU19" t="s">
         <v>125</v>
       </c>
-      <c r="AS19" t="s">
+      <c r="AW19" t="s">
         <v>126</v>
       </c>
-      <c r="AU19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX19" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ19" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
+        <v>263</v>
+      </c>
+      <c r="C20" t="s">
+        <v>264</v>
+      </c>
+      <c r="D20" s="4" t="s">
         <v>265</v>
       </c>
-      <c r="C20" t="s">
+      <c r="E20" t="s">
+        <v>184</v>
+      </c>
+      <c r="G20" t="s">
+        <v>116</v>
+      </c>
+      <c r="M20" t="s">
+        <v>194</v>
+      </c>
+      <c r="O20" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>250</v>
+      </c>
+      <c r="S20" t="s">
+        <v>251</v>
+      </c>
+      <c r="X20" t="s">
         <v>266</v>
       </c>
-      <c r="D20" s="4" t="s">
+      <c r="Y20" t="s">
         <v>267</v>
       </c>
-      <c r="E20" t="s">
-[...17 lines deleted...]
-      <c r="X20" t="s">
+      <c r="Z20" t="s">
+        <v>153</v>
+      </c>
+      <c r="AA20" t="s">
         <v>268</v>
       </c>
-      <c r="Y20" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC20" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="AP20" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ20">
         <v>240</v>
       </c>
       <c r="AR20" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS20" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU20" t="s">
         <v>125</v>
       </c>
-      <c r="AS20" t="s">
+      <c r="AW20" t="s">
         <v>126</v>
       </c>
-      <c r="AU20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX20" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ20" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
+        <v>269</v>
+      </c>
+      <c r="C21" t="s">
+        <v>270</v>
+      </c>
+      <c r="D21" s="4" t="s">
         <v>271</v>
       </c>
-      <c r="C21" t="s">
+      <c r="E21" t="s">
+        <v>218</v>
+      </c>
+      <c r="G21" t="s">
+        <v>116</v>
+      </c>
+      <c r="M21" t="s">
+        <v>33</v>
+      </c>
+      <c r="O21" t="s">
+        <v>117</v>
+      </c>
+      <c r="X21" t="s">
         <v>272</v>
       </c>
-      <c r="D21" s="4" t="s">
+      <c r="Y21" t="s">
         <v>273</v>
       </c>
-      <c r="E21" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="Z21" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="AA21" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="AC21" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="AP21" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ21">
         <v>400</v>
       </c>
       <c r="AR21" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS21" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU21" t="s">
         <v>125</v>
       </c>
-      <c r="AS21" t="s">
+      <c r="AW21" t="s">
         <v>126</v>
       </c>
-      <c r="AU21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX21" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ21" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
+        <v>274</v>
+      </c>
+      <c r="C22" t="s">
+        <v>275</v>
+      </c>
+      <c r="D22" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="C22" t="s">
+      <c r="E22" t="s">
+        <v>218</v>
+      </c>
+      <c r="F22" t="s">
+        <v>115</v>
+      </c>
+      <c r="G22" t="s">
+        <v>116</v>
+      </c>
+      <c r="M22" t="s">
+        <v>33</v>
+      </c>
+      <c r="O22" t="s">
+        <v>117</v>
+      </c>
+      <c r="X22" t="s">
         <v>277</v>
       </c>
-      <c r="D22" s="4" t="s">
+      <c r="Y22" t="s">
         <v>278</v>
       </c>
-      <c r="E22" t="s">
-[...14 lines deleted...]
-      <c r="X22" t="s">
+      <c r="Z22" t="s">
         <v>279</v>
       </c>
-      <c r="Y22" t="s">
+      <c r="AA22" t="s">
+        <v>279</v>
+      </c>
+      <c r="AB22" t="s">
         <v>280</v>
       </c>
-      <c r="Z22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC22" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="AP22" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ22">
         <v>267</v>
       </c>
       <c r="AR22" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS22" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU22" t="s">
         <v>125</v>
       </c>
-      <c r="AS22" t="s">
+      <c r="AW22" t="s">
         <v>126</v>
       </c>
-      <c r="AU22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX22" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ22" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
+        <v>281</v>
+      </c>
+      <c r="C23" t="s">
+        <v>282</v>
+      </c>
+      <c r="D23" s="4" t="s">
         <v>283</v>
       </c>
-      <c r="C23" t="s">
+      <c r="E23" t="s">
+        <v>114</v>
+      </c>
+      <c r="F23" t="s">
+        <v>115</v>
+      </c>
+      <c r="G23" t="s">
+        <v>116</v>
+      </c>
+      <c r="M23" t="s">
+        <v>33</v>
+      </c>
+      <c r="O23" t="s">
+        <v>117</v>
+      </c>
+      <c r="X23" t="s">
         <v>284</v>
       </c>
-      <c r="D23" s="4" t="s">
+      <c r="Y23" t="s">
         <v>285</v>
       </c>
-      <c r="E23" t="s">
-[...14 lines deleted...]
-      <c r="X23" t="s">
+      <c r="Z23" t="s">
         <v>286</v>
       </c>
-      <c r="Y23" t="s">
+      <c r="AA23" t="s">
+        <v>286</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>286</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>286</v>
+      </c>
+      <c r="AD23" t="s">
         <v>287</v>
       </c>
-      <c r="Z23" t="s">
+      <c r="AE23" t="s">
         <v>288</v>
       </c>
-      <c r="AA23" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AG23" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="AH23" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="AI23" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="AP23" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ23">
         <v>28</v>
       </c>
       <c r="AR23" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS23" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU23" t="s">
         <v>125</v>
       </c>
-      <c r="AS23" t="s">
+      <c r="AW23" t="s">
         <v>126</v>
       </c>
-      <c r="AU23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX23" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ23" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
+        <v>289</v>
+      </c>
+      <c r="C24" t="s">
+        <v>290</v>
+      </c>
+      <c r="D24" s="4" t="s">
         <v>291</v>
       </c>
-      <c r="C24" t="s">
+      <c r="E24" t="s">
+        <v>218</v>
+      </c>
+      <c r="F24" t="s">
+        <v>115</v>
+      </c>
+      <c r="G24" t="s">
+        <v>116</v>
+      </c>
+      <c r="M24" t="s">
+        <v>33</v>
+      </c>
+      <c r="O24" t="s">
         <v>292</v>
       </c>
-      <c r="D24" s="4" t="s">
+      <c r="X24" t="s">
         <v>293</v>
       </c>
-      <c r="E24" t="s">
-[...11 lines deleted...]
-      <c r="O24" t="s">
+      <c r="Y24" t="s">
         <v>294</v>
       </c>
-      <c r="X24" t="s">
+      <c r="Z24" t="s">
         <v>295</v>
       </c>
-      <c r="Y24" t="s">
+      <c r="AA24" t="s">
         <v>296</v>
       </c>
-      <c r="Z24" t="s">
+      <c r="AB24" t="s">
         <v>297</v>
       </c>
-      <c r="AA24" t="s">
+      <c r="AC24" t="s">
         <v>298</v>
       </c>
-      <c r="AB24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AP24" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ24">
         <v>636</v>
       </c>
       <c r="AR24" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS24" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU24" t="s">
         <v>125</v>
       </c>
-      <c r="AS24" t="s">
+      <c r="AW24" t="s">
         <v>126</v>
       </c>
-      <c r="AU24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX24" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ24" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
+        <v>299</v>
+      </c>
+      <c r="C25" t="s">
+        <v>300</v>
+      </c>
+      <c r="D25" s="4" t="s">
         <v>301</v>
       </c>
-      <c r="C25" t="s">
+      <c r="E25" t="s">
+        <v>218</v>
+      </c>
+      <c r="F25" t="s">
+        <v>115</v>
+      </c>
+      <c r="G25" t="s">
+        <v>116</v>
+      </c>
+      <c r="M25" t="s">
+        <v>33</v>
+      </c>
+      <c r="O25" t="s">
+        <v>117</v>
+      </c>
+      <c r="X25" t="s">
         <v>302</v>
       </c>
-      <c r="D25" s="4" t="s">
+      <c r="Y25" t="s">
         <v>303</v>
       </c>
-      <c r="E25" t="s">
-[...14 lines deleted...]
-      <c r="X25" t="s">
+      <c r="Z25" t="s">
         <v>304</v>
       </c>
-      <c r="Y25" t="s">
+      <c r="AA25" t="s">
         <v>305</v>
       </c>
-      <c r="Z25" t="s">
+      <c r="AB25" t="s">
         <v>306</v>
       </c>
-      <c r="AA25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC25" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="AP25" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ25">
         <v>938</v>
       </c>
       <c r="AR25" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS25" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU25" t="s">
         <v>125</v>
       </c>
-      <c r="AS25" t="s">
+      <c r="AW25" t="s">
         <v>126</v>
       </c>
-      <c r="AU25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX25" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ25" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
+        <v>307</v>
+      </c>
+      <c r="C26" t="s">
+        <v>308</v>
+      </c>
+      <c r="D26" s="4" t="s">
         <v>309</v>
       </c>
-      <c r="C26" t="s">
+      <c r="E26" t="s">
+        <v>184</v>
+      </c>
+      <c r="G26" t="s">
+        <v>116</v>
+      </c>
+      <c r="M26" t="s">
+        <v>33</v>
+      </c>
+      <c r="O26" t="s">
         <v>310</v>
       </c>
-      <c r="D26" s="4" t="s">
+      <c r="Q26" t="s">
         <v>311</v>
       </c>
-      <c r="E26" t="s">
-[...8 lines deleted...]
-      <c r="O26" t="s">
+      <c r="S26" t="s">
         <v>312</v>
       </c>
-      <c r="Q26" t="s">
+      <c r="X26" t="s">
         <v>313</v>
       </c>
-      <c r="S26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Y26" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="Z26" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="AA26" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="AC26" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="AP26" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ26">
         <v>360</v>
       </c>
       <c r="AR26" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS26" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU26" t="s">
         <v>125</v>
       </c>
-      <c r="AS26" t="s">
+      <c r="AW26" t="s">
         <v>126</v>
       </c>
-      <c r="AU26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX26" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ26" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
+        <v>314</v>
+      </c>
+      <c r="C27" t="s">
+        <v>315</v>
+      </c>
+      <c r="D27" s="4" t="s">
         <v>316</v>
       </c>
-      <c r="C27" t="s">
+      <c r="E27" t="s">
+        <v>218</v>
+      </c>
+      <c r="F27" t="s">
+        <v>115</v>
+      </c>
+      <c r="G27" t="s">
+        <v>116</v>
+      </c>
+      <c r="M27" t="s">
+        <v>33</v>
+      </c>
+      <c r="O27" t="s">
+        <v>117</v>
+      </c>
+      <c r="X27" t="s">
         <v>317</v>
       </c>
-      <c r="D27" s="4" t="s">
+      <c r="Y27" t="s">
         <v>318</v>
       </c>
-      <c r="E27" t="s">
-[...14 lines deleted...]
-      <c r="X27" t="s">
+      <c r="Z27" t="s">
         <v>319</v>
       </c>
-      <c r="Y27" t="s">
+      <c r="AA27" t="s">
+        <v>319</v>
+      </c>
+      <c r="AB27" t="s">
         <v>320</v>
       </c>
-      <c r="Z27" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC27" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="AP27" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ27">
         <v>210</v>
       </c>
       <c r="AR27" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS27" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU27" t="s">
         <v>125</v>
       </c>
-      <c r="AS27" t="s">
+      <c r="AW27" t="s">
         <v>126</v>
       </c>
-      <c r="AU27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX27" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ27" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
+        <v>321</v>
+      </c>
+      <c r="C28" t="s">
+        <v>322</v>
+      </c>
+      <c r="D28" s="4" t="s">
         <v>323</v>
       </c>
-      <c r="C28" t="s">
+      <c r="E28" t="s">
+        <v>218</v>
+      </c>
+      <c r="F28" t="s">
+        <v>115</v>
+      </c>
+      <c r="G28" t="s">
+        <v>116</v>
+      </c>
+      <c r="M28" t="s">
+        <v>33</v>
+      </c>
+      <c r="O28" t="s">
+        <v>117</v>
+      </c>
+      <c r="X28" t="s">
+        <v>302</v>
+      </c>
+      <c r="Y28" t="s">
         <v>324</v>
       </c>
-      <c r="D28" s="4" t="s">
+      <c r="Z28" t="s">
         <v>325</v>
       </c>
-      <c r="E28" t="s">
-[...17 lines deleted...]
-      <c r="Y28" t="s">
+      <c r="AA28" t="s">
         <v>326</v>
       </c>
-      <c r="Z28" t="s">
+      <c r="AB28" t="s">
         <v>327</v>
       </c>
-      <c r="AA28" t="s">
+      <c r="AC28" t="s">
         <v>328</v>
       </c>
-      <c r="AB28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AP28" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ28">
         <v>783</v>
       </c>
       <c r="AR28" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS28" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU28" t="s">
         <v>125</v>
       </c>
-      <c r="AS28" t="s">
+      <c r="AW28" t="s">
         <v>126</v>
       </c>
-      <c r="AU28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX28" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ28" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
+        <v>329</v>
+      </c>
+      <c r="C29" t="s">
+        <v>330</v>
+      </c>
+      <c r="D29" s="4" t="s">
         <v>331</v>
       </c>
-      <c r="C29" t="s">
+      <c r="E29" t="s">
+        <v>218</v>
+      </c>
+      <c r="F29" t="s">
+        <v>115</v>
+      </c>
+      <c r="G29" t="s">
+        <v>116</v>
+      </c>
+      <c r="M29" t="s">
+        <v>33</v>
+      </c>
+      <c r="O29" t="s">
+        <v>117</v>
+      </c>
+      <c r="X29" t="s">
         <v>332</v>
       </c>
-      <c r="D29" s="4" t="s">
+      <c r="Y29" t="s">
         <v>333</v>
       </c>
-      <c r="E29" t="s">
-[...14 lines deleted...]
-      <c r="X29" t="s">
+      <c r="Z29" t="s">
         <v>334</v>
       </c>
-      <c r="Y29" t="s">
+      <c r="AA29" t="s">
         <v>335</v>
       </c>
-      <c r="Z29" t="s">
+      <c r="AB29" t="s">
         <v>336</v>
       </c>
-      <c r="AA29" t="s">
+      <c r="AC29" t="s">
         <v>337</v>
       </c>
-      <c r="AB29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AP29" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ29">
         <v>478</v>
       </c>
       <c r="AR29" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS29" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU29" t="s">
         <v>125</v>
       </c>
-      <c r="AS29" t="s">
+      <c r="AW29" t="s">
         <v>126</v>
       </c>
-      <c r="AU29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX29" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ29" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
+        <v>338</v>
+      </c>
+      <c r="C30" t="s">
+        <v>339</v>
+      </c>
+      <c r="D30" s="4" t="s">
         <v>340</v>
       </c>
-      <c r="C30" t="s">
+      <c r="E30" t="s">
+        <v>218</v>
+      </c>
+      <c r="F30" t="s">
+        <v>115</v>
+      </c>
+      <c r="G30" t="s">
+        <v>116</v>
+      </c>
+      <c r="M30" t="s">
+        <v>33</v>
+      </c>
+      <c r="O30" t="s">
+        <v>117</v>
+      </c>
+      <c r="X30" t="s">
         <v>341</v>
       </c>
-      <c r="D30" s="4" t="s">
+      <c r="Y30" t="s">
         <v>342</v>
       </c>
-      <c r="E30" t="s">
-[...14 lines deleted...]
-      <c r="X30" t="s">
+      <c r="Z30" t="s">
         <v>343</v>
       </c>
-      <c r="Y30" t="s">
+      <c r="AA30" t="s">
+        <v>343</v>
+      </c>
+      <c r="AB30" t="s">
         <v>344</v>
       </c>
-      <c r="Z30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC30" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="AP30" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ30">
         <v>731</v>
       </c>
       <c r="AR30" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS30" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU30" t="s">
         <v>125</v>
       </c>
-      <c r="AS30" t="s">
+      <c r="AW30" t="s">
         <v>126</v>
       </c>
-      <c r="AU30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX30" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ30" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="31" spans="1:52">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
+        <v>345</v>
+      </c>
+      <c r="C31" t="s">
+        <v>346</v>
+      </c>
+      <c r="D31" s="4" t="s">
         <v>347</v>
       </c>
-      <c r="C31" t="s">
+      <c r="E31" t="s">
+        <v>114</v>
+      </c>
+      <c r="G31" t="s">
+        <v>116</v>
+      </c>
+      <c r="M31" t="s">
         <v>348</v>
       </c>
-      <c r="D31" s="4" t="s">
+      <c r="O31" t="s">
         <v>349</v>
       </c>
-      <c r="E31" t="s">
-[...5 lines deleted...]
-      <c r="M31" t="s">
+      <c r="Q31" t="s">
+        <v>33</v>
+      </c>
+      <c r="S31" t="s">
+        <v>311</v>
+      </c>
+      <c r="X31" t="s">
         <v>350</v>
       </c>
-      <c r="O31" t="s">
+      <c r="Y31" t="s">
+        <v>273</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA31" t="s">
+        <v>228</v>
+      </c>
+      <c r="AC31" t="s">
         <v>351</v>
       </c>
-      <c r="Q31" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AP31" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ31">
         <v>128</v>
       </c>
       <c r="AR31" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS31" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU31" t="s">
         <v>125</v>
       </c>
-      <c r="AS31" t="s">
+      <c r="AW31" t="s">
         <v>126</v>
       </c>
-      <c r="AU31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX31" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ31" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="32" spans="1:52">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
+        <v>352</v>
+      </c>
+      <c r="C32" t="s">
+        <v>353</v>
+      </c>
+      <c r="D32" s="4" t="s">
         <v>354</v>
       </c>
-      <c r="C32" t="s">
+      <c r="E32" t="s">
+        <v>218</v>
+      </c>
+      <c r="F32" t="s">
+        <v>115</v>
+      </c>
+      <c r="G32" t="s">
+        <v>116</v>
+      </c>
+      <c r="M32" t="s">
+        <v>33</v>
+      </c>
+      <c r="O32" t="s">
+        <v>117</v>
+      </c>
+      <c r="X32" t="s">
+        <v>302</v>
+      </c>
+      <c r="Y32" t="s">
         <v>355</v>
       </c>
-      <c r="D32" s="4" t="s">
+      <c r="Z32" t="s">
         <v>356</v>
       </c>
-      <c r="E32" t="s">
-[...17 lines deleted...]
-      <c r="Y32" t="s">
+      <c r="AA32" t="s">
         <v>357</v>
       </c>
-      <c r="Z32" t="s">
+      <c r="AB32" t="s">
         <v>358</v>
       </c>
-      <c r="AA32" t="s">
+      <c r="AC32" t="s">
         <v>359</v>
       </c>
-      <c r="AB32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AP32" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ32">
         <v>579</v>
       </c>
       <c r="AR32" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS32" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU32" t="s">
         <v>125</v>
       </c>
-      <c r="AS32" t="s">
+      <c r="AW32" t="s">
         <v>126</v>
       </c>
-      <c r="AU32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX32" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ32" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="33" spans="1:52">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
+        <v>360</v>
+      </c>
+      <c r="C33" t="s">
+        <v>361</v>
+      </c>
+      <c r="D33" s="4" t="s">
         <v>362</v>
       </c>
-      <c r="C33" t="s">
+      <c r="E33" t="s">
+        <v>114</v>
+      </c>
+      <c r="F33" t="s">
+        <v>115</v>
+      </c>
+      <c r="G33" t="s">
+        <v>116</v>
+      </c>
+      <c r="M33" t="s">
+        <v>33</v>
+      </c>
+      <c r="O33" t="s">
+        <v>117</v>
+      </c>
+      <c r="X33" t="s">
         <v>363</v>
       </c>
-      <c r="D33" s="4" t="s">
+      <c r="Y33" t="s">
         <v>364</v>
       </c>
-      <c r="E33" t="s">
-[...14 lines deleted...]
-      <c r="X33" t="s">
+      <c r="Z33" t="s">
         <v>365</v>
       </c>
-      <c r="Y33" t="s">
+      <c r="AA33" t="s">
+        <v>365</v>
+      </c>
+      <c r="AB33" t="s">
         <v>366</v>
       </c>
-      <c r="Z33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC33" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="AP33" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ33">
         <v>55</v>
       </c>
       <c r="AR33" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS33" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU33" t="s">
         <v>125</v>
       </c>
-      <c r="AS33" t="s">
+      <c r="AW33" t="s">
         <v>126</v>
       </c>
-      <c r="AU33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX33" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ33" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="34" spans="1:52">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
+        <v>367</v>
+      </c>
+      <c r="C34" t="s">
+        <v>368</v>
+      </c>
+      <c r="D34" s="4" t="s">
         <v>369</v>
       </c>
-      <c r="C34" t="s">
+      <c r="E34" t="s">
+        <v>218</v>
+      </c>
+      <c r="F34" t="s">
+        <v>115</v>
+      </c>
+      <c r="G34" t="s">
+        <v>116</v>
+      </c>
+      <c r="M34" t="s">
+        <v>33</v>
+      </c>
+      <c r="O34" t="s">
+        <v>117</v>
+      </c>
+      <c r="X34" t="s">
         <v>370</v>
       </c>
-      <c r="D34" s="4" t="s">
+      <c r="Y34" t="s">
         <v>371</v>
       </c>
-      <c r="E34" t="s">
-[...14 lines deleted...]
-      <c r="X34" t="s">
+      <c r="Z34" t="s">
         <v>372</v>
       </c>
-      <c r="Y34" t="s">
+      <c r="AA34" t="s">
         <v>373</v>
       </c>
-      <c r="Z34" t="s">
+      <c r="AB34" t="s">
         <v>374</v>
       </c>
-      <c r="AA34" t="s">
+      <c r="AC34" t="s">
         <v>375</v>
       </c>
-      <c r="AB34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AP34" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ34">
         <v>2539</v>
       </c>
       <c r="AR34" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS34" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU34" t="s">
         <v>125</v>
       </c>
-      <c r="AS34" t="s">
+      <c r="AW34" t="s">
         <v>126</v>
       </c>
-      <c r="AU34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX34" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ34" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="35" spans="1:52">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
+        <v>376</v>
+      </c>
+      <c r="C35" t="s">
+        <v>377</v>
+      </c>
+      <c r="D35" s="4" t="s">
         <v>378</v>
       </c>
-      <c r="C35" t="s">
+      <c r="E35" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" t="s">
+        <v>115</v>
+      </c>
+      <c r="G35" t="s">
+        <v>116</v>
+      </c>
+      <c r="M35" t="s">
+        <v>33</v>
+      </c>
+      <c r="O35" t="s">
         <v>379</v>
       </c>
-      <c r="D35" s="4" t="s">
+      <c r="Q35" t="s">
         <v>380</v>
       </c>
-      <c r="E35" t="s">
-[...11 lines deleted...]
-      <c r="O35" t="s">
+      <c r="X35" t="s">
+        <v>174</v>
+      </c>
+      <c r="Y35" t="s">
         <v>381</v>
       </c>
-      <c r="Q35" t="s">
+      <c r="Z35" t="s">
         <v>382</v>
       </c>
-      <c r="X35" t="s">
-[...2 lines deleted...]
-      <c r="Y35" t="s">
+      <c r="AA35" t="s">
+        <v>382</v>
+      </c>
+      <c r="AB35" t="s">
         <v>383</v>
       </c>
-      <c r="Z35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC35" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="AP35" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ35">
         <v>47</v>
       </c>
       <c r="AR35" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="AS35" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="AU35" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="AW35" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="AX35" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ35" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="36" spans="1:52">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
+        <v>384</v>
+      </c>
+      <c r="C36" t="s">
+        <v>385</v>
+      </c>
+      <c r="D36" s="4" t="s">
         <v>386</v>
       </c>
-      <c r="C36" t="s">
+      <c r="E36" t="s">
+        <v>149</v>
+      </c>
+      <c r="F36" t="s">
+        <v>150</v>
+      </c>
+      <c r="G36" t="s">
         <v>387</v>
       </c>
-      <c r="D36" s="4" t="s">
+      <c r="M36" t="s">
+        <v>33</v>
+      </c>
+      <c r="O36" t="s">
+        <v>117</v>
+      </c>
+      <c r="X36" t="s">
         <v>388</v>
       </c>
-      <c r="E36" t="s">
-[...5 lines deleted...]
-      <c r="G36" t="s">
+      <c r="Y36" t="s">
         <v>389</v>
       </c>
-      <c r="M36" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="Z36" t="s">
+        <v>243</v>
+      </c>
+      <c r="AA36" t="s">
+        <v>244</v>
+      </c>
+      <c r="AC36" t="s">
         <v>245</v>
       </c>
-      <c r="AA36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AP36" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ36">
         <v>120</v>
       </c>
       <c r="AR36" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="AS36" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU36" t="s">
+        <v>390</v>
+      </c>
+      <c r="AW36" t="s">
         <v>126</v>
       </c>
-      <c r="AU36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX36" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ36" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="37" spans="1:52">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
+        <v>391</v>
+      </c>
+      <c r="C37" t="s">
+        <v>392</v>
+      </c>
+      <c r="D37" s="4" t="s">
         <v>393</v>
       </c>
-      <c r="C37" t="s">
+      <c r="E37" t="s">
+        <v>114</v>
+      </c>
+      <c r="F37" t="s">
+        <v>115</v>
+      </c>
+      <c r="G37" t="s">
+        <v>116</v>
+      </c>
+      <c r="M37" t="s">
+        <v>33</v>
+      </c>
+      <c r="O37" t="s">
+        <v>117</v>
+      </c>
+      <c r="X37" t="s">
         <v>394</v>
       </c>
-      <c r="D37" s="4" t="s">
+      <c r="Y37" t="s">
         <v>395</v>
       </c>
-      <c r="E37" t="s">
-[...14 lines deleted...]
-      <c r="X37" t="s">
+      <c r="Z37" t="s">
         <v>396</v>
       </c>
-      <c r="Y37" t="s">
+      <c r="AA37" t="s">
+        <v>396</v>
+      </c>
+      <c r="AB37" t="s">
         <v>397</v>
       </c>
-      <c r="Z37" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC37" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="AP37" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ37">
         <v>24</v>
       </c>
       <c r="AR37" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS37" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU37" t="s">
         <v>125</v>
       </c>
-      <c r="AS37" t="s">
+      <c r="AW37" t="s">
         <v>126</v>
       </c>
-      <c r="AU37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX37" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ37" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="38" spans="1:52">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
+        <v>398</v>
+      </c>
+      <c r="C38" t="s">
+        <v>399</v>
+      </c>
+      <c r="D38" s="4" t="s">
         <v>400</v>
       </c>
-      <c r="C38" t="s">
+      <c r="E38" t="s">
+        <v>149</v>
+      </c>
+      <c r="F38" t="s">
+        <v>150</v>
+      </c>
+      <c r="G38" t="s">
         <v>401</v>
       </c>
-      <c r="D38" s="4" t="s">
+      <c r="M38" t="s">
+        <v>33</v>
+      </c>
+      <c r="O38" t="s">
+        <v>117</v>
+      </c>
+      <c r="X38" t="s">
         <v>402</v>
       </c>
-      <c r="E38" t="s">
-[...5 lines deleted...]
-      <c r="G38" t="s">
+      <c r="Y38" t="s">
         <v>403</v>
       </c>
-      <c r="M38" t="s">
-[...5 lines deleted...]
-      <c r="X38" t="s">
+      <c r="Z38" t="s">
         <v>404</v>
       </c>
-      <c r="Y38" t="s">
+      <c r="AA38" t="s">
         <v>405</v>
       </c>
-      <c r="Z38" t="s">
+      <c r="AC38" t="s">
         <v>406</v>
       </c>
-      <c r="AA38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AP38" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ38">
         <v>352</v>
       </c>
       <c r="AR38" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="AS38" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU38" t="s">
+        <v>390</v>
+      </c>
+      <c r="AW38" t="s">
         <v>126</v>
       </c>
-      <c r="AU38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX38" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ38" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="39" spans="1:52">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
+        <v>407</v>
+      </c>
+      <c r="C39" t="s">
+        <v>408</v>
+      </c>
+      <c r="D39" s="4" t="s">
         <v>409</v>
       </c>
-      <c r="C39" t="s">
+      <c r="E39" t="s">
+        <v>218</v>
+      </c>
+      <c r="F39" t="s">
+        <v>115</v>
+      </c>
+      <c r="G39" t="s">
+        <v>116</v>
+      </c>
+      <c r="M39" t="s">
+        <v>33</v>
+      </c>
+      <c r="O39" t="s">
         <v>410</v>
       </c>
-      <c r="D39" s="4" t="s">
+      <c r="X39" t="s">
         <v>411</v>
       </c>
-      <c r="E39" t="s">
-[...11 lines deleted...]
-      <c r="O39" t="s">
+      <c r="Y39" t="s">
         <v>412</v>
       </c>
-      <c r="X39" t="s">
+      <c r="Z39" t="s">
         <v>413</v>
       </c>
-      <c r="Y39" t="s">
+      <c r="AA39" t="s">
+        <v>413</v>
+      </c>
+      <c r="AB39" t="s">
         <v>414</v>
       </c>
-      <c r="Z39" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC39" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="AP39" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ39">
         <v>751</v>
       </c>
       <c r="AR39" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="AS39" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU39" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW39" t="s">
         <v>126</v>
       </c>
-      <c r="AU39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX39" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ39" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:52">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
+        <v>415</v>
+      </c>
+      <c r="C40" t="s">
+        <v>416</v>
+      </c>
+      <c r="D40" s="4" t="s">
         <v>417</v>
       </c>
-      <c r="C40" t="s">
+      <c r="E40" t="s">
+        <v>184</v>
+      </c>
+      <c r="F40" t="s">
+        <v>115</v>
+      </c>
+      <c r="G40" t="s">
+        <v>116</v>
+      </c>
+      <c r="M40" t="s">
+        <v>33</v>
+      </c>
+      <c r="O40" t="s">
+        <v>117</v>
+      </c>
+      <c r="X40" t="s">
         <v>418</v>
       </c>
-      <c r="D40" s="4" t="s">
+      <c r="Y40" t="s">
         <v>419</v>
       </c>
-      <c r="E40" t="s">
-[...14 lines deleted...]
-      <c r="X40" t="s">
+      <c r="Z40" t="s">
         <v>420</v>
       </c>
-      <c r="Y40" t="s">
+      <c r="AA40" t="s">
+        <v>420</v>
+      </c>
+      <c r="AB40" t="s">
         <v>421</v>
       </c>
-      <c r="Z40" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC40" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="AP40" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ40">
         <v>111</v>
       </c>
       <c r="AR40" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS40" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU40" t="s">
         <v>125</v>
       </c>
-      <c r="AS40" t="s">
+      <c r="AW40" t="s">
         <v>126</v>
       </c>
-      <c r="AU40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX40" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ40" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="41" spans="1:52">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
+        <v>422</v>
+      </c>
+      <c r="C41" t="s">
+        <v>423</v>
+      </c>
+      <c r="D41" s="4" t="s">
         <v>424</v>
       </c>
-      <c r="C41" t="s">
+      <c r="E41" t="s">
+        <v>114</v>
+      </c>
+      <c r="F41" t="s">
+        <v>115</v>
+      </c>
+      <c r="G41" t="s">
+        <v>116</v>
+      </c>
+      <c r="M41" t="s">
         <v>425</v>
       </c>
-      <c r="D41" s="4" t="s">
+      <c r="X41" t="s">
         <v>426</v>
       </c>
-      <c r="E41" t="s">
-[...8 lines deleted...]
-      <c r="M41" t="s">
+      <c r="Y41" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z41" t="s">
         <v>427</v>
       </c>
-      <c r="X41" t="s">
+      <c r="AA41" t="s">
+        <v>427</v>
+      </c>
+      <c r="AB41" t="s">
         <v>428</v>
       </c>
-      <c r="Y41" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AC41" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="AP41" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ41">
         <v>6</v>
       </c>
       <c r="AR41" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="AS41" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="AU41" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="AW41" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="AX41" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ41" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:52">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
+        <v>429</v>
+      </c>
+      <c r="C42" t="s">
+        <v>430</v>
+      </c>
+      <c r="D42" s="4" t="s">
         <v>431</v>
       </c>
-      <c r="C42" t="s">
+      <c r="E42" t="s">
+        <v>114</v>
+      </c>
+      <c r="F42" t="s">
+        <v>115</v>
+      </c>
+      <c r="G42" t="s">
+        <v>116</v>
+      </c>
+      <c r="M42" t="s">
+        <v>33</v>
+      </c>
+      <c r="O42" t="s">
+        <v>117</v>
+      </c>
+      <c r="X42" t="s">
         <v>432</v>
       </c>
-      <c r="D42" s="4" t="s">
+      <c r="Y42" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z42" t="s">
         <v>433</v>
       </c>
-      <c r="E42" t="s">
-[...14 lines deleted...]
-      <c r="X42" t="s">
+      <c r="AA42" t="s">
         <v>434</v>
       </c>
-      <c r="Y42" t="s">
-[...2 lines deleted...]
-      <c r="Z42" t="s">
+      <c r="AB42" t="s">
         <v>435</v>
       </c>
-      <c r="AA42" t="s">
+      <c r="AC42" t="s">
         <v>436</v>
       </c>
-      <c r="AB42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AP42" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ42">
         <v>48</v>
       </c>
       <c r="AR42" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS42" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU42" t="s">
         <v>125</v>
       </c>
-      <c r="AS42" t="s">
+      <c r="AW42" t="s">
         <v>126</v>
       </c>
-      <c r="AU42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX42" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ42" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="43" spans="1:52">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="B43" t="s">
+        <v>437</v>
+      </c>
+      <c r="C43" t="s">
+        <v>438</v>
+      </c>
+      <c r="D43" s="4" t="s">
         <v>439</v>
       </c>
-      <c r="C43" t="s">
+      <c r="E43" t="s">
+        <v>184</v>
+      </c>
+      <c r="G43" t="s">
+        <v>116</v>
+      </c>
+      <c r="M43" t="s">
+        <v>33</v>
+      </c>
+      <c r="O43" t="s">
+        <v>117</v>
+      </c>
+      <c r="X43" t="s">
         <v>440</v>
       </c>
-      <c r="D43" s="4" t="s">
+      <c r="Y43" t="s">
         <v>441</v>
       </c>
-      <c r="E43" t="s">
-[...11 lines deleted...]
-      <c r="X43" t="s">
+      <c r="Z43" t="s">
         <v>442</v>
       </c>
-      <c r="Y43" t="s">
+      <c r="AA43" t="s">
         <v>443</v>
       </c>
-      <c r="Z43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC43" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="AP43" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ43">
         <v>350</v>
       </c>
       <c r="AR43" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS43" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU43" t="s">
         <v>125</v>
       </c>
-      <c r="AS43" t="s">
+      <c r="AW43" t="s">
         <v>126</v>
       </c>
-      <c r="AU43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX43" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ43" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:52">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
+        <v>444</v>
+      </c>
+      <c r="C44" t="s">
+        <v>445</v>
+      </c>
+      <c r="D44" s="4" t="s">
         <v>446</v>
       </c>
-      <c r="C44" t="s">
+      <c r="E44" t="s">
+        <v>218</v>
+      </c>
+      <c r="G44" t="s">
+        <v>116</v>
+      </c>
+      <c r="M44" t="s">
         <v>447</v>
       </c>
-      <c r="D44" s="4" t="s">
+      <c r="O44" t="s">
+        <v>33</v>
+      </c>
+      <c r="X44" t="s">
         <v>448</v>
       </c>
-      <c r="E44" t="s">
-[...5 lines deleted...]
-      <c r="M44" t="s">
+      <c r="Y44" t="s">
         <v>449</v>
       </c>
-      <c r="O44" t="s">
-[...2 lines deleted...]
-      <c r="X44" t="s">
+      <c r="Z44" t="s">
         <v>450</v>
       </c>
-      <c r="Y44" t="s">
+      <c r="AA44" t="s">
+        <v>450</v>
+      </c>
+      <c r="AC44" t="s">
         <v>451</v>
       </c>
-      <c r="Z44" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AP44" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ44">
         <v>800</v>
       </c>
       <c r="AR44" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS44" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU44" t="s">
         <v>125</v>
       </c>
-      <c r="AS44" t="s">
+      <c r="AW44" t="s">
         <v>126</v>
       </c>
-      <c r="AU44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX44" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ44" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="45" spans="1:52">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
+        <v>452</v>
+      </c>
+      <c r="C45" t="s">
+        <v>453</v>
+      </c>
+      <c r="D45" s="4" t="s">
         <v>454</v>
       </c>
-      <c r="C45" t="s">
+      <c r="E45" t="s">
+        <v>218</v>
+      </c>
+      <c r="F45" t="s">
+        <v>115</v>
+      </c>
+      <c r="G45" t="s">
+        <v>116</v>
+      </c>
+      <c r="M45" t="s">
+        <v>33</v>
+      </c>
+      <c r="O45" t="s">
+        <v>292</v>
+      </c>
+      <c r="X45" t="s">
         <v>455</v>
       </c>
-      <c r="D45" s="4" t="s">
+      <c r="Y45" t="s">
+        <v>285</v>
+      </c>
+      <c r="Z45" t="s">
         <v>456</v>
       </c>
-      <c r="E45" t="s">
-[...14 lines deleted...]
-      <c r="X45" t="s">
+      <c r="AA45" t="s">
+        <v>456</v>
+      </c>
+      <c r="AB45" t="s">
         <v>457</v>
       </c>
-      <c r="Y45" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AC45" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="AP45" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ45">
         <v>13299</v>
       </c>
       <c r="AR45" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS45" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU45" t="s">
         <v>125</v>
       </c>
-      <c r="AS45" t="s">
+      <c r="AW45" t="s">
         <v>126</v>
       </c>
-      <c r="AU45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX45" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ45" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="46" spans="1:52">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
+        <v>458</v>
+      </c>
+      <c r="C46" t="s">
+        <v>459</v>
+      </c>
+      <c r="D46" s="4" t="s">
         <v>460</v>
       </c>
-      <c r="C46" t="s">
+      <c r="E46" t="s">
+        <v>218</v>
+      </c>
+      <c r="F46" t="s">
+        <v>150</v>
+      </c>
+      <c r="G46" t="s">
+        <v>116</v>
+      </c>
+      <c r="M46" t="s">
+        <v>33</v>
+      </c>
+      <c r="O46" t="s">
+        <v>117</v>
+      </c>
+      <c r="X46" t="s">
+        <v>449</v>
+      </c>
+      <c r="Y46" t="s">
+        <v>152</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>404</v>
+      </c>
+      <c r="AA46" t="s">
+        <v>404</v>
+      </c>
+      <c r="AC46" t="s">
         <v>461</v>
       </c>
-      <c r="D46" s="4" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="AP46" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ46">
         <v>905</v>
       </c>
       <c r="AR46" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS46" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU46" t="s">
         <v>125</v>
       </c>
-      <c r="AS46" t="s">
+      <c r="AW46" t="s">
         <v>126</v>
       </c>
-      <c r="AU46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX46" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ46" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="47" spans="1:52">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
+        <v>462</v>
+      </c>
+      <c r="C47" t="s">
+        <v>463</v>
+      </c>
+      <c r="D47" s="4" t="s">
         <v>464</v>
       </c>
-      <c r="C47" t="s">
+      <c r="E47" t="s">
+        <v>184</v>
+      </c>
+      <c r="F47" t="s">
+        <v>115</v>
+      </c>
+      <c r="G47" t="s">
+        <v>116</v>
+      </c>
+      <c r="M47" t="s">
+        <v>33</v>
+      </c>
+      <c r="O47" t="s">
+        <v>117</v>
+      </c>
+      <c r="X47" t="s">
         <v>465</v>
       </c>
-      <c r="D47" s="4" t="s">
+      <c r="Y47" t="s">
         <v>466</v>
       </c>
-      <c r="E47" t="s">
-[...14 lines deleted...]
-      <c r="X47" t="s">
+      <c r="Z47" t="s">
         <v>467</v>
       </c>
-      <c r="Y47" t="s">
+      <c r="AA47" t="s">
         <v>468</v>
       </c>
-      <c r="Z47" t="s">
+      <c r="AB47" t="s">
         <v>469</v>
       </c>
-      <c r="AA47" t="s">
+      <c r="AC47" t="s">
         <v>470</v>
       </c>
-      <c r="AB47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AP47" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ47">
         <v>190</v>
       </c>
       <c r="AR47" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS47" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU47" t="s">
         <v>125</v>
       </c>
-      <c r="AS47" t="s">
+      <c r="AW47" t="s">
         <v>126</v>
       </c>
-      <c r="AU47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX47" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ47" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="48" spans="1:52">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
+        <v>471</v>
+      </c>
+      <c r="C48" t="s">
+        <v>472</v>
+      </c>
+      <c r="D48" s="4" t="s">
         <v>473</v>
       </c>
-      <c r="C48" t="s">
+      <c r="E48" t="s">
+        <v>218</v>
+      </c>
+      <c r="F48" t="s">
+        <v>150</v>
+      </c>
+      <c r="G48" t="s">
+        <v>116</v>
+      </c>
+      <c r="M48" t="s">
+        <v>33</v>
+      </c>
+      <c r="O48" t="s">
+        <v>117</v>
+      </c>
+      <c r="X48" t="s">
         <v>474</v>
       </c>
-      <c r="D48" s="4" t="s">
+      <c r="Y48" t="s">
+        <v>152</v>
+      </c>
+      <c r="Z48" t="s">
         <v>475</v>
       </c>
-      <c r="E48" t="s">
-[...14 lines deleted...]
-      <c r="X48" t="s">
+      <c r="AA48" t="s">
         <v>476</v>
       </c>
-      <c r="Y48" t="s">
-[...2 lines deleted...]
-      <c r="Z48" t="s">
+      <c r="AC48" t="s">
         <v>477</v>
       </c>
-      <c r="AA48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AP48" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ48">
         <v>465</v>
       </c>
       <c r="AR48" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS48" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU48" t="s">
         <v>125</v>
       </c>
-      <c r="AS48" t="s">
+      <c r="AW48" t="s">
         <v>126</v>
       </c>
-      <c r="AU48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX48" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ48" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="49" spans="1:52">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="B49" t="s">
+        <v>478</v>
+      </c>
+      <c r="C49" t="s">
+        <v>479</v>
+      </c>
+      <c r="D49" s="4" t="s">
         <v>480</v>
       </c>
-      <c r="C49" t="s">
+      <c r="E49" t="s">
+        <v>218</v>
+      </c>
+      <c r="G49" t="s">
+        <v>116</v>
+      </c>
+      <c r="M49" t="s">
+        <v>33</v>
+      </c>
+      <c r="O49" t="s">
+        <v>117</v>
+      </c>
+      <c r="X49" t="s">
         <v>481</v>
       </c>
-      <c r="D49" s="4" t="s">
+      <c r="Y49" t="s">
+        <v>159</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>235</v>
+      </c>
+      <c r="AA49" t="s">
+        <v>235</v>
+      </c>
+      <c r="AC49" t="s">
         <v>482</v>
       </c>
-      <c r="E49" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AP49" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ49">
         <v>15374</v>
       </c>
       <c r="AR49" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS49" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU49" t="s">
         <v>125</v>
       </c>
-      <c r="AS49" t="s">
+      <c r="AW49" t="s">
         <v>126</v>
       </c>
-      <c r="AU49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX49" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ49" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="50" spans="1:52">
       <c r="A50" t="s">
         <v>33</v>
       </c>
       <c r="B50" t="s">
+        <v>483</v>
+      </c>
+      <c r="C50" t="s">
+        <v>484</v>
+      </c>
+      <c r="D50" s="4" t="s">
         <v>485</v>
       </c>
-      <c r="C50" t="s">
+      <c r="E50" t="s">
+        <v>218</v>
+      </c>
+      <c r="F50" t="s">
         <v>486</v>
       </c>
-      <c r="D50" s="4" t="s">
+      <c r="G50" t="s">
+        <v>116</v>
+      </c>
+      <c r="M50" t="s">
+        <v>33</v>
+      </c>
+      <c r="O50" t="s">
+        <v>117</v>
+      </c>
+      <c r="X50" t="s">
         <v>487</v>
       </c>
-      <c r="E50" t="s">
-[...2 lines deleted...]
-      <c r="F50" t="s">
+      <c r="Y50" t="s">
         <v>488</v>
       </c>
-      <c r="G50" t="s">
-[...8 lines deleted...]
-      <c r="X50" t="s">
+      <c r="Z50" t="s">
+        <v>244</v>
+      </c>
+      <c r="AA50" t="s">
         <v>489</v>
       </c>
-      <c r="Y50" t="s">
+      <c r="AC50" t="s">
+        <v>489</v>
+      </c>
+      <c r="AD50" t="s">
         <v>490</v>
       </c>
-      <c r="Z50" t="s">
-[...2 lines deleted...]
-      <c r="AA50" t="s">
+      <c r="AE50" t="s">
         <v>491</v>
       </c>
-      <c r="AC50" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AG50" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="AH50" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="AI50" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="AP50" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ50">
         <v>150</v>
       </c>
       <c r="AR50" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS50" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU50" t="s">
         <v>125</v>
       </c>
-      <c r="AS50" t="s">
+      <c r="AW50" t="s">
         <v>126</v>
       </c>
-      <c r="AU50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX50" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ50" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="51" spans="1:52">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" t="s">
+        <v>492</v>
+      </c>
+      <c r="C51" t="s">
+        <v>493</v>
+      </c>
+      <c r="D51" s="4" t="s">
         <v>494</v>
       </c>
-      <c r="C51" t="s">
+      <c r="E51" t="s">
+        <v>218</v>
+      </c>
+      <c r="F51" t="s">
+        <v>115</v>
+      </c>
+      <c r="G51" t="s">
+        <v>116</v>
+      </c>
+      <c r="M51" t="s">
+        <v>33</v>
+      </c>
+      <c r="O51" t="s">
+        <v>410</v>
+      </c>
+      <c r="X51" t="s">
         <v>495</v>
       </c>
-      <c r="D51" s="4" t="s">
+      <c r="Y51" t="s">
         <v>496</v>
       </c>
-      <c r="E51" t="s">
-[...14 lines deleted...]
-      <c r="X51" t="s">
+      <c r="Z51" t="s">
         <v>497</v>
       </c>
-      <c r="Y51" t="s">
+      <c r="AA51" t="s">
         <v>498</v>
       </c>
-      <c r="Z51" t="s">
+      <c r="AB51" t="s">
         <v>499</v>
       </c>
-      <c r="AA51" t="s">
+      <c r="AC51" t="s">
         <v>500</v>
       </c>
-      <c r="AB51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AP51" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ51">
         <v>1879</v>
       </c>
       <c r="AR51" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="AS51" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU51" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW51" t="s">
         <v>126</v>
       </c>
-      <c r="AU51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX51" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ51" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="52" spans="1:52">
       <c r="A52" t="s">
         <v>33</v>
       </c>
       <c r="B52" t="s">
+        <v>501</v>
+      </c>
+      <c r="C52" t="s">
+        <v>502</v>
+      </c>
+      <c r="D52" s="4" t="s">
         <v>503</v>
       </c>
-      <c r="C52" t="s">
+      <c r="E52" t="s">
+        <v>218</v>
+      </c>
+      <c r="F52" t="s">
+        <v>115</v>
+      </c>
+      <c r="G52" t="s">
+        <v>116</v>
+      </c>
+      <c r="M52" t="s">
+        <v>33</v>
+      </c>
+      <c r="O52" t="s">
+        <v>117</v>
+      </c>
+      <c r="X52" t="s">
         <v>504</v>
       </c>
-      <c r="D52" s="4" t="s">
+      <c r="Y52" t="s">
         <v>505</v>
       </c>
-      <c r="E52" t="s">
-[...14 lines deleted...]
-      <c r="X52" t="s">
+      <c r="Z52" t="s">
         <v>506</v>
       </c>
-      <c r="Y52" t="s">
+      <c r="AA52" t="s">
         <v>507</v>
       </c>
-      <c r="Z52" t="s">
+      <c r="AB52" t="s">
         <v>508</v>
       </c>
-      <c r="AA52" t="s">
+      <c r="AC52" t="s">
         <v>509</v>
       </c>
-      <c r="AB52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AP52" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ52">
         <v>475</v>
       </c>
       <c r="AR52" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS52" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU52" t="s">
         <v>125</v>
       </c>
-      <c r="AS52" t="s">
+      <c r="AW52" t="s">
         <v>126</v>
       </c>
-      <c r="AU52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX52" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ52" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="53" spans="1:52">
       <c r="A53" t="s">
         <v>33</v>
       </c>
       <c r="B53" t="s">
+        <v>510</v>
+      </c>
+      <c r="C53" t="s">
+        <v>511</v>
+      </c>
+      <c r="D53" s="4" t="s">
         <v>512</v>
       </c>
-      <c r="C53" t="s">
+      <c r="E53" t="s">
+        <v>114</v>
+      </c>
+      <c r="F53" t="s">
+        <v>115</v>
+      </c>
+      <c r="G53" t="s">
+        <v>116</v>
+      </c>
+      <c r="M53" t="s">
+        <v>33</v>
+      </c>
+      <c r="O53" t="s">
+        <v>117</v>
+      </c>
+      <c r="X53" t="s">
         <v>513</v>
       </c>
-      <c r="D53" s="4" t="s">
+      <c r="Y53" t="s">
         <v>514</v>
       </c>
-      <c r="E53" t="s">
-[...14 lines deleted...]
-      <c r="X53" t="s">
+      <c r="Z53" t="s">
         <v>515</v>
       </c>
-      <c r="Y53" t="s">
+      <c r="AA53" t="s">
+        <v>515</v>
+      </c>
+      <c r="AB53" t="s">
         <v>516</v>
       </c>
-      <c r="Z53" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC53" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="AP53" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ53">
         <v>42</v>
       </c>
       <c r="AR53" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS53" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU53" t="s">
         <v>125</v>
       </c>
-      <c r="AS53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AW53" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="AX53" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ53" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="54" spans="1:52">
       <c r="A54" t="s">
         <v>33</v>
       </c>
       <c r="B54" t="s">
+        <v>517</v>
+      </c>
+      <c r="C54" t="s">
+        <v>518</v>
+      </c>
+      <c r="D54" s="4" t="s">
         <v>519</v>
       </c>
-      <c r="C54" t="s">
+      <c r="E54" t="s">
+        <v>218</v>
+      </c>
+      <c r="F54" t="s">
+        <v>115</v>
+      </c>
+      <c r="G54" t="s">
+        <v>116</v>
+      </c>
+      <c r="I54" t="s">
         <v>520</v>
       </c>
-      <c r="D54" s="4" t="s">
+      <c r="M54" t="s">
         <v>521</v>
       </c>
-      <c r="E54" t="s">
-[...2 lines deleted...]
-      <c r="F54" t="s">
+      <c r="O54" t="s">
+        <v>522</v>
+      </c>
+      <c r="Q54" t="s">
         <v>117</v>
       </c>
-      <c r="G54" t="s">
-[...5 lines deleted...]
-      <c r="M54" t="s">
+      <c r="X54" t="s">
+        <v>294</v>
+      </c>
+      <c r="Y54" t="s">
         <v>523</v>
       </c>
-      <c r="O54" t="s">
+      <c r="Z54" t="s">
         <v>524</v>
       </c>
-      <c r="Q54" t="s">
-[...5 lines deleted...]
-      <c r="Y54" t="s">
+      <c r="AA54" t="s">
         <v>525</v>
       </c>
-      <c r="Z54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB54" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="AC54" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="AD54" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="AE54" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="AG54" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="AH54" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="AI54" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="AP54" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ54">
         <v>99</v>
       </c>
       <c r="AR54" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS54" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU54" t="s">
         <v>125</v>
       </c>
-      <c r="AS54" t="s">
+      <c r="AW54" t="s">
         <v>126</v>
       </c>
-      <c r="AU54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX54" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ54" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="55" spans="1:52">
       <c r="A55" t="s">
         <v>33</v>
       </c>
       <c r="B55" t="s">
+        <v>526</v>
+      </c>
+      <c r="C55" t="s">
+        <v>527</v>
+      </c>
+      <c r="D55" s="4" t="s">
         <v>528</v>
       </c>
-      <c r="C55" t="s">
+      <c r="E55" t="s">
+        <v>149</v>
+      </c>
+      <c r="F55" t="s">
+        <v>115</v>
+      </c>
+      <c r="G55" t="s">
+        <v>116</v>
+      </c>
+      <c r="M55" t="s">
+        <v>33</v>
+      </c>
+      <c r="O55" t="s">
+        <v>292</v>
+      </c>
+      <c r="X55" t="s">
         <v>529</v>
       </c>
-      <c r="D55" s="4" t="s">
+      <c r="Y55" t="s">
         <v>530</v>
       </c>
-      <c r="E55" t="s">
-[...14 lines deleted...]
-      <c r="X55" t="s">
+      <c r="Z55" t="s">
         <v>531</v>
       </c>
-      <c r="Y55" t="s">
+      <c r="AA55" t="s">
         <v>532</v>
       </c>
-      <c r="Z55" t="s">
+      <c r="AB55" t="s">
         <v>533</v>
       </c>
-      <c r="AA55" t="s">
+      <c r="AC55" t="s">
         <v>534</v>
       </c>
-      <c r="AB55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AP55" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ55">
         <v>282</v>
       </c>
       <c r="AR55" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="AS55" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU55" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW55" t="s">
         <v>126</v>
       </c>
-      <c r="AU55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX55" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ55" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="56" spans="1:52">
       <c r="A56" t="s">
         <v>33</v>
       </c>
       <c r="B56" t="s">
+        <v>535</v>
+      </c>
+      <c r="C56" t="s">
+        <v>536</v>
+      </c>
+      <c r="D56" s="4" t="s">
         <v>537</v>
       </c>
-      <c r="C56" t="s">
+      <c r="E56" t="s">
+        <v>114</v>
+      </c>
+      <c r="F56" t="s">
+        <v>115</v>
+      </c>
+      <c r="G56" t="s">
+        <v>116</v>
+      </c>
+      <c r="M56" t="s">
+        <v>33</v>
+      </c>
+      <c r="O56" t="s">
+        <v>348</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>117</v>
+      </c>
+      <c r="X56" t="s">
         <v>538</v>
       </c>
-      <c r="D56" s="4" t="s">
+      <c r="Y56" t="s">
         <v>539</v>
       </c>
-      <c r="E56" t="s">
-[...17 lines deleted...]
-      <c r="X56" t="s">
+      <c r="Z56" t="s">
         <v>540</v>
       </c>
-      <c r="Y56" t="s">
+      <c r="AA56" t="s">
+        <v>540</v>
+      </c>
+      <c r="AB56" t="s">
         <v>541</v>
       </c>
-      <c r="Z56" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC56" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="AP56" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ56">
         <v>96</v>
       </c>
       <c r="AR56" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS56" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU56" t="s">
         <v>125</v>
       </c>
-      <c r="AS56" t="s">
+      <c r="AW56" t="s">
         <v>126</v>
       </c>
-      <c r="AU56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX56" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ56" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="57" spans="1:52">
       <c r="A57" t="s">
         <v>33</v>
       </c>
       <c r="B57" t="s">
+        <v>542</v>
+      </c>
+      <c r="C57" t="s">
+        <v>543</v>
+      </c>
+      <c r="D57" s="4" t="s">
         <v>544</v>
       </c>
-      <c r="C57" t="s">
+      <c r="E57" t="s">
+        <v>114</v>
+      </c>
+      <c r="F57" t="s">
+        <v>115</v>
+      </c>
+      <c r="G57" t="s">
+        <v>116</v>
+      </c>
+      <c r="M57" t="s">
+        <v>33</v>
+      </c>
+      <c r="O57" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q57" t="s">
         <v>545</v>
       </c>
-      <c r="D57" s="4" t="s">
+      <c r="X57" t="s">
         <v>546</v>
       </c>
-      <c r="E57" t="s">
-[...14 lines deleted...]
-      <c r="Q57" t="s">
+      <c r="Y57" t="s">
+        <v>324</v>
+      </c>
+      <c r="Z57" t="s">
         <v>547</v>
       </c>
-      <c r="X57" t="s">
+      <c r="AA57" t="s">
+        <v>547</v>
+      </c>
+      <c r="AB57" t="s">
         <v>548</v>
       </c>
-      <c r="Y57" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AC57" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="AP57" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ57">
         <v>114</v>
       </c>
       <c r="AR57" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS57" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU57" t="s">
         <v>125</v>
       </c>
-      <c r="AS57" t="s">
+      <c r="AW57" t="s">
         <v>126</v>
       </c>
-      <c r="AU57" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX57" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ57" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:52">
       <c r="A58" t="s">
         <v>33</v>
       </c>
       <c r="B58" t="s">
+        <v>549</v>
+      </c>
+      <c r="C58" t="s">
+        <v>550</v>
+      </c>
+      <c r="D58" s="4" t="s">
         <v>551</v>
       </c>
-      <c r="C58" t="s">
+      <c r="E58" t="s">
+        <v>114</v>
+      </c>
+      <c r="F58" t="s">
+        <v>115</v>
+      </c>
+      <c r="G58" t="s">
+        <v>116</v>
+      </c>
+      <c r="M58" t="s">
         <v>552</v>
       </c>
-      <c r="D58" s="4" t="s">
+      <c r="O58" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>117</v>
+      </c>
+      <c r="X58" t="s">
         <v>553</v>
       </c>
-      <c r="E58" t="s">
-[...8 lines deleted...]
-      <c r="M58" t="s">
+      <c r="Y58" t="s">
         <v>554</v>
       </c>
-      <c r="O58" t="s">
-[...5 lines deleted...]
-      <c r="X58" t="s">
+      <c r="Z58" t="s">
         <v>555</v>
       </c>
-      <c r="Y58" t="s">
+      <c r="AA58" t="s">
+        <v>555</v>
+      </c>
+      <c r="AB58" t="s">
         <v>556</v>
       </c>
-      <c r="Z58" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC58" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="AP58" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ58">
         <v>38</v>
       </c>
       <c r="AR58" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS58" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU58" t="s">
         <v>125</v>
       </c>
-      <c r="AS58" t="s">
+      <c r="AW58" t="s">
         <v>126</v>
       </c>
-      <c r="AU58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX58" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ58" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="59" spans="1:52">
       <c r="A59" t="s">
         <v>33</v>
       </c>
       <c r="B59" t="s">
+        <v>557</v>
+      </c>
+      <c r="C59" t="s">
+        <v>558</v>
+      </c>
+      <c r="D59" s="4" t="s">
         <v>559</v>
       </c>
-      <c r="C59" t="s">
+      <c r="E59" t="s">
+        <v>218</v>
+      </c>
+      <c r="F59" t="s">
+        <v>115</v>
+      </c>
+      <c r="G59" t="s">
+        <v>116</v>
+      </c>
+      <c r="M59" t="s">
+        <v>33</v>
+      </c>
+      <c r="O59" t="s">
         <v>560</v>
       </c>
-      <c r="D59" s="4" t="s">
+      <c r="X59" t="s">
         <v>561</v>
       </c>
-      <c r="E59" t="s">
-[...11 lines deleted...]
-      <c r="O59" t="s">
+      <c r="Y59" t="s">
         <v>562</v>
       </c>
-      <c r="X59" t="s">
+      <c r="Z59" t="s">
         <v>563</v>
       </c>
-      <c r="Y59" t="s">
+      <c r="AA59" t="s">
         <v>564</v>
       </c>
-      <c r="Z59" t="s">
+      <c r="AB59" t="s">
         <v>565</v>
       </c>
-      <c r="AA59" t="s">
+      <c r="AC59" t="s">
         <v>566</v>
       </c>
-      <c r="AB59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AP59" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ59">
         <v>917</v>
       </c>
       <c r="AR59" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="AS59" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU59" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW59" t="s">
         <v>126</v>
       </c>
-      <c r="AU59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX59" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ59" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="60" spans="1:52">
       <c r="A60" t="s">
         <v>33</v>
       </c>
       <c r="B60" t="s">
+        <v>567</v>
+      </c>
+      <c r="C60" t="s">
+        <v>568</v>
+      </c>
+      <c r="D60" s="4" t="s">
         <v>569</v>
       </c>
-      <c r="C60" t="s">
+      <c r="E60" t="s">
+        <v>114</v>
+      </c>
+      <c r="F60" t="s">
+        <v>115</v>
+      </c>
+      <c r="G60" t="s">
+        <v>116</v>
+      </c>
+      <c r="M60" t="s">
+        <v>33</v>
+      </c>
+      <c r="O60" t="s">
         <v>570</v>
       </c>
-      <c r="D60" s="4" t="s">
+      <c r="X60" t="s">
         <v>571</v>
       </c>
-      <c r="E60" t="s">
-[...11 lines deleted...]
-      <c r="O60" t="s">
+      <c r="Y60" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z60" t="s">
         <v>572</v>
       </c>
-      <c r="X60" t="s">
+      <c r="AA60" t="s">
+        <v>572</v>
+      </c>
+      <c r="AB60" t="s">
         <v>573</v>
       </c>
-      <c r="Y60" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AC60" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="AP60" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ60">
         <v>40</v>
       </c>
       <c r="AR60" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="AS60" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="AU60" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="AW60" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="AX60" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ60" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="61" spans="1:52">
       <c r="A61" t="s">
         <v>33</v>
       </c>
       <c r="B61" t="s">
+        <v>574</v>
+      </c>
+      <c r="C61" t="s">
+        <v>575</v>
+      </c>
+      <c r="D61" s="4" t="s">
         <v>576</v>
       </c>
-      <c r="C61" t="s">
+      <c r="E61" t="s">
+        <v>184</v>
+      </c>
+      <c r="G61" t="s">
+        <v>116</v>
+      </c>
+      <c r="M61" t="s">
+        <v>33</v>
+      </c>
+      <c r="O61" t="s">
+        <v>117</v>
+      </c>
+      <c r="X61" t="s">
         <v>577</v>
       </c>
-      <c r="D61" s="4" t="s">
+      <c r="Y61" t="s">
+        <v>199</v>
+      </c>
+      <c r="Z61" t="s">
         <v>578</v>
       </c>
-      <c r="E61" t="s">
-[...11 lines deleted...]
-      <c r="X61" t="s">
+      <c r="AA61" t="s">
+        <v>443</v>
+      </c>
+      <c r="AC61" t="s">
+        <v>167</v>
+      </c>
+      <c r="AP61" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
       <c r="AQ61">
         <v>140</v>
       </c>
       <c r="AR61" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS61" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU61" t="s">
         <v>125</v>
       </c>
-      <c r="AS61" t="s">
+      <c r="AW61" t="s">
         <v>126</v>
       </c>
-      <c r="AU61" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX61" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ61" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="62" spans="1:52">
       <c r="A62" t="s">
         <v>33</v>
       </c>
       <c r="B62" t="s">
+        <v>580</v>
+      </c>
+      <c r="C62" t="s">
+        <v>581</v>
+      </c>
+      <c r="D62" s="4" t="s">
         <v>582</v>
       </c>
-      <c r="C62" t="s">
+      <c r="E62" t="s">
+        <v>218</v>
+      </c>
+      <c r="F62" t="s">
+        <v>115</v>
+      </c>
+      <c r="G62" t="s">
+        <v>116</v>
+      </c>
+      <c r="M62" t="s">
+        <v>33</v>
+      </c>
+      <c r="O62" t="s">
+        <v>117</v>
+      </c>
+      <c r="X62" t="s">
         <v>583</v>
       </c>
-      <c r="D62" s="4" t="s">
+      <c r="Y62" t="s">
         <v>584</v>
       </c>
-      <c r="E62" t="s">
-[...14 lines deleted...]
-      <c r="X62" t="s">
+      <c r="Z62" t="s">
+        <v>142</v>
+      </c>
+      <c r="AA62" t="s">
         <v>585</v>
       </c>
-      <c r="Y62" t="s">
+      <c r="AB62" t="s">
+        <v>143</v>
+      </c>
+      <c r="AC62" t="s">
         <v>586</v>
       </c>
-      <c r="Z62" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AP62" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ62">
         <v>469</v>
       </c>
       <c r="AR62" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS62" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU62" t="s">
         <v>125</v>
       </c>
-      <c r="AS62" t="s">
+      <c r="AW62" t="s">
         <v>126</v>
       </c>
-      <c r="AU62" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX62" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ62" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="63" spans="1:52">
       <c r="A63" t="s">
         <v>33</v>
       </c>
       <c r="B63" t="s">
+        <v>587</v>
+      </c>
+      <c r="C63" t="s">
+        <v>588</v>
+      </c>
+      <c r="D63" s="4" t="s">
         <v>589</v>
       </c>
-      <c r="C63" t="s">
+      <c r="E63" t="s">
+        <v>114</v>
+      </c>
+      <c r="F63" t="s">
+        <v>115</v>
+      </c>
+      <c r="G63" t="s">
+        <v>116</v>
+      </c>
+      <c r="M63" t="s">
+        <v>33</v>
+      </c>
+      <c r="O63" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>292</v>
+      </c>
+      <c r="X63" t="s">
         <v>590</v>
       </c>
-      <c r="D63" s="4" t="s">
+      <c r="Y63" t="s">
+        <v>381</v>
+      </c>
+      <c r="Z63" t="s">
         <v>591</v>
       </c>
-      <c r="E63" t="s">
-[...17 lines deleted...]
-      <c r="X63" t="s">
+      <c r="AA63" t="s">
+        <v>591</v>
+      </c>
+      <c r="AB63" t="s">
         <v>592</v>
       </c>
-      <c r="Y63" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AC63" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="AP63" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ63">
         <v>142</v>
       </c>
       <c r="AR63" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS63" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU63" t="s">
         <v>125</v>
       </c>
-      <c r="AS63" t="s">
+      <c r="AW63" t="s">
         <v>126</v>
       </c>
-      <c r="AU63" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX63" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ63" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="64" spans="1:52">
       <c r="A64" t="s">
         <v>33</v>
       </c>
       <c r="B64" t="s">
+        <v>593</v>
+      </c>
+      <c r="C64" t="s">
+        <v>594</v>
+      </c>
+      <c r="D64" s="4" t="s">
         <v>595</v>
       </c>
-      <c r="C64" t="s">
+      <c r="E64" t="s">
+        <v>114</v>
+      </c>
+      <c r="F64" t="s">
+        <v>249</v>
+      </c>
+      <c r="G64" t="s">
         <v>596</v>
       </c>
-      <c r="D64" s="4" t="s">
+      <c r="M64" t="s">
+        <v>33</v>
+      </c>
+      <c r="O64" t="s">
+        <v>410</v>
+      </c>
+      <c r="X64" t="s">
         <v>597</v>
       </c>
-      <c r="E64" t="s">
-[...5 lines deleted...]
-      <c r="G64" t="s">
+      <c r="Y64" t="s">
         <v>598</v>
       </c>
-      <c r="M64" t="s">
-[...5 lines deleted...]
-      <c r="X64" t="s">
+      <c r="Z64" t="s">
         <v>599</v>
       </c>
-      <c r="Y64" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AA64" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="AB64" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="AC64" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="AP64" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AW64" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="AX64" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ64" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="65" spans="1:52">
       <c r="A65" t="s">
         <v>33</v>
       </c>
       <c r="B65" t="s">
+        <v>600</v>
+      </c>
+      <c r="C65" t="s">
+        <v>601</v>
+      </c>
+      <c r="D65" s="4" t="s">
         <v>602</v>
       </c>
-      <c r="C65" t="s">
+      <c r="E65" t="s">
+        <v>114</v>
+      </c>
+      <c r="G65" t="s">
+        <v>116</v>
+      </c>
+      <c r="M65" t="s">
         <v>603</v>
       </c>
-      <c r="D65" s="4" t="s">
+      <c r="O65" t="s">
         <v>604</v>
       </c>
-      <c r="E65" t="s">
-[...5 lines deleted...]
-      <c r="M65" t="s">
+      <c r="X65" t="s">
+        <v>141</v>
+      </c>
+      <c r="Y65" t="s">
+        <v>159</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>243</v>
+      </c>
+      <c r="AA65" t="s">
+        <v>243</v>
+      </c>
+      <c r="AC65" t="s">
         <v>605</v>
       </c>
-      <c r="O65" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AP65" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ65">
         <v>204</v>
       </c>
       <c r="AR65" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="AS65" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW65" t="s">
         <v>126</v>
       </c>
-      <c r="AU65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX65" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ65" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="66" spans="1:52">
       <c r="A66" t="s">
         <v>33</v>
       </c>
       <c r="B66" t="s">
+        <v>606</v>
+      </c>
+      <c r="C66" t="s">
+        <v>607</v>
+      </c>
+      <c r="D66" s="4" t="s">
         <v>608</v>
       </c>
-      <c r="C66" t="s">
+      <c r="E66" t="s">
+        <v>184</v>
+      </c>
+      <c r="F66" t="s">
+        <v>115</v>
+      </c>
+      <c r="G66" t="s">
+        <v>116</v>
+      </c>
+      <c r="M66" t="s">
+        <v>33</v>
+      </c>
+      <c r="O66" t="s">
+        <v>410</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>117</v>
+      </c>
+      <c r="X66" t="s">
         <v>609</v>
       </c>
-      <c r="D66" s="4" t="s">
+      <c r="Y66" t="s">
         <v>610</v>
       </c>
-      <c r="E66" t="s">
-[...17 lines deleted...]
-      <c r="X66" t="s">
+      <c r="Z66" t="s">
         <v>611</v>
       </c>
-      <c r="Y66" t="s">
+      <c r="AA66" t="s">
+        <v>611</v>
+      </c>
+      <c r="AB66" t="s">
         <v>612</v>
       </c>
-      <c r="Z66" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC66" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="AP66" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ66">
         <v>117</v>
       </c>
       <c r="AR66" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS66" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU66" t="s">
         <v>125</v>
       </c>
-      <c r="AS66" t="s">
+      <c r="AW66" t="s">
         <v>126</v>
       </c>
-      <c r="AU66" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX66" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ66" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="67" spans="1:52">
       <c r="A67" t="s">
         <v>33</v>
       </c>
       <c r="B67" t="s">
+        <v>613</v>
+      </c>
+      <c r="C67" t="s">
+        <v>614</v>
+      </c>
+      <c r="D67" s="4" t="s">
         <v>615</v>
       </c>
-      <c r="C67" t="s">
+      <c r="E67" t="s">
+        <v>218</v>
+      </c>
+      <c r="G67" t="s">
+        <v>116</v>
+      </c>
+      <c r="M67" t="s">
+        <v>348</v>
+      </c>
+      <c r="O67" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>117</v>
+      </c>
+      <c r="X67" t="s">
         <v>616</v>
       </c>
-      <c r="D67" s="4" t="s">
+      <c r="Y67" t="s">
+        <v>267</v>
+      </c>
+      <c r="Z67" t="s">
         <v>617</v>
       </c>
-      <c r="E67" t="s">
-[...14 lines deleted...]
-      <c r="X67" t="s">
+      <c r="AA67" t="s">
         <v>618</v>
       </c>
-      <c r="Y67" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC67" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="AP67" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ67">
         <v>350</v>
       </c>
       <c r="AR67" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS67" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU67" t="s">
         <v>125</v>
       </c>
-      <c r="AS67" t="s">
+      <c r="AW67" t="s">
         <v>126</v>
       </c>
-      <c r="AU67" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX67" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ67" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="68" spans="1:52">
       <c r="A68" t="s">
         <v>33</v>
       </c>
       <c r="B68" t="s">
+        <v>619</v>
+      </c>
+      <c r="C68" t="s">
+        <v>620</v>
+      </c>
+      <c r="D68" s="4" t="s">
         <v>621</v>
       </c>
-      <c r="C68" t="s">
+      <c r="E68" t="s">
+        <v>184</v>
+      </c>
+      <c r="F68" t="s">
+        <v>115</v>
+      </c>
+      <c r="G68" t="s">
+        <v>116</v>
+      </c>
+      <c r="M68" t="s">
+        <v>33</v>
+      </c>
+      <c r="O68" t="s">
         <v>622</v>
       </c>
-      <c r="D68" s="4" t="s">
+      <c r="X68" t="s">
         <v>623</v>
       </c>
-      <c r="E68" t="s">
-[...11 lines deleted...]
-      <c r="O68" t="s">
+      <c r="Y68" t="s">
         <v>624</v>
       </c>
-      <c r="X68" t="s">
+      <c r="Z68" t="s">
         <v>625</v>
       </c>
-      <c r="Y68" t="s">
+      <c r="AA68" t="s">
         <v>626</v>
       </c>
-      <c r="Z68" t="s">
+      <c r="AB68" t="s">
         <v>627</v>
       </c>
-      <c r="AA68" t="s">
+      <c r="AC68" t="s">
         <v>628</v>
       </c>
-      <c r="AB68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AP68" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ68">
         <v>1444</v>
       </c>
       <c r="AR68" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="AS68" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU68" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW68" t="s">
         <v>126</v>
       </c>
-      <c r="AU68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX68" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ68" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="69" spans="1:52">
       <c r="A69" t="s">
         <v>33</v>
       </c>
       <c r="B69" t="s">
+        <v>629</v>
+      </c>
+      <c r="C69" t="s">
+        <v>630</v>
+      </c>
+      <c r="D69" s="4" t="s">
         <v>631</v>
       </c>
-      <c r="C69" t="s">
+      <c r="E69" t="s">
+        <v>218</v>
+      </c>
+      <c r="F69" t="s">
+        <v>115</v>
+      </c>
+      <c r="G69" t="s">
+        <v>116</v>
+      </c>
+      <c r="M69" t="s">
         <v>632</v>
       </c>
-      <c r="D69" s="4" t="s">
+      <c r="O69" t="s">
+        <v>292</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>117</v>
+      </c>
+      <c r="X69" t="s">
         <v>633</v>
       </c>
-      <c r="E69" t="s">
-[...17 lines deleted...]
-      <c r="X69" t="s">
+      <c r="Y69" t="s">
         <v>634</v>
       </c>
-      <c r="Y69" t="s">
+      <c r="Z69" t="s">
         <v>635</v>
       </c>
-      <c r="Z69" t="s">
+      <c r="AA69" t="s">
+        <v>635</v>
+      </c>
+      <c r="AB69" t="s">
         <v>636</v>
       </c>
-      <c r="AA69" t="s">
+      <c r="AC69" t="s">
         <v>636</v>
       </c>
-      <c r="AB69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AP69" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ69">
         <v>318</v>
       </c>
       <c r="AR69" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS69" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU69" t="s">
         <v>125</v>
       </c>
-      <c r="AS69" t="s">
+      <c r="AW69" t="s">
         <v>126</v>
       </c>
-      <c r="AU69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX69" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ69" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="70" spans="1:52">
       <c r="A70" t="s">
         <v>33</v>
       </c>
       <c r="B70" t="s">
+        <v>637</v>
+      </c>
+      <c r="C70" t="s">
         <v>638</v>
       </c>
-      <c r="C70" t="s">
+      <c r="D70" s="4" t="s">
         <v>639</v>
       </c>
-      <c r="D70" s="4" t="s">
+      <c r="E70" t="s">
+        <v>218</v>
+      </c>
+      <c r="F70" t="s">
+        <v>115</v>
+      </c>
+      <c r="G70" t="s">
+        <v>116</v>
+      </c>
+      <c r="M70" t="s">
+        <v>33</v>
+      </c>
+      <c r="O70" t="s">
+        <v>560</v>
+      </c>
+      <c r="X70" t="s">
         <v>640</v>
       </c>
-      <c r="E70" t="s">
-[...14 lines deleted...]
-      <c r="X70" t="s">
+      <c r="Y70" t="s">
+        <v>496</v>
+      </c>
+      <c r="Z70" t="s">
         <v>641</v>
       </c>
-      <c r="Y70" t="s">
-[...2 lines deleted...]
-      <c r="Z70" t="s">
+      <c r="AA70" t="s">
         <v>642</v>
       </c>
-      <c r="AA70" t="s">
+      <c r="AB70" t="s">
         <v>643</v>
       </c>
-      <c r="AB70" t="s">
+      <c r="AC70" t="s">
         <v>644</v>
       </c>
-      <c r="AC70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP70" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ70">
         <v>2002</v>
       </c>
       <c r="AR70" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="AS70" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU70" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW70" t="s">
         <v>126</v>
       </c>
-      <c r="AU70" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX70" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ70" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="71" spans="1:52">
       <c r="A71" t="s">
         <v>33</v>
       </c>
       <c r="B71" t="s">
+        <v>645</v>
+      </c>
+      <c r="C71" t="s">
         <v>646</v>
       </c>
-      <c r="C71" t="s">
+      <c r="D71" s="4" t="s">
         <v>647</v>
       </c>
-      <c r="D71" s="4" t="s">
+      <c r="E71" t="s">
+        <v>218</v>
+      </c>
+      <c r="F71" t="s">
+        <v>150</v>
+      </c>
+      <c r="G71" t="s">
+        <v>116</v>
+      </c>
+      <c r="M71" t="s">
         <v>648</v>
       </c>
-      <c r="E71" t="s">
-[...2 lines deleted...]
-      <c r="F71" t="s">
+      <c r="O71" t="s">
+        <v>648</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>33</v>
+      </c>
+      <c r="S71" t="s">
+        <v>117</v>
+      </c>
+      <c r="X71" t="s">
+        <v>649</v>
+      </c>
+      <c r="Y71" t="s">
         <v>152</v>
       </c>
-      <c r="G71" t="s">
-[...14 lines deleted...]
-      <c r="X71" t="s">
+      <c r="Z71" t="s">
+        <v>166</v>
+      </c>
+      <c r="AA71" t="s">
+        <v>166</v>
+      </c>
+      <c r="AC71" t="s">
         <v>650</v>
       </c>
-      <c r="Y71" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AP71" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ71">
         <v>290</v>
       </c>
       <c r="AR71" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS71" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU71" t="s">
         <v>125</v>
       </c>
-      <c r="AS71" t="s">
+      <c r="AW71" t="s">
         <v>126</v>
       </c>
-      <c r="AU71" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX71" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ71" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="72" spans="1:52">
       <c r="A72" t="s">
         <v>33</v>
       </c>
       <c r="B72" t="s">
+        <v>651</v>
+      </c>
+      <c r="C72" t="s">
         <v>652</v>
       </c>
-      <c r="C72" t="s">
+      <c r="D72" s="4" t="s">
         <v>653</v>
       </c>
-      <c r="D72" s="4" t="s">
+      <c r="E72" t="s">
+        <v>149</v>
+      </c>
+      <c r="F72" t="s">
+        <v>150</v>
+      </c>
+      <c r="G72" t="s">
+        <v>116</v>
+      </c>
+      <c r="M72" t="s">
+        <v>648</v>
+      </c>
+      <c r="O72" t="s">
+        <v>648</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>33</v>
+      </c>
+      <c r="S72" t="s">
+        <v>117</v>
+      </c>
+      <c r="X72" t="s">
+        <v>649</v>
+      </c>
+      <c r="Y72" t="s">
+        <v>152</v>
+      </c>
+      <c r="Z72" t="s">
         <v>654</v>
       </c>
-      <c r="E72" t="s">
-[...26 lines deleted...]
-      <c r="Z72" t="s">
+      <c r="AA72" t="s">
+        <v>654</v>
+      </c>
+      <c r="AC72" t="s">
         <v>655</v>
       </c>
-      <c r="AA72" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AP72" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ72">
         <v>350</v>
       </c>
       <c r="AR72" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS72" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU72" t="s">
         <v>125</v>
       </c>
-      <c r="AS72" t="s">
+      <c r="AW72" t="s">
         <v>126</v>
       </c>
-      <c r="AU72" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX72" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ72" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="73" spans="1:52">
       <c r="A73" t="s">
         <v>33</v>
       </c>
       <c r="B73" t="s">
+        <v>656</v>
+      </c>
+      <c r="C73" t="s">
         <v>657</v>
       </c>
-      <c r="C73" t="s">
+      <c r="D73" s="4" t="s">
         <v>658</v>
       </c>
-      <c r="D73" s="4" t="s">
+      <c r="E73" t="s">
+        <v>184</v>
+      </c>
+      <c r="G73" t="s">
+        <v>116</v>
+      </c>
+      <c r="M73" t="s">
+        <v>33</v>
+      </c>
+      <c r="O73" t="s">
         <v>659</v>
       </c>
-      <c r="E73" t="s">
-[...8 lines deleted...]
-      <c r="O73" t="s">
+      <c r="X73" t="s">
         <v>660</v>
       </c>
-      <c r="X73" t="s">
+      <c r="Y73" t="s">
+        <v>273</v>
+      </c>
+      <c r="Z73" t="s">
         <v>661</v>
       </c>
-      <c r="Y73" t="s">
-[...2 lines deleted...]
-      <c r="Z73" t="s">
+      <c r="AA73" t="s">
+        <v>160</v>
+      </c>
+      <c r="AC73" t="s">
         <v>662</v>
       </c>
-      <c r="AA73" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AP73" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ73">
         <v>780</v>
       </c>
       <c r="AR73" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="AS73" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU73" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW73" t="s">
         <v>126</v>
       </c>
-      <c r="AU73" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX73" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ73" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="74" spans="1:52">
       <c r="A74" t="s">
         <v>33</v>
       </c>
       <c r="B74" t="s">
+        <v>663</v>
+      </c>
+      <c r="C74" t="s">
         <v>664</v>
       </c>
-      <c r="C74" t="s">
+      <c r="D74" s="4" t="s">
         <v>665</v>
       </c>
-      <c r="D74" s="4" t="s">
+      <c r="E74" t="s">
+        <v>218</v>
+      </c>
+      <c r="F74" t="s">
         <v>666</v>
       </c>
-      <c r="E74" t="s">
-[...2 lines deleted...]
-      <c r="F74" t="s">
+      <c r="G74" t="s">
         <v>667</v>
       </c>
-      <c r="G74" t="s">
+      <c r="M74" t="s">
         <v>668</v>
       </c>
-      <c r="M74" t="s">
+      <c r="O74" t="s">
         <v>669</v>
       </c>
-      <c r="O74" t="s">
+      <c r="Q74" t="s">
+        <v>33</v>
+      </c>
+      <c r="S74" t="s">
+        <v>251</v>
+      </c>
+      <c r="X74" t="s">
         <v>670</v>
       </c>
-      <c r="Q74" t="s">
-[...5 lines deleted...]
-      <c r="X74" t="s">
+      <c r="Y74" t="s">
         <v>671</v>
       </c>
-      <c r="Y74" t="s">
+      <c r="Z74" t="s">
         <v>672</v>
       </c>
-      <c r="Z74" t="s">
+      <c r="AA74" t="s">
         <v>673</v>
       </c>
-      <c r="AA74" t="s">
+      <c r="AB74" t="s">
         <v>674</v>
       </c>
-      <c r="AB74" t="s">
+      <c r="AC74" t="s">
         <v>675</v>
       </c>
-      <c r="AC74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP74" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ74">
         <v>204</v>
       </c>
       <c r="AR74" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="AS74" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW74" t="s">
         <v>126</v>
       </c>
-      <c r="AW74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AX74" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ74" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="75" spans="1:52">
       <c r="A75" t="s">
         <v>33</v>
       </c>
       <c r="B75" t="s">
+        <v>676</v>
+      </c>
+      <c r="C75" t="s">
         <v>677</v>
       </c>
-      <c r="C75" t="s">
+      <c r="D75" s="4" t="s">
         <v>678</v>
       </c>
-      <c r="D75" s="4" t="s">
+      <c r="E75" t="s">
+        <v>218</v>
+      </c>
+      <c r="F75" t="s">
+        <v>115</v>
+      </c>
+      <c r="G75" t="s">
+        <v>116</v>
+      </c>
+      <c r="M75" t="s">
+        <v>33</v>
+      </c>
+      <c r="O75" t="s">
         <v>679</v>
       </c>
-      <c r="E75" t="s">
-[...11 lines deleted...]
-      <c r="O75" t="s">
+      <c r="X75" t="s">
         <v>680</v>
       </c>
-      <c r="X75" t="s">
+      <c r="Y75" t="s">
+        <v>496</v>
+      </c>
+      <c r="Z75" t="s">
         <v>681</v>
       </c>
-      <c r="Y75" t="s">
-[...2 lines deleted...]
-      <c r="Z75" t="s">
+      <c r="AA75" t="s">
         <v>682</v>
       </c>
-      <c r="AA75" t="s">
+      <c r="AB75" t="s">
         <v>683</v>
       </c>
-      <c r="AB75" t="s">
+      <c r="AC75" t="s">
         <v>684</v>
       </c>
-      <c r="AC75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP75" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ75">
         <v>443</v>
       </c>
       <c r="AR75" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="AS75" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU75" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW75" t="s">
         <v>126</v>
       </c>
-      <c r="AU75" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX75" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ75" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="76" spans="1:52">
       <c r="A76" t="s">
         <v>33</v>
       </c>
       <c r="B76" t="s">
+        <v>685</v>
+      </c>
+      <c r="C76" t="s">
         <v>686</v>
       </c>
-      <c r="C76" t="s">
+      <c r="D76" s="4" t="s">
         <v>687</v>
       </c>
-      <c r="D76" s="4" t="s">
+      <c r="E76" t="s">
+        <v>218</v>
+      </c>
+      <c r="F76" t="s">
+        <v>115</v>
+      </c>
+      <c r="G76" t="s">
+        <v>116</v>
+      </c>
+      <c r="M76" t="s">
+        <v>33</v>
+      </c>
+      <c r="O76" t="s">
         <v>688</v>
       </c>
-      <c r="E76" t="s">
-[...11 lines deleted...]
-      <c r="O76" t="s">
+      <c r="X76" t="s">
         <v>689</v>
       </c>
-      <c r="X76" t="s">
+      <c r="Y76" t="s">
         <v>690</v>
       </c>
-      <c r="Y76" t="s">
+      <c r="Z76" t="s">
         <v>691</v>
       </c>
-      <c r="Z76" t="s">
+      <c r="AA76" t="s">
         <v>692</v>
       </c>
-      <c r="AA76" t="s">
+      <c r="AB76" t="s">
+        <v>481</v>
+      </c>
+      <c r="AC76" t="s">
         <v>693</v>
       </c>
-      <c r="AB76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AP76" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ76">
         <v>1428</v>
       </c>
       <c r="AR76" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="AS76" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU76" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW76" t="s">
         <v>126</v>
       </c>
-      <c r="AU76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX76" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ76" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="77" spans="1:52">
       <c r="A77" t="s">
         <v>33</v>
       </c>
       <c r="B77" t="s">
+        <v>694</v>
+      </c>
+      <c r="C77" t="s">
         <v>695</v>
       </c>
-      <c r="C77" t="s">
+      <c r="D77" s="4" t="s">
         <v>696</v>
       </c>
-      <c r="D77" s="4" t="s">
+      <c r="E77" t="s">
+        <v>114</v>
+      </c>
+      <c r="F77" t="s">
+        <v>150</v>
+      </c>
+      <c r="G77" t="s">
+        <v>116</v>
+      </c>
+      <c r="M77" t="s">
+        <v>33</v>
+      </c>
+      <c r="O77" t="s">
+        <v>447</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>117</v>
+      </c>
+      <c r="X77" t="s">
+        <v>242</v>
+      </c>
+      <c r="Y77" t="s">
         <v>697</v>
       </c>
-      <c r="E77" t="s">
-[...20 lines deleted...]
-      <c r="Y77" t="s">
+      <c r="Z77" t="s">
         <v>698</v>
       </c>
-      <c r="Z77" t="s">
+      <c r="AA77" t="s">
         <v>699</v>
       </c>
-      <c r="AA77" t="s">
+      <c r="AC77" t="s">
         <v>700</v>
       </c>
-      <c r="AC77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP77" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ77">
         <v>4500</v>
       </c>
       <c r="AR77" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="AS77" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU77" t="s">
+        <v>701</v>
+      </c>
+      <c r="AW77" t="s">
         <v>126</v>
       </c>
-      <c r="AU77" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX77" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ77" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="78" spans="1:52">
       <c r="A78" t="s">
         <v>33</v>
       </c>
       <c r="B78" t="s">
+        <v>702</v>
+      </c>
+      <c r="C78" t="s">
         <v>703</v>
       </c>
-      <c r="C78" t="s">
+      <c r="D78" s="4" t="s">
         <v>704</v>
       </c>
-      <c r="D78" s="4" t="s">
+      <c r="E78" t="s">
+        <v>184</v>
+      </c>
+      <c r="F78" t="s">
+        <v>115</v>
+      </c>
+      <c r="G78" t="s">
+        <v>116</v>
+      </c>
+      <c r="M78" t="s">
+        <v>33</v>
+      </c>
+      <c r="O78" t="s">
         <v>705</v>
       </c>
-      <c r="E78" t="s">
-[...11 lines deleted...]
-      <c r="O78" t="s">
+      <c r="Q78" t="s">
         <v>706</v>
       </c>
-      <c r="Q78" t="s">
+      <c r="X78" t="s">
         <v>707</v>
       </c>
-      <c r="X78" t="s">
+      <c r="Y78" t="s">
         <v>708</v>
       </c>
-      <c r="Y78" t="s">
+      <c r="Z78" t="s">
         <v>709</v>
       </c>
-      <c r="Z78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA78" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
       <c r="AB78" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="AC78" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="AP78" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ78">
         <v>65</v>
       </c>
       <c r="AR78" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="AS78" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="AU78" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="AW78" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="AX78" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ78" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="79" spans="1:52">
       <c r="A79" t="s">
         <v>33</v>
       </c>
       <c r="B79" t="s">
+        <v>710</v>
+      </c>
+      <c r="C79" t="s">
         <v>711</v>
       </c>
-      <c r="C79" t="s">
+      <c r="D79" s="4" t="s">
         <v>712</v>
       </c>
-      <c r="D79" s="4" t="s">
+      <c r="E79" t="s">
+        <v>184</v>
+      </c>
+      <c r="F79" t="s">
+        <v>150</v>
+      </c>
+      <c r="G79" t="s">
+        <v>116</v>
+      </c>
+      <c r="M79" t="s">
         <v>713</v>
       </c>
-      <c r="E79" t="s">
-[...2 lines deleted...]
-      <c r="F79" t="s">
+      <c r="O79" t="s">
+        <v>348</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>33</v>
+      </c>
+      <c r="S79" t="s">
+        <v>117</v>
+      </c>
+      <c r="X79" t="s">
+        <v>714</v>
+      </c>
+      <c r="Y79" t="s">
         <v>152</v>
       </c>
-      <c r="G79" t="s">
-[...14 lines deleted...]
-      <c r="X79" t="s">
+      <c r="Z79" t="s">
+        <v>617</v>
+      </c>
+      <c r="AA79" t="s">
+        <v>578</v>
+      </c>
+      <c r="AC79" t="s">
         <v>715</v>
       </c>
-      <c r="Y79" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AP79" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="AQ79">
         <v>1217</v>
       </c>
       <c r="AR79" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS79" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU79" t="s">
         <v>125</v>
       </c>
-      <c r="AS79" t="s">
+      <c r="AW79" t="s">
         <v>126</v>
       </c>
-      <c r="AU79" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX79" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ79" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="80" spans="1:52">
       <c r="A80" t="s">
         <v>33</v>
       </c>
       <c r="B80" t="s">
+        <v>716</v>
+      </c>
+      <c r="C80" t="s">
         <v>717</v>
       </c>
-      <c r="C80" t="s">
+      <c r="D80" s="4" t="s">
         <v>718</v>
       </c>
-      <c r="D80" s="4" t="s">
+      <c r="E80" t="s">
+        <v>149</v>
+      </c>
+      <c r="F80" t="s">
+        <v>150</v>
+      </c>
+      <c r="G80" t="s">
         <v>719</v>
       </c>
-      <c r="E80" t="s">
-[...5 lines deleted...]
-      <c r="G80" t="s">
+      <c r="M80" t="s">
+        <v>33</v>
+      </c>
+      <c r="O80" t="s">
         <v>720</v>
       </c>
-      <c r="M80" t="s">
-[...2 lines deleted...]
-      <c r="O80" t="s">
+      <c r="Q80" t="s">
         <v>721</v>
       </c>
-      <c r="Q80" t="s">
+      <c r="S80" t="s">
         <v>722</v>
       </c>
-      <c r="S80" t="s">
+      <c r="X80" t="s">
         <v>723</v>
       </c>
-      <c r="X80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y80" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="Z80" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="AA80" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="AC80" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="AQ80">
         <v>105</v>
       </c>
       <c r="AR80" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="AS80" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU80" t="s">
+        <v>390</v>
+      </c>
+      <c r="AW80" t="s">
         <v>126</v>
       </c>
-      <c r="AU80" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX80" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ80" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="81" spans="1:52">
       <c r="A81" t="s">
         <v>33</v>
       </c>
       <c r="B81" t="s">
+        <v>724</v>
+      </c>
+      <c r="C81" t="s">
         <v>725</v>
       </c>
-      <c r="C81" t="s">
+      <c r="D81" s="4" t="s">
         <v>726</v>
       </c>
-      <c r="D81" s="4" t="s">
+      <c r="E81" t="s">
+        <v>184</v>
+      </c>
+      <c r="F81" t="s">
+        <v>249</v>
+      </c>
+      <c r="G81" t="s">
         <v>727</v>
       </c>
-      <c r="E81" t="s">
-[...5 lines deleted...]
-      <c r="G81" t="s">
+      <c r="M81" t="s">
         <v>728</v>
       </c>
-      <c r="M81" t="s">
+      <c r="O81" t="s">
         <v>729</v>
       </c>
-      <c r="O81" t="s">
+      <c r="Q81" t="s">
+        <v>117</v>
+      </c>
+      <c r="S81" t="s">
+        <v>33</v>
+      </c>
+      <c r="X81" t="s">
         <v>730</v>
       </c>
-      <c r="Q81" t="s">
-[...5 lines deleted...]
-      <c r="X81" t="s">
+      <c r="Y81" t="s">
         <v>731</v>
       </c>
-      <c r="Y81" t="s">
+      <c r="Z81" t="s">
         <v>732</v>
       </c>
-      <c r="Z81" t="s">
+      <c r="AA81" t="s">
+        <v>732</v>
+      </c>
+      <c r="AB81" t="s">
         <v>733</v>
       </c>
-      <c r="AA81" t="s">
+      <c r="AC81" t="s">
         <v>733</v>
       </c>
-      <c r="AB81" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AR81" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="AS81" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW81" t="s">
         <v>126</v>
       </c>
-      <c r="AW81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AX81" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ81" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="82" spans="1:52">
       <c r="A82" t="s">
         <v>33</v>
       </c>
       <c r="B82" t="s">
+        <v>734</v>
+      </c>
+      <c r="C82" t="s">
         <v>735</v>
       </c>
-      <c r="C82" t="s">
+      <c r="D82" s="4" t="s">
         <v>736</v>
       </c>
-      <c r="D82" s="4" t="s">
+      <c r="E82" t="s">
+        <v>184</v>
+      </c>
+      <c r="F82" t="s">
+        <v>150</v>
+      </c>
+      <c r="G82" t="s">
+        <v>116</v>
+      </c>
+      <c r="M82" t="s">
+        <v>552</v>
+      </c>
+      <c r="O82" t="s">
+        <v>117</v>
+      </c>
+      <c r="X82" t="s">
         <v>737</v>
       </c>
-      <c r="E82" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="Y82" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="Z82" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="AA82" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="AC82" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="AQ82">
         <v>240</v>
       </c>
       <c r="AR82" t="s">
+        <v>123</v>
+      </c>
+      <c r="AS82" t="s">
+        <v>124</v>
+      </c>
+      <c r="AU82" t="s">
         <v>125</v>
       </c>
-      <c r="AS82" t="s">
+      <c r="AW82" t="s">
         <v>126</v>
       </c>
-      <c r="AU82" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AX82" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="AZ82" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
@@ -9712,63 +9706,63 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="B1" s="2" t="s">
         <v>739</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="C1" s="2" t="s">
         <v>740</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>741</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1" s="2" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R48"/>
   <sheetViews>
@@ -9778,2765 +9772,2765 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>743</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>744</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>745</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>746</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>747</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>748</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>749</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>750</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>751</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>752</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="M1" s="6" t="s">
         <v>753</v>
       </c>
-      <c r="M1" s="6" t="s">
+      <c r="N1" s="6" t="s">
         <v>754</v>
       </c>
-      <c r="N1" s="6" t="s">
+      <c r="O1" s="2" t="s">
         <v>755</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>756</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>757</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>758</v>
-      </c>
-[...1 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>759</v>
+      </c>
+      <c r="D2" t="s">
         <v>760</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
+        <v>127</v>
+      </c>
+      <c r="F2" t="s">
         <v>761</v>
       </c>
-      <c r="E2" t="s">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+      <c r="G2" t="s">
+        <v>54</v>
+      </c>
+      <c r="H2" t="s">
+        <v>40</v>
+      </c>
+      <c r="I2" t="s">
         <v>762</v>
       </c>
-      <c r="G2" t="s">
-[...5 lines deleted...]
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>763</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>764</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>765</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" s="5" t="s">
         <v>766</v>
       </c>
-      <c r="M2" s="5" t="s">
+      <c r="N2" s="5" t="s">
         <v>767</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
       <c r="P2">
         <v>45691.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
+        <v>759</v>
+      </c>
+      <c r="C3" t="s">
+        <v>769</v>
+      </c>
+      <c r="D3" t="s">
         <v>760</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
+        <v>127</v>
+      </c>
+      <c r="F3" t="s">
         <v>770</v>
       </c>
-      <c r="D3" t="s">
-[...5 lines deleted...]
-      <c r="F3" t="s">
+      <c r="G3" t="s">
+        <v>54</v>
+      </c>
+      <c r="H3" t="s">
+        <v>40</v>
+      </c>
+      <c r="I3" t="s">
         <v>771</v>
       </c>
-      <c r="G3" t="s">
-[...5 lines deleted...]
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>772</v>
       </c>
-      <c r="J3" t="s">
+      <c r="L3" t="s">
         <v>773</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" s="5" t="s">
         <v>774</v>
       </c>
-      <c r="M3" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N3" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P3">
         <v>44694.0</v>
       </c>
       <c r="Q3" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
+        <v>759</v>
+      </c>
+      <c r="D4" t="s">
         <v>760</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
+        <v>127</v>
+      </c>
+      <c r="F4" t="s">
         <v>761</v>
       </c>
-      <c r="E4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H4" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I4" t="s">
+        <v>775</v>
+      </c>
+      <c r="J4" t="s">
         <v>776</v>
       </c>
-      <c r="J4" t="s">
+      <c r="L4" t="s">
         <v>777</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" s="5" t="s">
         <v>778</v>
       </c>
-      <c r="M4" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N4" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P4">
         <v>44819.0</v>
       </c>
       <c r="Q4" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
+        <v>759</v>
+      </c>
+      <c r="D5" t="s">
         <v>760</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
+        <v>127</v>
+      </c>
+      <c r="F5" t="s">
         <v>761</v>
       </c>
-      <c r="E5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H5" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I5" t="s">
+        <v>775</v>
+      </c>
+      <c r="J5" t="s">
         <v>776</v>
       </c>
-      <c r="J5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L5" t="s">
+        <v>780</v>
+      </c>
+      <c r="M5" s="5" t="s">
         <v>781</v>
       </c>
-      <c r="M5" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P5">
         <v>44819.0</v>
       </c>
       <c r="Q5" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
+        <v>759</v>
+      </c>
+      <c r="D6" t="s">
         <v>760</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
+        <v>127</v>
+      </c>
+      <c r="F6" t="s">
         <v>761</v>
       </c>
-      <c r="E6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H6" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I6" t="s">
+        <v>775</v>
+      </c>
+      <c r="J6" t="s">
         <v>776</v>
       </c>
-      <c r="J6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L6" t="s">
+        <v>782</v>
+      </c>
+      <c r="M6" s="5" t="s">
         <v>783</v>
       </c>
-      <c r="M6" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P6">
         <v>44819.0</v>
       </c>
       <c r="Q6" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
+        <v>759</v>
+      </c>
+      <c r="D7" t="s">
         <v>760</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
+        <v>127</v>
+      </c>
+      <c r="F7" t="s">
         <v>761</v>
       </c>
-      <c r="E7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H7" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I7" t="s">
+        <v>775</v>
+      </c>
+      <c r="J7" t="s">
         <v>776</v>
       </c>
-      <c r="J7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L7" t="s">
+        <v>784</v>
+      </c>
+      <c r="M7" s="5" t="s">
         <v>785</v>
       </c>
-      <c r="M7" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P7">
         <v>44819.0</v>
       </c>
       <c r="Q7" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
+        <v>759</v>
+      </c>
+      <c r="D8" t="s">
         <v>760</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
+        <v>127</v>
+      </c>
+      <c r="F8" t="s">
         <v>761</v>
       </c>
-      <c r="E8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G8" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I8" t="s">
+        <v>775</v>
+      </c>
+      <c r="J8" t="s">
         <v>776</v>
       </c>
-      <c r="J8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L8" t="s">
+        <v>786</v>
+      </c>
+      <c r="M8" s="5" t="s">
         <v>787</v>
       </c>
-      <c r="M8" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P8">
         <v>44819.0</v>
       </c>
       <c r="Q8" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
+        <v>759</v>
+      </c>
+      <c r="D9" t="s">
         <v>760</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
+        <v>127</v>
+      </c>
+      <c r="F9" t="s">
         <v>761</v>
       </c>
-      <c r="E9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G9" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H9" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I9" t="s">
+        <v>775</v>
+      </c>
+      <c r="J9" t="s">
         <v>776</v>
       </c>
-      <c r="J9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L9" t="s">
+        <v>788</v>
+      </c>
+      <c r="M9" s="5" t="s">
         <v>789</v>
       </c>
-      <c r="M9" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P9">
         <v>44819.0</v>
       </c>
       <c r="Q9" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
+        <v>759</v>
+      </c>
+      <c r="D10" t="s">
         <v>760</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
+        <v>127</v>
+      </c>
+      <c r="F10" t="s">
         <v>761</v>
       </c>
-      <c r="E10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G10" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H10" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I10" t="s">
+        <v>775</v>
+      </c>
+      <c r="J10" t="s">
         <v>776</v>
       </c>
-      <c r="J10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L10" t="s">
+        <v>790</v>
+      </c>
+      <c r="M10" s="5" t="s">
         <v>791</v>
       </c>
-      <c r="M10" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N10" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P10">
         <v>44819.0</v>
       </c>
       <c r="Q10" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
+        <v>759</v>
+      </c>
+      <c r="D11" t="s">
         <v>760</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
+        <v>127</v>
+      </c>
+      <c r="F11" t="s">
         <v>761</v>
       </c>
-      <c r="E11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G11" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H11" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I11" t="s">
+        <v>775</v>
+      </c>
+      <c r="J11" t="s">
         <v>776</v>
       </c>
-      <c r="J11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L11" t="s">
+        <v>792</v>
+      </c>
+      <c r="M11" s="5" t="s">
         <v>793</v>
       </c>
-      <c r="M11" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P11">
         <v>44819.0</v>
       </c>
       <c r="Q11" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
+        <v>759</v>
+      </c>
+      <c r="D12" t="s">
         <v>760</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" t="s">
+        <v>127</v>
+      </c>
+      <c r="F12" t="s">
         <v>761</v>
       </c>
-      <c r="E12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G12" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H12" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I12" t="s">
+        <v>775</v>
+      </c>
+      <c r="J12" t="s">
         <v>776</v>
       </c>
-      <c r="J12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L12" t="s">
+        <v>794</v>
+      </c>
+      <c r="M12" s="5" t="s">
         <v>795</v>
       </c>
-      <c r="M12" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P12">
         <v>44819.0</v>
       </c>
       <c r="Q12" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
+        <v>759</v>
+      </c>
+      <c r="D13" t="s">
         <v>760</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
+        <v>127</v>
+      </c>
+      <c r="F13" t="s">
         <v>761</v>
       </c>
-      <c r="E13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H13" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I13" t="s">
+        <v>775</v>
+      </c>
+      <c r="J13" t="s">
         <v>776</v>
       </c>
-      <c r="J13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L13" t="s">
+        <v>796</v>
+      </c>
+      <c r="M13" s="5" t="s">
         <v>797</v>
       </c>
-      <c r="M13" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P13">
         <v>44819.0</v>
       </c>
       <c r="Q13" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
+        <v>759</v>
+      </c>
+      <c r="D14" t="s">
         <v>760</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
+        <v>127</v>
+      </c>
+      <c r="F14" t="s">
         <v>761</v>
       </c>
-      <c r="E14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G14" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H14" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I14" t="s">
+        <v>775</v>
+      </c>
+      <c r="J14" t="s">
         <v>776</v>
       </c>
-      <c r="J14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L14" t="s">
+        <v>798</v>
+      </c>
+      <c r="M14" s="5" t="s">
         <v>799</v>
       </c>
-      <c r="M14" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P14">
         <v>44819.0</v>
       </c>
       <c r="Q14" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
+        <v>759</v>
+      </c>
+      <c r="D15" t="s">
         <v>760</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
+        <v>127</v>
+      </c>
+      <c r="F15" t="s">
         <v>761</v>
       </c>
-      <c r="E15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G15" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H15" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I15" t="s">
+        <v>775</v>
+      </c>
+      <c r="J15" t="s">
         <v>776</v>
       </c>
-      <c r="J15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L15" t="s">
+        <v>800</v>
+      </c>
+      <c r="M15" s="5" t="s">
         <v>801</v>
       </c>
-      <c r="M15" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P15">
         <v>44819.0</v>
       </c>
       <c r="Q15" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
+        <v>759</v>
+      </c>
+      <c r="D16" t="s">
         <v>760</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" t="s">
+        <v>127</v>
+      </c>
+      <c r="F16" t="s">
         <v>761</v>
       </c>
-      <c r="E16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G16" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H16" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I16" t="s">
+        <v>775</v>
+      </c>
+      <c r="J16" t="s">
         <v>776</v>
       </c>
-      <c r="J16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L16" t="s">
+        <v>802</v>
+      </c>
+      <c r="M16" s="5" t="s">
         <v>803</v>
       </c>
-      <c r="M16" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N16" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P16">
         <v>44819.0</v>
       </c>
       <c r="Q16" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
+        <v>759</v>
+      </c>
+      <c r="D17" t="s">
         <v>760</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" t="s">
+        <v>127</v>
+      </c>
+      <c r="F17" t="s">
         <v>761</v>
       </c>
-      <c r="E17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G17" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H17" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I17" t="s">
+        <v>775</v>
+      </c>
+      <c r="J17" t="s">
         <v>776</v>
       </c>
-      <c r="J17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L17" t="s">
+        <v>804</v>
+      </c>
+      <c r="M17" s="5" t="s">
         <v>805</v>
       </c>
-      <c r="M17" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P17">
         <v>44819.0</v>
       </c>
       <c r="Q17" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
+        <v>759</v>
+      </c>
+      <c r="D18" t="s">
         <v>760</v>
       </c>
-      <c r="D18" t="s">
+      <c r="E18" t="s">
+        <v>127</v>
+      </c>
+      <c r="F18" t="s">
         <v>761</v>
       </c>
-      <c r="E18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G18" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H18" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I18" t="s">
+        <v>775</v>
+      </c>
+      <c r="J18" t="s">
         <v>776</v>
       </c>
-      <c r="J18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L18" t="s">
+        <v>806</v>
+      </c>
+      <c r="M18" s="5" t="s">
         <v>807</v>
       </c>
-      <c r="M18" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N18" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P18">
         <v>44819.0</v>
       </c>
       <c r="Q18" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
+        <v>759</v>
+      </c>
+      <c r="D19" t="s">
         <v>760</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
+        <v>127</v>
+      </c>
+      <c r="F19" t="s">
         <v>761</v>
       </c>
-      <c r="E19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G19" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H19" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I19" t="s">
+        <v>775</v>
+      </c>
+      <c r="J19" t="s">
         <v>776</v>
       </c>
-      <c r="J19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L19" t="s">
+        <v>808</v>
+      </c>
+      <c r="M19" s="5" t="s">
         <v>809</v>
       </c>
-      <c r="M19" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N19" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P19">
         <v>44819.0</v>
       </c>
       <c r="Q19" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
+        <v>759</v>
+      </c>
+      <c r="D20" t="s">
         <v>760</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20" t="s">
+        <v>127</v>
+      </c>
+      <c r="F20" t="s">
         <v>761</v>
       </c>
-      <c r="E20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G20" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H20" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I20" t="s">
+        <v>775</v>
+      </c>
+      <c r="J20" t="s">
         <v>776</v>
       </c>
-      <c r="J20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L20" t="s">
+        <v>810</v>
+      </c>
+      <c r="M20" s="5" t="s">
         <v>811</v>
       </c>
-      <c r="M20" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N20" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P20">
         <v>44819.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
+        <v>759</v>
+      </c>
+      <c r="D21" t="s">
         <v>760</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
+        <v>127</v>
+      </c>
+      <c r="F21" t="s">
         <v>761</v>
       </c>
-      <c r="E21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H21" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I21" t="s">
+        <v>775</v>
+      </c>
+      <c r="J21" t="s">
         <v>776</v>
       </c>
-      <c r="J21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L21" t="s">
+        <v>812</v>
+      </c>
+      <c r="M21" s="5" t="s">
         <v>813</v>
       </c>
-      <c r="M21" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N21" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P21">
         <v>44819.0</v>
       </c>
       <c r="Q21" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
+        <v>759</v>
+      </c>
+      <c r="D22" t="s">
         <v>760</v>
       </c>
-      <c r="D22" t="s">
+      <c r="E22" t="s">
+        <v>127</v>
+      </c>
+      <c r="F22" t="s">
         <v>761</v>
       </c>
-      <c r="E22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G22" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H22" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I22" t="s">
+        <v>775</v>
+      </c>
+      <c r="J22" t="s">
         <v>776</v>
       </c>
-      <c r="J22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L22" t="s">
+        <v>814</v>
+      </c>
+      <c r="M22" s="5" t="s">
         <v>815</v>
       </c>
-      <c r="M22" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N22" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P22">
         <v>44819.0</v>
       </c>
       <c r="Q22" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
+        <v>759</v>
+      </c>
+      <c r="D23" t="s">
         <v>760</v>
       </c>
-      <c r="D23" t="s">
+      <c r="E23" t="s">
+        <v>127</v>
+      </c>
+      <c r="F23" t="s">
         <v>761</v>
       </c>
-      <c r="E23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G23" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H23" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I23" t="s">
+        <v>775</v>
+      </c>
+      <c r="J23" t="s">
         <v>776</v>
       </c>
-      <c r="J23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L23" t="s">
+        <v>816</v>
+      </c>
+      <c r="M23" s="5" t="s">
         <v>817</v>
       </c>
-      <c r="M23" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N23" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P23">
         <v>44819.0</v>
       </c>
       <c r="Q23" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
+        <v>759</v>
+      </c>
+      <c r="D24" t="s">
         <v>760</v>
       </c>
-      <c r="D24" t="s">
+      <c r="E24" t="s">
+        <v>127</v>
+      </c>
+      <c r="F24" t="s">
         <v>761</v>
       </c>
-      <c r="E24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G24" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H24" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I24" t="s">
+        <v>775</v>
+      </c>
+      <c r="J24" t="s">
         <v>776</v>
       </c>
-      <c r="J24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L24" t="s">
+        <v>818</v>
+      </c>
+      <c r="M24" s="5" t="s">
         <v>819</v>
       </c>
-      <c r="M24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N24" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P24">
         <v>44819.0</v>
       </c>
       <c r="Q24" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
+        <v>759</v>
+      </c>
+      <c r="D25" t="s">
         <v>760</v>
       </c>
-      <c r="D25" t="s">
+      <c r="E25" t="s">
+        <v>127</v>
+      </c>
+      <c r="F25" t="s">
         <v>761</v>
       </c>
-      <c r="E25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G25" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H25" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I25" t="s">
+        <v>775</v>
+      </c>
+      <c r="J25" t="s">
         <v>776</v>
       </c>
-      <c r="J25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L25" t="s">
+        <v>820</v>
+      </c>
+      <c r="M25" s="5" t="s">
         <v>821</v>
       </c>
-      <c r="M25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N25" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P25">
         <v>44819.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
+        <v>759</v>
+      </c>
+      <c r="D26" t="s">
         <v>760</v>
       </c>
-      <c r="D26" t="s">
+      <c r="E26" t="s">
+        <v>127</v>
+      </c>
+      <c r="F26" t="s">
         <v>761</v>
       </c>
-      <c r="E26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G26" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H26" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I26" t="s">
+        <v>775</v>
+      </c>
+      <c r="J26" t="s">
         <v>776</v>
       </c>
-      <c r="J26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L26" t="s">
+        <v>822</v>
+      </c>
+      <c r="M26" s="5" t="s">
         <v>823</v>
       </c>
-      <c r="M26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N26" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P26">
         <v>44819.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
+        <v>759</v>
+      </c>
+      <c r="D27" t="s">
         <v>760</v>
       </c>
-      <c r="D27" t="s">
+      <c r="E27" t="s">
+        <v>127</v>
+      </c>
+      <c r="F27" t="s">
         <v>761</v>
       </c>
-      <c r="E27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G27" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H27" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I27" t="s">
+        <v>775</v>
+      </c>
+      <c r="J27" t="s">
         <v>776</v>
       </c>
-      <c r="J27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L27" t="s">
+        <v>824</v>
+      </c>
+      <c r="M27" s="5" t="s">
         <v>825</v>
       </c>
-      <c r="M27" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N27" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P27">
         <v>44819.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
+        <v>759</v>
+      </c>
+      <c r="D28" t="s">
         <v>760</v>
       </c>
-      <c r="D28" t="s">
+      <c r="E28" t="s">
+        <v>127</v>
+      </c>
+      <c r="F28" t="s">
         <v>761</v>
       </c>
-      <c r="E28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G28" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H28" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I28" t="s">
+        <v>775</v>
+      </c>
+      <c r="J28" t="s">
         <v>776</v>
       </c>
-      <c r="J28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L28" t="s">
+        <v>826</v>
+      </c>
+      <c r="M28" s="5" t="s">
         <v>827</v>
       </c>
-      <c r="M28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N28" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P28">
         <v>44819.0</v>
       </c>
       <c r="Q28" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
+        <v>759</v>
+      </c>
+      <c r="D29" t="s">
         <v>760</v>
       </c>
-      <c r="D29" t="s">
+      <c r="E29" t="s">
+        <v>127</v>
+      </c>
+      <c r="F29" t="s">
         <v>761</v>
       </c>
-      <c r="E29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H29" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I29" t="s">
+        <v>775</v>
+      </c>
+      <c r="J29" t="s">
         <v>776</v>
       </c>
-      <c r="J29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L29" t="s">
+        <v>828</v>
+      </c>
+      <c r="M29" s="5" t="s">
         <v>829</v>
       </c>
-      <c r="M29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N29" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P29">
         <v>44819.0</v>
       </c>
       <c r="Q29" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
+        <v>759</v>
+      </c>
+      <c r="D30" t="s">
         <v>760</v>
       </c>
-      <c r="D30" t="s">
+      <c r="E30" t="s">
+        <v>127</v>
+      </c>
+      <c r="F30" t="s">
         <v>761</v>
       </c>
-      <c r="E30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G30" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H30" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I30" t="s">
+        <v>775</v>
+      </c>
+      <c r="J30" t="s">
         <v>776</v>
       </c>
-      <c r="J30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L30" t="s">
+        <v>830</v>
+      </c>
+      <c r="M30" s="5" t="s">
         <v>831</v>
       </c>
-      <c r="M30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N30" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P30">
         <v>44819.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
+        <v>759</v>
+      </c>
+      <c r="D31" t="s">
         <v>760</v>
       </c>
-      <c r="D31" t="s">
+      <c r="E31" t="s">
+        <v>127</v>
+      </c>
+      <c r="F31" t="s">
         <v>761</v>
       </c>
-      <c r="E31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G31" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H31" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I31" t="s">
+        <v>775</v>
+      </c>
+      <c r="J31" t="s">
         <v>776</v>
       </c>
-      <c r="J31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L31" t="s">
+        <v>832</v>
+      </c>
+      <c r="M31" s="5" t="s">
         <v>833</v>
       </c>
-      <c r="M31" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N31" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P31">
         <v>44819.0</v>
       </c>
       <c r="Q31" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
+        <v>759</v>
+      </c>
+      <c r="D32" t="s">
         <v>760</v>
       </c>
-      <c r="D32" t="s">
+      <c r="E32" t="s">
+        <v>127</v>
+      </c>
+      <c r="F32" t="s">
         <v>761</v>
       </c>
-      <c r="E32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G32" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H32" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I32" t="s">
+        <v>775</v>
+      </c>
+      <c r="J32" t="s">
         <v>776</v>
       </c>
-      <c r="J32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L32" t="s">
+        <v>834</v>
+      </c>
+      <c r="M32" s="5" t="s">
         <v>835</v>
       </c>
-      <c r="M32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N32" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P32">
         <v>44819.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
+        <v>759</v>
+      </c>
+      <c r="D33" t="s">
         <v>760</v>
       </c>
-      <c r="D33" t="s">
+      <c r="E33" t="s">
+        <v>127</v>
+      </c>
+      <c r="F33" t="s">
         <v>761</v>
       </c>
-      <c r="E33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G33" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H33" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I33" t="s">
+        <v>775</v>
+      </c>
+      <c r="J33" t="s">
         <v>776</v>
       </c>
-      <c r="J33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L33" t="s">
+        <v>836</v>
+      </c>
+      <c r="M33" s="5" t="s">
         <v>837</v>
       </c>
-      <c r="M33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N33" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P33">
         <v>44819.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
+        <v>759</v>
+      </c>
+      <c r="C34" t="s">
+        <v>769</v>
+      </c>
+      <c r="D34" t="s">
         <v>760</v>
       </c>
-      <c r="C34" t="s">
+      <c r="E34" t="s">
+        <v>127</v>
+      </c>
+      <c r="F34" t="s">
         <v>770</v>
       </c>
-      <c r="D34" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G34" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H34" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I34" t="s">
+        <v>838</v>
+      </c>
+      <c r="J34" t="s">
         <v>839</v>
       </c>
-      <c r="J34" t="s">
+      <c r="L34" t="s">
         <v>840</v>
       </c>
-      <c r="L34" t="s">
+      <c r="M34" s="5" t="s">
         <v>841</v>
       </c>
-      <c r="M34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N34" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P34">
         <v>44889.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
+        <v>759</v>
+      </c>
+      <c r="C35" t="s">
+        <v>769</v>
+      </c>
+      <c r="D35" t="s">
         <v>760</v>
       </c>
-      <c r="C35" t="s">
+      <c r="E35" t="s">
+        <v>127</v>
+      </c>
+      <c r="F35" t="s">
         <v>770</v>
       </c>
-      <c r="D35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G35" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H35" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I35" t="s">
+        <v>843</v>
+      </c>
+      <c r="J35" t="s">
         <v>844</v>
       </c>
-      <c r="J35" t="s">
+      <c r="L35" t="s">
         <v>845</v>
       </c>
-      <c r="L35" t="s">
+      <c r="M35" s="5" t="s">
         <v>846</v>
       </c>
-      <c r="M35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N35" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P35">
         <v>44986.0</v>
       </c>
       <c r="Q35" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
+        <v>759</v>
+      </c>
+      <c r="D36" t="s">
         <v>760</v>
       </c>
-      <c r="D36" t="s">
+      <c r="E36" t="s">
+        <v>127</v>
+      </c>
+      <c r="F36" t="s">
         <v>761</v>
       </c>
-      <c r="E36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G36" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H36" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I36" t="s">
+        <v>848</v>
+      </c>
+      <c r="J36" t="s">
         <v>849</v>
       </c>
-      <c r="J36" t="s">
+      <c r="L36" t="s">
         <v>850</v>
       </c>
-      <c r="L36" t="s">
+      <c r="M36" s="5" t="s">
         <v>851</v>
       </c>
-      <c r="M36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N36" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="O36">
         <v>44575.0</v>
       </c>
       <c r="P36">
         <v>44917.0</v>
       </c>
       <c r="Q36" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
+        <v>759</v>
+      </c>
+      <c r="C37" t="s">
+        <v>769</v>
+      </c>
+      <c r="D37" t="s">
         <v>760</v>
       </c>
-      <c r="C37" t="s">
+      <c r="E37" t="s">
+        <v>127</v>
+      </c>
+      <c r="F37" t="s">
         <v>770</v>
       </c>
-      <c r="D37" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G37" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H37" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I37" t="s">
+        <v>853</v>
+      </c>
+      <c r="J37" t="s">
+        <v>853</v>
+      </c>
+      <c r="L37" t="s">
         <v>854</v>
       </c>
-      <c r="J37" t="s">
-[...2 lines deleted...]
-      <c r="L37" t="s">
+      <c r="M37" s="5" t="s">
         <v>855</v>
       </c>
-      <c r="M37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N37" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P37">
         <v>44603.0</v>
       </c>
       <c r="Q37" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="C38" t="s">
+        <v>769</v>
+      </c>
+      <c r="D38" t="s">
+        <v>857</v>
+      </c>
+      <c r="E38" t="s">
+        <v>127</v>
+      </c>
+      <c r="F38" t="s">
         <v>770</v>
       </c>
-      <c r="D38" t="s">
+      <c r="G38" t="s">
+        <v>54</v>
+      </c>
+      <c r="H38" t="s">
+        <v>40</v>
+      </c>
+      <c r="I38" t="s">
         <v>858</v>
       </c>
-      <c r="E38" t="s">
-[...11 lines deleted...]
-      <c r="I38" t="s">
+      <c r="J38" t="s">
         <v>859</v>
       </c>
-      <c r="J38" t="s">
+      <c r="K38" t="s">
         <v>860</v>
       </c>
-      <c r="K38" t="s">
+      <c r="L38" t="s">
         <v>861</v>
       </c>
-      <c r="L38" t="s">
+      <c r="M38" s="5" t="s">
         <v>862</v>
       </c>
-      <c r="M38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N38" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P38">
         <v>45741.0</v>
       </c>
       <c r="Q38" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
+        <v>759</v>
+      </c>
+      <c r="C39" t="s">
+        <v>769</v>
+      </c>
+      <c r="D39" t="s">
         <v>760</v>
       </c>
-      <c r="C39" t="s">
+      <c r="E39" t="s">
+        <v>127</v>
+      </c>
+      <c r="F39" t="s">
         <v>770</v>
       </c>
-      <c r="D39" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G39" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H39" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I39" t="s">
+        <v>864</v>
+      </c>
+      <c r="J39" t="s">
         <v>865</v>
       </c>
-      <c r="J39" t="s">
+      <c r="L39" t="s">
         <v>866</v>
       </c>
-      <c r="L39" t="s">
+      <c r="M39" s="5" t="s">
         <v>867</v>
       </c>
-      <c r="M39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N39" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P39">
         <v>44830.0</v>
       </c>
       <c r="Q39" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
+        <v>759</v>
+      </c>
+      <c r="C40" t="s">
+        <v>769</v>
+      </c>
+      <c r="D40" t="s">
         <v>760</v>
       </c>
-      <c r="C40" t="s">
+      <c r="E40" t="s">
+        <v>127</v>
+      </c>
+      <c r="F40" t="s">
         <v>770</v>
       </c>
-      <c r="D40" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G40" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H40" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I40" t="s">
+        <v>869</v>
+      </c>
+      <c r="J40" t="s">
         <v>870</v>
       </c>
-      <c r="J40" t="s">
+      <c r="K40" t="s">
         <v>871</v>
       </c>
-      <c r="K40" t="s">
+      <c r="L40" t="s">
         <v>872</v>
       </c>
-      <c r="L40" t="s">
+      <c r="M40" s="5" t="s">
         <v>873</v>
       </c>
-      <c r="M40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N40" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P40">
         <v>45078.0</v>
       </c>
       <c r="Q40" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
+        <v>759</v>
+      </c>
+      <c r="D41" t="s">
         <v>760</v>
       </c>
-      <c r="D41" t="s">
+      <c r="E41" t="s">
+        <v>127</v>
+      </c>
+      <c r="F41" t="s">
         <v>761</v>
       </c>
-      <c r="E41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G41" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H41" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I41" t="s">
+        <v>875</v>
+      </c>
+      <c r="J41" t="s">
         <v>876</v>
       </c>
-      <c r="J41" t="s">
+      <c r="K41" t="s">
         <v>877</v>
       </c>
-      <c r="K41" t="s">
+      <c r="L41" t="s">
         <v>878</v>
       </c>
-      <c r="L41" t="s">
+      <c r="M41" s="5" t="s">
         <v>879</v>
       </c>
-      <c r="M41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N41" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P41">
         <v>45352.0</v>
       </c>
       <c r="Q41" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
+        <v>759</v>
+      </c>
+      <c r="C42" t="s">
+        <v>769</v>
+      </c>
+      <c r="D42" t="s">
         <v>760</v>
       </c>
-      <c r="C42" t="s">
+      <c r="E42" t="s">
+        <v>127</v>
+      </c>
+      <c r="F42" t="s">
         <v>770</v>
       </c>
-      <c r="D42" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G42" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H42" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I42" t="s">
+        <v>881</v>
+      </c>
+      <c r="J42" t="s">
         <v>882</v>
       </c>
-      <c r="J42" t="s">
+      <c r="L42" t="s">
         <v>883</v>
       </c>
-      <c r="L42" t="s">
+      <c r="M42" s="5" t="s">
         <v>884</v>
       </c>
-      <c r="M42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N42" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P42">
         <v>45536.0</v>
       </c>
       <c r="Q42" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="B43" t="s">
+        <v>759</v>
+      </c>
+      <c r="D43" t="s">
         <v>760</v>
       </c>
-      <c r="D43" t="s">
+      <c r="E43" t="s">
+        <v>127</v>
+      </c>
+      <c r="F43" t="s">
         <v>761</v>
       </c>
-      <c r="E43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G43" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H43" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I43" t="s">
+        <v>886</v>
+      </c>
+      <c r="J43" t="s">
         <v>887</v>
       </c>
-      <c r="J43" t="s">
+      <c r="L43" t="s">
         <v>888</v>
       </c>
-      <c r="L43" t="s">
+      <c r="M43" s="5" t="s">
         <v>889</v>
       </c>
-      <c r="M43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N43" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P43">
         <v>45853.0</v>
       </c>
       <c r="Q43" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
+        <v>759</v>
+      </c>
+      <c r="D44" t="s">
         <v>760</v>
       </c>
-      <c r="D44" t="s">
+      <c r="E44" t="s">
+        <v>127</v>
+      </c>
+      <c r="F44" t="s">
         <v>761</v>
       </c>
-      <c r="E44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G44" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H44" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I44" t="s">
+        <v>891</v>
+      </c>
+      <c r="J44" t="s">
         <v>892</v>
       </c>
-      <c r="J44" t="s">
+      <c r="L44" t="s">
         <v>893</v>
       </c>
-      <c r="L44" t="s">
+      <c r="M44" s="5" t="s">
         <v>894</v>
       </c>
-      <c r="M44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N44" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P44">
         <v>45029.0</v>
       </c>
       <c r="Q44" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
+        <v>759</v>
+      </c>
+      <c r="D45" t="s">
         <v>760</v>
       </c>
-      <c r="D45" t="s">
+      <c r="E45" t="s">
+        <v>127</v>
+      </c>
+      <c r="F45" t="s">
         <v>761</v>
       </c>
-      <c r="E45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G45" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H45" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I45" t="s">
+        <v>896</v>
+      </c>
+      <c r="J45" t="s">
         <v>897</v>
       </c>
-      <c r="J45" t="s">
+      <c r="L45" t="s">
         <v>898</v>
       </c>
-      <c r="L45" t="s">
+      <c r="M45" s="5" t="s">
         <v>899</v>
       </c>
-      <c r="M45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N45" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P45">
         <v>45238.0</v>
       </c>
       <c r="Q45" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="C46" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="D46" t="s">
+        <v>901</v>
+      </c>
+      <c r="E46" t="s">
+        <v>127</v>
+      </c>
+      <c r="F46" t="s">
         <v>902</v>
       </c>
-      <c r="E46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G46" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H46" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I46" t="s">
+        <v>771</v>
+      </c>
+      <c r="J46" t="s">
         <v>772</v>
       </c>
-      <c r="J46" t="s">
+      <c r="L46" t="s">
         <v>773</v>
       </c>
-      <c r="L46" t="s">
+      <c r="M46" s="5" t="s">
         <v>774</v>
       </c>
-      <c r="M46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N46" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P46">
         <v>45238.0</v>
       </c>
       <c r="Q46" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="C47" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="D47" t="s">
+        <v>901</v>
+      </c>
+      <c r="E47" t="s">
+        <v>127</v>
+      </c>
+      <c r="F47" t="s">
         <v>902</v>
       </c>
-      <c r="E47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G47" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H47" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I47" t="s">
+        <v>838</v>
+      </c>
+      <c r="J47" t="s">
         <v>839</v>
       </c>
-      <c r="J47" t="s">
+      <c r="L47" t="s">
         <v>840</v>
       </c>
-      <c r="L47" t="s">
+      <c r="M47" s="5" t="s">
         <v>841</v>
       </c>
-      <c r="M47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N47" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P47">
         <v>45790.0</v>
       </c>
       <c r="Q47" t="s">
-        <v>905</v>
+        <v>904</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="C48" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="D48" t="s">
+        <v>901</v>
+      </c>
+      <c r="E48" t="s">
+        <v>127</v>
+      </c>
+      <c r="F48" t="s">
         <v>902</v>
       </c>
-      <c r="E48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G48" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H48" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="I48" t="s">
+        <v>864</v>
+      </c>
+      <c r="J48" t="s">
         <v>865</v>
       </c>
-      <c r="J48" t="s">
+      <c r="L48" t="s">
         <v>866</v>
       </c>
-      <c r="L48" t="s">
+      <c r="M48" s="5" t="s">
         <v>867</v>
       </c>
-      <c r="M48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N48" s="5" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="P48">
         <v>45758.0</v>
       </c>
       <c r="Q48" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>906</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>907</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>908</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>909</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="6" t="s">
         <v>910</v>
       </c>
-      <c r="F1" s="6" t="s">
+      <c r="G1" s="2" t="s">
         <v>911</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>912</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>913</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>914</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>915</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>916</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="M1" s="2" t="s">
         <v>917</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>918</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>919</v>
-      </c>
-[...1 lines deleted...]
-        <v>920</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>920</v>
+      </c>
+      <c r="C2" t="s">
         <v>921</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>922</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>923</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" s="5" t="s">
         <v>924</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="G2" t="s">
         <v>925</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>926</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>927</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>928</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>929</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>930</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>931</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>932</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>933</v>
-      </c>
-[...1 lines deleted...]
-        <v>934</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
+        <v>934</v>
+      </c>
+      <c r="C3" t="s">
         <v>935</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>936</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>923</v>
+      </c>
+      <c r="F3" s="5" t="s">
         <v>937</v>
       </c>
-      <c r="E3" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="5" t="s">
+      <c r="G3" t="s">
         <v>938</v>
       </c>
-      <c r="G3" t="s">
+      <c r="H3" t="s">
+        <v>926</v>
+      </c>
+      <c r="I3" t="s">
+        <v>927</v>
+      </c>
+      <c r="J3" t="s">
         <v>939</v>
       </c>
-      <c r="H3" t="s">
-[...5 lines deleted...]
-      <c r="J3" t="s">
+      <c r="K3" t="s">
         <v>940</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>941</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>942</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>943</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>944</v>
-      </c>
-[...1 lines deleted...]
-        <v>945</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>945</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>946</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
+        <v>906</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>947</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
+        <v>909</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>948</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="6" t="s">
         <v>949</v>
       </c>
-      <c r="H1" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>950</v>
+      </c>
+      <c r="D2" t="s">
         <v>951</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>952</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>953</v>
       </c>
-      <c r="F2" t="s">
+      <c r="H2" s="5" t="s">
         <v>954</v>
       </c>
-      <c r="H2" s="5" t="s">
+      <c r="I2" t="s">
         <v>955</v>
-      </c>
-[...1 lines deleted...]
-        <v>956</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
+        <v>956</v>
+      </c>
+      <c r="C3" t="s">
         <v>957</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>958</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>952</v>
+      </c>
+      <c r="F3" t="s">
         <v>959</v>
       </c>
-      <c r="E3" t="s">
-[...2 lines deleted...]
-      <c r="F3" t="s">
+      <c r="H3" s="5" t="s">
         <v>960</v>
       </c>
-      <c r="H3" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I3" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>961</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>962</v>
-      </c>
-[...4 lines deleted...]
-        <v>963</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>963</v>
+      </c>
+      <c r="C2" t="s">
         <v>964</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>965</v>
-      </c>
-[...1 lines deleted...]
-        <v>966</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>966</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>967</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>968</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>970</v>
+      </c>
+      <c r="C2" t="s">
+        <v>769</v>
+      </c>
+      <c r="D2" t="s">
         <v>971</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="E2" t="s">
+        <v>774</v>
+      </c>
+      <c r="F2" t="s">
         <v>972</v>
-      </c>
-[...4 lines deleted...]
-        <v>973</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>63</v>
-      </c>
-[...10 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>973</v>
+      </c>
+      <c r="C2" t="s">
         <v>974</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="C3" t="s">
+        <v>976</v>
+      </c>
+      <c r="D3" t="s">
         <v>977</v>
-      </c>
-[...1 lines deleted...]
-        <v>978</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="C4" t="s">
+        <v>978</v>
+      </c>
+      <c r="D4" t="s">
         <v>979</v>
-      </c>
-[...1 lines deleted...]
-        <v>980</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">