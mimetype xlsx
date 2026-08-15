--- v2 (2026-07-25)
+++ v3 (2026-08-15)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="980">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="987">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Tirzepatide</t>
   </si>
   <si>
     <t>Mounjaro; Zepbound</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>Tirzepatide, a therapeutic protein with a molecular weight of 4810.52 Da, functions as a glucose-dependent insulinotropic polypeptide (GIP) and glucagon-like peptide-1 (GLP-1) agonist. It is used to treat type 2 diabetes (T2DM). The half-life is around 5 days, with peak concentrations ranging from 8 to 72 hours. Tirzepatide mimics native GIP at the GIP receptor, but at the GLP-1 receptor, it favors cAMP generation over β-arrestin recruitment, resulting in a lower ability to stimulate GLP-1 receptor internalization compared to GLP-1. Additionally, patients administered tirzepatide experience substantial weight reduction.</t>
   </si>
   <si>
     <t>Tirzepatide, in various strengths has been approved in more than 40 countries, for use in one or more indications.</t>
   </si>
   <si>
     <t>Mounjaro and Zepbound are approved by several regulatory authorities globally</t>
   </si>
@@ -2253,54 +2262,63 @@
   <si>
     <t>2025-02-21</t>
   </si>
   <si>
     <t>2024-05-29 00:00:00</t>
   </si>
   <si>
     <t>2024-05-29</t>
   </si>
   <si>
     <t>A Study of LY3457263 Compared With Placebo in Participants With Type 2 Diabetes on a Stable Dose of Semaglutide or Tirzepatide</t>
   </si>
   <si>
     <t>NCT06897475</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06897475</t>
   </si>
   <si>
     <t>2025-03-28</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -2956,50 +2974,53 @@
     <t>Structure of tirzepatide (39 amino acids) using single-letter codes to denote amino acids.</t>
   </si>
   <si>
     <t>Frederick, M. O., Boyse, R. A., Braden, T. M., Calvin, J. R., Campbell, B. M., Changi, S. M., ... &amp; Xia, H. (2021). Kilogram-scale GMP manufacture of tirzepatide using a hybrid SPPS/LPPS approach with</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Eli Lilly</t>
   </si>
   <si>
     <t>https://www.lilly.com/</t>
   </si>
   <si>
     <t>Colonel Eli Lilly created Eli Lilly and Company, also known as Lilly, an American international pharmaceutical firm with headquarters in Indianapolis, Indiana, and offices in 18 countries, in 1876. The company researches, develops, produces, and markets medicinal products, with a focus on therapeutic areas such as diabetes, oncology, immunology, and neuroscience.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Garvey, W. T., Frias, J. P., Jastreboff, A. M., le Roux, C. W., Sattar, N., Aizenberg, D., Mao, H., Zhang, S., Ahmad, N. N., Bunck, M. C., Benabbad, I., Zhang, X. M., &amp;amp; SURMOUNT-2 investigators (2023). Tirzepatide once weekly for the treatment of obesity in people with type 2 diabetes (SURMOUNT-2): a double-blind, randomised, multicentre, placebo-controlled, phase 3 trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Lancet (London, England)&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;402&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(10402), 613–626. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/S0140-6736(23)01200-X" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/S0140-6736(23)01200-X&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Weight reduction is essential for improving health outcomes in people with obesity and type 2 diabetes. We assessed the efficacy and safety of tirzepatide, a glucose-dependent insulinotropic polypeptide and glucagon-like peptide-1 receptor agonist, versus placebo, for weight management in people living with obesity and type 2 diabetes.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;This phase 3, double-blind, randomised, placebo-controlled trial was conducted in seven countries. Adults (aged ≥18 years) with a body-mass index (BMI) of 27 kg/m2&amp;nbsp;or higher and glycated haemoglobin (HbA1c) of 7-10% (53-86 mmol/mol) were randomly assigned (1:1:1), using a computer-generated random sequence via a validated interactive web-response system, to receive either once-weekly, subcutaneous tirzepatide (10 mg or 15 mg) or placebo for 72 weeks. All participants, investigators, and the sponsor were masked to treatment assignment. Coprimary endpoints were the percent change in bodyweight from baseline and bodyweight reduction of 5% or higher. The treatment-regimen estimand assessed effects regardless of treatment discontinuation or initiation of antihyperglycaemic rescue therapy. Efficacy and safety endpoints were analysed with data from all randomly assigned participants (intention-to-treat population). This trial is registered with ClinicalTrials.gov,&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT04657003" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT04657003&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Findings:&amp;nbsp;&lt;/strong&gt;Between March 29, 2021, and April 10, 2023, of 1514 adults assessed for eligibility, 938 (mean age 54·2 years [SD 10·6], 476 [51%] were female, 710 [76%] were White, and 561 [60%] were Hispanic or Latino) were randomly assigned and received at least one dose of tirzepatide 10 mg (n=312), tirzepatide 15 mg (n=311), or placebo (n=315). Baseline mean bodyweight was 100·7 kg (SD 21·1), BMI 36·1 kg/m2&amp;nbsp;(SD 6·6), and HbA1c&amp;nbsp;8·02% (SD 0·89; 64·1 mmol/mol [SD 9·7]). Least-squares mean change in bodyweight at week 72 with tirzepatide 10 mg and 15 mg was -12·8% (SE 0·6) and -14·7% (0·5), respectively, and -3·2% (0·5) with placebo, resulting in estimated treatment differences versus placebo of -9·6% percentage points (95% CI -11·1 to -8·1) with tirzepatide 10 mg and -11·6% percentage points (-13·0 to -10·1) with tirzepatide 15 mg (all p&amp;lt;0·0001). More participants treated with tirzepatide versus placebo met bodyweight reduction thresholds of 5% or higher (79-83% vs 32%). The most frequent adverse events with tirzepatide were gastrointestinal-related, including nausea, diarrhoea, and vomiting and were mostly mild to moderate in severity, with few events leading to treatment discontinuation (&amp;lt;5%). Serious adverse events were reported by 68 (7%) participants overall and two deaths occurred in the tirzepatide 10 mg group, but deaths were not considered to be related to the study treatment by the investigator.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Interpretation:&amp;nbsp;&lt;/strong&gt;In this 72-week trial in adults living with obesity and type 2 diabetes, once-weekly tirzepatide 10 mg and 15 mg provided substantial and clinically meaningful reduction in bodyweight, with a safety profile that was similar to other incretin-based therapies for weight management.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Osumili, B., Sapin, H., Yang, Z., Ranta, K., Paik, J. S., &amp;amp; Blüher, M. (2025). Efficacy and Safety of Tirzepatide Compared with GLP-1&amp;nbsp;RAs in Patients with Type&amp;nbsp;2 Diabetes Treated with Basal Insulin: A Network Meta-analysis.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Diabetes therapy : research, treatment and education of diabetes and related disorders&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;16&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(6), 1279–1311&lt;/span&gt;&lt;a href=". https://doi.org/10.1007/s13300-025-01728-5" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;. https://doi.org/10.1007/s13300-025-01728-5&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Introduction:&amp;nbsp;&lt;/strong&gt;The relative efficacy and safety of tirzepatide was compared with glucagon-like peptide 1 receptor agonists (GLP-1 RAs) in patients with type 2 diabetes mellitus (T2DM) treated with basal insulin using a network meta-analysis (NMA).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;A systematic literature review was performed to identify randomized controlled trials of GLP-1 RAs in patients with T2DM treated with insulin and an antihyperglycaemic drug. For the NMA, studies included trials with 100% of patients treated with basal insulin background therapy with a titration scheme comparable to the SURPASS-5 trial. The following data were extracted for efficacy and safety assessment at the primary endpoint of each study: changes from baseline in glycated haemoglobin (HbA1c) and body weight and the incidence of nausea, vomiting or diarrhoea, hypoglycaemia, and patients discontinuing treatment because of adverse events. In this study, a comparative analysis of tirzepatide was performed with the GLP-1 RAs dulaglutide, exenatide, and lixisenatide in addition to placebo.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;A total of six studies were included across the analyses. Tirzepatide 5, 10, and 15 mg showed statistically significant, greater reductions in HbA1c and body weight at the primary endpoint versus all GLP-1 RA comparators and placebo. Tirzepatide 5, 10, and 15 mg showed a statistically significant, higher likelihood of experiencing nausea compared with those who received placebo or exenatide 2 mg; no statistically significant differences were observed when compared with all other GLP-1 RA comparators. No statistically significant differences were observed in the proportions of patients who discontinued treatment because of adverse events when tirzepatide 5, 10, and 15 mg were compared with GLP-1 RA comparators, apart from tirzepatide 10 and 15 mg versus placebo.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusion:&amp;nbsp;&lt;/strong&gt;Tirzepatide demonstrated statistically significantly greater reductions in HbA1c and body weight when compared with selected GLP-1 RAs and placebo in patients with T2DM treated with basal insulin. Overall, the safety profile of tirzepatide was similar to that of GLP-1RAs.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Martin, C. K., Carmichael, O. T., Carnell, S., Considine, R. V., Kareken, D. A., Dydak, U., Mattes, R. D., Scott, D., Shcherbinin, S., Nishiyama, H., Knights, A., Urva, S., Biernat, L., Pratt, E., Haupt, A., Mintun, M., Otero Svaldi, D., Milicevic, Z., &amp;amp; Coskun, T. (2025). Tirzepatide on ingestive behavior in adults with overweight or obesity: a randomized 6-week phase 1 trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Nature medicine&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, 10.1038/s41591-025-03774-9. Advance online publication. &lt;/span&gt;&lt;a href="https://doi.org/10.1038/s41591-025-03774-9" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1038/s41591-025-03774-9&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Tirzepatide induces weight reduction but the underlying mechanisms are unknown. This 6-week phase 1 study investigated early effects of tirzepatide on energy intake. Male and female adults without diabetes (n = 114) and a body mass index from 27 to 50 kg per m2&amp;nbsp;were randomized 1:1:1 to blinded once-weekly tirzepatide or placebo, or open-label once-daily liraglutide. The primary outcome was change from baseline to week 3 in energy intake during an ad libitum lunch with tirzepatide versus placebo. Secondary outcomes assessed self-reported ingestive behavior and blood-oxygenation-level-dependent functional magnetic resonance imaging with food photos. Tirzepatide reduced energy intake versus placebo at week 3 (estimated treatment difference -524.6 kcal (95% confidence interval -648.1 to -401.0), P &amp;lt; 0.0001). With regard to secondary outcomes versus placebo, tirzepatide decreased overall appetite, food cravings, tendency to overeat, perceived hunger and reactivity to foods in the environment but did not impact volitional restriction of dietary intake. At week 3 versus placebo, tirzepatide did not statistically significantly impact blood-oxygenation-level-dependent activation to highly palatable food photos (aggregated category of high-fat, high-sugar foods and high-fat, high-carbohydrate foods) but decreased activation to high-fat, high-sugar food photos in the medial frontal and cingulate gyri, orbitofrontal cortex and hippocampus. Our results suggest tirzepatide reduces food intake, potentially by impacting ingestive behavior. ClinicalTrials.gov registration:&amp;nbsp;&lt;/span&gt;&lt;a href="http://clinicaltrials.gov/show/NCT04311411" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188); background-color: rgb(255, 255, 255);"&gt;NCT04311411&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
@@ -3389,94 +3410,97 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20160714&amp;CC=WO&amp;NR=2016111971A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20191226&amp;CC=WO&amp;NR=2019245893A2&amp;KC=A2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/ltlpvKWQlJxp46wY0Mh5eomaZdjfYTmwEGe8H5bu.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -3532,139 +3556,147 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>41</v>
       </c>
       <c r="M2" t="s">
         <v>42</v>
       </c>
       <c r="N2" t="s">
         <v>43</v>
       </c>
       <c r="O2" t="s">
         <v>44</v>
       </c>
       <c r="P2" t="s">
         <v>45</v>
       </c>
       <c r="Q2" t="s">
         <v>46</v>
       </c>
       <c r="R2" t="s">
         <v>47</v>
       </c>
       <c r="S2" t="s">
         <v>48</v>
       </c>
       <c r="T2" t="s">
         <v>49</v>
       </c>
       <c r="U2" t="s">
         <v>50</v>
       </c>
       <c r="V2" t="s">
         <v>51</v>
       </c>
       <c r="W2" t="s">
         <v>52</v>
       </c>
       <c r="X2" t="s">
         <v>53</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>54</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AA2" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="AB2" t="s">
         <v>56</v>
       </c>
       <c r="AC2" t="s">
         <v>57</v>
       </c>
       <c r="AD2" t="s">
         <v>58</v>
       </c>
+      <c r="AE2" t="s">
+        <v>59</v>
+      </c>
       <c r="AF2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AG2" t="s">
-        <v>60</v>
+        <v>61</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ82"/>
   <sheetViews>
@@ -3708,5925 +3740,5925 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="Q2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="S2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="Y2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="Z2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AA2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AB2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AC2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AP2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ2">
         <v>52</v>
       </c>
       <c r="AR2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E3" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="Y3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="Z3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AA3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AB3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AC3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AP3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ3">
         <v>54</v>
       </c>
       <c r="AR3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C4" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="E4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X4" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="Y4" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="Z4" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AA4" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AB4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AC4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AP4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ4">
         <v>11</v>
       </c>
       <c r="AR4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AU4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C5" t="s">
+        <v>150</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="E5" t="s">
+        <v>152</v>
+      </c>
+      <c r="F5" t="s">
+        <v>153</v>
+      </c>
+      <c r="G5" t="s">
+        <v>119</v>
+      </c>
+      <c r="M5" t="s">
+        <v>36</v>
+      </c>
+      <c r="X5" t="s">
+        <v>154</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>155</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>156</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>156</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>157</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ5">
+        <v>130</v>
+      </c>
+      <c r="AR5" t="s">
         <v>147</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="AS5" t="s">
         <v>148</v>
       </c>
-      <c r="E5" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="AU5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C6" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="E6" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="F6" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="G6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X6" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="Y6" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="Z6" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="AA6" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="AC6" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AP6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ6">
         <v>200</v>
       </c>
       <c r="AR6" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS6" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AU6" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX6" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
+        <v>165</v>
+      </c>
+      <c r="C7" t="s">
+        <v>166</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="E7" t="s">
+        <v>152</v>
+      </c>
+      <c r="F7" t="s">
+        <v>153</v>
+      </c>
+      <c r="G7" t="s">
+        <v>119</v>
+      </c>
+      <c r="M7" t="s">
+        <v>36</v>
+      </c>
+      <c r="X7" t="s">
+        <v>168</v>
+      </c>
+      <c r="Y7" t="s">
         <v>162</v>
       </c>
-      <c r="C7" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="Z7" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AA7" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AC7" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AP7" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ7">
         <v>200</v>
       </c>
       <c r="AR7" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS7" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AU7" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW7" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX7" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ7" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C8" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E8" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F8" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G8" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X8" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="Y8" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="Z8" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AA8" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AB8" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AC8" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AP8" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ8">
         <v>45</v>
       </c>
       <c r="AR8" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS8" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU8" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW8" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX8" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ8" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
+        <v>178</v>
+      </c>
+      <c r="C9" t="s">
+        <v>179</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="E9" t="s">
+        <v>117</v>
+      </c>
+      <c r="F9" t="s">
+        <v>118</v>
+      </c>
+      <c r="G9" t="s">
+        <v>119</v>
+      </c>
+      <c r="M9" t="s">
+        <v>36</v>
+      </c>
+      <c r="X9" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y9" t="s">
         <v>175</v>
       </c>
-      <c r="C9" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="Z9" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AA9" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AB9" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="AC9" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="AP9" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ9">
         <v>32</v>
       </c>
       <c r="AR9" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS9" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU9" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW9" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ9" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C10" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="E10" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="F10" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="G10" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="M10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X10" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="Y10" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="Z10" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="AA10" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AC10" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="AP10" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ10">
         <v>66</v>
       </c>
       <c r="AR10" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS10" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU10" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW10" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX10" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ10" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C11" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="E11" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F11" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G11" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M11" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="O11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="Q11" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="X11" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="Y11" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="Z11" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="AA11" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="AB11" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="AC11" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="AP11" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ11">
         <v>125</v>
       </c>
       <c r="AR11" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS11" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU11" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW11" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX11" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ11" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C12" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="E12" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="F12" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G12" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X12" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="Y12" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="Z12" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AA12" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AB12" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="AC12" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="AP12" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ12">
         <v>152</v>
       </c>
       <c r="AR12" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS12" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AU12" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW12" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX12" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ12" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C13" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="E13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G13" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O13" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="X13" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="Y13" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="Z13" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="AA13" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="AB13" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AC13" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AP13" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ13">
         <v>36</v>
       </c>
       <c r="AR13" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS13" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AU13" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW13" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ13" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C14" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="E14" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F14" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G14" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O14" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X14" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="Y14" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="Z14" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="AA14" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="AB14" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="AC14" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="AP14" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ14">
         <v>206</v>
       </c>
       <c r="AR14" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS14" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU14" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW14" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ14" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C15" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="E15" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="G15" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M15" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="O15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X15" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="Y15" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="Z15" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="AA15" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AC15" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AP15" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ15">
         <v>250</v>
       </c>
       <c r="AR15" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS15" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU15" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW15" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX15" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ15" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C16" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="E16" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F16" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="G16" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O16" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X16" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="Y16" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="Z16" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="AA16" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="AC16" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="AG16" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="AH16" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="AI16" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="AP16" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ16">
         <v>300</v>
       </c>
       <c r="AR16" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS16" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU16" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW16" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX16" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ16" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C17" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="E17" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="G17" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M17" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="O17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X17" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="Y17" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="Z17" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="AA17" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="AC17" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="AP17" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ17">
         <v>250</v>
       </c>
       <c r="AR17" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS17" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU17" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW17" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX17" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ17" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C18" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="E18" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="F18" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="G18" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M18" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="O18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="Q18" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="S18" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="X18" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="Y18" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="Z18" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AA18" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="AB18" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="AC18" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="AP18" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AR18" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS18" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU18" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW18" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX18" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ18" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="C19" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="E19" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F19" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G19" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O19" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X19" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="Y19" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="Z19" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="AA19" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="AB19" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="AC19" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="AP19" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ19">
         <v>257</v>
       </c>
       <c r="AR19" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS19" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU19" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW19" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX19" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ19" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C20" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="E20" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="G20" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M20" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="O20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="Q20" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="S20" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="X20" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="Y20" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="Z20" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AA20" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="AC20" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="AP20" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ20">
         <v>240</v>
       </c>
       <c r="AR20" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS20" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU20" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW20" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX20" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ20" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C21" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="E21" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="G21" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O21" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X21" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="Y21" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="Z21" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="AA21" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="AC21" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="AP21" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ21">
         <v>400</v>
       </c>
       <c r="AR21" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS21" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU21" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW21" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX21" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ21" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="C22" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E22" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F22" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G22" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O22" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X22" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="Y22" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="Z22" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="AA22" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="AB22" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="AC22" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="AP22" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ22">
         <v>267</v>
       </c>
       <c r="AR22" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS22" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU22" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW22" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX22" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ22" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="C23" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="E23" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F23" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G23" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O23" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X23" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="Y23" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="Z23" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="AA23" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="AB23" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="AC23" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="AD23" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="AE23" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="AG23" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="AH23" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="AI23" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="AP23" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ23">
         <v>28</v>
       </c>
       <c r="AR23" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS23" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU23" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW23" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX23" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ23" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="C24" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="E24" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F24" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G24" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O24" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="X24" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="Y24" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="Z24" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="AA24" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="AB24" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="AC24" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="AP24" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ24">
         <v>636</v>
       </c>
       <c r="AR24" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS24" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU24" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW24" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX24" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="C25" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="E25" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F25" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G25" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O25" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X25" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="Y25" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="Z25" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="AA25" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="AB25" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="AC25" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AP25" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ25">
         <v>938</v>
       </c>
       <c r="AR25" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS25" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU25" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW25" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX25" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ25" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C26" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="E26" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="G26" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O26" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="Q26" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="S26" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="X26" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="Y26" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="Z26" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="AA26" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AC26" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="AP26" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ26">
         <v>360</v>
       </c>
       <c r="AR26" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS26" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU26" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW26" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX26" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ26" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="C27" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E27" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F27" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G27" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O27" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X27" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="Y27" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="Z27" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="AA27" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="AB27" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="AC27" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="AP27" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ27">
         <v>210</v>
       </c>
       <c r="AR27" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS27" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU27" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW27" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX27" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ27" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="C28" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="E28" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F28" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G28" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O28" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X28" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="Y28" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="Z28" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="AA28" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="AB28" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="AC28" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="AP28" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ28">
         <v>783</v>
       </c>
       <c r="AR28" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS28" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU28" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW28" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX28" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ28" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C29" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E29" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F29" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G29" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O29" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X29" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="Y29" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="Z29" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="AA29" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="AB29" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="AC29" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="AP29" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ29">
         <v>478</v>
       </c>
       <c r="AR29" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS29" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU29" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW29" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX29" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ29" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="C30" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="E30" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F30" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G30" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O30" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X30" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="Y30" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="Z30" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="AA30" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="AB30" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="AC30" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="AP30" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ30">
         <v>731</v>
       </c>
       <c r="AR30" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS30" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU30" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW30" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX30" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ30" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C31" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="E31" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G31" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M31" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="O31" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="Q31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="S31" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="X31" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="Y31" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="Z31" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="AA31" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="AC31" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="AP31" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ31">
         <v>128</v>
       </c>
       <c r="AR31" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS31" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU31" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW31" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX31" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ31" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C32" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="E32" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F32" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G32" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O32" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X32" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="Y32" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="Z32" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="AA32" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="AB32" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="AC32" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="AP32" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ32">
         <v>579</v>
       </c>
       <c r="AR32" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS32" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU32" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW32" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX32" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ32" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="33" spans="1:52">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="C33" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="E33" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F33" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G33" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O33" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X33" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="Y33" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="Z33" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="AA33" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="AB33" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="AC33" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="AP33" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ33">
         <v>55</v>
       </c>
       <c r="AR33" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS33" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU33" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW33" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX33" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ33" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:52">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="C34" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="E34" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F34" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G34" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O34" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X34" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="Y34" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="Z34" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="AA34" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="AB34" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="AC34" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="AP34" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ34">
         <v>2539</v>
       </c>
       <c r="AR34" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS34" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU34" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW34" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX34" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ34" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="35" spans="1:52">
       <c r="A35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="C35" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="E35" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F35" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G35" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O35" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="Q35" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="X35" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="Y35" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="Z35" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="AA35" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="AB35" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="AC35" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="AP35" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ35">
         <v>47</v>
       </c>
       <c r="AR35" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS35" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU35" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW35" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX35" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ35" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="36" spans="1:52">
       <c r="A36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="C36" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="E36" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="F36" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="G36" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="M36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O36" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X36" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="Y36" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="Z36" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="AA36" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="AC36" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="AP36" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ36">
         <v>120</v>
       </c>
       <c r="AR36" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS36" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU36" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="AW36" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX36" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ36" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="37" spans="1:52">
       <c r="A37" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C37" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="E37" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F37" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G37" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M37" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O37" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X37" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="Y37" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="Z37" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="AA37" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="AB37" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="AC37" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="AP37" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ37">
         <v>24</v>
       </c>
       <c r="AR37" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS37" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU37" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW37" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX37" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ37" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="38" spans="1:52">
       <c r="A38" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B38" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="C38" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="E38" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="F38" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="G38" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="M38" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O38" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X38" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="Y38" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="Z38" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="AA38" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="AC38" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="AP38" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ38">
         <v>352</v>
       </c>
       <c r="AR38" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS38" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU38" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="AW38" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX38" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ38" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="39" spans="1:52">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B39" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="C39" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="E39" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F39" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G39" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M39" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O39" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="X39" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="Y39" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="Z39" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="AA39" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="AB39" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="AC39" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="AP39" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ39">
         <v>751</v>
       </c>
       <c r="AR39" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS39" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU39" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW39" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX39" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ39" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="40" spans="1:52">
       <c r="A40" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B40" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="C40" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="E40" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="F40" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G40" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M40" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O40" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X40" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="Y40" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="Z40" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="AA40" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="AB40" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="AC40" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="AP40" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ40">
         <v>111</v>
       </c>
       <c r="AR40" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS40" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU40" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW40" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX40" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ40" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:52">
       <c r="A41" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B41" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="C41" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="E41" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F41" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G41" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M41" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="X41" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="Y41" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="Z41" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="AA41" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="AB41" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="AC41" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="AP41" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ41">
         <v>6</v>
       </c>
       <c r="AR41" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS41" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AU41" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW41" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX41" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ41" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="42" spans="1:52">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B42" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="C42" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="E42" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F42" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G42" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M42" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O42" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X42" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="Y42" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="Z42" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="AA42" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="AB42" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="AC42" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="AP42" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ42">
         <v>48</v>
       </c>
       <c r="AR42" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS42" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU42" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW42" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX42" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ42" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:52">
       <c r="A43" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B43" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="C43" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="E43" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="G43" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M43" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O43" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X43" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="Y43" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="Z43" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="AA43" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="AC43" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AP43" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ43">
         <v>350</v>
       </c>
       <c r="AR43" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS43" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU43" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW43" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX43" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ43" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:52">
       <c r="A44" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B44" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="C44" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E44" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="G44" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M44" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="O44" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X44" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="Y44" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="Z44" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="AA44" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="AC44" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="AP44" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ44">
         <v>800</v>
       </c>
       <c r="AR44" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS44" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU44" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW44" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX44" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ44" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:52">
       <c r="A45" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B45" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="C45" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="E45" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F45" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G45" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M45" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O45" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="X45" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="Y45" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="Z45" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="AA45" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="AB45" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="AC45" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="AP45" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ45">
         <v>13299</v>
       </c>
       <c r="AR45" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS45" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU45" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW45" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX45" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ45" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:52">
       <c r="A46" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B46" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="C46" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="E46" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F46" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="G46" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M46" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O46" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X46" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="Y46" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="Z46" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="AA46" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="AC46" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="AP46" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ46">
         <v>905</v>
       </c>
       <c r="AR46" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS46" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU46" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW46" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX46" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ46" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="47" spans="1:52">
       <c r="A47" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B47" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="C47" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="E47" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="F47" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G47" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M47" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O47" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X47" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="Y47" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="Z47" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="AA47" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="AB47" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="AC47" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="AP47" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ47">
         <v>190</v>
       </c>
       <c r="AR47" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS47" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU47" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW47" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX47" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ47" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="48" spans="1:52">
       <c r="A48" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B48" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="C48" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="E48" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F48" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="G48" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M48" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O48" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X48" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="Y48" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="Z48" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="AA48" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="AC48" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="AP48" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ48">
         <v>465</v>
       </c>
       <c r="AR48" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS48" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU48" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW48" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX48" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ48" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:52">
       <c r="A49" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B49" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="C49" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="E49" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="G49" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M49" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O49" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X49" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="Y49" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="Z49" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="AA49" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="AC49" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="AP49" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ49">
         <v>15374</v>
       </c>
       <c r="AR49" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS49" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU49" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW49" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX49" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ49" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="50" spans="1:52">
       <c r="A50" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B50" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="C50" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="E50" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F50" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="G50" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M50" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O50" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X50" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="Y50" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="Z50" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="AA50" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="AC50" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="AD50" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="AE50" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="AG50" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="AH50" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="AI50" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="AP50" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ50">
         <v>150</v>
       </c>
       <c r="AR50" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS50" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU50" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW50" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX50" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ50" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="51" spans="1:52">
       <c r="A51" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B51" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="C51" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="E51" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F51" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G51" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M51" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O51" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="X51" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="Y51" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="Z51" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="AA51" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="AB51" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="AC51" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="AP51" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ51">
         <v>1879</v>
       </c>
       <c r="AR51" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS51" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU51" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW51" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX51" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ51" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="52" spans="1:52">
       <c r="A52" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B52" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="C52" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="E52" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F52" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G52" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M52" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O52" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X52" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="Y52" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="Z52" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="AA52" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="AB52" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="AC52" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="AP52" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ52">
         <v>475</v>
       </c>
       <c r="AR52" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS52" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU52" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW52" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX52" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ52" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="53" spans="1:52">
       <c r="A53" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B53" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="C53" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="E53" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F53" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G53" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M53" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O53" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X53" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="Y53" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="Z53" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="AA53" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="AB53" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="AC53" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="AP53" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ53">
         <v>42</v>
       </c>
       <c r="AR53" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS53" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU53" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW53" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX53" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ53" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="54" spans="1:52">
       <c r="A54" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B54" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="C54" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="E54" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F54" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G54" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="I54" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="M54" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="O54" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="Q54" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X54" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="Y54" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="Z54" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="AA54" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="AB54" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="AC54" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="AD54" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="AE54" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="AG54" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="AH54" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="AI54" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="AP54" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ54">
         <v>99</v>
       </c>
       <c r="AR54" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS54" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU54" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW54" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX54" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ54" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="55" spans="1:52">
       <c r="A55" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B55" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="C55" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="E55" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="F55" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G55" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M55" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O55" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="X55" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="Y55" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="Z55" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="AA55" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="AB55" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="AC55" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="AP55" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ55">
         <v>282</v>
       </c>
       <c r="AR55" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS55" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU55" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW55" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX55" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ55" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="56" spans="1:52">
       <c r="A56" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B56" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="C56" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="E56" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F56" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G56" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M56" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O56" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="Q56" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X56" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="Y56" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="Z56" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="AA56" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="AB56" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="AC56" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="AP56" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ56">
         <v>96</v>
       </c>
       <c r="AR56" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS56" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU56" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW56" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX56" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ56" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:52">
       <c r="A57" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B57" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="C57" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="E57" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F57" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G57" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M57" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O57" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="Q57" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="X57" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="Y57" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="Z57" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="AA57" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="AB57" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="AC57" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="AP57" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ57">
         <v>114</v>
       </c>
       <c r="AR57" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS57" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU57" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW57" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX57" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ57" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="58" spans="1:52">
       <c r="A58" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B58" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="C58" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="E58" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F58" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G58" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M58" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="O58" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="Q58" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X58" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="Y58" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="Z58" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="AA58" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="AB58" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="AC58" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="AP58" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ58">
         <v>38</v>
       </c>
       <c r="AR58" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS58" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU58" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW58" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX58" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ58" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="59" spans="1:52">
       <c r="A59" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B59" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="C59" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="E59" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F59" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G59" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M59" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O59" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="X59" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="Y59" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="Z59" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="AA59" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="AB59" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="AC59" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="AP59" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ59">
         <v>917</v>
       </c>
       <c r="AR59" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS59" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU59" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW59" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX59" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ59" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="60" spans="1:52">
       <c r="A60" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B60" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="C60" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="E60" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F60" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G60" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M60" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O60" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="X60" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="Y60" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="Z60" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="AA60" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="AB60" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="AC60" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="AP60" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ60">
         <v>40</v>
       </c>
       <c r="AR60" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS60" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AU60" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW60" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX60" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ60" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="61" spans="1:52">
       <c r="A61" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B61" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="C61" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="E61" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="G61" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M61" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O61" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X61" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="Y61" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="Z61" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="AA61" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="AC61" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AP61" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="AQ61">
         <v>140</v>
       </c>
       <c r="AR61" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS61" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU61" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW61" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX61" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ61" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="62" spans="1:52">
       <c r="A62" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B62" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="C62" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="E62" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F62" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G62" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M62" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O62" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X62" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="Y62" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="Z62" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AA62" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="AB62" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AC62" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="AP62" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ62">
         <v>469</v>
       </c>
       <c r="AR62" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS62" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU62" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW62" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX62" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ62" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="63" spans="1:52">
       <c r="A63" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B63" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="C63" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="E63" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F63" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G63" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M63" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O63" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="Q63" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="X63" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="Y63" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="Z63" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="AA63" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="AB63" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="AC63" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="AP63" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ63">
         <v>142</v>
       </c>
       <c r="AR63" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS63" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU63" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW63" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX63" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ63" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="64" spans="1:52">
       <c r="A64" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B64" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="C64" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="E64" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F64" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="G64" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="M64" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O64" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="X64" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="Y64" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="Z64" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="AA64" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="AB64" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="AC64" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="AP64" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AW64" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX64" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ64" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="65" spans="1:52">
       <c r="A65" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B65" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="C65" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="E65" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G65" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M65" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="O65" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="X65" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="Y65" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="Z65" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="AA65" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="AC65" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="AP65" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ65">
         <v>204</v>
       </c>
       <c r="AR65" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS65" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU65" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW65" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX65" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ65" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="66" spans="1:52">
       <c r="A66" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B66" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="C66" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="E66" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="F66" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G66" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M66" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O66" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="Q66" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X66" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="Y66" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="Z66" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="AA66" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="AB66" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="AC66" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="AP66" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ66">
         <v>117</v>
       </c>
       <c r="AR66" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS66" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU66" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW66" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX66" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ66" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="67" spans="1:52">
       <c r="A67" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B67" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="C67" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="D67" s="4" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="E67" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="G67" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M67" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="O67" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="Q67" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X67" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="Y67" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="Z67" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="AA67" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="AC67" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AP67" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ67">
         <v>350</v>
       </c>
       <c r="AR67" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS67" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU67" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW67" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX67" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ67" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="68" spans="1:52">
       <c r="A68" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B68" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="C68" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="D68" s="4" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E68" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="F68" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G68" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M68" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O68" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="X68" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="Y68" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="Z68" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="AA68" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="AB68" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="AC68" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="AP68" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ68">
         <v>1444</v>
       </c>
       <c r="AR68" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS68" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU68" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW68" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX68" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ68" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="69" spans="1:52">
       <c r="A69" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B69" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C69" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="D69" s="4" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="E69" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F69" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G69" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M69" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="O69" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="Q69" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X69" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="Y69" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="Z69" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="AA69" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="AB69" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="AC69" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="AP69" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ69">
         <v>318</v>
       </c>
       <c r="AR69" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS69" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU69" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW69" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX69" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ69" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="70" spans="1:52">
       <c r="A70" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B70" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="C70" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="D70" s="4" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="E70" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F70" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G70" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M70" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O70" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="X70" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="Y70" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="Z70" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="AA70" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="AB70" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="AC70" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="AP70" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ70">
         <v>2002</v>
       </c>
       <c r="AR70" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS70" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU70" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW70" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX70" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ70" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="71" spans="1:52">
       <c r="A71" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B71" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="C71" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="D71" s="4" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="E71" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F71" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="G71" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M71" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="O71" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="Q71" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="S71" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X71" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="Y71" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="Z71" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AA71" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AC71" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="AP71" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ71">
         <v>290</v>
       </c>
       <c r="AR71" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS71" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU71" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW71" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX71" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ71" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="72" spans="1:52">
       <c r="A72" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B72" t="s">
+        <v>654</v>
+      </c>
+      <c r="C72" t="s">
+        <v>655</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>656</v>
+      </c>
+      <c r="E72" t="s">
+        <v>152</v>
+      </c>
+      <c r="F72" t="s">
+        <v>153</v>
+      </c>
+      <c r="G72" t="s">
+        <v>119</v>
+      </c>
+      <c r="M72" t="s">
         <v>651</v>
       </c>
-      <c r="C72" t="s">
+      <c r="O72" t="s">
+        <v>651</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>36</v>
+      </c>
+      <c r="S72" t="s">
+        <v>120</v>
+      </c>
+      <c r="X72" t="s">
         <v>652</v>
       </c>
-      <c r="D72" s="4" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="Y72" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="Z72" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="AA72" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="AC72" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="AP72" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ72">
         <v>350</v>
       </c>
       <c r="AR72" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS72" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU72" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW72" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX72" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ72" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="73" spans="1:52">
       <c r="A73" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B73" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="C73" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="D73" s="4" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="E73" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="G73" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M73" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O73" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="X73" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="Y73" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="Z73" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="AA73" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="AC73" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="AP73" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ73">
         <v>780</v>
       </c>
       <c r="AR73" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS73" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU73" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW73" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX73" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ73" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="74" spans="1:52">
       <c r="A74" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B74" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="C74" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="D74" s="4" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="E74" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F74" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="G74" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="M74" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="O74" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="Q74" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="S74" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="X74" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="Y74" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="Z74" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="AA74" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="AB74" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="AC74" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="AP74" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ74">
         <v>204</v>
       </c>
       <c r="AR74" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS74" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AW74" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX74" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ74" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="75" spans="1:52">
       <c r="A75" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B75" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="C75" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="D75" s="4" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="E75" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F75" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G75" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M75" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O75" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="X75" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="Y75" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="Z75" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="AA75" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="AB75" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="AC75" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="AP75" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ75">
         <v>443</v>
       </c>
       <c r="AR75" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS75" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU75" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW75" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX75" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ75" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="76" spans="1:52">
       <c r="A76" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B76" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="C76" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="D76" s="4" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="E76" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="F76" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G76" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M76" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O76" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="X76" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="Y76" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="Z76" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="AA76" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="AB76" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="AC76" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="AP76" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ76">
         <v>1428</v>
       </c>
       <c r="AR76" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS76" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU76" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW76" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX76" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ76" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="77" spans="1:52">
       <c r="A77" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B77" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="C77" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="D77" s="4" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="E77" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F77" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="G77" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M77" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O77" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="Q77" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X77" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="Y77" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="Z77" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="AA77" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="AC77" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="AP77" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ77">
         <v>4500</v>
       </c>
       <c r="AR77" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS77" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU77" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="AW77" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX77" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ77" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="78" spans="1:52">
       <c r="A78" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B78" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="C78" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="D78" s="4" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="E78" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="F78" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G78" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M78" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O78" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="Q78" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="X78" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="Y78" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="Z78" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="AA78" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="AB78" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="AC78" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="AP78" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ78">
         <v>65</v>
       </c>
       <c r="AR78" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS78" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU78" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW78" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX78" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ78" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="79" spans="1:52">
       <c r="A79" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B79" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="C79" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="D79" s="4" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="E79" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="F79" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="G79" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M79" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="O79" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="Q79" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="S79" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X79" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="Y79" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="Z79" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="AA79" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="AC79" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="AP79" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ79">
         <v>1217</v>
       </c>
       <c r="AR79" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS79" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU79" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW79" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX79" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ79" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="80" spans="1:52">
       <c r="A80" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B80" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="C80" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="D80" s="4" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="E80" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="F80" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="G80" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="M80" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O80" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="Q80" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="S80" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="X80" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="Y80" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="Z80" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="AA80" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="AC80" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="AQ80">
         <v>105</v>
       </c>
       <c r="AR80" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS80" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU80" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="AW80" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX80" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ80" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="81" spans="1:52">
       <c r="A81" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B81" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="C81" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="D81" s="4" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="E81" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="F81" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="G81" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="M81" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="O81" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="Q81" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="S81" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X81" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="Y81" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="Z81" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="AA81" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="AB81" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="AC81" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="AR81" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS81" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AW81" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX81" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ81" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="82" spans="1:52">
       <c r="A82" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B82" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="C82" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="D82" s="4" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="E82" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="F82" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="G82" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M82" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="O82" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X82" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="Y82" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="Z82" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="AA82" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="AC82" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="AQ82">
         <v>240</v>
       </c>
       <c r="AR82" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS82" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU82" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW82" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX82" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AZ82" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
@@ -9689,80 +9721,96 @@
     <hyperlink ref="D79" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_81"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
+        <v>745</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>747</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R48"/>
   <sheetViews>
@@ -9772,2803 +9820,2832 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>744</v>
+        <v>750</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>747</v>
+        <v>753</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>753</v>
+        <v>759</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D2" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F2" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I2" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
       <c r="J2" t="s">
-        <v>763</v>
+        <v>769</v>
       </c>
       <c r="K2" t="s">
-        <v>764</v>
+        <v>770</v>
       </c>
       <c r="L2" t="s">
-        <v>765</v>
+        <v>771</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>766</v>
+        <v>772</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P2">
         <v>45691.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="C3" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="D3" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F3" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="G3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I3" t="s">
-        <v>771</v>
+        <v>777</v>
       </c>
       <c r="J3" t="s">
-        <v>772</v>
+        <v>778</v>
       </c>
       <c r="L3" t="s">
+        <v>779</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>780</v>
+      </c>
+      <c r="N3" s="5" t="s">
         <v>773</v>
-      </c>
-[...4 lines deleted...]
-        <v>767</v>
       </c>
       <c r="P3">
         <v>44694.0</v>
       </c>
       <c r="Q3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D4" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F4" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I4" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J4" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L4" t="s">
-        <v>777</v>
+        <v>783</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P4">
         <v>44819.0</v>
       </c>
       <c r="Q4" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D5" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F5" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J5" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L5" t="s">
-        <v>780</v>
+        <v>786</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>781</v>
+        <v>787</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P5">
         <v>44819.0</v>
       </c>
       <c r="Q5" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D6" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F6" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G6" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H6" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I6" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J6" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L6" t="s">
-        <v>782</v>
+        <v>788</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>783</v>
+        <v>789</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P6">
         <v>44819.0</v>
       </c>
       <c r="Q6" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D7" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E7" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F7" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G7" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H7" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I7" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J7" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L7" t="s">
-        <v>784</v>
+        <v>790</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>785</v>
+        <v>791</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P7">
         <v>44819.0</v>
       </c>
       <c r="Q7" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D8" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E8" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F8" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G8" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I8" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J8" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L8" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P8">
         <v>44819.0</v>
       </c>
       <c r="Q8" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D9" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E9" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F9" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G9" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I9" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J9" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L9" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P9">
         <v>44819.0</v>
       </c>
       <c r="Q9" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D10" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E10" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F10" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G10" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H10" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I10" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J10" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L10" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P10">
         <v>44819.0</v>
       </c>
       <c r="Q10" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D11" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E11" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F11" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G11" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H11" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I11" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J11" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L11" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P11">
         <v>44819.0</v>
       </c>
       <c r="Q11" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D12" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E12" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F12" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G12" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H12" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I12" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J12" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L12" t="s">
-        <v>794</v>
+        <v>800</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>795</v>
+        <v>801</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P12">
         <v>44819.0</v>
       </c>
       <c r="Q12" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D13" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E13" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F13" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I13" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J13" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L13" t="s">
-        <v>796</v>
+        <v>802</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P13">
         <v>44819.0</v>
       </c>
       <c r="Q13" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D14" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E14" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F14" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G14" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I14" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J14" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L14" t="s">
-        <v>798</v>
+        <v>804</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P14">
         <v>44819.0</v>
       </c>
       <c r="Q14" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D15" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E15" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F15" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G15" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H15" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I15" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J15" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L15" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P15">
         <v>44819.0</v>
       </c>
       <c r="Q15" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D16" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E16" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F16" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G16" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H16" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I16" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J16" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L16" t="s">
-        <v>802</v>
+        <v>808</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>803</v>
+        <v>809</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P16">
         <v>44819.0</v>
       </c>
       <c r="Q16" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D17" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E17" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F17" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G17" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H17" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I17" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J17" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L17" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>805</v>
+        <v>811</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P17">
         <v>44819.0</v>
       </c>
       <c r="Q17" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D18" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E18" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F18" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G18" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H18" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I18" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J18" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L18" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>807</v>
+        <v>813</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P18">
         <v>44819.0</v>
       </c>
       <c r="Q18" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D19" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E19" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F19" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G19" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H19" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I19" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J19" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L19" t="s">
-        <v>808</v>
+        <v>814</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>809</v>
+        <v>815</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P19">
         <v>44819.0</v>
       </c>
       <c r="Q19" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D20" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E20" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F20" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G20" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H20" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I20" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J20" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L20" t="s">
-        <v>810</v>
+        <v>816</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>811</v>
+        <v>817</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P20">
         <v>44819.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D21" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E21" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F21" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G21" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H21" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I21" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J21" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L21" t="s">
-        <v>812</v>
+        <v>818</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>813</v>
+        <v>819</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P21">
         <v>44819.0</v>
       </c>
       <c r="Q21" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D22" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E22" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F22" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G22" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H22" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I22" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J22" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L22" t="s">
-        <v>814</v>
+        <v>820</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P22">
         <v>44819.0</v>
       </c>
       <c r="Q22" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D23" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E23" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F23" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G23" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H23" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I23" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J23" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L23" t="s">
-        <v>816</v>
+        <v>822</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>817</v>
+        <v>823</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P23">
         <v>44819.0</v>
       </c>
       <c r="Q23" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D24" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F24" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G24" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H24" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I24" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J24" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L24" t="s">
-        <v>818</v>
+        <v>824</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P24">
         <v>44819.0</v>
       </c>
       <c r="Q24" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D25" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E25" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F25" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G25" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H25" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I25" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J25" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L25" t="s">
-        <v>820</v>
+        <v>826</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>821</v>
+        <v>827</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P25">
         <v>44819.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D26" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E26" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F26" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G26" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H26" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I26" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J26" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L26" t="s">
-        <v>822</v>
+        <v>828</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>823</v>
+        <v>829</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P26">
         <v>44819.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D27" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E27" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F27" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G27" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H27" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I27" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J27" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L27" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>825</v>
+        <v>831</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P27">
         <v>44819.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D28" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E28" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F28" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G28" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H28" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I28" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J28" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L28" t="s">
-        <v>826</v>
+        <v>832</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>827</v>
+        <v>833</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P28">
         <v>44819.0</v>
       </c>
       <c r="Q28" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D29" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E29" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F29" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G29" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H29" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I29" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J29" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L29" t="s">
-        <v>828</v>
+        <v>834</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>829</v>
+        <v>835</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P29">
         <v>44819.0</v>
       </c>
       <c r="Q29" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D30" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E30" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F30" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G30" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H30" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I30" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J30" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L30" t="s">
-        <v>830</v>
+        <v>836</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>831</v>
+        <v>837</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P30">
         <v>44819.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D31" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E31" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F31" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G31" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H31" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I31" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J31" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L31" t="s">
-        <v>832</v>
+        <v>838</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>833</v>
+        <v>839</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P31">
         <v>44819.0</v>
       </c>
       <c r="Q31" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D32" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E32" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F32" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H32" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I32" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J32" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L32" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>835</v>
+        <v>841</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P32">
         <v>44819.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D33" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E33" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F33" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G33" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H33" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I33" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="J33" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="L33" t="s">
-        <v>836</v>
+        <v>842</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>837</v>
+        <v>843</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P33">
         <v>44819.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="C34" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="D34" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E34" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F34" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="G34" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H34" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I34" t="s">
-        <v>838</v>
+        <v>844</v>
       </c>
       <c r="J34" t="s">
-        <v>839</v>
+        <v>845</v>
       </c>
       <c r="L34" t="s">
-        <v>840</v>
+        <v>846</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>841</v>
+        <v>847</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P34">
         <v>44889.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>842</v>
+        <v>848</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="C35" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="D35" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E35" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F35" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="G35" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H35" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I35" t="s">
-        <v>843</v>
+        <v>849</v>
       </c>
       <c r="J35" t="s">
-        <v>844</v>
+        <v>850</v>
       </c>
       <c r="L35" t="s">
-        <v>845</v>
+        <v>851</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>846</v>
+        <v>852</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P35">
         <v>44986.0</v>
       </c>
       <c r="Q35" t="s">
-        <v>847</v>
+        <v>853</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D36" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E36" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F36" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G36" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H36" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I36" t="s">
-        <v>848</v>
+        <v>854</v>
       </c>
       <c r="J36" t="s">
-        <v>849</v>
+        <v>855</v>
       </c>
       <c r="L36" t="s">
-        <v>850</v>
+        <v>856</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>851</v>
+        <v>857</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="O36">
         <v>44575.0</v>
       </c>
       <c r="P36">
         <v>44917.0</v>
       </c>
       <c r="Q36" t="s">
-        <v>852</v>
+        <v>858</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="C37" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="D37" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E37" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F37" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="G37" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H37" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I37" t="s">
-        <v>853</v>
+        <v>859</v>
       </c>
       <c r="J37" t="s">
-        <v>853</v>
+        <v>859</v>
       </c>
       <c r="L37" t="s">
-        <v>854</v>
+        <v>860</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>855</v>
+        <v>861</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P37">
         <v>44603.0</v>
       </c>
       <c r="Q37" t="s">
-        <v>856</v>
+        <v>862</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B38" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="C38" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="D38" t="s">
-        <v>857</v>
+        <v>863</v>
       </c>
       <c r="E38" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F38" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="G38" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H38" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I38" t="s">
-        <v>858</v>
+        <v>864</v>
       </c>
       <c r="J38" t="s">
-        <v>859</v>
+        <v>865</v>
       </c>
       <c r="K38" t="s">
-        <v>860</v>
+        <v>866</v>
       </c>
       <c r="L38" t="s">
-        <v>861</v>
+        <v>867</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>862</v>
+        <v>868</v>
       </c>
       <c r="N38" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P38">
         <v>45741.0</v>
       </c>
       <c r="Q38" t="s">
-        <v>863</v>
+        <v>869</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B39" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="C39" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="D39" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E39" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F39" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="G39" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H39" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I39" t="s">
-        <v>864</v>
+        <v>870</v>
       </c>
       <c r="J39" t="s">
-        <v>865</v>
+        <v>871</v>
       </c>
       <c r="L39" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>867</v>
+        <v>873</v>
       </c>
       <c r="N39" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P39">
         <v>44830.0</v>
       </c>
       <c r="Q39" t="s">
-        <v>868</v>
+        <v>874</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B40" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="C40" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="D40" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E40" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F40" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="G40" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H40" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I40" t="s">
-        <v>869</v>
+        <v>875</v>
       </c>
       <c r="J40" t="s">
-        <v>870</v>
+        <v>876</v>
       </c>
       <c r="K40" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
       <c r="L40" t="s">
-        <v>872</v>
+        <v>878</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>873</v>
+        <v>879</v>
       </c>
       <c r="N40" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P40">
         <v>45078.0</v>
       </c>
       <c r="Q40" t="s">
-        <v>874</v>
+        <v>880</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B41" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D41" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E41" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F41" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G41" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H41" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I41" t="s">
-        <v>875</v>
+        <v>881</v>
       </c>
       <c r="J41" t="s">
-        <v>876</v>
+        <v>882</v>
       </c>
       <c r="K41" t="s">
-        <v>877</v>
+        <v>883</v>
       </c>
       <c r="L41" t="s">
-        <v>878</v>
+        <v>884</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>879</v>
+        <v>885</v>
       </c>
       <c r="N41" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P41">
         <v>45352.0</v>
       </c>
       <c r="Q41" t="s">
-        <v>880</v>
+        <v>886</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B42" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="C42" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="D42" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E42" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F42" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="G42" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H42" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I42" t="s">
-        <v>881</v>
+        <v>887</v>
       </c>
       <c r="J42" t="s">
-        <v>882</v>
+        <v>888</v>
       </c>
       <c r="L42" t="s">
-        <v>883</v>
+        <v>889</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>884</v>
+        <v>890</v>
       </c>
       <c r="N42" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P42">
         <v>45536.0</v>
       </c>
       <c r="Q42" t="s">
-        <v>885</v>
+        <v>891</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B43" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D43" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E43" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F43" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G43" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H43" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I43" t="s">
-        <v>886</v>
+        <v>892</v>
       </c>
       <c r="J43" t="s">
-        <v>887</v>
+        <v>893</v>
       </c>
       <c r="L43" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>889</v>
+        <v>895</v>
       </c>
       <c r="N43" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P43">
         <v>45853.0</v>
       </c>
       <c r="Q43" t="s">
-        <v>890</v>
+        <v>896</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B44" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D44" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E44" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F44" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G44" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H44" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I44" t="s">
-        <v>891</v>
+        <v>897</v>
       </c>
       <c r="J44" t="s">
-        <v>892</v>
+        <v>898</v>
       </c>
       <c r="L44" t="s">
-        <v>893</v>
+        <v>899</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>894</v>
+        <v>900</v>
       </c>
       <c r="N44" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P44">
         <v>45029.0</v>
       </c>
       <c r="Q44" t="s">
-        <v>895</v>
+        <v>901</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B45" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D45" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E45" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F45" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="G45" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H45" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I45" t="s">
-        <v>896</v>
+        <v>902</v>
       </c>
       <c r="J45" t="s">
-        <v>897</v>
+        <v>903</v>
       </c>
       <c r="L45" t="s">
-        <v>898</v>
+        <v>904</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>899</v>
+        <v>905</v>
       </c>
       <c r="N45" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P45">
         <v>45238.0</v>
       </c>
       <c r="Q45" t="s">
-        <v>900</v>
+        <v>906</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B46" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="C46" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="D46" t="s">
-        <v>901</v>
+        <v>907</v>
       </c>
       <c r="E46" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F46" t="s">
-        <v>902</v>
+        <v>908</v>
       </c>
       <c r="G46" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H46" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I46" t="s">
-        <v>771</v>
+        <v>777</v>
       </c>
       <c r="J46" t="s">
-        <v>772</v>
+        <v>778</v>
       </c>
       <c r="L46" t="s">
+        <v>779</v>
+      </c>
+      <c r="M46" s="5" t="s">
+        <v>780</v>
+      </c>
+      <c r="N46" s="5" t="s">
         <v>773</v>
-      </c>
-[...4 lines deleted...]
-        <v>767</v>
       </c>
       <c r="P46">
         <v>45238.0</v>
       </c>
       <c r="Q46" t="s">
-        <v>903</v>
+        <v>909</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B47" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="C47" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="D47" t="s">
-        <v>901</v>
+        <v>907</v>
       </c>
       <c r="E47" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F47" t="s">
-        <v>902</v>
+        <v>908</v>
       </c>
       <c r="G47" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H47" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I47" t="s">
-        <v>838</v>
+        <v>844</v>
       </c>
       <c r="J47" t="s">
-        <v>839</v>
+        <v>845</v>
       </c>
       <c r="L47" t="s">
-        <v>840</v>
+        <v>846</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>841</v>
+        <v>847</v>
       </c>
       <c r="N47" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P47">
         <v>45790.0</v>
       </c>
       <c r="Q47" t="s">
-        <v>904</v>
+        <v>910</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B48" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="C48" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="D48" t="s">
-        <v>901</v>
+        <v>907</v>
       </c>
       <c r="E48" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F48" t="s">
-        <v>902</v>
+        <v>908</v>
       </c>
       <c r="G48" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H48" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I48" t="s">
-        <v>864</v>
+        <v>870</v>
       </c>
       <c r="J48" t="s">
-        <v>865</v>
+        <v>871</v>
       </c>
       <c r="L48" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>867</v>
+        <v>873</v>
       </c>
       <c r="N48" s="5" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="P48">
         <v>45758.0</v>
       </c>
       <c r="Q48" t="s">
-        <v>905</v>
+        <v>911</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>906</v>
+        <v>912</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>907</v>
+        <v>913</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>908</v>
+        <v>914</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>909</v>
+        <v>915</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>910</v>
+        <v>916</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>911</v>
+        <v>917</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>912</v>
+        <v>918</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>913</v>
+        <v>919</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>914</v>
+        <v>920</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>915</v>
+        <v>921</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>916</v>
+        <v>922</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>917</v>
+        <v>923</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>919</v>
+        <v>925</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>920</v>
+        <v>926</v>
       </c>
       <c r="C2" t="s">
-        <v>921</v>
+        <v>927</v>
       </c>
       <c r="D2" t="s">
-        <v>922</v>
+        <v>928</v>
       </c>
       <c r="E2" t="s">
-        <v>923</v>
+        <v>929</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>924</v>
+        <v>930</v>
       </c>
       <c r="G2" t="s">
-        <v>925</v>
+        <v>931</v>
       </c>
       <c r="H2" t="s">
-        <v>926</v>
+        <v>932</v>
       </c>
       <c r="I2" t="s">
-        <v>927</v>
+        <v>933</v>
       </c>
       <c r="J2" t="s">
-        <v>928</v>
+        <v>934</v>
       </c>
       <c r="K2" t="s">
-        <v>929</v>
+        <v>935</v>
       </c>
       <c r="L2" t="s">
-        <v>930</v>
+        <v>936</v>
       </c>
       <c r="M2" t="s">
-        <v>931</v>
+        <v>937</v>
       </c>
       <c r="N2" t="s">
-        <v>932</v>
+        <v>938</v>
       </c>
       <c r="O2" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>934</v>
+        <v>940</v>
       </c>
       <c r="C3" t="s">
-        <v>935</v>
+        <v>941</v>
       </c>
       <c r="D3" t="s">
-        <v>936</v>
+        <v>942</v>
       </c>
       <c r="E3" t="s">
-        <v>923</v>
+        <v>929</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>937</v>
+        <v>943</v>
       </c>
       <c r="G3" t="s">
-        <v>938</v>
+        <v>944</v>
       </c>
       <c r="H3" t="s">
-        <v>926</v>
+        <v>932</v>
       </c>
       <c r="I3" t="s">
-        <v>927</v>
+        <v>933</v>
       </c>
       <c r="J3" t="s">
-        <v>939</v>
+        <v>945</v>
       </c>
       <c r="K3" t="s">
-        <v>940</v>
+        <v>946</v>
       </c>
       <c r="L3" t="s">
-        <v>941</v>
+        <v>947</v>
       </c>
       <c r="M3" t="s">
-        <v>942</v>
+        <v>948</v>
       </c>
       <c r="N3" t="s">
-        <v>943</v>
+        <v>949</v>
       </c>
       <c r="O3" t="s">
-        <v>944</v>
+        <v>950</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>945</v>
+        <v>951</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>946</v>
+        <v>952</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>906</v>
+        <v>912</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>947</v>
+        <v>953</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>909</v>
+        <v>915</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>948</v>
+        <v>954</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>949</v>
+        <v>955</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>950</v>
+        <v>956</v>
       </c>
       <c r="D2" t="s">
-        <v>951</v>
+        <v>957</v>
       </c>
       <c r="E2" t="s">
-        <v>952</v>
+        <v>958</v>
       </c>
       <c r="F2" t="s">
-        <v>953</v>
+        <v>959</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>954</v>
+        <v>960</v>
       </c>
       <c r="I2" t="s">
-        <v>955</v>
+        <v>961</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>956</v>
+        <v>962</v>
       </c>
       <c r="C3" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="D3" t="s">
+        <v>964</v>
+      </c>
+      <c r="E3" t="s">
         <v>958</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>959</v>
+        <v>965</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>960</v>
+        <v>966</v>
       </c>
       <c r="I3" t="s">
-        <v>955</v>
+        <v>961</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>961</v>
+        <v>967</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>962</v>
+        <v>968</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>963</v>
+        <v>969</v>
       </c>
       <c r="C2" t="s">
-        <v>964</v>
+        <v>970</v>
       </c>
       <c r="D2" t="s">
-        <v>965</v>
+        <v>971</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>966</v>
+        <v>972</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>967</v>
+        <v>973</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>968</v>
+        <v>974</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>970</v>
+        <v>976</v>
       </c>
       <c r="C2" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="D2" t="s">
-        <v>971</v>
+        <v>977</v>
       </c>
       <c r="E2" t="s">
-        <v>774</v>
+        <v>780</v>
       </c>
       <c r="F2" t="s">
-        <v>972</v>
+        <v>978</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>745</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>747</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>973</v>
+        <v>980</v>
       </c>
       <c r="C2" t="s">
-        <v>974</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>981</v>
+      </c>
+      <c r="H2" t="s">
+        <v>982</v>
+      </c>
+      <c r="J2" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>973</v>
+        <v>980</v>
       </c>
       <c r="C3" t="s">
-        <v>976</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>983</v>
+      </c>
+      <c r="H3" t="s">
+        <v>984</v>
+      </c>
+      <c r="J3" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>973</v>
+        <v>980</v>
       </c>
       <c r="C4" t="s">
-        <v>978</v>
-[...2 lines deleted...]
-        <v>979</v>
+        <v>985</v>
+      </c>
+      <c r="H4" t="s">
+        <v>986</v>
+      </c>
+      <c r="J4" t="s">
+        <v>932</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>