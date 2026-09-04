--- v3 (2026-08-15)
+++ v4 (2026-09-04)
@@ -2874,60 +2874,60 @@
   <si>
     <t>Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Korea, Republic of, Brunei Darussalam</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan, Albania, Sierra Leone, Eswatini, Liberia, Sao Tome and Principe, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Rwanda, Sudan, Lesotho, Gambia (the), Guatemala</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Russian Federation, San Marino, Korea, Republic of</t>
   </si>
   <si>
     <t>WO2019245893</t>
   </si>
   <si>
     <t>Tirzepatide liquid formulations</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2039-06-14</t>
   </si>
   <si>
     <t>A composition of tirzepatide, comprising an agent selected from NaCl and propylene glycol; and dibasic sodium phosphate is provided.</t>
   </si>
   <si>
-    <t>China, Armenia, Kazakhstan, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Peru, India, Algeria, Namibia, Ghana, Botswana, Kenya, South Africa, Indonesia, Colombia</t>
+    <t>China, Armenia, Kazakhstan, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Jordan, Peru, India, Algeria, Namibia, Ghana, Botswana, Kenya, South Africa, Indonesia, Colombia</t>
   </si>
   <si>
     <t>Australia, Chile, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, New Zealand, Hong Kong</t>
   </si>
   <si>
-    <t>Argentina, Brazil, China, Ecuador, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Jordan, Mexico, Peru, Philippines, Viet Nam, Thailand, Sri Lanka, Nigeria, Malaysia, Guatemala, Honduras, El Salvador, Egypt, Dominican Republic, Lebanon</t>
-[...2 lines deleted...]
-    <t>Australia, Canada, Costa Rica, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Japan, Korea, Republic of, Singapore, United States of America, Brunei Darussalam, Bahrain, Kuwait, United Arab Emirates, Trinidad and Tobago, Saudi Arabia, Qatar, Panama, Oman, New Zealand</t>
+    <t>Argentina, Brazil, China, Ecuador, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Mexico, Peru, Philippines, Viet Nam, Thailand, Sri Lanka, Nigeria, Malaysia, Guatemala, Honduras, El Salvador, Egypt, Dominican Republic, Lebanon</t>
+  </si>
+  <si>
+    <t>Australia, Canada, Costa Rica, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Korea, Republic of, Singapore, United States of America, Brunei Darussalam, Bahrain, Kuwait, United Arab Emirates, Trinidad and Tobago, Saudi Arabia, Qatar, Panama, Oman, New Zealand</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Tajikistan, Belarus, Azerbaijan, Turkmenistan, Kyrgyzstan, Sierra Leone, Eswatini, Liberia, Sao Tome and Principe, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Rwanda, Sudan, Lesotho, Gambia (the)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Australia, San Marino, Korea, Republic of</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>tirzepatide and pharmaceutically acceptable salts thereof</t>
   </si>