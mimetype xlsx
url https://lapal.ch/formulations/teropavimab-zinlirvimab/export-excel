--- v2 (2026-08-22)
+++ v3 (2026-10-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="387">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="426">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -141,100 +141,103 @@
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Teropavimab + Zinlirvimab</t>
   </si>
   <si>
-    <t>Teropavimab and Zinlirvimab</t>
+    <t>Teropavimab (3BNC117-LS, GS-5423) and Zinlirvimab (10-1074-LS, GS-2872)</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
-    <t>2 bNAbs targeting gp120 on HIV-1 envelope</t>
+    <t>2 bNAbs targeting gp120 on HIV-1 envelope ( CD4bs and V3 Loop respectively)</t>
   </si>
   <si>
     <t>Teropavimab (GS-5423; 3BNC117-LS) and zinlirvimab (GS-2872; 10-1074-LS) are a long-acting combination of the broadly neutralising antibodies (bNAbs) 3BNC117 and 10-1074 currently in clinical development for the treatment of HIV-1 infection. The crystallisable fragment domains of both teropavimab and zinlirvimab contain two directed amino acid substitutions termed “LS” (residues N434S and M428L) resulting in long-acting bNAbs with improved efficacy and half-life. Teropavimab functions by targeting the CD4-binding site of the HIV-1 envelope glycoprotein gp120, while zinlirvimab targets the HIV-1 envelope V3 glycan supersite. These interactions mechanistically disrupt the initial entry of HIV-1 virions into the host CD4+ cell, which is an essential step in HIV infection.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Intravenous, Subcutaneous</t>
   </si>
   <si>
     <t>Broadly neutralising monoclonal antibody</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>Production scale up and manufacturing requirements for therapeutic monoclonal antibody products are primarily related to formulation stability, pharmacokinetic suitability and maintenance of quality attributes. 
 The industrial manufacture of high-concentration broadly neutralising antibody (bNAb) formulations for parenteral administration can introduce production challenges regarding aggregation propensity and formulation viscosity.  
 Exploratory process optimisations such as bNAb co-formulation and multi-specific antibody composition have the potential to reduce overall manufacturing costs.</t>
   </si>
   <si>
     <t>Industrial bioreactor vessel with a production volume capacity of between 5-25kL.
 Continuous disc stack centrifuges for bioreactor harvesting with subsequent membrane and depth filtration for supernatant clarification.
 Protein A chromatography or other suitable affinity capture apparatus followed by two chromatographic polishing steps such as cation- and anion-exchange. 
 Ultrafiltration membrane system to concentrate and formulate the final product.</t>
   </si>
   <si>
     <t>Biological activity of bNAbs is highly dependant on their chemical, conformational and structural stability. Reduced glycosylation of bNAbs during manufacture and chemical degradation processes such as deamidation can result in increased aggregation, loss of activity and diminished solubility. Degradation may occur at any stage throughout the manufacturing process including bioprocessing, purification, product delivery and storage. Considerations to increase formulation stability may include pH optimisation and the addition of suitable excipients (e.g. surfactants, stabilizers and buffers).</t>
   </si>
   <si>
     <t>Formulation characterisation for single-entity bNAb production include capillary isoelectric focusing and ion-exchange chromatography for identification of post-translational modifications, subvisible particle quantitation, thermal DSC, size-exclusion chromatography for measurement of concentration dependent aggregation rates and capillary electrophoresis for antibody fragmentation and clipping. Co-formulated bNAbs in mixture may utilise SE-HPLC, capillary electrophoresis sodium dodecyl sulphate, dynamic light scattering, microflow imaging and multi-attribute method mass spectrometry analysis.</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a nurse, Administered by a specialty health worker</t>
   </si>
   <si>
+    <t>Every 6 months</t>
+  </si>
+  <si>
     <t>2025-06-12 14:31:57</t>
   </si>
   <si>
     <t>2025-07-09 19:22:53</t>
   </si>
   <si>
     <t>LA Formulation</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
@@ -378,50 +381,53 @@
     <t>https://clinicaltrials.gov/study/NCT03254277</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Rockefeller University</t>
   </si>
   <si>
     <t>Evaluate the safety, tolerability and pharmacokinetics of a single administration of 3BNC117-LS in HIV-uninfected and HIV-1 infected participants.</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Drug: 3BNC117-LS</t>
   </si>
   <si>
     <t>Drug: Placebo</t>
   </si>
   <si>
     <t>2017-09-13</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Study participants placed into groups of HIV-infected and HIV-uninfected individuals.
 Inclusion criteria for HIV positive groups:
 Males and females aged 18-65 who have documented HIV-1 infection with CD4+ T cell counts of &gt; 300 cells/μL and currently receiving antiretroviral therapy (ART) with &lt; 20 copies/ml plasma HIV-1 RNA or not receiving ART for a minimum of 8 weeks with &lt; 100,000 copies/ml plasma HIV-1 RNA.
 Inclusion criteria for HIV negative groups:
 Males and females aged 18-65 who have low risk for HIV infection and agree to implement two methods of effective contraception if sexually active.</t>
   </si>
   <si>
     <t>HBV, HCV</t>
@@ -456,50 +462,53 @@
   <si>
     <t>NCT05079451</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05079451</t>
   </si>
   <si>
     <t>Withdrawn</t>
   </si>
   <si>
     <t>National Institute of Allergy and Infectious Diseases (NIAID)</t>
   </si>
   <si>
     <t>Protocol Withdrawal.</t>
   </si>
   <si>
     <t>Evaluate the ability and safety of the combined bNAbs 10-1074-LS and 3BNC117-LS to prevent viral rebound during an analytical antiretroviral treatment interruption.</t>
   </si>
   <si>
     <t>Drug: 10-1074-LS</t>
   </si>
   <si>
     <t>2024-01-01</t>
   </si>
   <si>
+    <t>2023-09-06</t>
+  </si>
+  <si>
     <t>2024-01-15</t>
   </si>
   <si>
     <t>2024-02-15</t>
   </si>
   <si>
     <t>Individuals aged 18-70 years with confirmed HIV-1 infection who have received a stable suppressive antiretroviral regimen (&lt; 50 copies/ml plasma HIV-1 RNA levels) for a minimum of 48 weeks prior to enrolment with no reported continuous interruption of a treatment greater than 7 days.
 CD4+ T cell counts of &gt; 450 cells/µL with a nadir of ≥200 cells µL is required for trial eligibility.</t>
   </si>
   <si>
     <t>HBV, HCV, TB</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>None (Open Label)</t>
   </si>
   <si>
     <t>IV infusion of 30-60 mins duration with dosage calculated based on participants body weight</t>
   </si>
   <si>
     <t>Intravenous</t>
   </si>
   <si>
@@ -509,50 +518,53 @@
     <t>NCT04319367</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04319367</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>Imperial College London</t>
   </si>
   <si>
     <t>Evaluate whether the combination of 3BNC117-LS and 10-1074-LS can prevent HIV viral rebound after discontinuing early-initiation antiretroviral treatment in adults during primary HIV infection.</t>
   </si>
   <si>
     <t>United Kingdom, Denmark</t>
   </si>
   <si>
     <t>Drug: Investigational Medicinal Product (3BNC117-LS and 10-1074-LS)</t>
   </si>
   <si>
     <t>2021-05-17</t>
+  </si>
+  <si>
+    <t>2024-04-16</t>
   </si>
   <si>
     <t>2027-07-31</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>Individuals aged 18-60 who are currently receiving a stable antiretroviral therapy (ART) regimen resulting in an undetectable HIV viral load for a time period of at least one year, which commenced within three months of documented primary HIV infection. 
 Current CD+ T cell counts &gt; 500 cells/µL with a nadir of CD4+ &gt; 350 cells/µL are required. 
 Study participants were required to be vaccinated against COVID-19 at least 28 days before enrolment.</t>
   </si>
   <si>
     <t>HBV, HCV, COVID 19</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Triple-blind masking</t>
   </si>
   <si>
     <t>Triple (Participant, Investigator, Outcomes Assessor)</t>
   </si>
   <si>
@@ -561,150 +573,159 @@
   <si>
     <t>RHIVIERA-02</t>
   </si>
   <si>
     <t>NCT05300035</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05300035</t>
   </si>
   <si>
     <t>ANRS, Emerging Infectious Diseases</t>
   </si>
   <si>
     <t>Evaluate the efficacy of an intervention consisting of the long-acting broadly neutralising antibodies 3BNC117-LS and 10-1074-LS + ART in reducing HIV-1 replication during primary HIV-1 infection.</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>Drug: Recombinant human monoclonal antibodies (3BNC117-LS and 10-1074-LS)</t>
   </si>
   <si>
     <t>2024-04-11</t>
   </si>
   <si>
+    <t>2024-12-23</t>
+  </si>
+  <si>
     <t>2026-12-10</t>
   </si>
   <si>
     <t>2028-12-10</t>
   </si>
   <si>
     <t>Study participants are individuals with confirmed HIV-1 infection aged 18-70 at screening and no prior history of hypersensitivity or contraindication to 10-1074-LS or 3BNC117-LS intravenous infusions.</t>
   </si>
   <si>
     <t>HCV, HBV, TB, COVID 19</t>
   </si>
   <si>
     <t>Triple (Participant, Care Provider, Investigator)</t>
   </si>
   <si>
     <t>Dual intravenous infusion of the long-acting bNAbs 10-1074LS &amp; 3BNC117LS between day 7 and 10.</t>
   </si>
   <si>
     <t>GS-US-536-5816</t>
   </si>
   <si>
     <t>NCT04811040</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/ct2/show/NCT04811040</t>
   </si>
   <si>
     <t>Gilead Sciences</t>
   </si>
   <si>
     <t>Evaluate the safety and tolerability of a combination of the broadly neutralizing antibodies (bNAbs) teropavimab (formerly GS-5423) and GS-2872 in combination with the HIV capsid inhibitor lenacapavir</t>
   </si>
   <si>
     <t>Drug: Oral Lenacapavir</t>
   </si>
   <si>
     <t>Drug: Subcutaneous Lenacapavir</t>
   </si>
   <si>
     <t>Biological: Teropavimab</t>
   </si>
   <si>
     <t>Biological: Zinlirvimab</t>
   </si>
   <si>
-    <t>2021-04-08 00:00:00</t>
-[...8 lines deleted...]
-    <t>2023-10-17 00:00:00</t>
+    <t>2021-04-08</t>
+  </si>
+  <si>
+    <t>2024-12-19</t>
+  </si>
+  <si>
+    <t>2022-06-09</t>
+  </si>
+  <si>
+    <t>2023-10-26</t>
   </si>
   <si>
     <t>Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>On first-line antiretroviral therapy (ART) for ≥ 2 years prior to screening. A change in ART regimen ≥ 28 days prior to screening for reasons other than virologic failure (VF) (eg, tolerability, simplification, drug-drug interaction profile) is allowed.</t>
   </si>
   <si>
     <t>HCV, HBV</t>
   </si>
   <si>
     <t>No history of opportunistic infection or illness indicative of Stage 3 HIV disease; No comorbid condition(s) requiring ongoing immunosuppression.</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Double (Participant, Investigator). Clinical pharmacologist and sponsor are not masked to treatment assignment.</t>
   </si>
   <si>
     <t>Oral, Subcutaneous</t>
   </si>
   <si>
     <t>MCA-1031</t>
   </si>
   <si>
     <t>NCT05245292</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05245292</t>
   </si>
   <si>
     <t>Evaluate the antiretroviral activity and safety of the broadly neutralising antibodies 3BNC117-LS and 10-1074-LS in combination with IL-15 superagonist complex N-803.</t>
   </si>
   <si>
     <t>Drug: N803</t>
   </si>
   <si>
     <t>2022-12-07</t>
   </si>
   <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
     <t>2025-12-31</t>
+  </si>
+  <si>
+    <t>2025-12-09</t>
   </si>
   <si>
     <t>Male, Female</t>
   </si>
   <si>
     <t>Study participants are males and females aged 18-70 with a confirmed HIV-1 infection who are currently receiving a stable antiretroviral treatment regimen (&lt; 50 copies/ml plasma HIV-1 RNA) for at least 48 weeks with no reported continuous interruption of treatment greater than 7 days. 
 CD4+ T cell counts were required to be &gt; 450 cells/μL at enrolment with a cell count nadir of ≥ 200 cells/μL and HIV-1 RNA plasma levels at &lt; 20 copies/ml.</t>
   </si>
   <si>
     <t>Single intravenous infusions of the long-acting bNAbs 10-1074-LS (dosed at 10mg/kg) and 3BNC117-LS (dosed at 30mg/kg) on day zero.</t>
   </si>
   <si>
     <t>MCA-0994</t>
   </si>
   <si>
     <t>NCT04250636</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04250636</t>
   </si>
   <si>
     <t>Evaluate the antiviral activity, pharmacokinetics and safety of single intravenous infusions of the bNAbs 3BNC117-LS and 10-1074-LS in HIV-infected individuals who are not currently receiving ART.</t>
   </si>
   <si>
     <t>2020-10-13</t>
@@ -752,157 +773,175 @@
     <t>2021-02-04</t>
   </si>
   <si>
     <t>Study participants placed into groups of HIV-infected and HIV-uninfected individuals.
 Inclusion criteria for HIV positive groups:
 Males and females aged 18-65 who have documented HIV-1 infection and are currently receiving antiretroviral therapy with &lt; 50 copies/ml plasma HIV-1 RNA levels and CD4+ T cell count of &gt; 300 cells/μL.
 Inclusion criteria for HIV negative groups:
 Males and females aged 18-65 who have low risk for HIV infection and agree to implement two methods of effective contraception if sexually active.</t>
   </si>
   <si>
     <t>HIV, HBV, HCV</t>
   </si>
   <si>
     <t>Double (Participant, Investigator)</t>
   </si>
   <si>
     <t>Dose escalation study</t>
   </si>
   <si>
     <t>NCT05612178</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05612178</t>
   </si>
   <si>
+    <t>Active, not recruiting</t>
+  </si>
+  <si>
     <t>Evaluate the safety and effects of repeated doses of 3BNC117-LS and 10-1074-LS on persistent viral reservoirs in people living with HIV who are currently receiving suppressive antiretroviral therapy.</t>
   </si>
   <si>
     <t>Biological: 3BNC117-LS</t>
   </si>
   <si>
     <t>Biological: 10-1074-LS</t>
   </si>
   <si>
     <t>Other: Sterile Saline</t>
   </si>
   <si>
     <t>2023-07-26</t>
   </si>
   <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>2027-03-31</t>
+  </si>
+  <si>
     <t>Adult persons of any sex or gender, aged 18 years to 70; with confirmed HIV-1 infection and receiving antiretroviral therapy with plasma HIV-1 RNA levels of &lt; 50 copies/mL and no reported interruption of ART for 7 consecutive days or longer for at least 96 weeks.</t>
   </si>
   <si>
     <t>Administered 3 times at 20-week intervals.</t>
   </si>
   <si>
     <t>PAUSE</t>
   </si>
   <si>
     <t>NCT06031272</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06031272</t>
   </si>
   <si>
-    <t>Not yet recruiting</t>
-[...1 lines deleted...]
-  <si>
     <t>AIDS Clinical Trials Group</t>
   </si>
   <si>
     <t>Evaluate the safety, antiviral activity, and immunomodulatory effects of co-administered 3BNC117-LS-J and 10-1074-LS-J in ART-treated adults in Sub-Saharan Africa.</t>
   </si>
   <si>
     <t>Botswana, Malawi, South Africa</t>
   </si>
   <si>
     <t>Drug: 3BNC117-LS-J</t>
   </si>
   <si>
     <t>Drug: 10-1074-LS-J</t>
   </si>
   <si>
     <t>Drug: Placebo for 3BNC117-LS-J</t>
   </si>
   <si>
     <t>Drug: Placebo for 10-1074-LS-J</t>
   </si>
   <si>
     <t>2024-05-15</t>
   </si>
   <si>
+    <t>2024-05-28</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
+  </si>
+  <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2025-10-14</t>
+  </si>
+  <si>
+    <t>2026-06-25</t>
   </si>
   <si>
     <t>Participants are individuals aged 18 to 70 years with a confirmed HIV-1 infection and who have received stable suppressive ART for at least 96 weeks prior to study entry.
 Eligible participants must also display a CD4+ cell count of &gt;450 cells/µL obtained within the previous 56 days and plasma HIV-1 RNA levels of &lt;50 copies/mL for at least 96 weeks prior to study entry.</t>
   </si>
   <si>
     <t>Single intravenous infusions of 3BNC117-LS-J (30 mg/kg) and 10-1074-LS-J (10 mg/kg) administered on Day 0.</t>
   </si>
   <si>
     <t>IAVI C100</t>
   </si>
   <si>
     <t>NCT04173819</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04173819</t>
   </si>
   <si>
     <t>Phase I/II</t>
   </si>
   <si>
-    <t>Active, not recruiting</t>
-[...1 lines deleted...]
-  <si>
     <t>International AIDS Vaccine Initiative</t>
   </si>
   <si>
     <t>Evaluate the safety and pharmacokinetics of the combination broadly neutralizing antibodies, 3BNC117-LS-J and 10-1074-LS-J, in healthy American and African Adults.</t>
   </si>
   <si>
     <t>United States of America, Kenya, Rwanda, South Africa, Uganda</t>
   </si>
   <si>
     <t>Biological: 3BNC117-LS-J</t>
   </si>
   <si>
     <t>Biological: 10-1074-LS-J</t>
   </si>
   <si>
     <t>Biological: Combination 3BNC117-LS-J and 10-1074-LS-J</t>
   </si>
   <si>
     <t>Biological: Placebo</t>
   </si>
   <si>
     <t>2019-01-25</t>
+  </si>
+  <si>
+    <t>2025-05-02</t>
   </si>
   <si>
     <t>2023-09-01</t>
   </si>
   <si>
     <t>Healthy male and female individuals aged between 18-45 who are willing to undergo HIV testing, risk reduction counselling and receive HIV test results; in addition to maintaining low-risk behaviour for the entire trial duration.</t>
   </si>
   <si>
     <t>HIV, HCV, HBV, TB</t>
   </si>
   <si>
     <t>Single infusions of the long-acting bNAbs 10-1074-LS-J and 3BNC117-LS-J (either alone or in-combination at differing ratios).</t>
   </si>
   <si>
     <t>PrEP</t>
   </si>
   <si>
     <t>GS-US-536-5939</t>
   </si>
   <si>
     <t>NCT05729568</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05729568</t>
   </si>
@@ -913,70 +952,158 @@
   <si>
     <t>A Study of Teropavimab and Zinlirvimab in Combination With Capsid Inhibitor Lenacapavir in Virologically Suppressed Adults With HIV-1 Infection</t>
   </si>
   <si>
     <t>United States of America, Australia, Canada, Puerto Rico</t>
   </si>
   <si>
     <t>Teropavimab</t>
   </si>
   <si>
     <t>Zinlirvimab</t>
   </si>
   <si>
     <t>Lenacapavir Tablet</t>
   </si>
   <si>
     <t>Lenacapavir Injection</t>
   </si>
   <si>
     <t>Antiretroviral Therapy</t>
   </si>
   <si>
     <t>2023-05-15</t>
   </si>
   <si>
-    <t>2025-06-26</t>
-[...2 lines deleted...]
-    <t>2029-12-01</t>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>2030-12-01</t>
   </si>
   <si>
     <t>2024-07-02</t>
   </si>
   <si>
     <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * On stable oral antiretroviral therapy (ART) consisting of no more than 2 drug classes (with the exception of pharmacologic boosters cobicistat or ritonavir) for ≥ 1 year prior to screening visit 2. A change in ART regimen ≥ 28 days prior to screening visit 2 for reasons other than virologic failure (VF) (eg, tolerability, simplification, drug-drug interaction profile) is allowed.
 * No clinically significant documented historical resistance to the current ART regimen with the exception of isolated nucleoside reverse transcriptase inhibitor mutations including M184V or ≤ 2 thymidine analog mutations (TAMs: M41L, D67N, K70R, L210W, T215Y, and/or K219Q).
 * Plasma human immunodeficiency virus-1 (HIV-1) ribonucleic acid (RNA) \&lt; 50 copies/mL at screening visit 2.
 * Doc</t>
   </si>
   <si>
-    <t>Every 6 months</t>
+    <t>DAYBREAK-1 (GS-US-536-5938)</t>
+  </si>
+  <si>
+    <t>NCT07682961</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07682961</t>
+  </si>
+  <si>
+    <t>Phase III</t>
+  </si>
+  <si>
+    <t>The goal of this clinical study is to compare how effective a long-acting injectable treatment of lenacapavir (LEN), teropavimab (TAB), and zinlirvimab (ZAB) versus (CAB) and rilpivirine (RPV) injections given every 8 weeks in adults with HIV-1 whose virus is well controlled on daily oral treatment, after 1 year (52 weeks) of the treatment.
+The primary objective of this study are to evaluate the efficacy of switching to the regimen of LEN, TAB, and ZAB versus switching to CAB and RPV in virologically suppressed people with HIV-1 (PWH) as determined by the proportion of participants with HIV-1 RNA ≥ 50 copies/mL at Week 52.</t>
+  </si>
+  <si>
+    <t>Study of Lenacapavir, Teropavimab, and Zinlirvimab Versus Cabotegravir and Rilpivirine in Virologically Suppressed Adults With HIV-1 on Oral Daily Antiretroviral Therapy</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Japan</t>
+  </si>
+  <si>
+    <t>Lenacapavir(LEN)+ Teropavimab(TAB)+ Zinlirvimab (ZAB)</t>
+  </si>
+  <si>
+    <t>oral LEN 600 mg, SC LEN 927 mg, and IV infusions of TAB &amp; ZAB on D1. Participants will self-administer oral LEN 600 mg on D2. Every 26 weeks, participants receive SC LEN + IV inf. of TAB &amp; ZAB til W92</t>
+  </si>
+  <si>
+    <t>Active Comparator: Treatment Group 2: Cabotegravir (CAB) + Rilpivirine (RPV)</t>
+  </si>
+  <si>
+    <t>Participants will discontinue their baseline oral antiretroviral therapy (ART) and will receive intramuscular (IM) CAB 600 mg + RPV 900 mg on Day 1, Week 4 and then every 8 weeks for up to 92 weeks.</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>2026-07-14</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
+  </si>
+  <si>
+    <t>2029-03-01</t>
+  </si>
+  <si>
+    <t>2033-03-01</t>
+  </si>
+  <si>
+    <t>Key Inclusion Criteria:
+* Human immunodeficiency virus type 1 (HIV-1) susceptibility results from screening meeting specific criteria:
+  1\) Proviral phenotypic susceptibility to both TAB and ZAB by the investigational protocol-defined assay at screening.
+* At least 1 documented HIV-1 RNA level measured between 6 months and 12 months (+2 months) prior to screening. This and any other HIV-1 RNA measurements documented in this period must be \&lt; 50 copies/mL (undetectable HIV-1 RNA level according to the local assay being used if the limit of detection is ≥ 50 copies/mL). A single virologic elevation of ≥ 50 copies/mL and \&lt; 400 copies/mL (transient detectable viremia or "blips") prior to screening are acceptable if the subsequent plasma HIV-1 RNA level is \&lt; 50 copies/mL.
+* A plasma HIV-1</t>
+  </si>
+  <si>
+    <t>DAYBREAK 2 (GS-US-536-6544)</t>
+  </si>
+  <si>
+    <t>NCT07683000</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07683000</t>
+  </si>
+  <si>
+    <t>The goal of this clinical study is to compare how effective a long-acting treatment of injectable combination of lenacapavir (LEN), teropavimab (TAB), and zinlirvimab (ZAB) is versus continuing a daily oral HIV treatment in adults with HIV-1 whose virus is already well controlled, after 1 year (52 weeks) of treatment.
+The primary objective of this study is to evaluate the efficacy of switching to the regimen of LEN, TAB, and ZAB versus continuing an oral stable baseline regimen (SBR) in virologically suppressed people with HIV-1 (PWH) as determined by the proportion of participants with HIV-1 RNA ≥ 50 copies/mL at Week 52.</t>
+  </si>
+  <si>
+    <t>Study of Lenacapavir, Teropavimab, and Zinlirvimab in Virologically Suppressed Adults With HIV-1 on Stable Oral Treatment Regimens</t>
+  </si>
+  <si>
+    <t>Lenacapavir</t>
+  </si>
+  <si>
+    <t>SBR</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
+  </si>
+  <si>
+    <t>Key Inclusion Criteria:
+* Human immunodeficiency virus type 1 (HIV-1) susceptibility results from screening meeting specific criteria:
+  1\) Proviral phenotypic susceptibility to both TAB and ZAB by the investigational protocol-defined assay at screening.
+* Plasma HIV-1 RNA levels \&lt; 50 copies/mL at screening.
+* At least 1 documented HIV-1 RNA level measured between 6 months and 12 months (+2 months) prior to screening. This and any other HIV-1 RNA measurements documented in this period must be \&lt; 50 copies/mL (undetectable HIV-1 RNA level according to the local assay being used if the limit of detection is ≥ 50 copies/mL). A single virologic elevation of ≥ 50 copies/mL and \&lt; 400 copies/mL (transient detectable viremia or "blips") prior to screening are acceptable if the subsequent plas</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Mponponsuo K, McMahon JH, Gorgos L, Morales-Ramirez J, Workowski K, Brunetta J, Ogbuagu O, Collins SE, VanderVeen LA, Huang H, Baeten JM, Eron JJ. Efficacy and Safety of Lenacapavir, Teropavimab, and</t>
   </si>
@@ -1589,51 +1716,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03254277" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05079451" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04319367" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05300035" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT04811040" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05245292" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04250636" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03554408" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05612178" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06031272" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04173819" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05729568" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03254277" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05079451" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04319367" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05300035" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT04811040" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05245292" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04250636" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03554408" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05612178" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06031272" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04173819" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05729568" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07682961" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07683000" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.askgileadmedical.com/docs/conference/Ogbuagu_CROI2025_oral_LEN+TAB+ZAB%20Ph2%20W26@pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2023/gilead-presents-positive-proof-of-concept-data-for-investigational-combination-regimen-of-lenacapavir-with-broadly-neutralizing-antibodies-as-a-potential-twice-yearly-approach-for-the-treatm" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2025/gilead-presents-new-hiv-treatment-and-cure-research-data-at-croi-2025-including-an-investigational-long-acting-twice-yearly-therapy-option" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/8IBi9gEpgGKqlxXUyd694n5kwGSXNXGw8iltnhyz.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/zXXPXEYqoNuh2PZHXKVocmdixSuKTqAWroQougF8.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
@@ -1842,82 +1969,85 @@
       </c>
       <c r="S2" t="s">
         <v>44</v>
       </c>
       <c r="T2" t="s">
         <v>45</v>
       </c>
       <c r="U2" t="s">
         <v>46</v>
       </c>
       <c r="V2" t="s">
         <v>47</v>
       </c>
       <c r="W2" t="s">
         <v>48</v>
       </c>
       <c r="X2" t="s">
         <v>49</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>50</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>51</v>
       </c>
+      <c r="AA2" t="s">
+        <v>52</v>
+      </c>
       <c r="AI2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AJ2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ13"/>
+  <dimension ref="A1:AZ15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D13" sqref="D13"/>
+      <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -1934,1553 +2064,1811 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="J2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="O2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="X2" t="s">
-        <v>114</v>
+        <v>115</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>116</v>
       </c>
       <c r="AB2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="AC2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="AE2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="AF2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AG2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AH2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AI2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="AJ2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="AK2" t="s">
         <v>49</v>
       </c>
       <c r="AL2" t="s">
         <v>49</v>
       </c>
       <c r="AM2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="AP2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="AQ2">
         <v>43</v>
       </c>
       <c r="AR2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="AS2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="AU2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="AV2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AW2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="AX2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="AY2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AZ2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F3" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="G3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H3" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="I3" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="J3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="O3" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="W3" t="s">
-        <v>138</v>
+        <v>140</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>141</v>
       </c>
       <c r="Z3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AA3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AE3" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="AF3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AG3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AH3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AI3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AJ3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AK3" t="s">
         <v>49</v>
       </c>
       <c r="AM3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AP3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="AS3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AU3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="AV3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AW3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AX3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AZ3" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="E4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="I4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="J4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="M4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="O4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="X4" t="s">
-        <v>156</v>
+        <v>159</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>160</v>
       </c>
       <c r="Z4" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="AA4" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="AE4" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="AF4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AG4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AH4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AI4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AJ4" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="AK4" t="s">
         <v>49</v>
       </c>
       <c r="AM4" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="AP4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="AQ4">
         <v>72</v>
       </c>
       <c r="AR4" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="AS4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="AU4" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="AV4" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="AW4" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AX4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AZ4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C5" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="E5" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F5" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G5" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="I5" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="J5" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="M5" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="O5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="X5" t="s">
-        <v>172</v>
+        <v>176</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>177</v>
       </c>
       <c r="Z5" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="AA5" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="AE5" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="AF5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AG5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AH5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AI5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AJ5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="AK5" t="s">
         <v>49</v>
       </c>
       <c r="AM5" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="AP5" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="AQ5">
         <v>69</v>
       </c>
       <c r="AR5" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="AS5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="AU5" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="AV5" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="AW5" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="AX5" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AZ5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="C6" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="E6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G6" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="I6" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="J6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M6" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="O6" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="Q6" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="S6" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="X6" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="Y6" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="AB6" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="AC6" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="AD6" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="AE6" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="AF6" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AG6" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="AH6" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="AI6" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AJ6" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="AK6" t="s">
         <v>49</v>
       </c>
       <c r="AM6" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="AO6" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="AP6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="AQ6">
         <v>32</v>
       </c>
       <c r="AR6" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="AS6" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="AU6" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="AV6" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="AX6" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="AY6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AZ6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="C7" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="E7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F7" t="s">
-        <v>151</v>
+        <v>109</v>
       </c>
       <c r="G7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I7" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="J7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M7" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="O7" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="Q7" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="X7" t="s">
-        <v>205</v>
+        <v>210</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>211</v>
       </c>
       <c r="Z7" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="AA7" t="s">
-        <v>206</v>
+        <v>212</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>213</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>212</v>
       </c>
       <c r="AE7" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="AF7" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="AG7" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AH7" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AI7" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AJ7" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="AK7" t="s">
         <v>49</v>
       </c>
       <c r="AM7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="AP7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="AQ7">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="AS7" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AU7" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="AV7" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AW7" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="AX7" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY7" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AZ7" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="C8" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="E8" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F8" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I8" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="J8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="O8" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="X8" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="AB8" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="AC8" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="AE8" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="AF8" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AG8" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AH8" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AI8" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AJ8" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="AK8" t="s">
         <v>49</v>
       </c>
       <c r="AM8" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="AP8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="AQ8">
         <v>6</v>
       </c>
       <c r="AS8" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AU8" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="AV8" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AW8" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="AX8" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AZ8" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="C9" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="E9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I9" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="J9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M9" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="O9" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="Q9" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="S9" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="X9" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="AB9" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="AC9" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="AE9" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="AF9" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AG9" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AH9" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AI9" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="AJ9" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="AK9" t="s">
         <v>49</v>
       </c>
       <c r="AL9" t="s">
         <v>49</v>
       </c>
       <c r="AM9" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="AP9" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="AQ9">
         <v>77</v>
       </c>
       <c r="AR9" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="AS9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="AU9" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="AV9" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="AW9" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="AX9" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="AY9" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AZ9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="C10" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="E10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F10" t="s">
-        <v>151</v>
+        <v>242</v>
       </c>
       <c r="G10" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="I10" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="J10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M10" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="O10" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="Q10" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="X10" t="s">
-        <v>239</v>
+        <v>247</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>248</v>
       </c>
       <c r="Z10" t="s">
-        <v>206</v>
+        <v>249</v>
       </c>
       <c r="AA10" t="s">
-        <v>206</v>
+        <v>249</v>
       </c>
       <c r="AE10" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="AF10" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AG10" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AH10" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AI10" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AJ10" t="s">
-        <v>240</v>
+        <v>250</v>
       </c>
       <c r="AK10" t="s">
         <v>49</v>
       </c>
       <c r="AM10" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="AP10" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="AQ10">
-        <v>200</v>
+        <v>105</v>
       </c>
       <c r="AR10" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="AS10" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="AU10" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="AV10" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="AW10" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
       <c r="AX10" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY10" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AZ10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="C11" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="E11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F11" t="s">
-        <v>245</v>
+        <v>109</v>
       </c>
       <c r="G11" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="I11" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="J11" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="M11" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="O11" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="Q11" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="S11" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="W11" t="s">
-        <v>253</v>
+        <v>262</v>
+      </c>
+      <c r="X11" t="s">
+        <v>263</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>264</v>
       </c>
       <c r="Z11" t="s">
-        <v>254</v>
+        <v>265</v>
       </c>
       <c r="AA11" t="s">
-        <v>255</v>
+        <v>266</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>267</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>268</v>
       </c>
       <c r="AE11" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="AF11" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AG11" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AH11" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AI11" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AJ11" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
       <c r="AK11" t="s">
         <v>49</v>
       </c>
       <c r="AM11" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AP11" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="AQ11">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="AR11" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="AS11" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="AU11" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="AV11" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="AW11" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
       <c r="AX11" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY11" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AZ11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="C12" t="s">
-        <v>259</v>
+        <v>272</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="E12" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="F12" t="s">
-        <v>262</v>
+        <v>109</v>
       </c>
       <c r="G12" t="s">
-        <v>263</v>
+        <v>275</v>
       </c>
       <c r="I12" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="J12" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="M12" t="s">
-        <v>266</v>
+        <v>278</v>
       </c>
       <c r="O12" t="s">
-        <v>267</v>
+        <v>279</v>
       </c>
       <c r="Q12" t="s">
-        <v>268</v>
+        <v>280</v>
       </c>
       <c r="S12" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="X12" t="s">
-        <v>270</v>
+        <v>282</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>283</v>
       </c>
       <c r="Z12" t="s">
-        <v>271</v>
+        <v>284</v>
       </c>
       <c r="AA12" t="s">
-        <v>271</v>
+        <v>284</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>284</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>284</v>
       </c>
       <c r="AE12" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="AF12" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AG12" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AH12" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="AI12" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="AJ12" t="s">
-        <v>272</v>
+        <v>285</v>
       </c>
       <c r="AL12" t="s">
         <v>49</v>
       </c>
       <c r="AM12" t="s">
-        <v>273</v>
+        <v>286</v>
       </c>
       <c r="AP12" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="AQ12">
         <v>225</v>
       </c>
       <c r="AR12" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="AS12" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="AU12" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="AV12" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="AW12" t="s">
-        <v>274</v>
+        <v>287</v>
       </c>
       <c r="AX12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="AY12" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AZ12" t="s">
-        <v>275</v>
+        <v>288</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>276</v>
+        <v>289</v>
       </c>
       <c r="C13" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="E13" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F13" t="s">
-        <v>262</v>
+        <v>242</v>
       </c>
       <c r="G13" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="H13" t="s">
-        <v>279</v>
+        <v>292</v>
       </c>
       <c r="I13" t="s">
-        <v>280</v>
+        <v>293</v>
       </c>
       <c r="J13" t="s">
-        <v>281</v>
+        <v>294</v>
       </c>
       <c r="M13" t="s">
-        <v>282</v>
+        <v>295</v>
       </c>
       <c r="O13" t="s">
-        <v>283</v>
+        <v>296</v>
       </c>
       <c r="Q13" t="s">
-        <v>284</v>
+        <v>297</v>
       </c>
       <c r="S13" t="s">
-        <v>285</v>
+        <v>298</v>
       </c>
       <c r="U13" t="s">
-        <v>286</v>
+        <v>299</v>
       </c>
       <c r="X13" t="s">
-        <v>287</v>
+        <v>300</v>
       </c>
       <c r="Y13" t="s">
-        <v>288</v>
+        <v>301</v>
       </c>
       <c r="AA13" t="s">
-        <v>289</v>
+        <v>302</v>
       </c>
       <c r="AB13" t="s">
-        <v>290</v>
+        <v>303</v>
       </c>
       <c r="AD13" t="s">
-        <v>291</v>
+        <v>304</v>
       </c>
       <c r="AE13" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="AF13" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AG13" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="AH13" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="AI13" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AJ13" t="s">
-        <v>292</v>
+        <v>305</v>
       </c>
       <c r="AK13" t="s">
         <v>49</v>
       </c>
       <c r="AM13" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="AP13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="AQ13">
         <v>83</v>
       </c>
       <c r="AR13" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="AS13" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU13" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW13" t="s">
+        <v>52</v>
+      </c>
+      <c r="AX13" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY13" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ13" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:52">
+      <c r="A14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" t="s">
+        <v>306</v>
+      </c>
+      <c r="C14" t="s">
+        <v>307</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>308</v>
+      </c>
+      <c r="E14" t="s">
+        <v>309</v>
+      </c>
+      <c r="F14" t="s">
+        <v>154</v>
+      </c>
+      <c r="G14" t="s">
+        <v>187</v>
+      </c>
+      <c r="H14" t="s">
+        <v>310</v>
+      </c>
+      <c r="I14" t="s">
+        <v>311</v>
+      </c>
+      <c r="J14" t="s">
+        <v>312</v>
+      </c>
+      <c r="M14" t="s">
+        <v>313</v>
+      </c>
+      <c r="N14" t="s">
+        <v>314</v>
+      </c>
+      <c r="O14" t="s">
+        <v>315</v>
+      </c>
+      <c r="P14" t="s">
+        <v>316</v>
+      </c>
+      <c r="W14" t="s">
+        <v>317</v>
+      </c>
+      <c r="X14" t="s">
+        <v>318</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>319</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>320</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>321</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>119</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>198</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>198</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>322</v>
+      </c>
+      <c r="AP14" t="s">
         <v>124</v>
       </c>
-      <c r="AU13" t="s">
-[...11 lines deleted...]
-      <c r="AZ13" t="s">
+      <c r="AQ14">
+        <v>590</v>
+      </c>
+      <c r="AR14" t="s">
+        <v>165</v>
+      </c>
+      <c r="AS14" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU14" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW14" t="s">
+        <v>52</v>
+      </c>
+      <c r="AX14" t="s">
+        <v>149</v>
+      </c>
+      <c r="AY14" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ14" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="15" spans="1:52">
+      <c r="A15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" t="s">
+        <v>323</v>
+      </c>
+      <c r="C15" t="s">
+        <v>324</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>325</v>
+      </c>
+      <c r="E15" t="s">
+        <v>309</v>
+      </c>
+      <c r="F15" t="s">
+        <v>154</v>
+      </c>
+      <c r="G15" t="s">
+        <v>187</v>
+      </c>
+      <c r="H15" t="s">
+        <v>326</v>
+      </c>
+      <c r="I15" t="s">
+        <v>327</v>
+      </c>
+      <c r="J15" t="s">
+        <v>112</v>
+      </c>
+      <c r="M15" t="s">
+        <v>328</v>
+      </c>
+      <c r="O15" t="s">
+        <v>297</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>295</v>
+      </c>
+      <c r="S15" t="s">
+        <v>296</v>
+      </c>
+      <c r="U15" t="s">
+        <v>329</v>
+      </c>
+      <c r="X15" t="s">
+        <v>318</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>330</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>320</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>321</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>331</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>119</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>198</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>198</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ15" t="s">
+        <v>332</v>
+      </c>
+      <c r="AP15" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ15">
+        <v>590</v>
+      </c>
+      <c r="AR15" t="s">
+        <v>165</v>
+      </c>
+      <c r="AS15" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU15" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW15" t="s">
+        <v>52</v>
+      </c>
+      <c r="AX15" t="s">
+        <v>42</v>
+      </c>
+      <c r="AY15" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ15" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>294</v>
+        <v>333</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>295</v>
+        <v>334</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>296</v>
+        <v>335</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>297</v>
+        <v>336</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>298</v>
+        <v>337</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>299</v>
+        <v>338</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>300</v>
+        <v>339</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="B2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C2" t="s">
-        <v>301</v>
+        <v>340</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>302</v>
+        <v>341</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="B3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C3" t="s">
-        <v>303</v>
+        <v>342</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>304</v>
+        <v>343</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>277</v>
+        <v>290</v>
       </c>
       <c r="B4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C4" t="s">
-        <v>305</v>
+        <v>344</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>306</v>
+        <v>345</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -3495,624 +3883,624 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>307</v>
+        <v>346</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>308</v>
+        <v>347</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>309</v>
+        <v>348</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>310</v>
+        <v>349</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>311</v>
+        <v>350</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>312</v>
+        <v>351</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>313</v>
+        <v>352</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>314</v>
+        <v>353</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>315</v>
+        <v>354</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>316</v>
+        <v>355</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>317</v>
+        <v>356</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>318</v>
+        <v>357</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>319</v>
+        <v>358</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>320</v>
+        <v>359</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>321</v>
+        <v>360</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>322</v>
+        <v>361</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>323</v>
+        <v>362</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>324</v>
+        <v>363</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>325</v>
+        <v>364</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>326</v>
+        <v>365</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>327</v>
+        <v>366</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>328</v>
+        <v>367</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>329</v>
+        <v>368</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>330</v>
+        <v>369</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>331</v>
+        <v>370</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>332</v>
+        <v>371</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>333</v>
+        <v>372</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>334</v>
+        <v>373</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>335</v>
+        <v>374</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>336</v>
+        <v>375</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>337</v>
+        <v>376</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>338</v>
+        <v>377</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>339</v>
+        <v>378</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>324</v>
+        <v>363</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>340</v>
+        <v>379</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>327</v>
+        <v>366</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>341</v>
+        <v>380</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>342</v>
+        <v>381</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>343</v>
+        <v>382</v>
       </c>
       <c r="C2" t="s">
-        <v>344</v>
+        <v>383</v>
       </c>
       <c r="D2" t="s">
-        <v>345</v>
+        <v>384</v>
       </c>
       <c r="E2" t="s">
-        <v>346</v>
+        <v>385</v>
       </c>
       <c r="F2" t="s">
-        <v>347</v>
+        <v>386</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>348</v>
+        <v>387</v>
       </c>
       <c r="I2" t="s">
-        <v>349</v>
+        <v>388</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>350</v>
+        <v>389</v>
       </c>
       <c r="C3" t="s">
-        <v>351</v>
+        <v>390</v>
       </c>
       <c r="D3" t="s">
-        <v>352</v>
+        <v>391</v>
       </c>
       <c r="E3" t="s">
-        <v>346</v>
+        <v>385</v>
       </c>
       <c r="F3" t="s">
-        <v>347</v>
+        <v>386</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>353</v>
+        <v>392</v>
       </c>
       <c r="I3" t="s">
-        <v>354</v>
+        <v>393</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>355</v>
+        <v>394</v>
       </c>
       <c r="C4" t="s">
-        <v>356</v>
+        <v>395</v>
       </c>
       <c r="D4" t="s">
-        <v>357</v>
+        <v>396</v>
       </c>
       <c r="E4" t="s">
-        <v>358</v>
+        <v>397</v>
       </c>
       <c r="F4" t="s">
-        <v>359</v>
+        <v>398</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>360</v>
+        <v>399</v>
       </c>
       <c r="I4" t="s">
-        <v>361</v>
+        <v>400</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>362</v>
+        <v>401</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>296</v>
+        <v>335</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>363</v>
+        <v>402</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>364</v>
+        <v>403</v>
       </c>
       <c r="C2" t="s">
-        <v>365</v>
+        <v>404</v>
       </c>
       <c r="D2" t="s">
-        <v>366</v>
+        <v>405</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>367</v>
+        <v>406</v>
       </c>
       <c r="C3" t="s">
-        <v>368</v>
+        <v>407</v>
       </c>
       <c r="D3" t="s">
-        <v>369</v>
+        <v>408</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>370</v>
+        <v>409</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>308</v>
+        <v>347</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>371</v>
+        <v>410</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>372</v>
+        <v>411</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>373</v>
+        <v>412</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>374</v>
+        <v>413</v>
       </c>
       <c r="C2" t="s">
-        <v>375</v>
+        <v>414</v>
       </c>
       <c r="D2" t="s">
-        <v>376</v>
+        <v>415</v>
       </c>
       <c r="E2" t="s">
-        <v>377</v>
+        <v>416</v>
       </c>
       <c r="F2" t="s">
-        <v>378</v>
+        <v>417</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>295</v>
+        <v>334</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>296</v>
+        <v>335</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>297</v>
+        <v>336</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>298</v>
+        <v>337</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>299</v>
+        <v>338</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>300</v>
+        <v>339</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>379</v>
+        <v>418</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>380</v>
+        <v>419</v>
       </c>
       <c r="C2" t="s">
-        <v>381</v>
+        <v>420</v>
       </c>
       <c r="H2" t="s">
-        <v>382</v>
+        <v>421</v>
       </c>
       <c r="J2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>380</v>
+        <v>419</v>
       </c>
       <c r="C3" t="s">
-        <v>383</v>
+        <v>422</v>
       </c>
       <c r="H3" t="s">
-        <v>384</v>
+        <v>423</v>
       </c>
       <c r="J3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C4" t="s">
-        <v>385</v>
+        <v>424</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>386</v>
+        <v>425</v>
       </c>
       <c r="J4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>