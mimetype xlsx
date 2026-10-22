--- v3 (2026-10-02)
+++ v4 (2026-10-22)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="426">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="432">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -123,75 +132,87 @@
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
+  </si>
+  <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Teropavimab + Zinlirvimab</t>
   </si>
   <si>
     <t>Teropavimab (3BNC117-LS, GS-5423) and Zinlirvimab (10-1074-LS, GS-2872)</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
+    <t>mAb (Monoclonal antibody)</t>
+  </si>
+  <si>
     <t>2 bNAbs targeting gp120 on HIV-1 envelope ( CD4bs and V3 Loop respectively)</t>
+  </si>
+  <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
   </si>
   <si>
     <t>Teropavimab (GS-5423; 3BNC117-LS) and zinlirvimab (GS-2872; 10-1074-LS) are a long-acting combination of the broadly neutralising antibodies (bNAbs) 3BNC117 and 10-1074 currently in clinical development for the treatment of HIV-1 infection. The crystallisable fragment domains of both teropavimab and zinlirvimab contain two directed amino acid substitutions termed “LS” (residues N434S and M428L) resulting in long-acting bNAbs with improved efficacy and half-life. Teropavimab functions by targeting the CD4-binding site of the HIV-1 envelope glycoprotein gp120, while zinlirvimab targets the HIV-1 envelope V3 glycan supersite. These interactions mechanistically disrupt the initial entry of HIV-1 virions into the host CD4+ cell, which is an essential step in HIV infection.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Intravenous, Subcutaneous</t>
   </si>
   <si>
     <t>Broadly neutralising monoclonal antibody</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>Production scale up and manufacturing requirements for therapeutic monoclonal antibody products are primarily related to formulation stability, pharmacokinetic suitability and maintenance of quality attributes. 
 The industrial manufacture of high-concentration broadly neutralising antibody (bNAb) formulations for parenteral administration can introduce production challenges regarding aggregation propensity and formulation viscosity.  
 Exploratory process optimisations such as bNAb co-formulation and multi-specific antibody composition have the potential to reduce overall manufacturing costs.</t>
   </si>
   <si>
     <t>Industrial bioreactor vessel with a production volume capacity of between 5-25kL.
 Continuous disc stack centrifuges for bioreactor harvesting with subsequent membrane and depth filtration for supernatant clarification.
 Protein A chromatography or other suitable affinity capture apparatus followed by two chromatographic polishing steps such as cation- and anion-exchange. 
@@ -284,53 +305,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -348,50 +366,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>YCO-0946</t>
   </si>
   <si>
     <t>NCT03254277</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03254277</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Rockefeller University</t>
   </si>
   <si>
     <t>Evaluate the safety, tolerability and pharmacokinetics of a single administration of 3BNC117-LS in HIV-uninfected and HIV-1 infected participants.</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
@@ -633,53 +654,50 @@
   <si>
     <t>Drug: Oral Lenacapavir</t>
   </si>
   <si>
     <t>Drug: Subcutaneous Lenacapavir</t>
   </si>
   <si>
     <t>Biological: Teropavimab</t>
   </si>
   <si>
     <t>Biological: Zinlirvimab</t>
   </si>
   <si>
     <t>2021-04-08</t>
   </si>
   <si>
     <t>2024-12-19</t>
   </si>
   <si>
     <t>2022-06-09</t>
   </si>
   <si>
     <t>2023-10-26</t>
   </si>
   <si>
-    <t>Cisgender women, Transgender women, Cisgender men, Transgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>On first-line antiretroviral therapy (ART) for ≥ 2 years prior to screening. A change in ART regimen ≥ 28 days prior to screening for reasons other than virologic failure (VF) (eg, tolerability, simplification, drug-drug interaction profile) is allowed.</t>
   </si>
   <si>
     <t>HCV, HBV</t>
   </si>
   <si>
     <t>No history of opportunistic infection or illness indicative of Stage 3 HIV disease; No comorbid condition(s) requiring ongoing immunosuppression.</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Double (Participant, Investigator). Clinical pharmacologist and sponsor are not masked to treatment assignment.</t>
   </si>
   <si>
     <t>Oral, Subcutaneous</t>
   </si>
   <si>
     <t>MCA-1031</t>
   </si>
   <si>
     <t>NCT05245292</t>
@@ -961,53 +979,50 @@
   <si>
     <t>Zinlirvimab</t>
   </si>
   <si>
     <t>Lenacapavir Tablet</t>
   </si>
   <si>
     <t>Lenacapavir Injection</t>
   </si>
   <si>
     <t>Antiretroviral Therapy</t>
   </si>
   <si>
     <t>2023-05-15</t>
   </si>
   <si>
     <t>2026-04-02</t>
   </si>
   <si>
     <t>2030-12-01</t>
   </si>
   <si>
     <t>2024-07-02</t>
   </si>
   <si>
-    <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>Key Inclusion Criteria:
 * On stable oral antiretroviral therapy (ART) consisting of no more than 2 drug classes (with the exception of pharmacologic boosters cobicistat or ritonavir) for ≥ 1 year prior to screening visit 2. A change in ART regimen ≥ 28 days prior to screening visit 2 for reasons other than virologic failure (VF) (eg, tolerability, simplification, drug-drug interaction profile) is allowed.
 * No clinically significant documented historical resistance to the current ART regimen with the exception of isolated nucleoside reverse transcriptase inhibitor mutations including M184V or ≤ 2 thymidine analog mutations (TAMs: M41L, D67N, K70R, L210W, T215Y, and/or K219Q).
 * Plasma human immunodeficiency virus-1 (HIV-1) ribonucleic acid (RNA) \&lt; 50 copies/mL at screening visit 2.
 * Doc</t>
   </si>
   <si>
     <t>DAYBREAK-1 (GS-US-536-5938)</t>
   </si>
   <si>
     <t>NCT07682961</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07682961</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>The goal of this clinical study is to compare how effective a long-acting injectable treatment of lenacapavir (LEN), teropavimab (TAB), and zinlirvimab (ZAB) versus (CAB) and rilpivirine (RPV) injections given every 8 weeks in adults with HIV-1 whose virus is well controlled on daily oral treatment, after 1 year (52 weeks) of the treatment.
 The primary objective of this study are to evaluate the efficacy of switching to the regimen of LEN, TAB, and ZAB versus switching to CAB and RPV in virologically suppressed people with HIV-1 (PWH) as determined by the proportion of participants with HIV-1 RNA ≥ 50 copies/mL at Week 52.</t>
   </si>
   <si>
     <t>Study of Lenacapavir, Teropavimab, and Zinlirvimab Versus Cabotegravir and Rilpivirine in Virologically Suppressed Adults With HIV-1 on Oral Daily Antiretroviral Therapy</t>
   </si>
@@ -1052,53 +1067,50 @@
     <t>DAYBREAK 2 (GS-US-536-6544)</t>
   </si>
   <si>
     <t>NCT07683000</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07683000</t>
   </si>
   <si>
     <t>The goal of this clinical study is to compare how effective a long-acting treatment of injectable combination of lenacapavir (LEN), teropavimab (TAB), and zinlirvimab (ZAB) is versus continuing a daily oral HIV treatment in adults with HIV-1 whose virus is already well controlled, after 1 year (52 weeks) of treatment.
 The primary objective of this study is to evaluate the efficacy of switching to the regimen of LEN, TAB, and ZAB versus continuing an oral stable baseline regimen (SBR) in virologically suppressed people with HIV-1 (PWH) as determined by the proportion of participants with HIV-1 RNA ≥ 50 copies/mL at Week 52.</t>
   </si>
   <si>
     <t>Study of Lenacapavir, Teropavimab, and Zinlirvimab in Virologically Suppressed Adults With HIV-1 on Stable Oral Treatment Regimens</t>
   </si>
   <si>
     <t>Lenacapavir</t>
   </si>
   <si>
     <t>SBR</t>
   </si>
   <si>
     <t>2026-07-29</t>
   </si>
   <si>
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>Key Inclusion Criteria:
 * Human immunodeficiency virus type 1 (HIV-1) susceptibility results from screening meeting specific criteria:
   1\) Proviral phenotypic susceptibility to both TAB and ZAB by the investigational protocol-defined assay at screening.
 * Plasma HIV-1 RNA levels \&lt; 50 copies/mL at screening.
 * At least 1 documented HIV-1 RNA level measured between 6 months and 12 months (+2 months) prior to screening. This and any other HIV-1 RNA measurements documented in this period must be \&lt; 50 copies/mL (undetectable HIV-1 RNA level according to the local assay being used if the limit of detection is ≥ 50 copies/mL). A single virologic elevation of ≥ 50 copies/mL and \&lt; 400 copies/mL (transient detectable viremia or "blips") prior to screening are acceptable if the subsequent plas</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
@@ -1330,54 +1342,60 @@
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc. is a multinational biopharmaceutical company that develops and manufactures innovative medicines for life-threatening diseases, including anti-viral therapeutics for HIV/AIDS, Hepatitis B, Hepatitis C and Covid-19. Headquartered in Foster City, California, Gilead was originally founded in 1987 and is currently listed on both the S&amp;P 500 and the NASDAQ Biotechnology Index.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Gautam, R., Nishimura, Y., Gaughan, N.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;et al.&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;A single injection of crystallizable fragment domain–modified antibodies elicits durable protection from SHIV infection.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Nat Med&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;&lt;/span&gt;&lt;strong style="color: rgb(34, 34, 34);"&gt;24&lt;/strong&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;, 610–616 (2018). &lt;/span&gt;&lt;a href="https://doi.org/10.1038/s41591-018-0001-2" rel="noopener noreferrer" target="_blank" style="color: rgb(34, 34, 34);"&gt;https://doi.org/10.1038/s41591-018-0001-2&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;In the absence of an effective and safe vaccine against HIV-1, the administration of broadly neutralizing antibodies (bNAbs) represents a logical alternative approach to prevent virus transmission. Here, we introduced two mutations encoding amino acid substitutions (M428L and N434S, collectively referred to as ‘LS’) into the genes encoding the crystallizable fragment domains of the highly potent HIV-specific 3BNC117 and 10-1074 bNAbs to increase their half-lives and evaluated their efficacy in blocking infection following repeated low-dose mucosal challenges of rhesus macaques (&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Macaca mulatta&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;) with the tier 2 SHIVAD8-EO. A single intravenous infusion of 10-1074-LS monoclonal antibodies markedly delayed virus acquisition for 18 to 37 weeks (median, 27 weeks), whereas the protective effect of the 3BNC117-LS bNAb was more modest (provided protection for 11–23 weeks; median, 17 weeks). Serum concentrations of the 10-1074-LS monoclonal antibody gradually declined and became undetectable in all recipients between weeks 26 and 41, whereas the 3BNC117-LS bNAb exhibited a shorter half-life. To model immunoprophylaxis against genetically diverse and/or neutralization-resistant HIV-1 strains, a combination of the 3BNC117-LS plus 10-1074-LS monoclonal antibodies was injected into macaques via the more clinically relevant subcutaneous route. Even though the administered mixture contained an amount of each bNAb that was nearly threefold less than the quantity of the single monoclonal antibody in the intravenous injections, the monoclonal antibody combination still protected macaques for a median of 20 weeks. The extended period of protection observed in macaques for the 3BNC117-LS plus 10-1074-LS combination could translate into an effective semiannual or annual immunoprophylaxis regimen for preventing HIV-1 infections in humans.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1038/s41591-018-0001-2</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Mendoza P, Gruell H, Nogueira L, Pai JA, Butler AL, Millard K, Lehmann C, Suárez I, Oliveira TY, Lorenzi JCC, Cohen YZ, Wyen C, Kümmerle T, Karagounis T, Lu CL, Handl L, Unson-O'Brien C, Patel R, Ruping C, Schlotz M, Witmer-Pack M, Shimeliovich I, Kremer G, Thomas E, Seaton KE, Horowitz J, West AP Jr, Bjorkman PJ, Tomaras GD, Gulick RM, Pfeifer N, Fätkenheuer G, Seaman MS, Klein F, Caskey M, Nussenzweig MC. Combination therapy with anti-HIV-1 antibodies maintains viral suppression. Nature. 2018 Sep;561(7724):479-484. DOI: &lt;/span&gt;&lt;a href="http://www.doi.org/10.1038/s41586-018-0531-2" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1038/s41586-018-0531-2&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2018 Sep 26. PMID: 30258136; PMCID: PMC6166473.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Individuals infected with HIV-1 require lifelong antiretroviral therapy, because interruption of treatment leads to rapid rebound viraemia. Here we report on a phase 1b clinical trial in which a combination of 3BNC117 and 10-1074, two potent monoclonal anti-HIV-1 broadly neutralizing antibodies that target independent sites on the HIV-1 envelope spike, was administered during analytical treatment interruption. Participants received three infusions of 30 mg kg-1&amp;nbsp;of each antibody at 0, 3 and 6 weeks. Infusions of the two antibodies were generally well-tolerated. The nine enrolled individuals with antibody-sensitive latent viral reservoirs maintained suppression for between 15 and more than 30 weeks (median of 21 weeks), and none developed viruses that were resistant to both antibodies. We conclude that the combination of the anti-HIV-1 monoclonal antibodies 3BNC117 and 10-1074 can maintain long-term suppression in the absence of antiretroviral therapy in individuals with antibody-sensitive viral reservoirs.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>http://www.doi.org/10.1038/s41586-018-0531-2</t>
   </si>
   <si>
     <t>Lenacapavir with bNAbs Teropavimab (GS-5423) and Zinlirvimab (GS-2872) Dosed Every 6 Months in People with HIV -BHIVA2023</t>
   </si>
   <si>
     <t>https://bhiva.org/wp-content/uploads/2024/10/O16.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1744,105 +1762,110 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.askgileadmedical.com/docs/conference/Ogbuagu_CROI2025_oral_LEN+TAB+ZAB%20Ph2%20W26@pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2023/gilead-presents-positive-proof-of-concept-data-for-investigational-combination-regimen-of-lenacapavir-with-broadly-neutralizing-antibodies-as-a-potential-twice-yearly-approach-for-the-treatm" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2025/gilead-presents-new-hiv-treatment-and-cure-research-data-at-croi-2025-including-an-investigational-long-acting-twice-yearly-therapy-option" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/8IBi9gEpgGKqlxXUyd694n5kwGSXNXGw8iltnhyz.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/zXXPXEYqoNuh2PZHXKVocmdixSuKTqAWroQougF8.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bhiva.org/wp-content/uploads/2024/10/O16.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41591-018-0001-2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doi.org/10.1038/s41586-018-0531-2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bhiva.org/wp-content/uploads/2024/10/O16.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1871,156 +1894,177 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F2" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G2" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="H2" t="s">
-        <v>41</v>
-[...11 lines deleted...]
-        <v>41</v>
+        <v>46</v>
+      </c>
+      <c r="J2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K2" t="s">
+        <v>48</v>
+      </c>
+      <c r="L2" t="s">
+        <v>48</v>
       </c>
       <c r="Q2" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="R2" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="S2" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="T2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="U2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="V2" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="W2" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="X2" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>53</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>55</v>
       </c>
       <c r="AA2" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>56</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>59</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ15"/>
   <sheetViews>
@@ -2064,1684 +2108,1717 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>101</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>108</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="C2" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="E2" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="F2" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="G2" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="I2" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="J2" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="M2" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="O2" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="X2" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="Y2" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="AB2" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="AC2" t="s">
-        <v>117</v>
+        <v>124</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>125</v>
       </c>
       <c r="AE2" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="AF2" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="AG2" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="AH2" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="AI2" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="AJ2" t="s">
-        <v>122</v>
+        <v>56</v>
       </c>
       <c r="AK2" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="AL2" t="s">
-        <v>49</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>130</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP2">
         <v>43</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>132</v>
+      </c>
       <c r="AR2" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>133</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>134</v>
       </c>
       <c r="AU2" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="AV2" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="AW2" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="AX2" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="AY2" t="s">
-        <v>131</v>
+        <v>57</v>
       </c>
       <c r="AZ2" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="C3" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="D3" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="E3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G3" t="s">
+        <v>143</v>
+      </c>
+      <c r="H3" t="s">
+        <v>144</v>
+      </c>
+      <c r="I3" t="s">
+        <v>145</v>
+      </c>
+      <c r="J3" t="s">
+        <v>119</v>
+      </c>
+      <c r="M3" t="s">
+        <v>120</v>
+      </c>
+      <c r="O3" t="s">
+        <v>146</v>
+      </c>
+      <c r="W3" t="s">
+        <v>147</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>148</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>149</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>150</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>125</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>127</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>127</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>127</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>151</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>152</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>131</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AT3" t="s">
         <v>134</v>
       </c>
-      <c r="E3" t="s">
-[...11 lines deleted...]
-      <c r="I3" t="s">
+      <c r="AU3" t="s">
+        <v>154</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>155</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>156</v>
+      </c>
+      <c r="AX3" t="s">
         <v>138</v>
       </c>
-      <c r="J3" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="AY3" t="s">
-        <v>131</v>
+        <v>57</v>
       </c>
       <c r="AZ3" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="C4" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="E4" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="F4" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G4" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="I4" t="s">
+        <v>163</v>
+      </c>
+      <c r="J4" t="s">
+        <v>164</v>
+      </c>
+      <c r="M4" t="s">
+        <v>165</v>
+      </c>
+      <c r="O4" t="s">
+        <v>121</v>
+      </c>
+      <c r="X4" t="s">
+        <v>166</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>167</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>168</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>168</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>169</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>127</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>127</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>127</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>170</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>171</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP4">
+        <v>72</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>172</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>133</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>173</v>
+      </c>
+      <c r="AU4" t="s">
+        <v>174</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>175</v>
+      </c>
+      <c r="AW4" t="s">
         <v>156</v>
       </c>
-      <c r="J4" t="s">
-[...64 lines deleted...]
-      </c>
       <c r="AX4" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="AY4" t="s">
-        <v>131</v>
+        <v>57</v>
       </c>
       <c r="AZ4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C5" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="E5" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="F5" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G5" t="s">
+        <v>179</v>
+      </c>
+      <c r="I5" t="s">
+        <v>180</v>
+      </c>
+      <c r="J5" t="s">
+        <v>181</v>
+      </c>
+      <c r="M5" t="s">
+        <v>182</v>
+      </c>
+      <c r="O5" t="s">
+        <v>121</v>
+      </c>
+      <c r="X5" t="s">
+        <v>183</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>184</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>185</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>186</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>125</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>127</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>127</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>127</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>187</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>188</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP5">
+        <v>69</v>
+      </c>
+      <c r="AQ5" t="s">
         <v>172</v>
       </c>
-      <c r="I5" t="s">
+      <c r="AR5" t="s">
+        <v>133</v>
+      </c>
+      <c r="AT5" t="s">
         <v>173</v>
       </c>
-      <c r="J5" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="AU5" t="s">
-        <v>166</v>
+        <v>189</v>
       </c>
       <c r="AV5" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="AW5" t="s">
-        <v>183</v>
+        <v>156</v>
       </c>
       <c r="AX5" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="AY5" t="s">
-        <v>131</v>
+        <v>57</v>
       </c>
       <c r="AZ5" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="C6" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="E6" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="F6" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="G6" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="I6" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="J6" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="M6" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="O6" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="Q6" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="S6" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="X6" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="Y6" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="AB6" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="AC6" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="AD6" t="s">
-        <v>197</v>
+        <v>125</v>
       </c>
       <c r="AE6" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="AF6" t="s">
-        <v>119</v>
+        <v>204</v>
       </c>
       <c r="AG6" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="AH6" t="s">
-        <v>198</v>
+        <v>127</v>
       </c>
       <c r="AI6" t="s">
-        <v>120</v>
+        <v>205</v>
       </c>
       <c r="AJ6" t="s">
-        <v>199</v>
-[...5 lines deleted...]
-        <v>200</v>
+        <v>56</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>206</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>207</v>
       </c>
       <c r="AO6" t="s">
-        <v>201</v>
-[...4 lines deleted...]
-      <c r="AQ6">
+        <v>131</v>
+      </c>
+      <c r="AP6">
         <v>32</v>
       </c>
+      <c r="AQ6" t="s">
+        <v>172</v>
+      </c>
       <c r="AR6" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>133</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>208</v>
       </c>
       <c r="AU6" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>209</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>210</v>
       </c>
       <c r="AX6" t="s">
-        <v>204</v>
+        <v>138</v>
       </c>
       <c r="AY6" t="s">
-        <v>131</v>
+        <v>57</v>
       </c>
       <c r="AZ6" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="C7" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="E7" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="F7" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="G7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="I7" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="J7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="M7" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="O7" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="Q7" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="X7" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="Y7" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="Z7" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="AA7" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="AB7" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="AC7" t="s">
-        <v>212</v>
+        <v>218</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>125</v>
       </c>
       <c r="AE7" t="s">
-        <v>118</v>
+        <v>220</v>
       </c>
       <c r="AF7" t="s">
-        <v>214</v>
+        <v>127</v>
       </c>
       <c r="AG7" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="AH7" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="AI7" t="s">
-        <v>120</v>
+        <v>221</v>
       </c>
       <c r="AJ7" t="s">
-        <v>215</v>
-[...10 lines deleted...]
-      <c r="AQ7">
+        <v>56</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>130</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP7">
         <v>28</v>
       </c>
-      <c r="AS7" t="s">
-        <v>146</v>
+      <c r="AR7" t="s">
+        <v>153</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>134</v>
       </c>
       <c r="AU7" t="s">
-        <v>127</v>
+        <v>154</v>
       </c>
       <c r="AV7" t="s">
-        <v>147</v>
+        <v>222</v>
       </c>
       <c r="AW7" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="AX7" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="AY7" t="s">
-        <v>131</v>
+        <v>57</v>
       </c>
       <c r="AZ7" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="C8" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="E8" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="F8" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="G8" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="I8" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="J8" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="M8" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="O8" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="X8" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="AB8" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="AC8" t="s">
-        <v>223</v>
+        <v>229</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>125</v>
       </c>
       <c r="AE8" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="AF8" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="AG8" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="AH8" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="AI8" t="s">
-        <v>120</v>
+        <v>230</v>
       </c>
       <c r="AJ8" t="s">
-        <v>224</v>
-[...10 lines deleted...]
-      <c r="AQ8">
+        <v>56</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>130</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP8">
         <v>6</v>
       </c>
-      <c r="AS8" t="s">
-        <v>146</v>
+      <c r="AR8" t="s">
+        <v>153</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>134</v>
       </c>
       <c r="AU8" t="s">
-        <v>127</v>
+        <v>154</v>
       </c>
       <c r="AV8" t="s">
-        <v>147</v>
+        <v>231</v>
       </c>
       <c r="AW8" t="s">
-        <v>225</v>
+        <v>156</v>
       </c>
       <c r="AX8" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="AY8" t="s">
-        <v>131</v>
+        <v>57</v>
       </c>
       <c r="AZ8" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="C9" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E9" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="F9" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="G9" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="I9" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="J9" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="M9" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="O9" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="Q9" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="S9" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="X9" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="AB9" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="AC9" t="s">
-        <v>235</v>
+        <v>241</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>125</v>
       </c>
       <c r="AE9" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="AF9" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="AG9" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="AH9" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="AI9" t="s">
-        <v>121</v>
+        <v>242</v>
       </c>
       <c r="AJ9" t="s">
-        <v>236</v>
+        <v>56</v>
       </c>
       <c r="AK9" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="AL9" t="s">
-        <v>49</v>
-[...7 lines deleted...]
-      <c r="AQ9">
+        <v>243</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP9">
         <v>77</v>
       </c>
+      <c r="AQ9" t="s">
+        <v>172</v>
+      </c>
       <c r="AR9" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>133</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>208</v>
       </c>
       <c r="AU9" t="s">
-        <v>202</v>
+        <v>244</v>
       </c>
       <c r="AV9" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="AW9" t="s">
-        <v>239</v>
+        <v>137</v>
       </c>
       <c r="AX9" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="AY9" t="s">
-        <v>131</v>
+        <v>57</v>
       </c>
       <c r="AZ9" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="C10" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="E10" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="F10" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="G10" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="I10" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="J10" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="M10" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="O10" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="Q10" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="X10" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="Y10" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="Z10" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="AA10" t="s">
-        <v>249</v>
+        <v>255</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>125</v>
       </c>
       <c r="AE10" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="AF10" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="AG10" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="AH10" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="AI10" t="s">
-        <v>120</v>
+        <v>256</v>
       </c>
       <c r="AJ10" t="s">
-        <v>250</v>
-[...10 lines deleted...]
-      <c r="AQ10">
+        <v>56</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>130</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP10">
         <v>105</v>
       </c>
+      <c r="AQ10" t="s">
+        <v>172</v>
+      </c>
       <c r="AR10" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>133</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>173</v>
       </c>
       <c r="AU10" t="s">
-        <v>166</v>
+        <v>189</v>
       </c>
       <c r="AV10" t="s">
-        <v>182</v>
+        <v>257</v>
       </c>
       <c r="AW10" t="s">
-        <v>251</v>
+        <v>156</v>
       </c>
       <c r="AX10" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="AY10" t="s">
-        <v>131</v>
+        <v>57</v>
       </c>
       <c r="AZ10" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="C11" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E11" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="F11" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="G11" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="I11" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="J11" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M11" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="O11" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="Q11" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="S11" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="W11" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="X11" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="Y11" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="Z11" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="AA11" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="AB11" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="AC11" t="s">
-        <v>268</v>
+        <v>274</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>125</v>
       </c>
       <c r="AE11" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="AF11" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="AG11" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="AH11" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="AI11" t="s">
-        <v>120</v>
+        <v>275</v>
       </c>
       <c r="AJ11" t="s">
-        <v>269</v>
-[...10 lines deleted...]
-      <c r="AQ11">
+        <v>56</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>152</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP11">
         <v>32</v>
       </c>
+      <c r="AQ11" t="s">
+        <v>172</v>
+      </c>
       <c r="AR11" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>133</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>208</v>
       </c>
       <c r="AU11" t="s">
-        <v>202</v>
+        <v>244</v>
       </c>
       <c r="AV11" t="s">
-        <v>238</v>
+        <v>276</v>
       </c>
       <c r="AW11" t="s">
-        <v>270</v>
+        <v>156</v>
       </c>
       <c r="AX11" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="AY11" t="s">
-        <v>131</v>
+        <v>57</v>
       </c>
       <c r="AZ11" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B12" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="C12" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="E12" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="F12" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="G12" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="I12" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="J12" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="M12" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="O12" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="Q12" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="S12" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="X12" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="Y12" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="Z12" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="AA12" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="AB12" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="AC12" t="s">
-        <v>284</v>
+        <v>290</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>169</v>
       </c>
       <c r="AE12" t="s">
-        <v>162</v>
+        <v>126</v>
       </c>
       <c r="AF12" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="AG12" t="s">
-        <v>120</v>
+        <v>204</v>
       </c>
       <c r="AH12" t="s">
-        <v>198</v>
+        <v>128</v>
       </c>
       <c r="AI12" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>291</v>
+      </c>
+      <c r="AK12" t="s">
+        <v>56</v>
       </c>
       <c r="AL12" t="s">
-        <v>49</v>
-[...7 lines deleted...]
-      <c r="AQ12">
+        <v>292</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP12">
         <v>225</v>
       </c>
+      <c r="AQ12" t="s">
+        <v>172</v>
+      </c>
       <c r="AR12" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>133</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>208</v>
       </c>
       <c r="AU12" t="s">
-        <v>202</v>
+        <v>244</v>
       </c>
       <c r="AV12" t="s">
-        <v>238</v>
+        <v>293</v>
       </c>
       <c r="AW12" t="s">
-        <v>287</v>
+        <v>137</v>
       </c>
       <c r="AX12" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="AY12" t="s">
-        <v>131</v>
+        <v>294</v>
       </c>
       <c r="AZ12" t="s">
-        <v>288</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B13" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="C13" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="E13" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="F13" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="G13" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="H13" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="I13" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="J13" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="M13" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="O13" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="Q13" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="S13" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="U13" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="X13" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="Y13" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="AA13" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="AB13" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="AD13" t="s">
-        <v>304</v>
+        <v>125</v>
       </c>
       <c r="AE13" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="AF13" t="s">
-        <v>119</v>
+        <v>204</v>
       </c>
       <c r="AG13" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="AH13" t="s">
-        <v>198</v>
+        <v>127</v>
       </c>
       <c r="AI13" t="s">
-        <v>120</v>
+        <v>310</v>
       </c>
       <c r="AJ13" t="s">
-        <v>305</v>
-[...10 lines deleted...]
-      <c r="AQ13">
+        <v>56</v>
+      </c>
+      <c r="AL13" t="s">
+        <v>206</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP13">
         <v>83</v>
       </c>
+      <c r="AQ13" t="s">
+        <v>172</v>
+      </c>
       <c r="AR13" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>133</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>134</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>59</v>
       </c>
       <c r="AW13" t="s">
-        <v>52</v>
+        <v>137</v>
       </c>
       <c r="AX13" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="AY13" t="s">
-        <v>131</v>
+        <v>57</v>
       </c>
       <c r="AZ13" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B14" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="C14" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="E14" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="F14" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="G14" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="H14" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="I14" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="J14" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="M14" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="N14" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="O14" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="P14" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="W14" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="X14" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="Y14" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="Z14" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="AA14" t="s">
-        <v>321</v>
+        <v>326</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>125</v>
       </c>
       <c r="AE14" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="AF14" t="s">
-        <v>119</v>
+        <v>204</v>
       </c>
       <c r="AG14" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="AH14" t="s">
-        <v>198</v>
+        <v>127</v>
       </c>
       <c r="AI14" t="s">
-        <v>120</v>
-[...7 lines deleted...]
-      <c r="AQ14">
+        <v>327</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP14">
         <v>590</v>
       </c>
+      <c r="AQ14" t="s">
+        <v>172</v>
+      </c>
       <c r="AR14" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>133</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>134</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>59</v>
       </c>
       <c r="AW14" t="s">
-        <v>52</v>
+        <v>156</v>
       </c>
       <c r="AX14" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="AY14" t="s">
-        <v>131</v>
+        <v>57</v>
       </c>
       <c r="AZ14" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B15" t="s">
+        <v>328</v>
+      </c>
+      <c r="C15" t="s">
+        <v>329</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="E15" t="s">
+        <v>314</v>
+      </c>
+      <c r="F15" t="s">
+        <v>161</v>
+      </c>
+      <c r="G15" t="s">
+        <v>194</v>
+      </c>
+      <c r="H15" t="s">
+        <v>331</v>
+      </c>
+      <c r="I15" t="s">
+        <v>332</v>
+      </c>
+      <c r="J15" t="s">
+        <v>119</v>
+      </c>
+      <c r="M15" t="s">
+        <v>333</v>
+      </c>
+      <c r="O15" t="s">
+        <v>303</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>301</v>
+      </c>
+      <c r="S15" t="s">
+        <v>302</v>
+      </c>
+      <c r="U15" t="s">
+        <v>334</v>
+      </c>
+      <c r="X15" t="s">
         <v>323</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="4" t="s">
+      <c r="Y15" t="s">
+        <v>335</v>
+      </c>
+      <c r="Z15" t="s">
         <v>325</v>
       </c>
-      <c r="E15" t="s">
-[...8 lines deleted...]
-      <c r="H15" t="s">
+      <c r="AA15" t="s">
         <v>326</v>
       </c>
-      <c r="I15" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="AD15" t="s">
-        <v>331</v>
+        <v>125</v>
       </c>
       <c r="AE15" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="AF15" t="s">
-        <v>119</v>
+        <v>204</v>
       </c>
       <c r="AG15" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="AH15" t="s">
-        <v>198</v>
+        <v>127</v>
       </c>
       <c r="AI15" t="s">
-        <v>120</v>
-[...7 lines deleted...]
-      <c r="AQ15">
+        <v>336</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP15">
         <v>590</v>
       </c>
+      <c r="AQ15" t="s">
+        <v>172</v>
+      </c>
       <c r="AR15" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>133</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>134</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>59</v>
       </c>
       <c r="AW15" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="AX15" t="s">
-        <v>42</v>
+        <v>138</v>
       </c>
       <c r="AY15" t="s">
-        <v>131</v>
+        <v>57</v>
       </c>
       <c r="AZ15" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -3758,117 +3835,117 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="B2" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C2" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="B3" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C3" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C4" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -3883,629 +3960,637 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="C2" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="D2" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="E2" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="F2" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="I2" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
+        <v>393</v>
+      </c>
+      <c r="C3" t="s">
+        <v>394</v>
+      </c>
+      <c r="D3" t="s">
+        <v>395</v>
+      </c>
+      <c r="E3" t="s">
         <v>389</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
         <v>390</v>
       </c>
-      <c r="D3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H3" s="5" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="I3" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="C4" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="D4" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="E4" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="F4" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="I4" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="C2" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="D2" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="C3" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="D3" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="C2" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="D2" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="E2" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="F2" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="C2" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="H2" t="s">
-        <v>421</v>
+        <v>425</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>426</v>
       </c>
       <c r="J2" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="C3" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="H3" t="s">
-        <v>423</v>
+        <v>428</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>429</v>
       </c>
       <c r="J3" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C4" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="J4" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>