--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="368">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="369">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -952,50 +952,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -1124,51 +1127,51 @@
   <si>
     <t>http://doi.org/10.2210/pdb4FQ2/pdb</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/dt1LU16BrUJTnTZUoE3pbnvU8n6hglmCHgzez5rY.png</t>
   </si>
   <si>
     <t>3BNC117 in Complex with HIV-1 Envelope Glycoprotein GP120</t>
   </si>
   <si>
     <t>http://doi.org/10.2210/pdb4JPV/pdb</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Gilead Sciences, Inc.</t>
+    <t>Gilead</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc. is a multinational biopharmaceutical company that develops and manufactures innovative medicines for life-threatening diseases, including anti-viral therapeutics for HIV/AIDS, Hepatitis B, Hepatitis C and Covid-19. Headquartered in Foster City, California, Gilead was originally founded in 1987 and is currently listed on both the S&amp;P 500 and the NASDAQ Biotechnology Index.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Gautam, R., Nishimura, Y., Gaughan, N.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;et al.&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;A single injection of crystallizable fragment domain–modified antibodies elicits durable protection from SHIV infection.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Nat Med&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;&lt;/span&gt;&lt;strong style="color: rgb(34, 34, 34);"&gt;24&lt;/strong&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;, 610–616 (2018). &lt;/span&gt;&lt;a href="https://doi.org/10.1038/s41591-018-0001-2" rel="noopener noreferrer" target="_blank" style="color: rgb(34, 34, 34);"&gt;https://doi.org/10.1038/s41591-018-0001-2&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;In the absence of an effective and safe vaccine against HIV-1, the administration of broadly neutralizing antibodies (bNAbs) represents a logical alternative approach to prevent virus transmission. Here, we introduced two mutations encoding amino acid substitutions (M428L and N434S, collectively referred to as ‘LS’) into the genes encoding the crystallizable fragment domains of the highly potent HIV-specific 3BNC117 and 10-1074 bNAbs to increase their half-lives and evaluated their efficacy in blocking infection following repeated low-dose mucosal challenges of rhesus macaques (&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Macaca mulatta&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;) with the tier 2 SHIVAD8-EO. A single intravenous infusion of 10-1074-LS monoclonal antibodies markedly delayed virus acquisition for 18 to 37 weeks (median, 27 weeks), whereas the protective effect of the 3BNC117-LS bNAb was more modest (provided protection for 11–23 weeks; median, 17 weeks). Serum concentrations of the 10-1074-LS monoclonal antibody gradually declined and became undetectable in all recipients between weeks 26 and 41, whereas the 3BNC117-LS bNAb exhibited a shorter half-life. To model immunoprophylaxis against genetically diverse and/or neutralization-resistant HIV-1 strains, a combination of the 3BNC117-LS plus 10-1074-LS monoclonal antibodies was injected into macaques via the more clinically relevant subcutaneous route. Even though the administered mixture contained an amount of each bNAb that was nearly threefold less than the quantity of the single monoclonal antibody in the intravenous injections, the monoclonal antibody combination still protected macaques for a median of 20 weeks. The extended period of protection observed in macaques for the 3BNC117-LS plus 10-1074-LS combination could translate into an effective semiannual or annual immunoprophylaxis regimen for preventing HIV-1 infections in humans.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Mendoza P, Gruell H, Nogueira L, Pai JA, Butler AL, Millard K, Lehmann C, Suárez I, Oliveira TY, Lorenzi JCC, Cohen YZ, Wyen C, Kümmerle T, Karagounis T, Lu CL, Handl L, Unson-O'Brien C, Patel R, Ruping C, Schlotz M, Witmer-Pack M, Shimeliovich I, Kremer G, Thomas E, Seaton KE, Horowitz J, West AP Jr, Bjorkman PJ, Tomaras GD, Gulick RM, Pfeifer N, Fätkenheuer G, Seaman MS, Klein F, Caskey M, Nussenzweig MC. Combination therapy with anti-HIV-1 antibodies maintains viral suppression. Nature. 2018 Sep;561(7724):479-484. DOI: &lt;/span&gt;&lt;a href="http://www.doi.org/10.1038/s41586-018-0531-2" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1038/s41586-018-0531-2&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2018 Sep 26. PMID: 30258136; PMCID: PMC6166473.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
@@ -3342,128 +3345,132 @@
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>290</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>291</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>292</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>293</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>294</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>295</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>296</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>297</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>298</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>299</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>300</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>301</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>302</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>303</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>304</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>305</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>306</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -3473,395 +3480,395 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C2" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D2" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E2" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F2" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="I2" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C3" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D3" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="E3" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F3" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="I3" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C4" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D4" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E4" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="F4" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="I4" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>285</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C2" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D2" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C3" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D3" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>291</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C2" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D2" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E2" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
@@ -3878,99 +3885,99 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>286</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>285</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>287</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C2" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D2" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C3" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D3" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>53</v>
       </c>
       <c r="C4" t="s">
         <v>288</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>53</v>
       </c>
       <c r="C5" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>