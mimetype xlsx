--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="369">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="387">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Teropavimab + Zinlirvimab</t>
   </si>
   <si>
     <t>Teropavimab and Zinlirvimab</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>2 bNAbs targeting gp120 on HIV-1 envelope</t>
   </si>
   <si>
     <t>Teropavimab (GS-5423; 3BNC117-LS) and zinlirvimab (GS-2872; 10-1074-LS) are a long-acting combination of the broadly neutralising antibodies (bNAbs) 3BNC117 and 10-1074 currently in clinical development for the treatment of HIV-1 infection. The crystallisable fragment domains of both teropavimab and zinlirvimab contain two directed amino acid substitutions termed “LS” (residues N434S and M428L) resulting in long-acting bNAbs with improved efficacy and half-life. Teropavimab functions by targeting the CD4-binding site of the HIV-1 envelope glycoprotein gp120, while zinlirvimab targets the HIV-1 envelope V3 glycan supersite. These interactions mechanistically disrupt the initial entry of HIV-1 virions into the host CD4+ cell, which is an essential step in HIV infection.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
@@ -576,95 +585,105 @@
   <si>
     <t>2026-12-10</t>
   </si>
   <si>
     <t>2028-12-10</t>
   </si>
   <si>
     <t>Study participants are individuals with confirmed HIV-1 infection aged 18-70 at screening and no prior history of hypersensitivity or contraindication to 10-1074-LS or 3BNC117-LS intravenous infusions.</t>
   </si>
   <si>
     <t>HCV, HBV, TB, COVID 19</t>
   </si>
   <si>
     <t>Triple (Participant, Care Provider, Investigator)</t>
   </si>
   <si>
     <t>Dual intravenous infusion of the long-acting bNAbs 10-1074LS &amp; 3BNC117LS between day 7 and 10.</t>
   </si>
   <si>
     <t>GS-US-536-5816</t>
   </si>
   <si>
     <t>NCT04811040</t>
   </si>
   <si>
-    <t>https://clinicaltrials.gov/study/NCT04811040</t>
+    <t>https://clinicaltrials.gov/ct2/show/NCT04811040</t>
   </si>
   <si>
     <t>Gilead Sciences</t>
   </si>
   <si>
-    <t>Evaluate the safety and tolerability of a combination of the broadly neutralizing antibodies (bNAbs) teropavimab (formerly GS-5423) and GS-2872 in combination with the HIV capsid inhibitor Lenacapavir</t>
+    <t>Evaluate the safety and tolerability of a combination of the broadly neutralizing antibodies (bNAbs) teropavimab (formerly GS-5423) and GS-2872 in combination with the HIV capsid inhibitor lenacapavir</t>
   </si>
   <si>
     <t>Drug: Oral Lenacapavir</t>
   </si>
   <si>
     <t>Drug: Subcutaneous Lenacapavir</t>
   </si>
   <si>
     <t>Biological: Teropavimab</t>
   </si>
   <si>
     <t>Biological: Zinlirvimab</t>
   </si>
   <si>
-    <t>2021-04-08</t>
-[...5 lines deleted...]
-    <t>2023-10-17</t>
+    <t>2021-04-08 00:00:00</t>
+  </si>
+  <si>
+    <t>2023-10-26 00:00:00</t>
+  </si>
+  <si>
+    <t>2023-04-18 00:00:00</t>
+  </si>
+  <si>
+    <t>2023-10-17 00:00:00</t>
+  </si>
+  <si>
+    <t>Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
-    <t>Study participants are required to have received an initial antiretroviral treatment regimen for two years or more prior to screening with no documented virological resistance. 
-[...1 lines deleted...]
-Screening counts of CD4+ T cells ≥ 500 cells/μL with a nadir of ≥ 350 cells/μL are required, in addition to plasma HIV-1 RNA levels of &lt; 50 copies/ml.</t>
+    <t>On first-line antiretroviral therapy (ART) for ≥ 2 years prior to screening. A change in ART regimen ≥ 28 days prior to screening for reasons other than virologic failure (VF) (eg, tolerability, simplification, drug-drug interaction profile) is allowed.</t>
   </si>
   <si>
     <t>HCV, HBV</t>
   </si>
   <si>
+    <t>No history of opportunistic infection or illness indicative of Stage 3 HIV disease; No comorbid condition(s) requiring ongoing immunosuppression.</t>
+  </si>
+  <si>
     <t>Double-blind masking</t>
   </si>
   <si>
-    <t>Double (Participant, Investigator)</t>
+    <t>Double (Participant, Investigator). Clinical pharmacologist and sponsor are not masked to treatment assignment.</t>
+  </si>
+  <si>
+    <t>Oral, Subcutaneous</t>
   </si>
   <si>
     <t>MCA-1031</t>
   </si>
   <si>
     <t>NCT05245292</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05245292</t>
   </si>
   <si>
     <t>Evaluate the antiretroviral activity and safety of the broadly neutralising antibodies 3BNC117-LS and 10-1074-LS in combination with IL-15 superagonist complex N-803.</t>
   </si>
   <si>
     <t>Drug: N803</t>
   </si>
   <si>
     <t>2022-12-07</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>Male, Female</t>
   </si>
@@ -721,50 +740,53 @@
     <t>Drug: Subcutaneous 3BNC117-LS</t>
   </si>
   <si>
     <t>Drug: Intravenous 10-1074-LS</t>
   </si>
   <si>
     <t>Drug: Intravenous 3BNC117-LS</t>
   </si>
   <si>
     <t>2018-06-20</t>
   </si>
   <si>
     <t>2021-02-04</t>
   </si>
   <si>
     <t>Study participants placed into groups of HIV-infected and HIV-uninfected individuals.
 Inclusion criteria for HIV positive groups:
 Males and females aged 18-65 who have documented HIV-1 infection and are currently receiving antiretroviral therapy with &lt; 50 copies/ml plasma HIV-1 RNA levels and CD4+ T cell count of &gt; 300 cells/μL.
 Inclusion criteria for HIV negative groups:
 Males and females aged 18-65 who have low risk for HIV infection and agree to implement two methods of effective contraception if sexually active.</t>
   </si>
   <si>
     <t>HIV, HBV, HCV</t>
   </si>
   <si>
+    <t>Double (Participant, Investigator)</t>
+  </si>
+  <si>
     <t>Dose escalation study</t>
   </si>
   <si>
     <t>NCT05612178</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05612178</t>
   </si>
   <si>
     <t>Evaluate the safety and effects of repeated doses of 3BNC117-LS and 10-1074-LS on persistent viral reservoirs in people living with HIV who are currently receiving suppressive antiretroviral therapy.</t>
   </si>
   <si>
     <t>Biological: 3BNC117-LS</t>
   </si>
   <si>
     <t>Biological: 10-1074-LS</t>
   </si>
   <si>
     <t>Other: Sterile Saline</t>
   </si>
   <si>
     <t>2023-07-26</t>
   </si>
   <si>
     <t>Adult persons of any sex or gender, aged 18 years to 70; with confirmed HIV-1 infection and receiving antiretroviral therapy with plasma HIV-1 RNA levels of &lt; 50 copies/mL and no reported interruption of ART for 7 consecutive days or longer for at least 96 weeks.</t>
@@ -873,100 +895,127 @@
     <t>Single infusions of the long-acting bNAbs 10-1074-LS-J and 3BNC117-LS-J (either alone or in-combination at differing ratios).</t>
   </si>
   <si>
     <t>PrEP</t>
   </si>
   <si>
     <t>GS-US-536-5939</t>
   </si>
   <si>
     <t>NCT05729568</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05729568</t>
   </si>
   <si>
     <t>The goal of this study is to test the effectiveness, safety, and tolerability of the combination of broadly neutralizing antibodies (bNAbs) (teropavimab (TAB; GS-5423) and zinlirvimab (ZAB; GS-2872)) with lenacapavir (LEN) in virologically suppressed adults with HIV-1 infection.
 The purpose of this study is to evaluate the efficacy of switching to a regimen of LEN, TAB and ZAB, versus continuing on baseline oral antiretroviral therapy (ART) as determined by the proportion of participants with human immunodeficiency virus-1 (HIV-1) ribonucleic acid (RNA) ≥ 50 copies/mL at Week 26.</t>
   </si>
   <si>
     <t>A Study of Teropavimab and Zinlirvimab in Combination With Capsid Inhibitor Lenacapavir in Virologically Suppressed Adults With HIV-1 Infection</t>
   </si>
   <si>
     <t>United States of America, Australia, Canada, Puerto Rico</t>
   </si>
   <si>
-    <t>Teropavimab IV+ Zinlirvimab IV+LEN oral+LEN inj</t>
-[...8 lines deleted...]
-    <t>bictegravir/emtricitabine/tenofovir alafenamide, darunavir/cobicistat/emtricitabine/tenofovir alafenamide, dolutegravir/abacavir lamivudine, and rilpivirine/emtricitabine/tenofovir alafenamide.</t>
+    <t>Teropavimab</t>
+  </si>
+  <si>
+    <t>Zinlirvimab</t>
+  </si>
+  <si>
+    <t>Lenacapavir Tablet</t>
+  </si>
+  <si>
+    <t>Lenacapavir Injection</t>
+  </si>
+  <si>
+    <t>Antiretroviral Therapy</t>
   </si>
   <si>
     <t>2023-05-15</t>
   </si>
   <si>
     <t>2025-06-26</t>
   </si>
   <si>
     <t>2029-12-01</t>
   </si>
   <si>
     <t>2024-07-02</t>
+  </si>
+  <si>
+    <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * On stable oral antiretroviral therapy (ART) consisting of no more than 2 drug classes (with the exception of pharmacologic boosters cobicistat or ritonavir) for ≥ 1 year prior to screening visit 2. A change in ART regimen ≥ 28 days prior to screening visit 2 for reasons other than virologic failure (VF) (eg, tolerability, simplification, drug-drug interaction profile) is allowed.
 * No clinically significant documented historical resistance to the current ART regimen with the exception of isolated nucleoside reverse transcriptase inhibitor mutations including M184V or ≤ 2 thymidine analog mutations (TAMs: M41L, D67N, K70R, L210W, T215Y, and/or K219Q).
 * Plasma human immunodeficiency virus-1 (HIV-1) ribonucleic acid (RNA) \&lt; 50 copies/mL at screening visit 2.
 * Doc</t>
   </si>
   <si>
     <t>Every 6 months</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Mponponsuo K, McMahon JH, Gorgos L, Morales-Ramirez J, Workowski K, Brunetta J, Ogbuagu O, Collins SE, VanderVeen LA, Huang H, Baeten JM, Eron JJ. Efficacy and Safety of Lenacapavir, Teropavimab, and</t>
   </si>
   <si>
     <t>https://www.askgileadmedical.com/docs/conference/Ogbuagu_CROI2025_oral_LEN+TAB+ZAB%20Ph2%20W26@pdf</t>
+  </si>
+  <si>
+    <t>Positive Proof-of-Concept Data for Investigational Combination Regimen of Lenacapavir with Broadly Neutralizing Antibodies as a Potential Twice-Yearly Approach for the Treatment of HIV</t>
+  </si>
+  <si>
+    <t>https://www.gilead.com/news/news-details/2023/gilead-presents-positive-proof-of-concept-data-for-investigational-combination-regimen-of-lenacapavir-with-broadly-neutralizing-antibodies-as-a-potential-twice-yearly-approach-for-the-treatm</t>
+  </si>
+  <si>
+    <t>Gilead Presents New HIV Treatment and Cure Research Data at CROI 2025, Including an Investigational Long-Acting, Twice-Yearly Therapy Option</t>
+  </si>
+  <si>
+    <t>https://www.gilead.com/news/news-details/2025/gilead-presents-new-hiv-treatment-and-cure-research-data-at-croi-2025-including-an-investigational-long-acting-twice-yearly-therapy-option</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
@@ -1097,93 +1146,96 @@
   <si>
     <t>Zinlirvimab variants + combination with Teropamivimab  (Heavy chain e.g. SEQ 59-61)</t>
   </si>
   <si>
     <t>WO2020056145</t>
   </si>
   <si>
     <t>Combination of active substances</t>
   </si>
   <si>
     <t>The Rockefeller University</t>
   </si>
   <si>
     <t>2039-09-12</t>
   </si>
   <si>
     <t>Filed in China, India, Us, EP</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/p8LCCdD9pmK7j9VJHviq27cUGkDxHIQIuVYXb2LG.png</t>
+    <t>https://lapal.ch/storage/illustrations/8IBi9gEpgGKqlxXUyd694n5kwGSXNXGw8iltnhyz.png</t>
   </si>
   <si>
     <t>10-1074 Fragment Antigen Binding Region</t>
   </si>
   <si>
     <t>http://doi.org/10.2210/pdb4FQ2/pdb</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/dt1LU16BrUJTnTZUoE3pbnvU8n6hglmCHgzez5rY.png</t>
+    <t>https://lapal.ch/storage/illustrations/zXXPXEYqoNuh2PZHXKVocmdixSuKTqAWroQougF8.png</t>
   </si>
   <si>
     <t>3BNC117 in Complex with HIV-1 Envelope Glycoprotein GP120</t>
   </si>
   <si>
     <t>http://doi.org/10.2210/pdb4JPV/pdb</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Gilead</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc. is a multinational biopharmaceutical company that develops and manufactures innovative medicines for life-threatening diseases, including anti-viral therapeutics for HIV/AIDS, Hepatitis B, Hepatitis C and Covid-19. Headquartered in Foster City, California, Gilead was originally founded in 1987 and is currently listed on both the S&amp;P 500 and the NASDAQ Biotechnology Index.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Gautam, R., Nishimura, Y., Gaughan, N.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;et al.&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;A single injection of crystallizable fragment domain–modified antibodies elicits durable protection from SHIV infection.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Nat Med&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;&lt;/span&gt;&lt;strong style="color: rgb(34, 34, 34);"&gt;24&lt;/strong&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;, 610–616 (2018). &lt;/span&gt;&lt;a href="https://doi.org/10.1038/s41591-018-0001-2" rel="noopener noreferrer" target="_blank" style="color: rgb(34, 34, 34);"&gt;https://doi.org/10.1038/s41591-018-0001-2&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;In the absence of an effective and safe vaccine against HIV-1, the administration of broadly neutralizing antibodies (bNAbs) represents a logical alternative approach to prevent virus transmission. Here, we introduced two mutations encoding amino acid substitutions (M428L and N434S, collectively referred to as ‘LS’) into the genes encoding the crystallizable fragment domains of the highly potent HIV-specific 3BNC117 and 10-1074 bNAbs to increase their half-lives and evaluated their efficacy in blocking infection following repeated low-dose mucosal challenges of rhesus macaques (&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Macaca mulatta&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;) with the tier 2 SHIVAD8-EO. A single intravenous infusion of 10-1074-LS monoclonal antibodies markedly delayed virus acquisition for 18 to 37 weeks (median, 27 weeks), whereas the protective effect of the 3BNC117-LS bNAb was more modest (provided protection for 11–23 weeks; median, 17 weeks). Serum concentrations of the 10-1074-LS monoclonal antibody gradually declined and became undetectable in all recipients between weeks 26 and 41, whereas the 3BNC117-LS bNAb exhibited a shorter half-life. To model immunoprophylaxis against genetically diverse and/or neutralization-resistant HIV-1 strains, a combination of the 3BNC117-LS plus 10-1074-LS monoclonal antibodies was injected into macaques via the more clinically relevant subcutaneous route. Even though the administered mixture contained an amount of each bNAb that was nearly threefold less than the quantity of the single monoclonal antibody in the intravenous injections, the monoclonal antibody combination still protected macaques for a median of 20 weeks. The extended period of protection observed in macaques for the 3BNC117-LS plus 10-1074-LS combination could translate into an effective semiannual or annual immunoprophylaxis regimen for preventing HIV-1 infections in humans.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Mendoza P, Gruell H, Nogueira L, Pai JA, Butler AL, Millard K, Lehmann C, Suárez I, Oliveira TY, Lorenzi JCC, Cohen YZ, Wyen C, Kümmerle T, Karagounis T, Lu CL, Handl L, Unson-O'Brien C, Patel R, Ruping C, Schlotz M, Witmer-Pack M, Shimeliovich I, Kremer G, Thomas E, Seaton KE, Horowitz J, West AP Jr, Bjorkman PJ, Tomaras GD, Gulick RM, Pfeifer N, Fätkenheuer G, Seaman MS, Klein F, Caskey M, Nussenzweig MC. Combination therapy with anti-HIV-1 antibodies maintains viral suppression. Nature. 2018 Sep;561(7724):479-484. DOI: &lt;/span&gt;&lt;a href="http://www.doi.org/10.1038/s41586-018-0531-2" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1038/s41586-018-0531-2&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2018 Sep 26. PMID: 30258136; PMCID: PMC6166473.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Individuals infected with HIV-1 require lifelong antiretroviral therapy, because interruption of treatment leads to rapid rebound viraemia. Here we report on a phase 1b clinical trial in which a combination of 3BNC117 and 10-1074, two potent monoclonal anti-HIV-1 broadly neutralizing antibodies that target independent sites on the HIV-1 envelope spike, was administered during analytical treatment interruption. Participants received three infusions of 30 mg kg-1&amp;nbsp;of each antibody at 0, 3 and 6 weeks. Infusions of the two antibodies were generally well-tolerated. The nine enrolled individuals with antibody-sensitive latent viral reservoirs maintained suppression for between 15 and more than 30 weeks (median of 21 weeks), and none developed viruses that were resistant to both antibodies. We conclude that the combination of the anti-HIV-1 monoclonal antibodies 3BNC117 and 10-1074 can maintain long-term suppression in the absence of antiretroviral therapy in individuals with antibody-sensitive viral reservoirs.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Lenacapavir with bNAbs Teropavimab (GS-5423) and Zinlirvimab (GS-2872) Dosed Every 6 Months in People with HIV -BHIVA2023</t>
   </si>
   <si>
     <t>https://bhiva.org/wp-content/uploads/2024/10/O16.pdf</t>
   </si>
 </sst>
 </file>
 
@@ -1537,130 +1589,133 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03254277" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05079451" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04319367" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05300035" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04811040" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05245292" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04250636" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03554408" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05612178" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06031272" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04173819" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05729568" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03254277" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05079451" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04319367" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05300035" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT04811040" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05245292" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04250636" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03554408" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05612178" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06031272" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04173819" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05729568" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.askgileadmedical.com/docs/conference/Ogbuagu_CROI2025_oral_LEN+TAB+ZAB%20Ph2%20W26@pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.askgileadmedical.com/docs/conference/Ogbuagu_CROI2025_oral_LEN+TAB+ZAB%20Ph2%20W26@pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2023/gilead-presents-positive-proof-of-concept-data-for-investigational-combination-regimen-of-lenacapavir-with-broadly-neutralizing-antibodies-as-a-potential-twice-yearly-approach-for-the-treatm" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2025/gilead-presents-new-hiv-treatment-and-cure-research-data-at-croi-2025-including-an-investigational-long-acting-twice-yearly-therapy-option" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/p8LCCdD9pmK7j9VJHviq27cUGkDxHIQIuVYXb2LG.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/dt1LU16BrUJTnTZUoE3pbnvU8n6hglmCHgzez5rY.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/8IBi9gEpgGKqlxXUyd694n5kwGSXNXGw8iltnhyz.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/zXXPXEYqoNuh2PZHXKVocmdixSuKTqAWroQougF8.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.askgileadmedical.com/docs/conference/Ogbuagu_CROI2025_oral_LEN+TAB+ZAB%20Ph2%20W26@pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bhiva.org/wp-content/uploads/2024/10/O16.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bhiva.org/wp-content/uploads/2024/10/O16.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1716,119 +1771,126 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
-[...8 lines deleted...]
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="N2" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="O2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="P2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="R2" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="S2" t="s">
         <v>44</v>
       </c>
       <c r="T2" t="s">
         <v>45</v>
       </c>
       <c r="U2" t="s">
         <v>46</v>
       </c>
       <c r="V2" t="s">
         <v>47</v>
       </c>
       <c r="W2" t="s">
         <v>48</v>
       </c>
-      <c r="Y2" s="1"/>
-[...1 lines deleted...]
-      <c r="AF2" t="s">
+      <c r="X2" t="s">
         <v>49</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="Y2" s="1" t="s">
         <v>50</v>
+      </c>
+      <c r="Z2" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ13"/>
   <sheetViews>
@@ -1872,1502 +1934,1560 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="I2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="J2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="O2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="X2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="AB2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="AC2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="AE2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="AF2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AG2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AH2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AI2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AJ2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AK2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AL2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AM2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AP2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AQ2">
         <v>43</v>
       </c>
       <c r="AR2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AS2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AU2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AV2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AW2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AX2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AY2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AZ2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D3" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="E3" t="s">
+        <v>107</v>
+      </c>
+      <c r="F3" t="s">
+        <v>133</v>
+      </c>
+      <c r="G3" t="s">
+        <v>134</v>
+      </c>
+      <c r="H3" t="s">
+        <v>135</v>
+      </c>
+      <c r="I3" t="s">
+        <v>136</v>
+      </c>
+      <c r="J3" t="s">
+        <v>111</v>
+      </c>
+      <c r="M3" t="s">
+        <v>112</v>
+      </c>
+      <c r="O3" t="s">
+        <v>137</v>
+      </c>
+      <c r="W3" t="s">
+        <v>138</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>139</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>140</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>118</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>141</v>
+      </c>
+      <c r="AK3" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM3" t="s">
+        <v>142</v>
+      </c>
+      <c r="AP3" t="s">
+        <v>122</v>
+      </c>
+      <c r="AS3" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>125</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>144</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY3" t="s">
         <v>129</v>
       </c>
-      <c r="E3" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="AZ3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="E4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="G4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="I4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="J4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="M4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="O4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="X4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="Z4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="AA4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="AE4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AF4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AG4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AH4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AI4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AJ4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AK4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AM4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AP4" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AQ4">
         <v>72</v>
       </c>
       <c r="AR4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AS4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AU4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AV4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="AW4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AX4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AY4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AZ4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="E5" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F5" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="G5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="I5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="J5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="M5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="O5" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="X5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="Z5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="AA5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AE5" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="AF5" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AG5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AH5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AI5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AJ5" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="AK5" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AM5" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AP5" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AQ5">
         <v>69</v>
       </c>
       <c r="AR5" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AS5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AU5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AV5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AW5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AX5" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AY5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AZ5" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C6" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="E6" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F6" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G6" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="I6" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="J6" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M6" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="O6" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="Q6" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="S6" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="X6" t="s">
-        <v>185</v>
+        <v>188</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>189</v>
       </c>
       <c r="AB6" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="AC6" t="s">
-        <v>187</v>
+        <v>191</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>192</v>
       </c>
       <c r="AE6" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="AF6" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AG6" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="AH6" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="AI6" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AJ6" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="AK6" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AM6" t="s">
-        <v>190</v>
+        <v>195</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>196</v>
       </c>
       <c r="AP6" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AQ6">
         <v>32</v>
       </c>
       <c r="AR6" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AS6" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AU6" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="AV6" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="AX6" t="s">
-        <v>143</v>
+        <v>199</v>
       </c>
       <c r="AY6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AZ6" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="C7" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="E7" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F7" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="G7" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="I7" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="J7" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M7" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="O7" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="Q7" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="X7" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="Z7" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="AA7" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="AE7" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="AF7" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="AG7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AH7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AI7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AJ7" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="AK7" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AM7" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AP7" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AQ7">
         <v>36</v>
       </c>
       <c r="AS7" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AU7" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AV7" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AW7" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="AX7" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AY7" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AZ7" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="C8" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="E8" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F8" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G8" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="I8" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="J8" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M8" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="O8" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="X8" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="AB8" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="AC8" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="AE8" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="AF8" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AG8" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AH8" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AI8" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AJ8" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="AK8" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AM8" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AP8" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AQ8">
         <v>6</v>
       </c>
       <c r="AS8" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AU8" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AV8" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AW8" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="AX8" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AY8" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AZ8" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="C9" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="E9" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F9" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G9" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="I9" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="J9" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M9" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="O9" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="Q9" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="S9" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="X9" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="AB9" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="AC9" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="AE9" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="AF9" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AG9" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AH9" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AI9" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AJ9" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="AK9" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AL9" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AM9" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="AP9" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AQ9">
         <v>77</v>
       </c>
       <c r="AR9" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AS9" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AU9" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="AV9" t="s">
-        <v>192</v>
+        <v>231</v>
       </c>
       <c r="AW9" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="AX9" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AY9" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AZ9" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="C10" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="E10" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F10" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="G10" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="I10" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="J10" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M10" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="O10" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="Q10" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="X10" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="Z10" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="AA10" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="AE10" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="AF10" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AG10" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AH10" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AI10" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AJ10" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="AK10" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AM10" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AP10" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AQ10">
         <v>200</v>
       </c>
       <c r="AR10" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AS10" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AU10" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AV10" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AW10" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="AX10" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AY10" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AZ10" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="C11" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="E11" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F11" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="G11" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="I11" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="J11" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="M11" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="O11" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="Q11" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="S11" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="W11" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="Z11" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="AA11" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="AE11" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="AF11" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AG11" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AH11" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AI11" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AJ11" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="AK11" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AM11" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AP11" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AQ11">
         <v>48</v>
       </c>
       <c r="AR11" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AS11" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AU11" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="AV11" t="s">
-        <v>192</v>
+        <v>231</v>
       </c>
       <c r="AW11" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="AX11" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AY11" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AZ11" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="C12" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="E12" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="F12" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="G12" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="I12" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="J12" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="M12" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="O12" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="Q12" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="S12" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="X12" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="Z12" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="AA12" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="AE12" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AF12" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AG12" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AH12" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="AI12" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AJ12" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="AL12" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AM12" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="AP12" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AQ12">
         <v>225</v>
       </c>
       <c r="AR12" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AS12" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AU12" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="AV12" t="s">
-        <v>192</v>
+        <v>231</v>
       </c>
       <c r="AW12" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="AX12" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AY12" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AZ12" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="C13" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="E13" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F13" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="G13" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="H13" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="I13" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="J13" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="M13" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="O13" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>283</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>284</v>
+      </c>
+      <c r="S13" t="s">
+        <v>285</v>
       </c>
       <c r="U13" t="s">
-        <v>276</v>
+        <v>286</v>
       </c>
       <c r="X13" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
       <c r="Y13" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="AA13" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="AB13" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="AD13" t="s">
-        <v>155</v>
+        <v>291</v>
       </c>
       <c r="AE13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="AF13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AG13" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="AH13" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="AI13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AJ13" t="s">
-        <v>282</v>
+        <v>292</v>
       </c>
       <c r="AK13" t="s">
-        <v>46</v>
+        <v>49</v>
+      </c>
+      <c r="AM13" t="s">
+        <v>195</v>
       </c>
       <c r="AP13" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AQ13">
         <v>83</v>
       </c>
       <c r="AR13" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AS13" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AU13" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AW13" t="s">
-        <v>283</v>
+        <v>293</v>
       </c>
       <c r="AX13" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AY13" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AZ13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E2" sqref="E2"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>53</v>
+        <v>298</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="B2" t="s">
-        <v>288</v>
+        <v>56</v>
       </c>
       <c r="C2" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>301</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" t="s">
+        <v>277</v>
+      </c>
+      <c r="B3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3" t="s">
+        <v>303</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" t="s">
+        <v>277</v>
+      </c>
+      <c r="B4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C4" t="s">
+        <v>305</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>306</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
@@ -3375,651 +3495,665 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>290</v>
+        <v>307</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>291</v>
+        <v>308</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>292</v>
+        <v>309</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>293</v>
+        <v>310</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>295</v>
+        <v>312</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>296</v>
+        <v>313</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>297</v>
+        <v>314</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>298</v>
+        <v>315</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>300</v>
+        <v>317</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>301</v>
+        <v>318</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>302</v>
+        <v>319</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>303</v>
+        <v>320</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>304</v>
+        <v>321</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>305</v>
+        <v>322</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>306</v>
+        <v>323</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>307</v>
+        <v>324</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>308</v>
+        <v>325</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>309</v>
+        <v>326</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>310</v>
+        <v>327</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>311</v>
+        <v>328</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>312</v>
+        <v>329</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>313</v>
+        <v>330</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>314</v>
+        <v>331</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>315</v>
+        <v>332</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>316</v>
+        <v>333</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>317</v>
+        <v>334</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>318</v>
+        <v>335</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>319</v>
+        <v>336</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>320</v>
+        <v>337</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>321</v>
+        <v>338</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>322</v>
+        <v>339</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>307</v>
+        <v>324</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>323</v>
+        <v>340</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>310</v>
+        <v>327</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>324</v>
+        <v>341</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>325</v>
+        <v>342</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="C2" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="D2" t="s">
-        <v>328</v>
+        <v>345</v>
       </c>
       <c r="E2" t="s">
-        <v>329</v>
+        <v>346</v>
       </c>
       <c r="F2" t="s">
-        <v>330</v>
+        <v>347</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>331</v>
+        <v>348</v>
       </c>
       <c r="I2" t="s">
-        <v>332</v>
+        <v>349</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>333</v>
+        <v>350</v>
       </c>
       <c r="C3" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="D3" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="E3" t="s">
-        <v>329</v>
+        <v>346</v>
       </c>
       <c r="F3" t="s">
-        <v>330</v>
+        <v>347</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="I3" t="s">
-        <v>337</v>
+        <v>354</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>338</v>
+        <v>355</v>
       </c>
       <c r="C4" t="s">
-        <v>339</v>
+        <v>356</v>
       </c>
       <c r="D4" t="s">
-        <v>340</v>
+        <v>357</v>
       </c>
       <c r="E4" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="F4" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="I4" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>346</v>
+        <v>363</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>347</v>
+        <v>364</v>
       </c>
       <c r="C2" t="s">
-        <v>348</v>
+        <v>365</v>
       </c>
       <c r="D2" t="s">
-        <v>349</v>
+        <v>366</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>350</v>
+        <v>367</v>
       </c>
       <c r="C3" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="D3" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>353</v>
+        <v>370</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>291</v>
+        <v>308</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>354</v>
+        <v>371</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>355</v>
+        <v>372</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>356</v>
+        <v>373</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>357</v>
+        <v>374</v>
       </c>
       <c r="C2" t="s">
-        <v>358</v>
+        <v>375</v>
       </c>
       <c r="D2" t="s">
-        <v>359</v>
+        <v>376</v>
       </c>
       <c r="E2" t="s">
-        <v>360</v>
+        <v>377</v>
       </c>
       <c r="F2" t="s">
-        <v>361</v>
+        <v>378</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E5" sqref="E5"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>53</v>
+        <v>298</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>379</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>362</v>
+        <v>380</v>
       </c>
       <c r="C2" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>381</v>
+      </c>
+      <c r="H2" t="s">
+        <v>382</v>
+      </c>
+      <c r="J2" t="s">
+        <v>118</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>362</v>
+        <v>380</v>
       </c>
       <c r="C3" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>383</v>
+      </c>
+      <c r="H3" t="s">
+        <v>384</v>
+      </c>
+      <c r="J3" t="s">
+        <v>118</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C4" t="s">
-        <v>288</v>
-[...16 lines deleted...]
-        <v>368</v>
+        <v>385</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>386</v>
+      </c>
+      <c r="J4" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E5" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>