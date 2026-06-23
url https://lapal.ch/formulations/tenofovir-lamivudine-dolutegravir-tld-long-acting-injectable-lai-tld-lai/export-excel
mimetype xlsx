--- v0 (2026-06-02)
+++ v1 (2026-06-23)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="334">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -670,66 +670,60 @@
   <si>
     <t>China, Mexico, Türkiye, South Africa, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Mozambique, Sudan, Sierra Leone, Eswatini, Tanzania, United Republic of, Uganda, Zimbabwe, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Burkina Faso, Benin, Central African Republic, Congo, Côte d'Ivoire, Cameroon, Gabon, Guinea, Equatorial Guinea, Guinea-Bissau, Mali, Mauritania, Niger, Senegal, Chad, Togo, India, Indonesia, Viet Nam, World Intellectual Property Organization (WIPO), North Macedonia, Albania, Congo, democratic Republic of the, Haiti, Nepal, Tuvalu, Brazil</t>
   </si>
   <si>
     <t>Canada, Australia, Hong Kong, Croatia, Japan, Korea, Republic of, Norway, New Zealand, United States of America, Austria, Belgium, Switzerland, Cyprus, Germany, Denmark, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden, World Intellectual Property Organization (WIPO), Lithuania, Romania, Latvia, Slovenia, Czechia, Guyana, Seychelles, Saint Helena, Ascension and Tristan da Cunha, Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2006116764</t>
   </si>
   <si>
     <t>Dolutegravir and Cabotegravir compounds</t>
   </si>
   <si>
     <t>Glaxosmithkline Llc</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
   </si>
   <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
-    <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Indonesia, Malaysia, Algeria</t>
-[...14 lines deleted...]
-    <t>United States of America, Hong Kong, Israel, Japan, Luxembourg, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, World Intellectual Property Organization (WIPO)</t>
+    <t>Malaysia</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Gibraltar, Guernsey</t>
+  </si>
+  <si>
+    <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Algeria, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2013025788</t>
   </si>
   <si>
     <t>Tenofovir alafenamide hemifumarate (TAF)</t>
   </si>
   <si>
     <t>Salt</t>
   </si>
   <si>
     <t>2032-08-15</t>
   </si>
   <si>
     <t xml:space="preserve">A hemifumarate form of tenofovir alafenamide, and antiviral therapy using tenofovir alafenamide hemifurnarate (e.g., anti-HTV and anti-HBV therapies). </t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
     <t>Morocco, Moldova, Republic of, Mexico, Peru, Botswana, Ghana, Gambia (the), Kenya, Liberia, Lesotho, Malawi, Mozambique, Namibia, Rwanda, Sudan, Sierra Leone, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Tajikistan, Turkmenistan, Viet Nam, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Bolivia (Plurinational State of), Philippines, South Africa, Ukraine, Brazil, El Salvador, Montenegro, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia</t>
   </si>
   <si>
     <t>United States of America, Australia, Canada, Chile, Costa Rica, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, Uruguay, Russian Federation, Denmark, Panama, Croatia, Cyprus, Bahamas, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
@@ -880,57 +874,57 @@
   <si>
     <t>The present disclosure relates to combinations of compounds comprising HIV integrase inhibitors and other therapeutic agents. Such combinations may be useful in the inhibition of HIV-1 or potentially the inhibition of HIV replication, or for the prevention and/or treatment of infection by HIV, or in the treatment of AIDS and/or ARC.</t>
   </si>
   <si>
     <t>Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Philippines, Malaysia</t>
   </si>
   <si>
     <t>United States of America, Singapore, Canada, Australia, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel</t>
   </si>
   <si>
     <t>Moldova, Republic of, Dominican Republic</t>
   </si>
   <si>
     <t>United States of America, Australia</t>
   </si>
   <si>
     <t>WO2011094150</t>
   </si>
   <si>
     <t>Dolutegravir or cabotegravir  in combination with ABC, 3TC or RPV</t>
   </si>
   <si>
     <t>The present invention relates to combinations of compounds comprising HIV integrase inhibitors and other therapeutic agents. Such combinations are useful in the inhibition of HIV replication, the prevention and/or treatment of infection by HIV, and in the treatment of AIDS and/or ARC.</t>
   </si>
   <si>
-    <t>Philippines, Viet Nam, Malaysia</t>
+    <t>Algeria, Philippines, Viet Nam, Malaysia</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
-    <t>Algeria, Egypt, Philippines, Malaysia</t>
+    <t>Egypt, Philippines, Malaysia</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
     <t>Ecuador, Libya, World Intellectual Property Organization (WIPO), Brazil, Tajikistan, Belarus, Azerbaijan, Moldova, Republic of, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan</t>
   </si>
   <si>
     <t>Costa Rica, Hong Kong, World Intellectual Property Organization (WIPO), Russian Federation</t>
   </si>
   <si>
     <t>WO2010110409</t>
   </si>
   <si>
     <t>Dolutegravir intermediates, their crystalline forms and processes</t>
   </si>
   <si>
     <t>2030-03-26</t>
   </si>
   <si>
     <t>Liechtenstein, Italy, Belgium, United Kingdom, Netherlands, Switzerland, Spain, Austria, Romania, France, Ireland, Germany, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, World Intellectual Property Organization (WIPO)</t>
   </si>
@@ -2472,442 +2466,439 @@
       </c>
       <c r="D9" t="s">
         <v>141</v>
       </c>
       <c r="E9" t="s">
         <v>208</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>209</v>
       </c>
       <c r="G9" t="s">
         <v>210</v>
       </c>
       <c r="H9" t="s">
         <v>145</v>
       </c>
       <c r="I9" t="s">
         <v>211</v>
       </c>
       <c r="J9" t="s">
         <v>212</v>
       </c>
       <c r="K9" t="s">
         <v>213</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
+        <v>203</v>
+      </c>
+      <c r="N9" t="s">
         <v>214</v>
       </c>
-      <c r="M9" t="s">
+      <c r="O9" t="s">
         <v>215</v>
-      </c>
-[...4 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="C10" t="s">
+        <v>217</v>
+      </c>
+      <c r="D10" t="s">
         <v>218</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
       <c r="E10" t="s">
         <v>181</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="G10" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="H10" t="s">
         <v>145</v>
       </c>
       <c r="I10" t="s">
+        <v>221</v>
+      </c>
+      <c r="J10" t="s">
+        <v>222</v>
+      </c>
+      <c r="K10" t="s">
         <v>223</v>
       </c>
-      <c r="J10" t="s">
+      <c r="L10" t="s">
         <v>224</v>
       </c>
-      <c r="K10" t="s">
+      <c r="M10" t="s">
         <v>225</v>
       </c>
-      <c r="L10" t="s">
+      <c r="N10" t="s">
         <v>226</v>
       </c>
-      <c r="M10" t="s">
+      <c r="O10" t="s">
         <v>227</v>
-      </c>
-[...4 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C11" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="D11" t="s">
         <v>153</v>
       </c>
       <c r="E11" t="s">
         <v>181</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="G11" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="H11" t="s">
         <v>145</v>
       </c>
       <c r="I11" t="s">
+        <v>232</v>
+      </c>
+      <c r="J11" t="s">
+        <v>233</v>
+      </c>
+      <c r="K11" t="s">
         <v>234</v>
       </c>
-      <c r="J11" t="s">
+      <c r="L11" t="s">
         <v>235</v>
       </c>
-      <c r="K11" t="s">
+      <c r="M11" t="s">
         <v>236</v>
       </c>
-      <c r="L11" t="s">
+      <c r="N11" t="s">
         <v>237</v>
       </c>
-      <c r="M11" t="s">
+      <c r="O11" t="s">
         <v>238</v>
-      </c>
-[...4 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="C12" t="s">
+        <v>240</v>
+      </c>
+      <c r="D12" t="s">
         <v>241</v>
       </c>
-      <c r="C12" t="s">
+      <c r="E12" t="s">
         <v>242</v>
       </c>
-      <c r="D12" t="s">
+      <c r="F12" s="4" t="s">
         <v>243</v>
       </c>
-      <c r="E12" t="s">
+      <c r="G12" t="s">
         <v>244</v>
-      </c>
-[...4 lines deleted...]
-        <v>246</v>
       </c>
       <c r="H12" t="s">
         <v>145</v>
       </c>
       <c r="I12" t="s">
+        <v>245</v>
+      </c>
+      <c r="J12" t="s">
+        <v>246</v>
+      </c>
+      <c r="K12" t="s">
         <v>247</v>
       </c>
-      <c r="J12" t="s">
+      <c r="N12" t="s">
         <v>248</v>
       </c>
-      <c r="K12" t="s">
+      <c r="O12" t="s">
         <v>249</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="C13" t="s">
+        <v>251</v>
+      </c>
+      <c r="D13" t="s">
         <v>252</v>
-      </c>
-[...4 lines deleted...]
-        <v>254</v>
       </c>
       <c r="E13" t="s">
         <v>208</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="G13" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="H13" t="s">
         <v>145</v>
       </c>
       <c r="I13" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="J13" t="s">
+        <v>255</v>
+      </c>
+      <c r="K13" t="s">
+        <v>256</v>
+      </c>
+      <c r="M13" t="s">
         <v>257</v>
       </c>
-      <c r="K13" t="s">
+      <c r="N13" t="s">
         <v>258</v>
       </c>
-      <c r="M13" t="s">
+      <c r="O13" t="s">
         <v>259</v>
-      </c>
-[...4 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="C14" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="D14" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E14" t="s">
         <v>208</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="G14" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="H14" t="s">
         <v>145</v>
       </c>
       <c r="I14" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="J14" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="K14" t="s">
+        <v>264</v>
+      </c>
+      <c r="N14" t="s">
+        <v>265</v>
+      </c>
+      <c r="O14" t="s">
         <v>266</v>
-      </c>
-[...4 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="C15" t="s">
+        <v>268</v>
+      </c>
+      <c r="D15" t="s">
         <v>269</v>
       </c>
-      <c r="C15" t="s">
+      <c r="E15" t="s">
         <v>270</v>
       </c>
-      <c r="D15" t="s">
+      <c r="F15" s="4" t="s">
         <v>271</v>
       </c>
-      <c r="E15" t="s">
+      <c r="G15" t="s">
         <v>272</v>
-      </c>
-[...4 lines deleted...]
-        <v>274</v>
       </c>
       <c r="H15" t="s">
         <v>145</v>
       </c>
       <c r="I15" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="J15" t="s">
+        <v>273</v>
+      </c>
+      <c r="K15" t="s">
+        <v>274</v>
+      </c>
+      <c r="N15" t="s">
         <v>275</v>
       </c>
-      <c r="K15" t="s">
+      <c r="O15" t="s">
         <v>276</v>
-      </c>
-[...4 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="C16" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="D16" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="E16" t="s">
         <v>208</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="G16" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="H16" t="s">
         <v>145</v>
       </c>
       <c r="I16" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="J16" t="s">
+        <v>280</v>
+      </c>
+      <c r="K16" t="s">
+        <v>281</v>
+      </c>
+      <c r="L16" t="s">
         <v>282</v>
       </c>
-      <c r="K16" t="s">
+      <c r="M16" t="s">
         <v>283</v>
       </c>
-      <c r="L16" t="s">
+      <c r="N16" t="s">
         <v>284</v>
       </c>
-      <c r="M16" t="s">
+      <c r="O16" t="s">
         <v>285</v>
-      </c>
-[...4 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="C17" t="s">
+        <v>287</v>
+      </c>
+      <c r="D17" t="s">
+        <v>241</v>
+      </c>
+      <c r="F17" s="4" t="s">
         <v>288</v>
-      </c>
-[...7 lines deleted...]
-        <v>290</v>
       </c>
       <c r="H17" t="s">
         <v>145</v>
       </c>
       <c r="I17" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="J17" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="K17" t="s">
+        <v>289</v>
+      </c>
+      <c r="N17" t="s">
+        <v>290</v>
+      </c>
+      <c r="O17" t="s">
         <v>291</v>
-      </c>
-[...4 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="C18" t="s">
+        <v>293</v>
+      </c>
+      <c r="D18" t="s">
+        <v>241</v>
+      </c>
+      <c r="F18" s="4" t="s">
         <v>294</v>
-      </c>
-[...7 lines deleted...]
-        <v>296</v>
       </c>
       <c r="H18" t="s">
         <v>145</v>
       </c>
       <c r="I18" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="J18" t="s">
+        <v>295</v>
+      </c>
+      <c r="K18" t="s">
+        <v>296</v>
+      </c>
+      <c r="L18" t="s">
         <v>297</v>
       </c>
-      <c r="K18" t="s">
+      <c r="N18" t="s">
         <v>298</v>
       </c>
-      <c r="L18" t="s">
+      <c r="O18" t="s">
         <v>299</v>
-      </c>
-[...4 lines deleted...]
-        <v>301</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
@@ -2930,245 +2921,245 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="C2" t="s">
+        <v>308</v>
+      </c>
+      <c r="D2" t="s">
         <v>309</v>
-      </c>
-[...4 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="C3" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="D3" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="C4" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="D4" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D1" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>317</v>
-      </c>
-[...4 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>318</v>
+      </c>
+      <c r="C2" t="s">
+        <v>319</v>
+      </c>
+      <c r="D2" t="s">
         <v>320</v>
       </c>
-      <c r="C2" t="s">
+      <c r="E2" t="s">
         <v>321</v>
       </c>
-      <c r="D2" t="s">
+      <c r="F2" t="s">
         <v>322</v>
-      </c>
-[...4 lines deleted...]
-        <v>324</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -3185,88 +3176,88 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>323</v>
+      </c>
+      <c r="C2" t="s">
+        <v>324</v>
+      </c>
+      <c r="D2" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>57</v>
       </c>
       <c r="C3" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="E3" s="6" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
+        <v>328</v>
+      </c>
+      <c r="C4" t="s">
+        <v>329</v>
+      </c>
+      <c r="D4" t="s">
         <v>330</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" s="6" t="s">
         <v>331</v>
-      </c>
-[...4 lines deleted...]
-        <v>333</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>