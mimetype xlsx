--- v1 (2026-06-23)
+++ v2 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -386,50 +386,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
@@ -1416,51 +1419,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19900808&amp;CC=CA&amp;NR=2009637A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19940707&amp;CC=WO&amp;NR=9414802A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19911114&amp;CC=WO&amp;NR=9117159A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19921210&amp;CC=WO&amp;NR=9221676A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19980205&amp;CC=WO&amp;NR=9804569A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19990204&amp;CC=WO&amp;NR=9905150A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20020829&amp;CC=WO&amp;NR=0208241A3&amp;KC=A3" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130221&amp;CC=WO&amp;NR=2013025788A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130620&amp;CC=WO&amp;NR=2013052094A3&amp;KC=A3" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100617&amp;CC=WO&amp;NR=2010068262A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100617&amp;CC=WO&amp;NR=2010068253A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100128&amp;CC=WO&amp;NR=2010011814A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110804&amp;CC=CA&amp;NR=3003988A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110804&amp;CC=WO&amp;NR=2011094150A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100930&amp;CC=WO&amp;NR=2010110409A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120209&amp;CC=WO&amp;NR=2012018065A1&amp;KC=A1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19900808&amp;CC=CA&amp;NR=2009637A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19940707&amp;CC=WO&amp;NR=9414802A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19911114&amp;CC=WO&amp;NR=9117159A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19921210&amp;CC=WO&amp;NR=9221676A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19980205&amp;CC=WO&amp;NR=9804569A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19990204&amp;CC=WO&amp;NR=9905150A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20020131&amp;CC=WO&amp;NR=0208241A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130221&amp;CC=WO&amp;NR=2013025788A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130411&amp;CC=WO&amp;NR=2013052094A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100617&amp;CC=WO&amp;NR=2010068262A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100617&amp;CC=WO&amp;NR=2010068253A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100128&amp;CC=WO&amp;NR=2010011814A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110804&amp;CC=CA&amp;NR=3003988A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110804&amp;CC=WO&amp;NR=2011094150A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100930&amp;CC=WO&amp;NR=2010110409A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120209&amp;CC=WO&amp;NR=2012018065A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/ZXuO6klEGCbdEhL8QrtupfT2bxCqZW46bAoW0XXd.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/EIWSJ3rKmfOyXczH45MqxEaxgeFvRrviCHqudDmT.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/nvSNihivHABMnjVAcR6FTqm0egDnnHxc7TgEMiY7.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://longactinghiv.org/LEAPWRKSHP2023-Text_Summary-RodneyH" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/DM9E6O5oSdil_Ho-IAS-TLC-ART_Poster-2023-v2f.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG2"/>
   <sheetViews>
@@ -1975,128 +1978,132 @@
       <c r="E1" s="2" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>111</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>114</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>115</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>116</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>117</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>118</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>119</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>120</v>
       </c>
       <c r="N1" s="5" t="s">
         <v>121</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>122</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>123</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>124</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O18"/>
   <sheetViews>
@@ -2106,799 +2113,799 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="K2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="M2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="N2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="O2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="N3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="O3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="G4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="H4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="K4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="M4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="N4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="O4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="K5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="M5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="N5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="O5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E6" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="H6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="K6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="N6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="O6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E7" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="G7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="H7" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="M7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G8" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="H8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="J8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="K8" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="L8" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="M8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="N8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="O8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C9" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E9" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H9" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I9" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="J9" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="K9" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="M9" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="N9" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="O9" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C10" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D10" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E10" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G10" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I10" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="J10" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="K10" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="L10" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="M10" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="N10" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="O10" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D11" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E11" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="H11" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I11" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="J11" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="K11" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="L11" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="M11" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="N11" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="O11" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C12" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D12" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E12" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G12" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="H12" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I12" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="J12" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="K12" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="N12" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="O12" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C13" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D13" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E13" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="G13" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="H13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I13" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="J13" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K13" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="M13" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="N13" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="O13" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C14" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D14" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E14" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G14" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="H14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I14" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="J14" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="K14" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="N14" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="O14" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C15" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D15" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E15" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G15" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="H15" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="J15" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="K15" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="N15" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="O15" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C16" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D16" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E16" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G16" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="H16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I16" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="J16" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="K16" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="L16" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="M16" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="N16" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="O16" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C17" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D17" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="H17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I17" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="J17" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="K17" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="N17" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="O17" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C18" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D18" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F18" s="4" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="H18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I18" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="J18" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="K18" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="L18" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="N18" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="O18" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
@@ -2921,245 +2928,245 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C2" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D2" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>311</v>
+      </c>
+      <c r="C3" t="s">
+        <v>312</v>
+      </c>
+      <c r="D3" t="s">
         <v>310</v>
-      </c>
-[...4 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C4" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D4" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C2" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D2" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E2" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="F2" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -3176,88 +3183,88 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C2" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D2" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>57</v>
       </c>
       <c r="C3" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E3" s="6" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C4" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D4" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>