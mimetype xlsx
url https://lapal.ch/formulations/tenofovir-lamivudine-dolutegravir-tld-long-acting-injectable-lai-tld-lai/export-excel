--- v2 (2026-07-13)
+++ v3 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="331">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -478,195 +478,189 @@
   <si>
     <t>CA2009637</t>
   </si>
   <si>
     <t>Emtricitabine and lamivudine compounds</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Biochem Pharma Inc</t>
   </si>
   <si>
     <t>2010-02-08</t>
   </si>
   <si>
     <t>Novel substituted 1,3-oxathiolane cyclic compounds having pharmacological activity, to processes for and intermediates of use in their preparation, to pharmaceutical compositions containing them, and to the use of these compounds in the antiviral treatment of mammals.</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Health Canada</t>
   </si>
   <si>
-    <t>United States of America, Australia, Germany, Spain, Finland, Ireland, Portugal, Slovenia</t>
-[...2 lines deleted...]
-    <t>United States of America, Australia, Cyprus, Germany, Denmark, Spain, Greece, Hungary, Ireland, Japan, Luxembourg, Latvia, Netherlands, New Zealand, Poland, Singapore, Slovakia</t>
+    <t>United States of America, Australia, Germany, Finland, Ireland, Portugal, Slovenia</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Cyprus, Germany, Greece, Hungary, Ireland, Japan, Luxembourg, Latvia, Netherlands, New Zealand, Poland, Singapore, Slovakia</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina, Yugoslavia/Serbia and Montenegro, China, Honduras, South Africa, Botswana, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Sudan, Eswatini, Uganda, Zambia, Zimbabwe, Burkina Faso, Benin, Central African Republic, Congo, Côte d'Ivoire, Cameroon, Gabon, Guinea, Mali, Mauritania, Niger, Senegal, Chad, Togo, Malaysia, Philippines, Armenia, Kyrgyzstan, Tajikistan, Sri Lanka, Dominican Republic, Georgia, Uzbekistan, Mexico, Moldova, Republic of, Ukraine</t>
   </si>
   <si>
-    <t>Canada, United States of America, Austria, Germany, Denmark, Spain, Greece, Hong Kong, Croatia, Israel, Japan, Korea, Republic of, Luxembourg, Netherlands, Norway, Belgium, Switzerland, France, United Kingdom, Italy, Liechtenstein, Sweden, Uruguay, Saudi Arabia</t>
+    <t>Canada, United States of America, Austria, Germany, Denmark, Greece, Hong Kong, Croatia, Israel, Japan, Korea, Republic of, Luxembourg, Netherlands, Norway, Belgium, Switzerland, Spain, France, United Kingdom, Italy, Liechtenstein, Sweden, Uruguay, Saudi Arabia</t>
   </si>
   <si>
     <t>WO9414802</t>
   </si>
   <si>
     <t>Emtricitabine and lamivudine  - process for preparing</t>
   </si>
   <si>
     <t>Process</t>
   </si>
   <si>
     <t>2012-12-21</t>
   </si>
   <si>
     <t>The present invention relates to processes for preparing substituted 1,3-oxathiolanes with antiviral activity and intermediates of use in their preparation.</t>
   </si>
   <si>
     <t>EPO (extended family)</t>
   </si>
   <si>
-    <t>Denmark, Spain, Portugal</t>
-[...1 lines deleted...]
-  <si>
     <t>World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
-    <t>Canada, Austria, World Intellectual Property Organization (WIPO), Australia, Germany, Denmark, Spain, Hungary, Japan, Portugal, Belgium, Switzerland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Sweden</t>
+    <t>Canada, World Intellectual Property Organization (WIPO), Australia, Germany, Hungary, Japan, Austria, Belgium, Switzerland, Denmark, Spain, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden</t>
   </si>
   <si>
     <t>WO9117159</t>
   </si>
   <si>
     <t>Lamivudine compound</t>
   </si>
   <si>
     <t>Iaf Biochem International Inc</t>
   </si>
   <si>
     <t>2011-05-02</t>
   </si>
   <si>
     <t>(-)-4-Amino-1-(2-hydroxymethyl-1,3-oxathiolan-5-yl)-(1H)-pyrimidin-2-one, its pharmaceutically acceptable derivatives, pharmaceutical formulations thereof, methods for its preparation and its use as an antiviral agent are described.</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>United Kingdom, Australia, Finland, Hungary, Japan, Korea, Republic of, New Zealand, Poland, Singapore, Slovenia</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Bosnia and Herzegovina, Yugoslavia/Serbia and Montenegro, China, Morocco, Moldova, Republic of, Tunisia, South Africa, Botswana, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Sudan, Eswatini, Uganda, Zambia, Zimbabwe, Burkina Faso, Benin, Central African Republic, Congo, Côte d'Ivoire, Cameroon, Gabon, Guinea, Mali, Mauritania, Niger, Senegal, Chad, Togo, Egypt, Ukraine, Malaysia, Georgia</t>
   </si>
   <si>
     <t>Canada, United Kingdom, World Intellectual Property Organization (WIPO), Bulgaria, Hong Kong, Croatia, Ireland, Israel, Japan, Korea, Republic of, Norway, Portugal, Romania, Slovakia, Taiwan, Province of China, United States of America, Austria, Belgium, Switzerland, Germany, Denmark, Spain, France, Greece, Italy, Liechtenstein, Luxembourg, Netherlands, Sweden</t>
   </si>
   <si>
     <t>WO9221676</t>
   </si>
   <si>
     <t>Lamivudine crystal forms</t>
   </si>
   <si>
     <t>Polymorphs</t>
   </si>
   <si>
     <t>Glaxo Group Limited</t>
   </si>
   <si>
     <t>2012-06-02</t>
   </si>
   <si>
     <t>(-)$i(cis)-4-Amino-1-(2-hydroxymethyl-1,3-oxathiolan-5-yl)-(IH)-pyrimidine-2-one in crystalline form, in particular as needle-shaped or bipyramidyl crystals, pharmaceutical formulations thereof, methods for their preparation and their use in medicine.</t>
   </si>
   <si>
     <t>Health Canada, US FDA</t>
   </si>
   <si>
-    <t>United Kingdom, Austria, Australia, Denmark, Ireland, Iceland, Portugal, Singapore</t>
+    <t>United Kingdom, Australia, Ireland, Iceland, Singapore</t>
   </si>
   <si>
     <t>Mexico, South Africa, Botswana, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Sudan, Eswatini, Uganda, Zambia, Zimbabwe, Burkina Faso, Benin, Central African Republic, Congo, Côte d'Ivoire, Cameroon, Gabon, Guinea, Mali, Mauritania, Niger, Senegal, Chad, Togo, Philippines, Ukraine, Pakistan, Georgia, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
-    <t>Canada, United Kingdom, Austria, Bulgaria, Germany, Denmark, Hong Kong, Ireland, Israel, Japan, Korea, Republic of, Norway, New Zealand, Portugal, Russian Federation, Slovakia, Taiwan, Province of China, Belgium, Switzerland, Spain, France, Greece, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Sweden, World Intellectual Property Organization (WIPO)</t>
+    <t>Canada, United Kingdom, Bulgaria, Germany, Hong Kong, Ireland, Israel, Japan, Korea, Republic of, Norway, New Zealand, Russian Federation, Slovakia, Taiwan, Province of China, Austria, Belgium, Switzerland, Denmark, Spain, France, Greece, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO9804569</t>
   </si>
   <si>
     <t>Tenofovir disoproxil compounds</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc</t>
   </si>
   <si>
     <t>2017-07-25</t>
   </si>
   <si>
     <t>The present invention relates to intermediates for phosphonomethoxy nucleotide analogs, in particular intermediates suitable for use in the efficient oral delivery of such analogs.</t>
   </si>
   <si>
     <t>Health Canada, US FDA, MPP Licence</t>
   </si>
   <si>
     <t>Luxembourg, United Kingdom</t>
   </si>
   <si>
     <t>China, India, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
-    <t>Canada, Austria, Australia, Germany, Denmark, Spain, Hong Kong, Japan, Korea, Republic of, Luxembourg, Netherlands, New Zealand, Portugal, Taiwan, Province of China, United States of America, Belgium, Switzerland, Finland, France, Greece, Ireland, Italy, Liechtenstein, Monaco, Sweden, Chile, World Intellectual Property Organization (WIPO), Singapore</t>
+    <t>Canada, Australia, Germany, Spain, Hong Kong, Japan, Korea, Republic of, Luxembourg, Netherlands, New Zealand, Taiwan, Province of China, United States of America, Austria, Belgium, Switzerland, Denmark, Finland, France, Greece, Ireland, Italy, Liechtenstein, Monaco, Portugal, Sweden, Chile, World Intellectual Property Organization (WIPO), Singapore</t>
   </si>
   <si>
     <t>WO9905150</t>
   </si>
   <si>
     <t>Tenofovir disoproxil fumarate (TDF)</t>
   </si>
   <si>
     <t>Compound; Salt</t>
   </si>
   <si>
     <t>2018-07-23</t>
   </si>
   <si>
     <t>The invention provides a composition comprising bis(POC)PMPA and fumaric acid (1:1). The composition is useful as an intermediate for the preparation of antiviral compounds, or is useful for administration to patients for antiviral therapy or prophylaxis. The composition is particularly useful when administered orally. The invention also provides methods to make PMPA and intermediates in PMPA synthesis. Embodiments include lithium t-butoxide, 9-(2-hydroxypropyl) adenine and diethyl p-toluenesulfonylmethoxy-phosphonate in an organic solvent such as DMF. The reaction results in diethyl PMPA preparations containing an improved by-product profile compared to diethyl PMPA made by prior methods</t>
   </si>
   <si>
-    <t>Portugal</t>
-[...1 lines deleted...]
-  <si>
     <t>Brazil, China, India, Mexico, Indonesia, World Intellectual Property Organization (WIPO), Albania</t>
   </si>
   <si>
-    <t>Canada, United States of America, Austria, Australia, Germany, Denmark, Spain, Hong Kong, Japan, Korea, Republic of, New Zealand, Portugal, Singapore, Slovenia, Taiwan, Province of China, Belgium, Switzerland, Cyprus, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Sweden, World Intellectual Property Organization (WIPO), Lithuania, Latvia, Romania</t>
+    <t>Canada, United States of America, Australia, Germany, Hong Kong, Japan, Korea, Republic of, New Zealand, Singapore, Slovenia, Taiwan, Province of China, Austria, Belgium, Switzerland, Cyprus, Denmark, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden, World Intellectual Property Organization (WIPO), Lithuania, Latvia, Romania</t>
   </si>
   <si>
     <t>WO0208241</t>
   </si>
   <si>
     <t>Tenofovir alafenamide fumarate (TAF)</t>
   </si>
   <si>
     <t>2021-07-20</t>
   </si>
   <si>
     <t>A novel method is provided for screening prodrugs of methoxyphosphonate nucleotide analogues to identify prodrugs selectively targeting desired tissues with antiviral or antitumor activity. This method has led to the identification of novel mixed ester-amidates of PMPA for retroviral or hepadnaviral therapy, including compounds of structure (5a) having substituent groups as defined herein. Compositions of these novel compounds in pharmaceutically acceptable excipients and their use in therapy and prophylaxis are provided. Also provided is an improved method for the use of magnesium alkoxide for the preparation of starting materials and compounds for use herein.</t>
   </si>
   <si>
     <t>Ukraine, Albania, Ethiopia, Fiji, Grenada, Kiribati, Solomon Islands, Saint Lucia</t>
   </si>
   <si>
     <t>Australia, Bulgaria, Croatia, Israel, Iceland, Japan, Korea, Republic of, Norway, Poland, Russian Federation, Austria, Belgium, Switzerland, Cyprus, Germany, Denmark, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Netherlands, Sweden, Lithuania, Romania, Latvia, Slovenia, Estonia, Brunei Darussalam, Czechia, Anguilla, Bermuda, Falkland Islands (Malvinas), Montserrat, Turks and Caicos Islands, Virgin Islands (British), Cayman Islands, Gibraltar, Guernsey, Hungary</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
@@ -706,63 +700,63 @@
   <si>
     <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2013025788</t>
   </si>
   <si>
     <t>Tenofovir alafenamide hemifumarate (TAF)</t>
   </si>
   <si>
     <t>Salt</t>
   </si>
   <si>
     <t>2032-08-15</t>
   </si>
   <si>
     <t xml:space="preserve">A hemifumarate form of tenofovir alafenamide, and antiviral therapy using tenofovir alafenamide hemifurnarate (e.g., anti-HTV and anti-HBV therapies). </t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
     <t>Morocco, Moldova, Republic of, Mexico, Peru, Botswana, Ghana, Gambia (the), Kenya, Liberia, Lesotho, Malawi, Mozambique, Namibia, Rwanda, Sudan, Sierra Leone, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Tajikistan, Turkmenistan, Viet Nam, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Bolivia (Plurinational State of), Philippines, South Africa, Ukraine, Brazil, El Salvador, Montenegro, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia</t>
   </si>
   <si>
-    <t>United States of America, Australia, Canada, Chile, Costa Rica, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, Uruguay, Russian Federation, Denmark, Panama, Croatia, Cyprus, Bahamas, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
+    <t>United States of America, Australia, Canada, Chile, Costa Rica, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, Uruguay, Russian Federation, Panama, Croatia, Cyprus, Bahamas, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>China, Ecuador, India, Thailand, Venezuela (Bolivarian Republic of), Türkiye, North Macedonia, Albania, Serbia, Egypt</t>
   </si>
   <si>
-    <t>Hong Kong, Denmark, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Croatia, Cyprus, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
+    <t>Hong Kong, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Croatia, Cyprus, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Argentina, China, Colombia, Indonesia, Pakistan, Paraguay, Brazil, Montenegro, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia</t>
   </si>
   <si>
-    <t>World Intellectual Property Organization (WIPO), Hong Kong, Israel, Japan, New Zealand, Denmark, Croatia, Cyprus, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
+    <t>World Intellectual Property Organization (WIPO), Hong Kong, Israel, Japan, New Zealand, Croatia, Cyprus, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>WO2013052094</t>
   </si>
   <si>
     <t>TAF manufacturing process</t>
   </si>
   <si>
     <t>2032-10-03</t>
   </si>
   <si>
     <t>Methods for isolating 9-{(R)-2-[((S)-{[(S)-l - (isopropoxycarbonyl)ethyl]amino}phenoxyphosphinyl)methoxy]propyl}adenine:'' (compound 16): a method for preparing, in high diastereomeric purity, intermediate compounds 13 and 15: method for preparing intermediate compound 12: 9-{(R)-2-[((S)-{[(S)-l - (isopropoxycarbonyl)ethyl]amino}phenoxyphosphinyl)methoxy]propyl}adenine has anti-viral properties.</t>
   </si>
   <si>
     <t>MPP licence</t>
   </si>
   <si>
     <t>China, Colombia, Mexico, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Tajikistan, Turkmenistan, Türkiye, Brazil, Montenegro, India, Bolivia (Plurinational State of)</t>
   </si>
   <si>
     <t>Australia, Canada, Hong Kong, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Russian Federation, Austria, Belgium, Switzerland, Czechia, Germany, Spain, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Netherlands, Norway, Poland, Portugal, Sweden, Slovenia, Slovakia, New Zealand, Israel, Bahamas, Macao</t>
   </si>
   <si>
     <t>China</t>
   </si>
@@ -2224,688 +2218,682 @@
       </c>
       <c r="B3" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C3" t="s">
         <v>153</v>
       </c>
       <c r="D3" t="s">
         <v>154</v>
       </c>
       <c r="E3" t="s">
         <v>143</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>155</v>
       </c>
       <c r="G3" t="s">
         <v>156</v>
       </c>
       <c r="H3" t="s">
         <v>146</v>
       </c>
       <c r="I3" t="s">
         <v>157</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>158</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="C4" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="D4" t="s">
         <v>142</v>
       </c>
       <c r="E4" t="s">
+        <v>162</v>
+      </c>
+      <c r="F4" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="G4" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="H4" t="s">
         <v>146</v>
       </c>
       <c r="I4" t="s">
         <v>147</v>
       </c>
       <c r="K4" t="s">
+        <v>165</v>
+      </c>
+      <c r="M4" t="s">
         <v>166</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>167</v>
       </c>
-      <c r="N4" t="s">
+      <c r="O4" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="C5" t="s">
         <v>170</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>171</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>172</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="F5" s="4" t="s">
+      <c r="G5" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="H5" t="s">
         <v>146</v>
       </c>
       <c r="I5" t="s">
+        <v>175</v>
+      </c>
+      <c r="K5" t="s">
+        <v>165</v>
+      </c>
+      <c r="M5" t="s">
         <v>176</v>
       </c>
-      <c r="K5" t="s">
-[...2 lines deleted...]
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>177</v>
       </c>
-      <c r="N5" t="s">
+      <c r="O5" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="C6" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="D6" t="s">
         <v>142</v>
       </c>
       <c r="E6" t="s">
+        <v>181</v>
+      </c>
+      <c r="F6" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="F6" s="4" t="s">
+      <c r="G6" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="H6" t="s">
         <v>146</v>
       </c>
       <c r="I6" t="s">
+        <v>184</v>
+      </c>
+      <c r="K6" t="s">
         <v>185</v>
       </c>
-      <c r="K6" t="s">
+      <c r="N6" t="s">
         <v>186</v>
       </c>
-      <c r="N6" t="s">
+      <c r="O6" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="C7" t="s">
         <v>189</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>190</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
+        <v>181</v>
+      </c>
+      <c r="F7" s="4" t="s">
         <v>191</v>
       </c>
-      <c r="E7" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="4" t="s">
+      <c r="G7" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="H7" t="s">
         <v>146</v>
       </c>
       <c r="I7" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="M7" t="s">
+        <v>184</v>
+      </c>
+      <c r="N7" t="s">
+        <v>193</v>
+      </c>
+      <c r="O7" t="s">
         <v>194</v>
-      </c>
-[...4 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="C8" t="s">
+        <v>196</v>
+      </c>
+      <c r="D8" t="s">
+        <v>190</v>
+      </c>
+      <c r="E8" t="s">
+        <v>181</v>
+      </c>
+      <c r="F8" s="4" t="s">
         <v>197</v>
       </c>
-      <c r="C8" t="s">
+      <c r="G8" t="s">
         <v>198</v>
-      </c>
-[...10 lines deleted...]
-        <v>200</v>
       </c>
       <c r="H8" t="s">
         <v>146</v>
       </c>
       <c r="I8" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="J8" t="s">
+        <v>199</v>
+      </c>
+      <c r="K8" t="s">
+        <v>200</v>
+      </c>
+      <c r="L8" t="s">
         <v>201</v>
       </c>
-      <c r="K8" t="s">
+      <c r="M8" t="s">
         <v>202</v>
       </c>
-      <c r="L8" t="s">
+      <c r="N8" t="s">
         <v>203</v>
       </c>
-      <c r="M8" t="s">
+      <c r="O8" t="s">
         <v>204</v>
-      </c>
-[...4 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C9" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="D9" t="s">
         <v>142</v>
       </c>
       <c r="E9" t="s">
+        <v>207</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="G9" t="s">
         <v>209</v>
-      </c>
-[...4 lines deleted...]
-        <v>211</v>
       </c>
       <c r="H9" t="s">
         <v>146</v>
       </c>
       <c r="I9" t="s">
+        <v>210</v>
+      </c>
+      <c r="J9" t="s">
+        <v>211</v>
+      </c>
+      <c r="K9" t="s">
         <v>212</v>
       </c>
-      <c r="J9" t="s">
+      <c r="M9" t="s">
+        <v>202</v>
+      </c>
+      <c r="N9" t="s">
         <v>213</v>
       </c>
-      <c r="K9" t="s">
+      <c r="O9" t="s">
         <v>214</v>
-      </c>
-[...7 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="C10" t="s">
+        <v>216</v>
+      </c>
+      <c r="D10" t="s">
         <v>217</v>
       </c>
-      <c r="C10" t="s">
+      <c r="E10" t="s">
+        <v>181</v>
+      </c>
+      <c r="F10" s="4" t="s">
         <v>218</v>
       </c>
-      <c r="D10" t="s">
+      <c r="G10" t="s">
         <v>219</v>
-      </c>
-[...7 lines deleted...]
-        <v>221</v>
       </c>
       <c r="H10" t="s">
         <v>146</v>
       </c>
       <c r="I10" t="s">
+        <v>220</v>
+      </c>
+      <c r="J10" t="s">
+        <v>221</v>
+      </c>
+      <c r="K10" t="s">
         <v>222</v>
       </c>
-      <c r="J10" t="s">
+      <c r="L10" t="s">
         <v>223</v>
       </c>
-      <c r="K10" t="s">
+      <c r="M10" t="s">
         <v>224</v>
       </c>
-      <c r="L10" t="s">
+      <c r="N10" t="s">
         <v>225</v>
       </c>
-      <c r="M10" t="s">
+      <c r="O10" t="s">
         <v>226</v>
-      </c>
-[...4 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="C11" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="D11" t="s">
         <v>154</v>
       </c>
       <c r="E11" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G11" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="H11" t="s">
         <v>146</v>
       </c>
       <c r="I11" t="s">
+        <v>231</v>
+      </c>
+      <c r="J11" t="s">
+        <v>232</v>
+      </c>
+      <c r="K11" t="s">
         <v>233</v>
       </c>
-      <c r="J11" t="s">
+      <c r="L11" t="s">
         <v>234</v>
       </c>
-      <c r="K11" t="s">
+      <c r="M11" t="s">
         <v>235</v>
       </c>
-      <c r="L11" t="s">
+      <c r="N11" t="s">
         <v>236</v>
       </c>
-      <c r="M11" t="s">
+      <c r="O11" t="s">
         <v>237</v>
-      </c>
-[...4 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="C12" t="s">
+        <v>239</v>
+      </c>
+      <c r="D12" t="s">
         <v>240</v>
       </c>
-      <c r="C12" t="s">
+      <c r="E12" t="s">
         <v>241</v>
       </c>
-      <c r="D12" t="s">
+      <c r="F12" s="4" t="s">
         <v>242</v>
       </c>
-      <c r="E12" t="s">
+      <c r="G12" t="s">
         <v>243</v>
-      </c>
-[...4 lines deleted...]
-        <v>245</v>
       </c>
       <c r="H12" t="s">
         <v>146</v>
       </c>
       <c r="I12" t="s">
+        <v>244</v>
+      </c>
+      <c r="J12" t="s">
+        <v>245</v>
+      </c>
+      <c r="K12" t="s">
         <v>246</v>
       </c>
-      <c r="J12" t="s">
+      <c r="N12" t="s">
         <v>247</v>
       </c>
-      <c r="K12" t="s">
+      <c r="O12" t="s">
         <v>248</v>
-      </c>
-[...4 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="C13" t="s">
+        <v>250</v>
+      </c>
+      <c r="D13" t="s">
         <v>251</v>
       </c>
-      <c r="C13" t="s">
+      <c r="E13" t="s">
+        <v>207</v>
+      </c>
+      <c r="F13" s="4" t="s">
         <v>252</v>
       </c>
-      <c r="D13" t="s">
+      <c r="G13" t="s">
         <v>253</v>
-      </c>
-[...7 lines deleted...]
-        <v>255</v>
       </c>
       <c r="H13" t="s">
         <v>146</v>
       </c>
       <c r="I13" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="J13" t="s">
+        <v>254</v>
+      </c>
+      <c r="K13" t="s">
+        <v>255</v>
+      </c>
+      <c r="M13" t="s">
         <v>256</v>
       </c>
-      <c r="K13" t="s">
+      <c r="N13" t="s">
         <v>257</v>
       </c>
-      <c r="M13" t="s">
+      <c r="O13" t="s">
         <v>258</v>
-      </c>
-[...4 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="C14" t="s">
+        <v>260</v>
+      </c>
+      <c r="D14" t="s">
+        <v>240</v>
+      </c>
+      <c r="E14" t="s">
+        <v>207</v>
+      </c>
+      <c r="F14" s="4" t="s">
         <v>261</v>
       </c>
-      <c r="C14" t="s">
+      <c r="G14" t="s">
         <v>262</v>
-      </c>
-[...10 lines deleted...]
-        <v>264</v>
       </c>
       <c r="H14" t="s">
         <v>146</v>
       </c>
       <c r="I14" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="J14" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="K14" t="s">
+        <v>263</v>
+      </c>
+      <c r="N14" t="s">
+        <v>264</v>
+      </c>
+      <c r="O14" t="s">
         <v>265</v>
-      </c>
-[...4 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="C15" t="s">
+        <v>267</v>
+      </c>
+      <c r="D15" t="s">
         <v>268</v>
       </c>
-      <c r="C15" t="s">
+      <c r="E15" t="s">
         <v>269</v>
       </c>
-      <c r="D15" t="s">
+      <c r="F15" s="4" t="s">
         <v>270</v>
       </c>
-      <c r="E15" t="s">
+      <c r="G15" t="s">
         <v>271</v>
-      </c>
-[...4 lines deleted...]
-        <v>273</v>
       </c>
       <c r="H15" t="s">
         <v>146</v>
       </c>
       <c r="I15" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="J15" t="s">
+        <v>272</v>
+      </c>
+      <c r="K15" t="s">
+        <v>273</v>
+      </c>
+      <c r="N15" t="s">
         <v>274</v>
       </c>
-      <c r="K15" t="s">
+      <c r="O15" t="s">
         <v>275</v>
-      </c>
-[...4 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="C16" t="s">
+        <v>277</v>
+      </c>
+      <c r="D16" t="s">
+        <v>268</v>
+      </c>
+      <c r="E16" t="s">
+        <v>207</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="G16" t="s">
         <v>278</v>
-      </c>
-[...13 lines deleted...]
-        <v>280</v>
       </c>
       <c r="H16" t="s">
         <v>146</v>
       </c>
       <c r="I16" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="J16" t="s">
+        <v>279</v>
+      </c>
+      <c r="K16" t="s">
+        <v>280</v>
+      </c>
+      <c r="L16" t="s">
         <v>281</v>
       </c>
-      <c r="K16" t="s">
+      <c r="M16" t="s">
         <v>282</v>
       </c>
-      <c r="L16" t="s">
+      <c r="N16" t="s">
         <v>283</v>
       </c>
-      <c r="M16" t="s">
+      <c r="O16" t="s">
         <v>284</v>
-      </c>
-[...4 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="C17" t="s">
+        <v>286</v>
+      </c>
+      <c r="D17" t="s">
+        <v>240</v>
+      </c>
+      <c r="F17" s="4" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>289</v>
       </c>
       <c r="H17" t="s">
         <v>146</v>
       </c>
       <c r="I17" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="J17" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="K17" t="s">
+        <v>288</v>
+      </c>
+      <c r="N17" t="s">
+        <v>289</v>
+      </c>
+      <c r="O17" t="s">
         <v>290</v>
-      </c>
-[...4 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="C18" t="s">
+        <v>292</v>
+      </c>
+      <c r="D18" t="s">
+        <v>240</v>
+      </c>
+      <c r="F18" s="4" t="s">
         <v>293</v>
-      </c>
-[...7 lines deleted...]
-        <v>295</v>
       </c>
       <c r="H18" t="s">
         <v>146</v>
       </c>
       <c r="I18" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="J18" t="s">
+        <v>294</v>
+      </c>
+      <c r="K18" t="s">
+        <v>295</v>
+      </c>
+      <c r="L18" t="s">
         <v>296</v>
       </c>
-      <c r="K18" t="s">
+      <c r="N18" t="s">
         <v>297</v>
       </c>
-      <c r="L18" t="s">
+      <c r="O18" t="s">
         <v>298</v>
-      </c>
-[...4 lines deleted...]
-        <v>300</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
@@ -2928,245 +2916,245 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>126</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="C2" t="s">
+        <v>307</v>
+      </c>
+      <c r="D2" t="s">
         <v>308</v>
-      </c>
-[...4 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C3" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="D3" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="C4" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="D4" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D1" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>316</v>
-      </c>
-[...4 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>317</v>
+      </c>
+      <c r="C2" t="s">
+        <v>318</v>
+      </c>
+      <c r="D2" t="s">
         <v>319</v>
       </c>
-      <c r="C2" t="s">
+      <c r="E2" t="s">
         <v>320</v>
       </c>
-      <c r="D2" t="s">
+      <c r="F2" t="s">
         <v>321</v>
-      </c>
-[...4 lines deleted...]
-        <v>323</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -3183,88 +3171,88 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>106</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>322</v>
+      </c>
+      <c r="C2" t="s">
+        <v>323</v>
+      </c>
+      <c r="D2" t="s">
         <v>324</v>
-      </c>
-[...4 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>57</v>
       </c>
       <c r="C3" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="E3" s="6" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
+        <v>327</v>
+      </c>
+      <c r="C4" t="s">
+        <v>328</v>
+      </c>
+      <c r="D4" t="s">
         <v>329</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" s="6" t="s">
         <v>330</v>
-      </c>
-[...4 lines deleted...]
-        <v>332</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>