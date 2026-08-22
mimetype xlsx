--- v3 (2026-08-02)
+++ v4 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="331">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="338">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Tenofovir-Lamivudine-Dolutegravir (TLD) - long-acting injectable (LAI)</t>
   </si>
   <si>
     <t>TLD LAI</t>
   </si>
   <si>
     <t>Not yet developed</t>
   </si>
   <si>
     <t>Not yet assigned</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>2 NRTIs (TDF/3TC) +1 INSTI (DTG)</t>
   </si>
@@ -352,54 +361,63 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -850,87 +868,84 @@
   <si>
     <t>Türkiye, North Macedonia, Bosnia and Herzegovina, World Intellectual Property Organization (WIPO), Albania, Serbia</t>
   </si>
   <si>
     <t>Belgium, Luxembourg, Netherlands, Switzerland, Sweden, Austria, Liechtenstein, Greece, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>CA3003988</t>
   </si>
   <si>
     <t>Dolutegravir in combination with lamivudine (3TC)</t>
   </si>
   <si>
     <t>Combination</t>
   </si>
   <si>
     <t>Viiv Healthcare Company</t>
   </si>
   <si>
     <t>2031-01-24</t>
   </si>
   <si>
     <t>The present disclosure relates to combinations of compounds comprising HIV integrase inhibitors and other therapeutic agents. Such combinations may be useful in the inhibition of HIV-1 or potentially the inhibition of HIV replication, or for the prevention and/or treatment of infection by HIV, or in the treatment of AIDS and/or ARC.</t>
   </si>
   <si>
-    <t>Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Philippines, Malaysia</t>
+    <t>Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Philippines, Viet Nam, Malaysia</t>
   </si>
   <si>
     <t>United States of America, Singapore, Canada, Australia, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel</t>
   </si>
   <si>
     <t>Moldova, Republic of, Dominican Republic</t>
   </si>
   <si>
     <t>United States of America, Australia</t>
   </si>
   <si>
     <t>WO2011094150</t>
   </si>
   <si>
     <t>Dolutegravir or cabotegravir  in combination with ABC, 3TC or RPV</t>
   </si>
   <si>
     <t>The present invention relates to combinations of compounds comprising HIV integrase inhibitors and other therapeutic agents. Such combinations are useful in the inhibition of HIV replication, the prevention and/or treatment of infection by HIV, and in the treatment of AIDS and/or ARC.</t>
   </si>
   <si>
-    <t>Algeria, Philippines, Viet Nam, Malaysia</t>
-[...5 lines deleted...]
-    <t>Egypt, Philippines, Malaysia</t>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>Egypt, Malaysia</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>Ecuador, Libya, World Intellectual Property Organization (WIPO), Brazil, Tajikistan, Belarus, Azerbaijan, Moldova, Republic of, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan</t>
-[...2 lines deleted...]
-    <t>Costa Rica, Hong Kong, World Intellectual Property Organization (WIPO), Russian Federation</t>
+    <t>Ecuador, Libya, Philippines, World Intellectual Property Organization (WIPO), Brazil</t>
+  </si>
+  <si>
+    <t>Costa Rica, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2010110409</t>
   </si>
   <si>
     <t>Dolutegravir intermediates, their crystalline forms and processes</t>
   </si>
   <si>
     <t>2030-03-26</t>
   </si>
   <si>
     <t>Liechtenstein, Italy, Belgium, United Kingdom, Netherlands, Switzerland, Spain, Austria, Romania, France, Ireland, Germany, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2012018065</t>
   </si>
   <si>
     <t xml:space="preserve">Dolutegravir or cabotegravir intermediates and processes </t>
   </si>
@@ -952,105 +967,111 @@
   <si>
     <t>World Intellectual Property Organization (WIPO), Norway, Malta, Denmark, Greece, Hungary, Croatia, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Luxembourg, Czechia, Lithuania, Monaco, Sweden, United States of America</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/ZXuO6klEGCbdEhL8QrtupfT2bxCqZW46bAoW0XXd.png</t>
+    <t>https://lapal.ch/storage/illustrations/vpQXCIaguf1HFy51aEOFUpYONwB3bG1YqkdEgTv4.png</t>
   </si>
   <si>
     <t>tenofovir (aka GS 1278 aka PMPA)</t>
   </si>
   <si>
     <t>MedChemExpress</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/EIWSJ3rKmfOyXczH45MqxEaxgeFvRrviCHqudDmT.png</t>
+    <t>https://lapal.ch/storage/illustrations/3Cg6fwDrwQUrnPzl0Vdg7QRgcCJpQNVuZvIDHwVg.png</t>
   </si>
   <si>
     <t>lamivudine (aka BCH-189)</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/nvSNihivHABMnjVAcR6FTqm0egDnnHxc7TgEMiY7.png</t>
+    <t>https://lapal.ch/storage/illustrations/gvgOTX8hyTDAjic5vUgE9WSU6p5QQhRSOvwo9kwZ.png</t>
   </si>
   <si>
     <t>dolutegravir (aka S/GSK1349572)</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>University of Washington</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.washington.edu/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>The University of Washington is a public research university based in Seattle, Washington, USA. Originally founded in 1861, the institution has an extraordinary track record of scientific inventions &amp; discoveries. Its Targeted Long-acting Combination Antiretroviral Therapy (TLC-ART) program aims to develop safe, stable, scalable and tolerable long-acting ART combinations for the treatment of HIV.</t>
   </si>
   <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Perazzolo S, Stephen ZR, Eguchi M, Xu X, Delle Fratte R, Collier AC, Melvin AJ, Ho RJY. A novel formulation enabled transformation of 3-HIV drugs tenofovir-lamivudine-dolutegravir from short-acting to long-acting all-in-one injectable. AIDS. 2023 Nov 15;37(14):2131-2136. DOI: &lt;/span&gt;&lt;a href="https://doi.org/10.1097/qad.0000000000003706" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1097/QAD.0000000000003706&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2023 Aug 24. PMID: 37650755; PMCID: PMC10959254.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Objective:&amp;nbsp;&lt;/strong&gt;To develop an injectable dosage form of the daily oral HIV drugs, tenofovir (T), lamivudine (L), and dolutegravir (D), creating a single, complete, all-in-one TLD 3-drug-combination that demonstrates long-acting pharmacokinetics.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Design:&amp;nbsp;&lt;/strong&gt;Using drug-combination-nanoparticle (DcNP) technology to stabilize multiple HIV drugs, the 3-HIV drugs TLD, with disparate physical-chemical properties, are stabilized and assembled with lipid-excipients to form TLD-in-DcNP . TLD-in-DcNP is verified to be stable and suitable for subcutaneous administration. To characterize the plasma time-courses and PBMC concentrations for all 3 drugs, single subcutaneous injections of TLD-in-DcNP were given to nonhuman primates (NHP, M. nemestrina ).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;Following single-dose TLD-in-DcNP , all drugs exhibited long-acting profiles in NHP plasma with levels that persisted for 4 weeks above predicted viral-effective concentrations for TLD in combination. Times-to-peak were within 24 hr in all NHP for all drugs. Compared to a free-soluble TLD, TLD-in-DcNP provided exposure enhancement and extended duration 7.0-, 2.1-, and 20-fold as AUC boost and 10-, 8.3-, and 5.9-fold as half-life extension. Additionally, DcNP may provide more drug exposure in cells than plasma with PBMC-to-plasma drug ratios exceeding one, suggesting cell-targeted drug-combination delivery.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;This study confirms that TLD with disparate properties can be made stable by DcNP to enable TLD concentrations of 4 weeks in NHP. Study results highlighted the potential of TLD-in-DcNP as a convenient all-in-one, complete HIV long-acting product for clinical development.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Targeted Long-Acting Combination Antiretroviral Therapy (TLC-ART) Program Updates Pipeline Report</t>
   </si>
   <si>
     <t>https://longactinghiv.org/LEAPWRKSHP2023-Text_Summary-RodneyH</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>Transformation of 3 current short-acting HIV drugs, tenofovir, lamivudine and dolutegravir (TLD)</t>
   </si>
   <si>
     <t>Ho-IAS-TLC-ART_Poster-2023-v2f.pdf</t>
   </si>
   <si>
     <t>resources/DM9E6O5oSdil_Ho-IAS-TLC-ART_Poster-2023-v2f.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
@@ -1421,110 +1442,113 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19900808&amp;CC=CA&amp;NR=2009637A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19940707&amp;CC=WO&amp;NR=9414802A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19911114&amp;CC=WO&amp;NR=9117159A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19921210&amp;CC=WO&amp;NR=9221676A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19980205&amp;CC=WO&amp;NR=9804569A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19990204&amp;CC=WO&amp;NR=9905150A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20020131&amp;CC=WO&amp;NR=0208241A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130221&amp;CC=WO&amp;NR=2013025788A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130411&amp;CC=WO&amp;NR=2013052094A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100617&amp;CC=WO&amp;NR=2010068262A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100617&amp;CC=WO&amp;NR=2010068253A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100128&amp;CC=WO&amp;NR=2010011814A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110804&amp;CC=CA&amp;NR=3003988A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110804&amp;CC=WO&amp;NR=2011094150A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100930&amp;CC=WO&amp;NR=2010110409A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120209&amp;CC=WO&amp;NR=2012018065A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/ZXuO6klEGCbdEhL8QrtupfT2bxCqZW46bAoW0XXd.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/EIWSJ3rKmfOyXczH45MqxEaxgeFvRrviCHqudDmT.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/nvSNihivHABMnjVAcR6FTqm0egDnnHxc7TgEMiY7.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/vpQXCIaguf1HFy51aEOFUpYONwB3bG1YqkdEgTv4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/3Cg6fwDrwQUrnPzl0Vdg7QRgcCJpQNVuZvIDHwVg.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/gvgOTX8hyTDAjic5vUgE9WSU6p5QQhRSOvwo9kwZ.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://longactinghiv.org/LEAPWRKSHP2023-Text_Summary-RodneyH" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/DM9E6O5oSdil_Ho-IAS-TLC-ART_Poster-2023-v2f.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://longactinghiv.org/LEAPWRKSHP2023-Text_Summary-RodneyH" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/947/DM9E6O5oSdil_Ho-IAS-TLC-ART_Poster-2023-v2f.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1580,125 +1604,132 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I2" t="s">
-        <v>40</v>
-[...7 lines deleted...]
-      <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
         <v>44</v>
       </c>
       <c r="O2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="R2" t="s">
         <v>47</v>
       </c>
       <c r="S2" t="s">
         <v>48</v>
       </c>
       <c r="T2" t="s">
         <v>49</v>
       </c>
       <c r="U2" t="s">
         <v>50</v>
       </c>
       <c r="V2" t="s">
         <v>51</v>
       </c>
       <c r="W2" t="s">
         <v>52</v>
       </c>
-      <c r="Y2" s="1"/>
-[...1 lines deleted...]
-      <c r="AF2" t="s">
+      <c r="X2" t="s">
         <v>53</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="Y2" s="1" t="s">
         <v>54</v>
+      </c>
+      <c r="Z2" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1742,257 +1773,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>112</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2002,898 +2049,895 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="C2" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="D2" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="E2" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="G2" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="H2" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="I2" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="K2" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="M2" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="N2" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="O2" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="C3" t="s">
+        <v>159</v>
+      </c>
+      <c r="D3" t="s">
+        <v>160</v>
+      </c>
+      <c r="E3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="G3" t="s">
+        <v>162</v>
+      </c>
+      <c r="H3" t="s">
         <v>152</v>
       </c>
-      <c r="C3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I3" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="N3" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="O3" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="C4" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="D4" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="E4" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="G4" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="H4" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="I4" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="K4" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="M4" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="N4" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="O4" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="C5" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="D5" t="s">
+        <v>177</v>
+      </c>
+      <c r="E5" t="s">
+        <v>178</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="G5" t="s">
+        <v>180</v>
+      </c>
+      <c r="H5" t="s">
+        <v>152</v>
+      </c>
+      <c r="I5" t="s">
+        <v>181</v>
+      </c>
+      <c r="K5" t="s">
         <v>171</v>
       </c>
-      <c r="E5" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M5" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="N5" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="O5" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="C6" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="D6" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="E6" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="G6" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="H6" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="I6" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="K6" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="N6" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="O6" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="C7" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="D7" t="s">
+        <v>196</v>
+      </c>
+      <c r="E7" t="s">
+        <v>187</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="G7" t="s">
+        <v>198</v>
+      </c>
+      <c r="H7" t="s">
+        <v>152</v>
+      </c>
+      <c r="I7" t="s">
         <v>190</v>
       </c>
-      <c r="E7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N7" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="O7" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="C8" t="s">
+        <v>202</v>
+      </c>
+      <c r="D8" t="s">
         <v>196</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
+        <v>187</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="G8" t="s">
+        <v>204</v>
+      </c>
+      <c r="H8" t="s">
+        <v>152</v>
+      </c>
+      <c r="I8" t="s">
         <v>181</v>
       </c>
-      <c r="F8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J8" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="K8" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="L8" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="M8" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="N8" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="O8" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="C9" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="D9" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="E9" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="F9" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="G9" t="s">
+        <v>215</v>
+      </c>
+      <c r="H9" t="s">
+        <v>152</v>
+      </c>
+      <c r="I9" t="s">
+        <v>216</v>
+      </c>
+      <c r="J9" t="s">
+        <v>217</v>
+      </c>
+      <c r="K9" t="s">
+        <v>218</v>
+      </c>
+      <c r="M9" t="s">
         <v>208</v>
       </c>
-      <c r="G9" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="N9" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="O9" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="C10" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="D10" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="E10" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="G10" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="H10" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="I10" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="J10" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="K10" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="L10" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="M10" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="N10" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="O10" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="C11" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="D11" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="E11" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="G11" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="H11" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="I11" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="J11" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="K11" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="L11" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="M11" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="N11" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="O11" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="C12" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="D12" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="E12" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="G12" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="H12" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="I12" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="J12" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="K12" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="N12" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="O12" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="C13" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="D13" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E13" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="G13" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="H13" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="I13" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="J13" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="K13" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="M13" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="N13" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="O13" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="C14" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="D14" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="E14" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="G14" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="H14" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="I14" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="J14" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="K14" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="N14" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="O14" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="C15" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="D15" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E15" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="G15" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="H15" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="I15" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="J15" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="K15" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="N15" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="O15" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="C16" t="s">
+        <v>283</v>
+      </c>
+      <c r="D16" t="s">
+        <v>274</v>
+      </c>
+      <c r="E16" t="s">
+        <v>213</v>
+      </c>
+      <c r="F16" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="C16" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G16" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="H16" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="I16" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="J16" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="L16" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="M16" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="N16" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="O16" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="C17" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="D17" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="H17" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="I17" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="J17" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="K17" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="N17" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="O17" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="C18" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="D18" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="F18" s="4" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="H18" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="I18" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="J18" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="K18" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="L18" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="N18" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="O18" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
@@ -2913,388 +2957,417 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="C2" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="D2" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="C3" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="D3" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="C4" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="D4" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="C2" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="D2" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="E2" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="F2" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>112</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>327</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="C2" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>329</v>
+      </c>
+      <c r="H2" t="s">
+        <v>330</v>
+      </c>
+      <c r="J2" t="s">
+        <v>331</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C3" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>332</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>333</v>
+      </c>
+      <c r="J3" t="s">
+        <v>331</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="C4" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>330</v>
+        <v>335</v>
+      </c>
+      <c r="H4" t="s">
+        <v>336</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>337</v>
+      </c>
+      <c r="J4" t="s">
+        <v>331</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>