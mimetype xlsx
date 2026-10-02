--- v4 (2026-08-22)
+++ v5 (2026-10-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="338">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -202,50 +202,53 @@
     <t>A novel long-acting TLD drug-combination nano-particulate (DcNP) formulation for subcutaneous injection was prepared with biocompatible lipid excipients. The highly-scalable DcNP technology enables drugs with disparate physiochemical properties to be formulated into products that remain stable in aqueous suspension. First, TLD was dissolved with lipid-excipients in hydrated-alcohol, followed by a controlled solvent-removal process to create the TLD-DcNP powder. Next, the TLD-DcNP particle-size was reduced (60-80 nm) resulting in a stable-injectable TLD product suitable for subcutaneous dosing.</t>
   </si>
   <si>
     <t>Rotary evaporator (rotavap).
 High pressure homogeniser (e.g. Emulsiflex-c5; Avestin Inc., Canada).
 Spray-dryer (e.g. 4M8Trix Unit; ProCepT, Belgium).</t>
   </si>
   <si>
     <t>TLD-in-DcNP injectable suspension was prepared by dissolving 40.27 mmol DSPC, 5.97mmol HCl, 5.66 mmol DTG and 4.49mmol mPEG2000-DSPE in 472 ml ethanol at 70°C. Following dissolution, 28 ml of 200 mM NaHCO3 buffer containing 5.85 mmol TFV and 5.85 mmol 3TC was added. The solution was then spray-dried under controlled-solvent-removal process to generate the TLD-in-DcNP powder.  The powder in 0.45% w/v NaCl–20 mM NaHCO3 buffer suspension was held at 75°C and homogenised to achieve stable particles (50–70 nm). The suspension was cooled to 25°C and stored at 4°C.</t>
   </si>
   <si>
     <t>Particle size determined by photon correlation spectroscopy using a NICOMP 380 ZLS (Particle Sizing Systems, Santa Barbara, CA). 
 Osmolality (Vapro 5520 osmometer; Wescor, Logan, UT) and pH (Hydrion paper). 
 Drug quantification via LC-MS/MS using acetonitrile precipitation.</t>
   </si>
   <si>
     <t>HIV, HBV</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a nurse, Administered by a specialty health worker, Self-administered, Administered by a community health worker, To be determined</t>
   </si>
   <si>
+    <t>Monthly, Every 2 months, Other/Variable/Unknown: To be determined based on clinical development, Every 2 weeks</t>
+  </si>
+  <si>
     <t>2025-06-12 14:32:01</t>
   </si>
   <si>
     <t>2025-07-09 19:21:49</t>
   </si>
   <si>
     <t>LA Formulation</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
@@ -496,276 +499,279 @@
   <si>
     <t>CA2009637</t>
   </si>
   <si>
     <t>Emtricitabine and lamivudine compounds</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Biochem Pharma Inc</t>
   </si>
   <si>
     <t>2010-02-08</t>
   </si>
   <si>
     <t>Novel substituted 1,3-oxathiolane cyclic compounds having pharmacological activity, to processes for and intermediates of use in their preparation, to pharmaceutical compositions containing them, and to the use of these compounds in the antiviral treatment of mammals.</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Health Canada</t>
   </si>
   <si>
-    <t>United States of America, Australia, Germany, Finland, Ireland, Portugal, Slovenia</t>
-[...8 lines deleted...]
-    <t>Canada, United States of America, Austria, Germany, Denmark, Greece, Hong Kong, Croatia, Israel, Japan, Korea, Republic of, Luxembourg, Netherlands, Norway, Belgium, Switzerland, Spain, France, United Kingdom, Italy, Liechtenstein, Sweden, Uruguay, Saudi Arabia</t>
+    <t>United States of America, Germany</t>
+  </si>
+  <si>
+    <t>Gambia (the), Malawi</t>
+  </si>
+  <si>
+    <t>Bosnia and Herzegovina, Yugoslavia/Serbia and Montenegro, China, Honduras, South Africa, Kenya, Zimbabwe, Malaysia, Philippines, Armenia, Kyrgyzstan, Tajikistan, Sri Lanka, Dominican Republic, Georgia, Uzbekistan, Mexico, Moldova, Republic of, Ukraine</t>
+  </si>
+  <si>
+    <t>Canada, United States of America, Austria, Australia, Cyprus, Germany, Denmark, Finland, Hong Kong, Croatia, Hungary, Ireland, Israel, Japan, Korea, Republic of, Luxembourg, Latvia, Netherlands, Norway, New Zealand, Poland, Portugal, Singapore, Slovenia, Slovakia, Belgium, Switzerland, Spain, France, United Kingdom, Greece, Italy, Liechtenstein, Sweden, Uruguay, Saudi Arabia</t>
   </si>
   <si>
     <t>WO9414802</t>
   </si>
   <si>
     <t>Emtricitabine and lamivudine  - process for preparing</t>
   </si>
   <si>
     <t>Process</t>
   </si>
   <si>
     <t>2012-12-21</t>
   </si>
   <si>
     <t>The present invention relates to processes for preparing substituted 1,3-oxathiolanes with antiviral activity and intermediates of use in their preparation.</t>
   </si>
   <si>
     <t>EPO (extended family)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Canada, World Intellectual Property Organization (WIPO), Australia, Germany, Hungary, Japan, Austria, Belgium, Switzerland, Denmark, Spain, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden</t>
   </si>
   <si>
     <t>WO9117159</t>
   </si>
   <si>
     <t>Lamivudine compound</t>
   </si>
   <si>
     <t>Iaf Biochem International Inc</t>
   </si>
   <si>
     <t>2011-05-02</t>
   </si>
   <si>
     <t>(-)-4-Amino-1-(2-hydroxymethyl-1,3-oxathiolan-5-yl)-(1H)-pyrimidin-2-one, its pharmaceutically acceptable derivatives, pharmaceutical formulations thereof, methods for its preparation and its use as an antiviral agent are described.</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>United Kingdom, Australia, Finland, Hungary, Japan, Korea, Republic of, New Zealand, Poland, Singapore, Slovenia</t>
   </si>
   <si>
-    <t>World Intellectual Property Organization (WIPO), Bosnia and Herzegovina, Yugoslavia/Serbia and Montenegro, China, Morocco, Moldova, Republic of, Tunisia, South Africa, Botswana, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Sudan, Eswatini, Uganda, Zambia, Zimbabwe, Burkina Faso, Benin, Central African Republic, Congo, Côte d'Ivoire, Cameroon, Gabon, Guinea, Mali, Mauritania, Niger, Senegal, Chad, Togo, Egypt, Ukraine, Malaysia, Georgia</t>
+    <t>World Intellectual Property Organization (WIPO), Bosnia and Herzegovina, Yugoslavia/Serbia and Montenegro, China, Morocco, Moldova, Republic of, Tunisia, South Africa, Kenya, Zimbabwe, Egypt, Ukraine, Malaysia, Georgia</t>
   </si>
   <si>
     <t>Canada, United Kingdom, World Intellectual Property Organization (WIPO), Bulgaria, Hong Kong, Croatia, Ireland, Israel, Japan, Korea, Republic of, Norway, Portugal, Romania, Slovakia, Taiwan, Province of China, United States of America, Austria, Belgium, Switzerland, Germany, Denmark, Spain, France, Greece, Italy, Liechtenstein, Luxembourg, Netherlands, Sweden</t>
   </si>
   <si>
     <t>WO9221676</t>
   </si>
   <si>
     <t>Lamivudine crystal forms</t>
   </si>
   <si>
     <t>Polymorphs</t>
   </si>
   <si>
     <t>Glaxo Group Limited</t>
   </si>
   <si>
     <t>2012-06-02</t>
   </si>
   <si>
     <t>(-)$i(cis)-4-Amino-1-(2-hydroxymethyl-1,3-oxathiolan-5-yl)-(IH)-pyrimidine-2-one in crystalline form, in particular as needle-shaped or bipyramidyl crystals, pharmaceutical formulations thereof, methods for their preparation and their use in medicine.</t>
   </si>
   <si>
     <t>Health Canada, US FDA</t>
   </si>
   <si>
-    <t>United Kingdom, Australia, Ireland, Iceland, Singapore</t>
-[...2 lines deleted...]
-    <t>Mexico, South Africa, Botswana, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Sudan, Eswatini, Uganda, Zambia, Zimbabwe, Burkina Faso, Benin, Central African Republic, Congo, Côte d'Ivoire, Cameroon, Gabon, Guinea, Mali, Mauritania, Niger, Senegal, Chad, Togo, Philippines, Ukraine, Pakistan, Georgia, World Intellectual Property Organization (WIPO)</t>
+    <t>United Kingdom, Australia, Iceland, Singapore</t>
+  </si>
+  <si>
+    <t>Mexico, South Africa, Kenya, Zimbabwe, Philippines, Ukraine, Pakistan, Georgia, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Canada, United Kingdom, Bulgaria, Germany, Hong Kong, Ireland, Israel, Japan, Korea, Republic of, Norway, New Zealand, Russian Federation, Slovakia, Taiwan, Province of China, Austria, Belgium, Switzerland, Denmark, Spain, France, Greece, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO9804569</t>
   </si>
   <si>
     <t>Tenofovir disoproxil compounds</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc</t>
   </si>
   <si>
     <t>2017-07-25</t>
   </si>
   <si>
     <t>The present invention relates to intermediates for phosphonomethoxy nucleotide analogs, in particular intermediates suitable for use in the efficient oral delivery of such analogs.</t>
   </si>
   <si>
     <t>Health Canada, US FDA, MPP Licence</t>
   </si>
   <si>
     <t>Luxembourg, United Kingdom</t>
   </si>
   <si>
     <t>China, India, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Canada, Australia, Germany, Spain, Hong Kong, Japan, Korea, Republic of, Luxembourg, Netherlands, New Zealand, Taiwan, Province of China, United States of America, Austria, Belgium, Switzerland, Denmark, Finland, France, Greece, Ireland, Italy, Liechtenstein, Monaco, Portugal, Sweden, Chile, World Intellectual Property Organization (WIPO), Singapore</t>
   </si>
   <si>
     <t>WO9905150</t>
   </si>
   <si>
     <t>Tenofovir disoproxil fumarate (TDF)</t>
   </si>
   <si>
     <t>Compound; Salt</t>
   </si>
   <si>
     <t>2018-07-23</t>
   </si>
   <si>
     <t>The invention provides a composition comprising bis(POC)PMPA and fumaric acid (1:1). The composition is useful as an intermediate for the preparation of antiviral compounds, or is useful for administration to patients for antiviral therapy or prophylaxis. The composition is particularly useful when administered orally. The invention also provides methods to make PMPA and intermediates in PMPA synthesis. Embodiments include lithium t-butoxide, 9-(2-hydroxypropyl) adenine and diethyl p-toluenesulfonylmethoxy-phosphonate in an organic solvent such as DMF. The reaction results in diethyl PMPA preparations containing an improved by-product profile compared to diethyl PMPA made by prior methods</t>
   </si>
   <si>
+    <t>Switzerland, Liechtenstein, Monaco</t>
+  </si>
+  <si>
     <t>Brazil, China, India, Mexico, Indonesia, World Intellectual Property Organization (WIPO), Albania</t>
   </si>
   <si>
     <t>Canada, United States of America, Australia, Germany, Hong Kong, Japan, Korea, Republic of, New Zealand, Singapore, Slovenia, Taiwan, Province of China, Austria, Belgium, Switzerland, Cyprus, Denmark, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden, World Intellectual Property Organization (WIPO), Lithuania, Latvia, Romania</t>
   </si>
   <si>
     <t>WO0208241</t>
   </si>
   <si>
     <t>Tenofovir alafenamide fumarate (TAF)</t>
   </si>
   <si>
     <t>2021-07-20</t>
   </si>
   <si>
     <t>A novel method is provided for screening prodrugs of methoxyphosphonate nucleotide analogues to identify prodrugs selectively targeting desired tissues with antiviral or antitumor activity. This method has led to the identification of novel mixed ester-amidates of PMPA for retroviral or hepadnaviral therapy, including compounds of structure (5a) having substituent groups as defined herein. Compositions of these novel compounds in pharmaceutically acceptable excipients and their use in therapy and prophylaxis are provided. Also provided is an improved method for the use of magnesium alkoxide for the preparation of starting materials and compounds for use herein.</t>
   </si>
   <si>
-    <t>Ukraine, Albania, Ethiopia, Fiji, Grenada, Kiribati, Solomon Islands, Saint Lucia</t>
-[...2 lines deleted...]
-    <t>Australia, Bulgaria, Croatia, Israel, Iceland, Japan, Korea, Republic of, Norway, Poland, Russian Federation, Austria, Belgium, Switzerland, Cyprus, Germany, Denmark, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Netherlands, Sweden, Lithuania, Romania, Latvia, Slovenia, Estonia, Brunei Darussalam, Czechia, Anguilla, Bermuda, Falkland Islands (Malvinas), Montserrat, Turks and Caicos Islands, Virgin Islands (British), Cayman Islands, Gibraltar, Guernsey, Hungary</t>
+    <t>Ukraine, Albania, Ethiopia, Fiji, Grenada, Kiribati, Solomon Islands, Saint Lucia, Brazil</t>
+  </si>
+  <si>
+    <t>Bulgaria, Hong Kong, Croatia, Israel, Iceland, Japan, Korea, Republic of, Norway, Poland, Russian Federation, Austria, Belgium, Switzerland, Cyprus, Germany, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Netherlands, Sweden, Lithuania, Romania, Latvia, Slovenia, Estonia, Brunei Darussalam, Czechia, Anguilla, Bermuda, Falkland Islands (Malvinas), Montserrat, Turks and Caicos Islands, Virgin Islands (British), Cayman Islands, Gibraltar, Guernsey, Hungary</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>China, Mexico, Türkiye, South Africa, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Mozambique, Sudan, Sierra Leone, Eswatini, Tanzania, United Republic of, Uganda, Zimbabwe, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Burkina Faso, Benin, Central African Republic, Congo, Côte d'Ivoire, Cameroon, Gabon, Guinea, Equatorial Guinea, Guinea-Bissau, Mali, Mauritania, Niger, Senegal, Chad, Togo, India, Indonesia, Viet Nam, World Intellectual Property Organization (WIPO), North Macedonia, Albania, Congo, democratic Republic of the, Haiti, Nepal, Tuvalu, Brazil</t>
+    <t>China, Mexico, Türkiye, South Africa, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Mozambique, Sudan, Sierra Leone, Eswatini, Tanzania, United Republic of, Uganda, Zimbabwe, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Burkina Faso, Benin, Central African Republic, Congo, Côte d'Ivoire, Cameroon, Gabon, Guinea, Equatorial Guinea, Guinea-Bissau, Mali, Mauritania, Niger, Senegal, Chad, Togo, India, Indonesia, Viet Nam, World Intellectual Property Organization (WIPO), North Macedonia, Albania, Congo, democratic Republic of the, Haiti, Nepal, Tuvalu</t>
   </si>
   <si>
     <t>Canada, Australia, Hong Kong, Croatia, Japan, Korea, Republic of, Norway, New Zealand, United States of America, Austria, Belgium, Switzerland, Cyprus, Germany, Denmark, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden, World Intellectual Property Organization (WIPO), Lithuania, Romania, Latvia, Slovenia, Czechia, Guyana, Seychelles, Saint Helena, Ascension and Tristan da Cunha, Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2006116764</t>
   </si>
   <si>
     <t>Dolutegravir and Cabotegravir compounds</t>
   </si>
   <si>
     <t>Glaxosmithkline Llc</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
   </si>
   <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
-    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Gibraltar, Guernsey</t>
+    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Belgium, Bulgaria, Cyprus, Estonia, Finland, France, Greece, Hungary, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Romania, Sweden, Slovenia, Gibraltar, Guernsey</t>
   </si>
   <si>
     <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Algeria, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2013025788</t>
   </si>
   <si>
     <t>Tenofovir alafenamide hemifumarate (TAF)</t>
   </si>
   <si>
     <t>Salt</t>
   </si>
   <si>
     <t>2032-08-15</t>
   </si>
   <si>
     <t xml:space="preserve">A hemifumarate form of tenofovir alafenamide, and antiviral therapy using tenofovir alafenamide hemifurnarate (e.g., anti-HTV and anti-HBV therapies). </t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
-    <t>Morocco, Moldova, Republic of, Mexico, Peru, Botswana, Ghana, Gambia (the), Kenya, Liberia, Lesotho, Malawi, Mozambique, Namibia, Rwanda, Sudan, Sierra Leone, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Tajikistan, Turkmenistan, Viet Nam, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Bolivia (Plurinational State of), Philippines, South Africa, Ukraine, Brazil, El Salvador, Montenegro, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia</t>
+    <t>Morocco, Moldova, Republic of, Mexico, Peru, Gambia (the), Kenya, Liberia, Sierra Leone, Zimbabwe, Armenia, Belarus, Kazakhstan, Tajikistan, Viet Nam, Bolivia (Plurinational State of), Philippines, South Africa, Ukraine, Brazil, El Salvador, Montenegro, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia</t>
   </si>
   <si>
     <t>United States of America, Australia, Canada, Chile, Costa Rica, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, Uruguay, Russian Federation, Panama, Croatia, Cyprus, Bahamas, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
-    <t>China, Ecuador, India, Thailand, Venezuela (Bolivarian Republic of), Türkiye, North Macedonia, Albania, Serbia, Egypt</t>
+    <t>China, Ecuador, India, Malawi, Azerbaijan, Kyrgyzstan, Thailand, Venezuela (Bolivarian Republic of), Türkiye, North Macedonia, Albania, Serbia, Egypt</t>
   </si>
   <si>
     <t>Hong Kong, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Croatia, Cyprus, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Argentina, China, Colombia, Indonesia, Pakistan, Paraguay, Brazil, Montenegro, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Hong Kong, Israel, Japan, New Zealand, Croatia, Cyprus, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>WO2013052094</t>
   </si>
   <si>
     <t>TAF manufacturing process</t>
   </si>
   <si>
     <t>2032-10-03</t>
   </si>
   <si>
     <t>Methods for isolating 9-{(R)-2-[((S)-{[(S)-l - (isopropoxycarbonyl)ethyl]amino}phenoxyphosphinyl)methoxy]propyl}adenine:'' (compound 16): a method for preparing, in high diastereomeric purity, intermediate compounds 13 and 15: method for preparing intermediate compound 12: 9-{(R)-2-[((S)-{[(S)-l - (isopropoxycarbonyl)ethyl]amino}phenoxyphosphinyl)methoxy]propyl}adenine has anti-viral properties.</t>
   </si>
   <si>
     <t>MPP licence</t>
   </si>
@@ -793,105 +799,114 @@
   <si>
     <t>Dolutegravir/Cabotegravir intermediates production processes &amp; Intermediates</t>
   </si>
   <si>
     <t>Intermediate(s); Process</t>
   </si>
   <si>
     <t>Sionogi &amp; Co., Ltd</t>
   </si>
   <si>
     <t>2029-12-09</t>
   </si>
   <si>
     <t>Processes are provided which create an aldehyde methylene, or hydrated or hemiacetal methylene attached to a heteroatom of a 6 membered ring without going through an olefinic group and without the necessity of using an osmium reagent. In particular, a compound of formula (I) can be produced from (II) and avoid the use of an allyl amine: (formulae I and II) where R, P 1 P3, R3 and Rx are as described herein.</t>
   </si>
   <si>
     <t>MPP Licence</t>
   </si>
   <si>
     <t>China, India</t>
   </si>
   <si>
     <t>Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Belgium, Germany, France, Netherlands, Switzerland, United Kingdom, Italy, Liechtenstein, Spain, Portugal</t>
   </si>
   <si>
+    <t>Albania, Bosnia and Herzegovina</t>
+  </si>
+  <si>
     <t>China, World Intellectual Property Organization (WIPO), Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Luxembourg, Sweden, Austria, Greece, Denmark, Monaco, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>WO2010068253</t>
   </si>
   <si>
     <t>Dolutegravir salts, their crystals &amp; process</t>
   </si>
   <si>
     <t>Process; Salt</t>
   </si>
   <si>
     <t>2029-12-08</t>
   </si>
   <si>
     <t>A synthesis approach providing an early ring attachment via a bromination to compound l-l yielding compound II-Il, whereby a final product such as AA can be synthesized. In particular, the 2,4-difluorophenyl-containing sidechain is attached before creation of the additional ring Q.</t>
   </si>
   <si>
     <t>China, Mexico, Brazil, Indonesia, India</t>
   </si>
   <si>
-    <t>United States of America, Australia, Canada, Switzerland, Germany, Spain, France, United Kingdom, Ireland, Italy, Liechtenstein, Japan, Korea, Republic of, Russian Federation, Singapore, Taiwan, Province of China</t>
+    <t>United States of America, Australia, Canada, Switzerland, Germany, Spain, France, United Kingdom, Ireland, Italy, Liechtenstein, Luxembourg, Japan, Korea, Republic of, Russian Federation, Singapore, Taiwan, Province of China</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), North Macedonia, Türkiye, India</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Croatia, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Luxembourg, Latvia, Monaco, Malta, Netherlands, Norway, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, San Marino, Hong Kong</t>
   </si>
   <si>
     <t>WO2010011814</t>
   </si>
   <si>
     <t>Cabotegravir prodrugs &amp; Cabotegravir and Dolutegravir intermediates  and processes</t>
   </si>
   <si>
     <t>2029-07-23</t>
   </si>
   <si>
     <t>The present invention features compounds that are prodrugs of HIV integrase inhibitors and therefore are useful in the delivery of compounds for the inhibition of HIV replication, the prevention and/or treatment of infection by HIV, and in the treatment of AIDS and/or ARC.</t>
   </si>
   <si>
-    <t>Belgium, Germany, France, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Liechtenstein, Spain, Portugal, Japan, Korea, Republic of, Singapore, United States of America, Hong Kong</t>
+    <t>Belgium, Germany, France, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Liechtenstein, Spain, Portugal, Ireland, Hungary, Japan, Korea, Republic of, Singapore, United States of America, Hong Kong</t>
+  </si>
+  <si>
+    <t>Bosnia and Herzegovina</t>
+  </si>
+  <si>
+    <t>Austria, Slovakia, Poland, San Marino</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Bosnia and Herzegovina, World Intellectual Property Organization (WIPO), Albania, Serbia</t>
   </si>
   <si>
-    <t>Belgium, Luxembourg, Netherlands, Switzerland, Sweden, Austria, Liechtenstein, Greece, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, World Intellectual Property Organization (WIPO)</t>
+    <t>Belgium, Luxembourg, Netherlands, Switzerland, Sweden, Austria, Liechtenstein, Greece, Denmark, Monaco, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>CA3003988</t>
   </si>
   <si>
     <t>Dolutegravir in combination with lamivudine (3TC)</t>
   </si>
   <si>
     <t>Combination</t>
   </si>
   <si>
     <t>Viiv Healthcare Company</t>
   </si>
   <si>
     <t>2031-01-24</t>
   </si>
   <si>
     <t>The present disclosure relates to combinations of compounds comprising HIV integrase inhibitors and other therapeutic agents. Such combinations may be useful in the inhibition of HIV-1 or potentially the inhibition of HIV replication, or for the prevention and/or treatment of infection by HIV, or in the treatment of AIDS and/or ARC.</t>
   </si>
   <si>
     <t>Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Philippines, Viet Nam, Malaysia</t>
   </si>
   <si>
     <t>United States of America, Singapore, Canada, Australia, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel</t>
   </si>
@@ -931,57 +946,54 @@
   <si>
     <t>Dolutegravir intermediates, their crystalline forms and processes</t>
   </si>
   <si>
     <t>2030-03-26</t>
   </si>
   <si>
     <t>Liechtenstein, Italy, Belgium, United Kingdom, Netherlands, Switzerland, Spain, Austria, Romania, France, Ireland, Germany, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2012018065</t>
   </si>
   <si>
     <t xml:space="preserve">Dolutegravir or cabotegravir intermediates and processes </t>
   </si>
   <si>
     <t>2031-08-04</t>
   </si>
   <si>
-    <t>China, Albania, Serbia, Türkiye, North Macedonia, India, Indonesia</t>
+    <t>Brazil, China, Albania, Serbia, Türkiye, North Macedonia, India, Indonesia</t>
   </si>
   <si>
     <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Singapore, Taiwan, Province of China, United States of America</t>
-  </si>
-[...1 lines deleted...]
-    <t>Brazil</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, India</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Norway, Malta, Denmark, Greece, Hungary, Croatia, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Luxembourg, Czechia, Lithuania, Monaco, Sweden, United States of America</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
@@ -1681,55 +1693,58 @@
       </c>
       <c r="S2" t="s">
         <v>48</v>
       </c>
       <c r="T2" t="s">
         <v>49</v>
       </c>
       <c r="U2" t="s">
         <v>50</v>
       </c>
       <c r="V2" t="s">
         <v>51</v>
       </c>
       <c r="W2" t="s">
         <v>52</v>
       </c>
       <c r="X2" t="s">
         <v>53</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>54</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>55</v>
       </c>
+      <c r="AA2" t="s">
+        <v>56</v>
+      </c>
       <c r="AI2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AJ2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1773,273 +1788,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2049,895 +2064,910 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="H2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="K2" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="M2" t="s">
         <v>155</v>
       </c>
+      <c r="L2" t="s">
+        <v>156</v>
+      </c>
       <c r="N2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="O2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="H3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="N3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="O3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H4" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="K4" t="s">
-        <v>171</v>
+        <v>172</v>
+      </c>
+      <c r="L4" t="s">
+        <v>156</v>
       </c>
       <c r="M4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="N4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="O4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="H5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="K5" t="s">
-        <v>171</v>
+        <v>172</v>
+      </c>
+      <c r="L5" t="s">
+        <v>156</v>
       </c>
       <c r="M5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="N5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="O5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="H6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="K6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="N6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="O6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E7" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G7" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I7" t="s">
-        <v>190</v>
+        <v>191</v>
+      </c>
+      <c r="M7" t="s">
+        <v>200</v>
       </c>
       <c r="N7" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="O7" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C8" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E8" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="G8" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="J8" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="K8" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="L8" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="M8" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="N8" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="O8" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C9" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D9" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E9" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="G9" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="H9" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I9" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="J9" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="K9" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="M9" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="N9" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="O9" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C10" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D10" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="G10" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="H10" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I10" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="J10" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="K10" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="L10" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="M10" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="N10" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="O10" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C11" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E11" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="G11" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="H11" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I11" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="J11" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="K11" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="L11" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="M11" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="N11" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="O11" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C12" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D12" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E12" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="G12" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="H12" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I12" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="J12" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="K12" t="s">
-        <v>252</v>
+        <v>254</v>
+      </c>
+      <c r="L12" t="s">
+        <v>255</v>
       </c>
       <c r="N12" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="O12" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C13" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D13" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="E13" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="G13" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="H13" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I13" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="J13" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="K13" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="M13" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="N13" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="O13" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C14" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D14" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E14" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="G14" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="H14" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I14" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="J14" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="K14" t="s">
-        <v>269</v>
+        <v>272</v>
+      </c>
+      <c r="L14" t="s">
+        <v>273</v>
+      </c>
+      <c r="M14" t="s">
+        <v>274</v>
       </c>
       <c r="N14" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="O14" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="C15" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="D15" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="E15" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="G15" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="H15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I15" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="J15" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="K15" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="N15" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="O15" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="C16" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="D16" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="E16" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="G16" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="H16" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I16" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="J16" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="L16" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="M16" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="N16" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="O16" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="C17" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="D17" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="H17" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I17" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="J17" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="K17" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="N17" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="O17" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="C18" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="D18" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="F18" s="4" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="H18" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I18" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="J18" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="K18" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="N18" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="O18" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
@@ -2957,375 +2987,375 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="C2" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="D2" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C3" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="D3" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C4" t="s">
+        <v>321</v>
+      </c>
+      <c r="D4" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="C2" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="D2" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="E2" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="F2" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="C2" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="H2" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="J2" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C3" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="I3" s="6" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="J3" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="C4" t="s">
+        <v>339</v>
+      </c>
+      <c r="H4" t="s">
+        <v>340</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>341</v>
+      </c>
+      <c r="J4" t="s">
         <v>335</v>
-      </c>
-[...7 lines deleted...]
-        <v>331</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>