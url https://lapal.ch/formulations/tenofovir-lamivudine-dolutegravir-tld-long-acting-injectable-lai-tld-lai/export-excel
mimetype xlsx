--- v5 (2026-10-02)
+++ v6 (2026-10-22)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="312">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -123,81 +132,93 @@
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
+  </si>
+  <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Tenofovir-Lamivudine-Dolutegravir (TLD) - long-acting injectable (LAI)</t>
   </si>
   <si>
     <t>TLD LAI</t>
   </si>
   <si>
     <t>Not yet developed</t>
   </si>
   <si>
     <t>Not yet assigned</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
+    <t>INSTI (Integrase Strand Transfer Inhibitor), NRTI (Nucleoside/Nucleotide Reverse Transcriptase Inhibitor)</t>
+  </si>
+  <si>
     <t>2 NRTIs (TDF/3TC) +1 INSTI (DTG)</t>
+  </si>
+  <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
   </si>
   <si>
     <t>Tenofovir disoproxil fumarate/Lamivudine/Dolutegravir (TLD; TDF/3TC/DTG) is a fixed-dose antiretroviral drug combination used for the treatment of HIV. It consists of two NRTIs (TDF/3TC) and an INSTI (DTG). Since 2018, WHO HIV treatment guidelines have recommended daily oral TLD as the preferred first-line regimen for initiating antiretroviral therapy (ART) among adults and adolescents living with HIV. In most PEPFAR-supported countries, more than 80% of people receiving HIV-ART were prescribed oral TLD as of March 2022. Researchers at the University of Washington are currently developing a long-acting injectable version of  tenofovir+lamivudine+dolutegravir via drug-combination-nanoparticle (DcNP) technology platform which would enable effective TLD concentrations for up to 4 weeks.</t>
   </si>
   <si>
     <t>Still in clinical development</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
     <t>Aqueous drug particle suspension, Based on other organic particles</t>
   </si>
   <si>
     <t>Lipid excipients: DSPC and DSPE-mPEG2000</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>A novel long-acting TLD drug-combination nano-particulate (DcNP) formulation for subcutaneous injection was prepared with biocompatible lipid excipients. The highly-scalable DcNP technology enables drugs with disparate physiochemical properties to be formulated into products that remain stable in aqueous suspension. First, TLD was dissolved with lipid-excipients in hydrated-alcohol, followed by a controlled solvent-removal process to create the TLD-DcNP powder. Next, the TLD-DcNP particle-size was reduced (60-80 nm) resulting in a stable-injectable TLD product suitable for subcutaneous dosing.</t>
   </si>
@@ -295,53 +316,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -361,50 +379,53 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
@@ -499,507 +520,393 @@
   <si>
     <t>CA2009637</t>
   </si>
   <si>
     <t>Emtricitabine and lamivudine compounds</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Biochem Pharma Inc</t>
   </si>
   <si>
     <t>2010-02-08</t>
   </si>
   <si>
     <t>Novel substituted 1,3-oxathiolane cyclic compounds having pharmacological activity, to processes for and intermediates of use in their preparation, to pharmaceutical compositions containing them, and to the use of these compounds in the antiviral treatment of mammals.</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Health Canada</t>
   </si>
   <si>
-    <t>United States of America, Germany</t>
-[...5 lines deleted...]
-    <t>Bosnia and Herzegovina, Yugoslavia/Serbia and Montenegro, China, Honduras, South Africa, Kenya, Zimbabwe, Malaysia, Philippines, Armenia, Kyrgyzstan, Tajikistan, Sri Lanka, Dominican Republic, Georgia, Uzbekistan, Mexico, Moldova, Republic of, Ukraine</t>
+    <t>Bosnia and Herzegovina, Yugoslavia/Serbia and Montenegro, China, Honduras, South Africa, Gambia (the), Kenya, Malawi, Zimbabwe, Malaysia, Philippines, Armenia, Kyrgyzstan, Tajikistan, Sri Lanka, Dominican Republic, Georgia, Uzbekistan, Mexico, Moldova, Republic of, Ukraine</t>
   </si>
   <si>
     <t>Canada, United States of America, Austria, Australia, Cyprus, Germany, Denmark, Finland, Hong Kong, Croatia, Hungary, Ireland, Israel, Japan, Korea, Republic of, Luxembourg, Latvia, Netherlands, Norway, New Zealand, Poland, Portugal, Singapore, Slovenia, Slovakia, Belgium, Switzerland, Spain, France, United Kingdom, Greece, Italy, Liechtenstein, Sweden, Uruguay, Saudi Arabia</t>
   </si>
   <si>
     <t>WO9414802</t>
   </si>
   <si>
     <t>Emtricitabine and lamivudine  - process for preparing</t>
   </si>
   <si>
     <t>Process</t>
   </si>
   <si>
     <t>2012-12-21</t>
   </si>
   <si>
     <t>The present invention relates to processes for preparing substituted 1,3-oxathiolanes with antiviral activity and intermediates of use in their preparation.</t>
   </si>
   <si>
     <t>EPO (extended family)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Canada, World Intellectual Property Organization (WIPO), Australia, Germany, Hungary, Japan, Austria, Belgium, Switzerland, Denmark, Spain, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden</t>
   </si>
   <si>
     <t>WO9117159</t>
   </si>
   <si>
     <t>Lamivudine compound</t>
   </si>
   <si>
     <t>Iaf Biochem International Inc</t>
   </si>
   <si>
     <t>2011-05-02</t>
   </si>
   <si>
     <t>(-)-4-Amino-1-(2-hydroxymethyl-1,3-oxathiolan-5-yl)-(1H)-pyrimidin-2-one, its pharmaceutically acceptable derivatives, pharmaceutical formulations thereof, methods for its preparation and its use as an antiviral agent are described.</t>
   </si>
   <si>
-    <t>United States of America</t>
-[...8 lines deleted...]
-    <t>Canada, United Kingdom, World Intellectual Property Organization (WIPO), Bulgaria, Hong Kong, Croatia, Ireland, Israel, Japan, Korea, Republic of, Norway, Portugal, Romania, Slovakia, Taiwan, Province of China, United States of America, Austria, Belgium, Switzerland, Germany, Denmark, Spain, France, Greece, Italy, Liechtenstein, Luxembourg, Netherlands, Sweden</t>
+    <t>World Intellectual Property Organization (WIPO), Bosnia and Herzegovina, Yugoslavia/Serbia and Montenegro, China, Morocco, Moldova, Republic of, Tunisia, South Africa, Gambia (the), Kenya, Malawi, Zimbabwe, Egypt, Ukraine, Malaysia, Georgia</t>
+  </si>
+  <si>
+    <t>Canada, United Kingdom, World Intellectual Property Organization (WIPO), Australia, Bulgaria, Finland, Hong Kong, Croatia, Hungary, Ireland, Israel, Japan, Korea, Republic of, Norway, New Zealand, Poland, Portugal, Romania, Singapore, Slovenia, Slovakia, Taiwan, Province of China, United States of America, Austria, Belgium, Switzerland, Germany, Denmark, Spain, France, Greece, Italy, Liechtenstein, Luxembourg, Netherlands, Sweden</t>
   </si>
   <si>
     <t>WO9221676</t>
   </si>
   <si>
     <t>Lamivudine crystal forms</t>
   </si>
   <si>
     <t>Polymorphs</t>
   </si>
   <si>
     <t>Glaxo Group Limited</t>
   </si>
   <si>
     <t>2012-06-02</t>
   </si>
   <si>
     <t>(-)$i(cis)-4-Amino-1-(2-hydroxymethyl-1,3-oxathiolan-5-yl)-(IH)-pyrimidine-2-one in crystalline form, in particular as needle-shaped or bipyramidyl crystals, pharmaceutical formulations thereof, methods for their preparation and their use in medicine.</t>
   </si>
   <si>
     <t>Health Canada, US FDA</t>
   </si>
   <si>
-    <t>United Kingdom, Australia, Iceland, Singapore</t>
-[...5 lines deleted...]
-    <t>Canada, United Kingdom, Bulgaria, Germany, Hong Kong, Ireland, Israel, Japan, Korea, Republic of, Norway, New Zealand, Russian Federation, Slovakia, Taiwan, Province of China, Austria, Belgium, Switzerland, Denmark, Spain, France, Greece, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden, World Intellectual Property Organization (WIPO)</t>
+    <t>Mexico, South Africa, Gambia (the), Kenya, Malawi, Zimbabwe, Philippines, Ukraine, Pakistan, Georgia, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>Canada, United Kingdom, Australia, Bulgaria, Germany, Hong Kong, Ireland, Israel, Iceland, Japan, Korea, Republic of, Norway, New Zealand, Russian Federation, Singapore, Slovakia, Taiwan, Province of China, United States of America, Austria, Belgium, Switzerland, Denmark, Spain, France, Greece, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO9804569</t>
   </si>
   <si>
     <t>Tenofovir disoproxil compounds</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc</t>
   </si>
   <si>
     <t>2017-07-25</t>
   </si>
   <si>
     <t>The present invention relates to intermediates for phosphonomethoxy nucleotide analogs, in particular intermediates suitable for use in the efficient oral delivery of such analogs.</t>
   </si>
   <si>
     <t>Health Canada, US FDA, MPP Licence</t>
   </si>
   <si>
-    <t>Luxembourg, United Kingdom</t>
-[...1 lines deleted...]
-  <si>
     <t>China, India, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
-    <t>Canada, Australia, Germany, Spain, Hong Kong, Japan, Korea, Republic of, Luxembourg, Netherlands, New Zealand, Taiwan, Province of China, United States of America, Austria, Belgium, Switzerland, Denmark, Finland, France, Greece, Ireland, Italy, Liechtenstein, Monaco, Portugal, Sweden, Chile, World Intellectual Property Organization (WIPO), Singapore</t>
+    <t>Canada, Australia, Germany, Spain, Hong Kong, Japan, Korea, Republic of, Luxembourg, Netherlands, New Zealand, Taiwan, Province of China, United States of America, Austria, Belgium, Switzerland, Denmark, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Monaco, Portugal, Sweden, Chile, World Intellectual Property Organization (WIPO), Singapore</t>
   </si>
   <si>
     <t>WO9905150</t>
   </si>
   <si>
     <t>Tenofovir disoproxil fumarate (TDF)</t>
   </si>
   <si>
     <t>Compound; Salt</t>
   </si>
   <si>
     <t>2018-07-23</t>
   </si>
   <si>
     <t>The invention provides a composition comprising bis(POC)PMPA and fumaric acid (1:1). The composition is useful as an intermediate for the preparation of antiviral compounds, or is useful for administration to patients for antiviral therapy or prophylaxis. The composition is particularly useful when administered orally. The invention also provides methods to make PMPA and intermediates in PMPA synthesis. Embodiments include lithium t-butoxide, 9-(2-hydroxypropyl) adenine and diethyl p-toluenesulfonylmethoxy-phosphonate in an organic solvent such as DMF. The reaction results in diethyl PMPA preparations containing an improved by-product profile compared to diethyl PMPA made by prior methods</t>
   </si>
   <si>
-    <t>Switzerland, Liechtenstein, Monaco</t>
-[...1 lines deleted...]
-  <si>
     <t>Brazil, China, India, Mexico, Indonesia, World Intellectual Property Organization (WIPO), Albania</t>
   </si>
   <si>
     <t>Canada, United States of America, Australia, Germany, Hong Kong, Japan, Korea, Republic of, New Zealand, Singapore, Slovenia, Taiwan, Province of China, Austria, Belgium, Switzerland, Cyprus, Denmark, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden, World Intellectual Property Organization (WIPO), Lithuania, Latvia, Romania</t>
   </si>
   <si>
     <t>WO0208241</t>
   </si>
   <si>
     <t>Tenofovir alafenamide fumarate (TAF)</t>
   </si>
   <si>
     <t>2021-07-20</t>
   </si>
   <si>
     <t>A novel method is provided for screening prodrugs of methoxyphosphonate nucleotide analogues to identify prodrugs selectively targeting desired tissues with antiviral or antitumor activity. This method has led to the identification of novel mixed ester-amidates of PMPA for retroviral or hepadnaviral therapy, including compounds of structure (5a) having substituent groups as defined herein. Compositions of these novel compounds in pharmaceutically acceptable excipients and their use in therapy and prophylaxis are provided. Also provided is an improved method for the use of magnesium alkoxide for the preparation of starting materials and compounds for use herein.</t>
   </si>
   <si>
-    <t>Ukraine, Albania, Ethiopia, Fiji, Grenada, Kiribati, Solomon Islands, Saint Lucia, Brazil</t>
-[...14 lines deleted...]
-    <t>Canada, Australia, Hong Kong, Croatia, Japan, Korea, Republic of, Norway, New Zealand, United States of America, Austria, Belgium, Switzerland, Cyprus, Germany, Denmark, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden, World Intellectual Property Organization (WIPO), Lithuania, Romania, Latvia, Slovenia, Czechia, Guyana, Seychelles, Saint Helena, Ascension and Tristan da Cunha, Singapore, Jersey</t>
+    <t>China, Mexico, Türkiye, Ukraine, South Africa, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Mozambique, Sudan, Sierra Leone, Eswatini, Tanzania, United Republic of, Uganda, Zimbabwe, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Burkina Faso, Benin, Central African Republic, Congo, Côte d'Ivoire, Cameroon, Gabon, Guinea, Equatorial Guinea, Guinea-Bissau, Mali, Mauritania, Niger, Senegal, Chad, Togo, India, Indonesia, Viet Nam, World Intellectual Property Organization (WIPO), North Macedonia, Albania, Congo, democratic Republic of the, Ethiopia, Fiji, Grenada, Haiti, Jamaica, Kiribati, Nepal, Solomon Islands, Tuvalu, Saint Lucia, Brazil</t>
+  </si>
+  <si>
+    <t>Canada, Australia, Bulgaria, Hong Kong, Croatia, Israel, Iceland, Japan, Korea, Republic of, Norway, New Zealand, Poland, United States of America, Russian Federation, Austria, Belgium, Switzerland, Cyprus, Germany, Denmark, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Luxembourg, Monaco, Netherlands, Portugal, Sweden, World Intellectual Property Organization (WIPO), Lithuania, Romania, Latvia, Slovenia, Estonia, Brunei Darussalam, Czechia, Anguilla, Bermuda, Falkland Islands (Malvinas), Guyana, Montserrat, Seychelles, Turks and Caicos Islands, Virgin Islands (British), Saint Helena, Ascension and Tristan da Cunha, Singapore, Cayman Islands, Jersey, Gibraltar, Guernsey, Hungary</t>
   </si>
   <si>
     <t>WO2006116764</t>
   </si>
   <si>
     <t>Dolutegravir and Cabotegravir compounds</t>
   </si>
   <si>
     <t>Glaxosmithkline Llc</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
   </si>
   <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
-    <t>Malaysia</t>
-[...8 lines deleted...]
-    <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
+    <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Malaysia, Algeria, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, Norway, New Zealand, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Gibraltar, Guernsey, Jersey</t>
   </si>
   <si>
     <t>WO2013025788</t>
   </si>
   <si>
     <t>Tenofovir alafenamide hemifumarate (TAF)</t>
   </si>
   <si>
     <t>Salt</t>
   </si>
   <si>
     <t>2032-08-15</t>
   </si>
   <si>
     <t xml:space="preserve">A hemifumarate form of tenofovir alafenamide, and antiviral therapy using tenofovir alafenamide hemifurnarate (e.g., anti-HTV and anti-HBV therapies). </t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
-    <t>Morocco, Moldova, Republic of, Mexico, Peru, Gambia (the), Kenya, Liberia, Sierra Leone, Zimbabwe, Armenia, Belarus, Kazakhstan, Tajikistan, Viet Nam, Bolivia (Plurinational State of), Philippines, South Africa, Ukraine, Brazil, El Salvador, Montenegro, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia</t>
-[...14 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Hong Kong, Israel, Japan, New Zealand, Croatia, Cyprus, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
+    <t>World Intellectual Property Organization (WIPO), Argentina, China, Colombia, Ecuador, India, Morocco, Moldova, Republic of, Mexico, Peru, Gambia (the), Kenya, Liberia, Malawi, Sierra Leone, Zimbabwe, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Tajikistan, Viet Nam, Bolivia (Plurinational State of), Indonesia, Pakistan, Paraguay, Philippines, South Africa, Thailand, Ukraine, Venezuela (Bolivarian Republic of), Brazil, El Salvador, Montenegro, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, Egypt</t>
+  </si>
+  <si>
+    <t>United States of America, World Intellectual Property Organization (WIPO), Australia, Canada, Chile, Costa Rica, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, Uruguay, Russian Federation, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Panama, Croatia, Cyprus, Bahamas, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>WO2013052094</t>
   </si>
   <si>
     <t>TAF manufacturing process</t>
   </si>
   <si>
     <t>2032-10-03</t>
   </si>
   <si>
     <t>Methods for isolating 9-{(R)-2-[((S)-{[(S)-l - (isopropoxycarbonyl)ethyl]amino}phenoxyphosphinyl)methoxy]propyl}adenine:'' (compound 16): a method for preparing, in high diastereomeric purity, intermediate compounds 13 and 15: method for preparing intermediate compound 12: 9-{(R)-2-[((S)-{[(S)-l - (isopropoxycarbonyl)ethyl]amino}phenoxyphosphinyl)methoxy]propyl}adenine has anti-viral properties.</t>
   </si>
   <si>
     <t>MPP licence</t>
   </si>
   <si>
-    <t>China, Colombia, Mexico, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Tajikistan, Turkmenistan, Türkiye, Brazil, Montenegro, India, Bolivia (Plurinational State of)</t>
-[...14 lines deleted...]
-    <t>Chile, Costa Rica, Japan, Uruguay, Bulgaria, Cyprus, Czechia, Denmark, Estonia, Finland, Greece, Croatia, Hungary, Iceland, Lithuania, Luxembourg, Latvia, Monaco, Malta, Norway, Poland, Romania, Slovenia, Slovakia, San Marino, World Intellectual Property Organization (WIPO), Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar, Panama</t>
+    <t>China, Argentina, Colombia, Mexico, Peru, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Tajikistan, Turkmenistan, Albania, North Macedonia, Serbia, Türkiye, World Intellectual Property Organization (WIPO), Brazil, Bosnia and Herzegovina, Montenegro, Ecuador, India, El Salvador, Pakistan, Bolivia (Plurinational State of), Egypt, Paraguay, Venezuela (Bolivarian Republic of)</t>
+  </si>
+  <si>
+    <t>Australia, Canada, Chile, Costa Rica, Hong Kong, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Uruguay, Russian Federation, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Croatia, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Luxembourg, Latvia, Monaco, Malta, Netherlands, Norway, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, San Marino, New Zealand, World Intellectual Property Organization (WIPO), Israel, Bahamas, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar, Macao, Panama</t>
   </si>
   <si>
     <t>WO2010068262</t>
   </si>
   <si>
     <t>Dolutegravir/Cabotegravir intermediates production processes &amp; Intermediates</t>
   </si>
   <si>
     <t>Intermediate(s); Process</t>
   </si>
   <si>
     <t>Sionogi &amp; Co., Ltd</t>
   </si>
   <si>
     <t>2029-12-09</t>
   </si>
   <si>
     <t>Processes are provided which create an aldehyde methylene, or hydrated or hemiacetal methylene attached to a heteroatom of a 6 membered ring without going through an olefinic group and without the necessity of using an osmium reagent. In particular, a compound of formula (I) can be produced from (II) and avoid the use of an allyl amine: (formulae I and II) where R, P 1 P3, R3 and Rx are as described herein.</t>
   </si>
   <si>
     <t>MPP Licence</t>
   </si>
   <si>
-    <t>China, India</t>
-[...11 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Luxembourg, Sweden, Austria, Greece, Denmark, Monaco, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia</t>
+    <t>China, World Intellectual Property Organization (WIPO), India, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia</t>
+  </si>
+  <si>
+    <t>Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>WO2010068253</t>
   </si>
   <si>
     <t>Dolutegravir salts, their crystals &amp; process</t>
   </si>
   <si>
     <t>Process; Salt</t>
   </si>
   <si>
     <t>2029-12-08</t>
   </si>
   <si>
     <t>A synthesis approach providing an early ring attachment via a bromination to compound l-l yielding compound II-Il, whereby a final product such as AA can be synthesized. In particular, the 2,4-difluorophenyl-containing sidechain is attached before creation of the additional ring Q.</t>
   </si>
   <si>
-    <t>China, Mexico, Brazil, Indonesia, India</t>
-[...11 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Croatia, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Luxembourg, Latvia, Monaco, Malta, Netherlands, Norway, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, San Marino, Hong Kong</t>
+    <t>World Intellectual Property Organization (WIPO), China, North Macedonia, Türkiye, Mexico, Brazil, Indonesia, India</t>
+  </si>
+  <si>
+    <t>United States of America, World Intellectual Property Organization (WIPO), Australia, Canada, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Croatia, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Luxembourg, Latvia, Monaco, Malta, Netherlands, Norway, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, San Marino, Japan, Korea, Republic of, Russian Federation, Singapore, Taiwan, Province of China, Hong Kong</t>
   </si>
   <si>
     <t>WO2010011814</t>
   </si>
   <si>
     <t>Cabotegravir prodrugs &amp; Cabotegravir and Dolutegravir intermediates  and processes</t>
   </si>
   <si>
     <t>2029-07-23</t>
   </si>
   <si>
     <t>The present invention features compounds that are prodrugs of HIV integrase inhibitors and therefore are useful in the delivery of compounds for the inhibition of HIV replication, the prevention and/or treatment of infection by HIV, and in the treatment of AIDS and/or ARC.</t>
   </si>
   <si>
-    <t>Belgium, Germany, France, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Liechtenstein, Spain, Portugal, Ireland, Hungary, Japan, Korea, Republic of, Singapore, United States of America, Hong Kong</t>
-[...11 lines deleted...]
-    <t>Belgium, Luxembourg, Netherlands, Switzerland, Sweden, Austria, Liechtenstein, Greece, Denmark, Monaco, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, World Intellectual Property Organization (WIPO)</t>
+    <t>Türkiye, North Macedonia, Bosnia and Herzegovina, China, World Intellectual Property Organization (WIPO), India, Albania, Serbia</t>
+  </si>
+  <si>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Japan, Korea, Republic of, Singapore, United States of America, World Intellectual Property Organization (WIPO), Hong Kong</t>
   </si>
   <si>
     <t>CA3003988</t>
   </si>
   <si>
     <t>Dolutegravir in combination with lamivudine (3TC)</t>
   </si>
   <si>
     <t>Combination</t>
   </si>
   <si>
     <t>Viiv Healthcare Company</t>
   </si>
   <si>
     <t>2031-01-24</t>
   </si>
   <si>
     <t>The present disclosure relates to combinations of compounds comprising HIV integrase inhibitors and other therapeutic agents. Such combinations may be useful in the inhibition of HIV-1 or potentially the inhibition of HIV replication, or for the prevention and/or treatment of infection by HIV, or in the treatment of AIDS and/or ARC.</t>
   </si>
   <si>
-    <t>Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Philippines, Viet Nam, Malaysia</t>
+    <t>Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Philippines, Dominican Republic, Viet Nam, Malaysia</t>
   </si>
   <si>
     <t>United States of America, Singapore, Canada, Australia, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel</t>
   </si>
   <si>
-    <t>Moldova, Republic of, Dominican Republic</t>
-[...4 lines deleted...]
-  <si>
     <t>WO2011094150</t>
   </si>
   <si>
     <t>Dolutegravir or cabotegravir  in combination with ABC, 3TC or RPV</t>
   </si>
   <si>
     <t>The present invention relates to combinations of compounds comprising HIV integrase inhibitors and other therapeutic agents. Such combinations are useful in the inhibition of HIV replication, the prevention and/or treatment of infection by HIV, and in the treatment of AIDS and/or ARC.</t>
   </si>
   <si>
-    <t>Philippines</t>
-[...11 lines deleted...]
-    <t>Costa Rica, World Intellectual Property Organization (WIPO)</t>
+    <t>Ecuador, Egypt, Libya, Philippines, World Intellectual Property Organization (WIPO), Brazil, Malaysia</t>
+  </si>
+  <si>
+    <t>Costa Rica, Oman, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2010110409</t>
   </si>
   <si>
     <t>Dolutegravir intermediates, their crystalline forms and processes</t>
   </si>
   <si>
     <t>2030-03-26</t>
   </si>
   <si>
-    <t>Liechtenstein, Italy, Belgium, United Kingdom, Netherlands, Switzerland, Spain, Austria, Romania, France, Ireland, Germany, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America</t>
-[...5 lines deleted...]
-    <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, World Intellectual Property Organization (WIPO)</t>
+    <t>China, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, World Intellectual Property Organization (WIPO), India</t>
+  </si>
+  <si>
+    <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2012018065</t>
   </si>
   <si>
     <t xml:space="preserve">Dolutegravir or cabotegravir intermediates and processes </t>
   </si>
   <si>
     <t>2031-08-04</t>
   </si>
   <si>
-    <t>Brazil, China, Albania, Serbia, Türkiye, North Macedonia, India, Indonesia</t>
-[...8 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Norway, Malta, Denmark, Greece, Hungary, Croatia, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Luxembourg, Czechia, Lithuania, Monaco, Sweden, United States of America</t>
+    <t>World Intellectual Property Organization (WIPO), Brazil, China, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, India, Indonesia</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Singapore, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/vpQXCIaguf1HFy51aEOFUpYONwB3bG1YqkdEgTv4.png</t>
   </si>
@@ -1037,50 +944,53 @@
     <t>University of Washington</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.washington.edu/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>The University of Washington is a public research university based in Seattle, Washington, USA. Originally founded in 1861, the institution has an extraordinary track record of scientific inventions &amp; discoveries. Its Targeted Long-acting Combination Antiretroviral Therapy (TLC-ART) program aims to develop safe, stable, scalable and tolerable long-acting ART combinations for the treatment of HIV.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Perazzolo S, Stephen ZR, Eguchi M, Xu X, Delle Fratte R, Collier AC, Melvin AJ, Ho RJY. A novel formulation enabled transformation of 3-HIV drugs tenofovir-lamivudine-dolutegravir from short-acting to long-acting all-in-one injectable. AIDS. 2023 Nov 15;37(14):2131-2136. DOI: &lt;/span&gt;&lt;a href="https://doi.org/10.1097/qad.0000000000003706" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1097/QAD.0000000000003706&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2023 Aug 24. PMID: 37650755; PMCID: PMC10959254.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Objective:&amp;nbsp;&lt;/strong&gt;To develop an injectable dosage form of the daily oral HIV drugs, tenofovir (T), lamivudine (L), and dolutegravir (D), creating a single, complete, all-in-one TLD 3-drug-combination that demonstrates long-acting pharmacokinetics.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Design:&amp;nbsp;&lt;/strong&gt;Using drug-combination-nanoparticle (DcNP) technology to stabilize multiple HIV drugs, the 3-HIV drugs TLD, with disparate physical-chemical properties, are stabilized and assembled with lipid-excipients to form TLD-in-DcNP . TLD-in-DcNP is verified to be stable and suitable for subcutaneous administration. To characterize the plasma time-courses and PBMC concentrations for all 3 drugs, single subcutaneous injections of TLD-in-DcNP were given to nonhuman primates (NHP, M. nemestrina ).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;Following single-dose TLD-in-DcNP , all drugs exhibited long-acting profiles in NHP plasma with levels that persisted for 4 weeks above predicted viral-effective concentrations for TLD in combination. Times-to-peak were within 24 hr in all NHP for all drugs. Compared to a free-soluble TLD, TLD-in-DcNP provided exposure enhancement and extended duration 7.0-, 2.1-, and 20-fold as AUC boost and 10-, 8.3-, and 5.9-fold as half-life extension. Additionally, DcNP may provide more drug exposure in cells than plasma with PBMC-to-plasma drug ratios exceeding one, suggesting cell-targeted drug-combination delivery.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;This study confirms that TLD with disparate properties can be made stable by DcNP to enable TLD concentrations of 4 weeks in NHP. Study results highlighted the potential of TLD-in-DcNP as a convenient all-in-one, complete HIV long-acting product for clinical development.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1097/qad.0000000000003706</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Targeted Long-Acting Combination Antiretroviral Therapy (TLC-ART) Program Updates Pipeline Report</t>
   </si>
   <si>
     <t>https://longactinghiv.org/LEAPWRKSHP2023-Text_Summary-RodneyH</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>Transformation of 3 current short-acting HIV drugs, tenofovir, lamivudine and dolutegravir (TLD)</t>
   </si>
   <si>
     <t>Ho-IAS-TLC-ART_Poster-2023-v2f.pdf</t>
   </si>
   <si>
     <t>resources/DM9E6O5oSdil_Ho-IAS-TLC-ART_Poster-2023-v2f.pdf</t>
   </si>
 </sst>
 </file>
 
@@ -1462,105 +1372,110 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19900808&amp;CC=CA&amp;NR=2009637A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19940707&amp;CC=WO&amp;NR=9414802A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19911114&amp;CC=WO&amp;NR=9117159A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19921210&amp;CC=WO&amp;NR=9221676A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19980205&amp;CC=WO&amp;NR=9804569A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19990204&amp;CC=WO&amp;NR=9905150A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20020131&amp;CC=WO&amp;NR=0208241A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130221&amp;CC=WO&amp;NR=2013025788A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130411&amp;CC=WO&amp;NR=2013052094A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100617&amp;CC=WO&amp;NR=2010068262A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100617&amp;CC=WO&amp;NR=2010068253A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100128&amp;CC=WO&amp;NR=2010011814A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110804&amp;CC=CA&amp;NR=3003988A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110804&amp;CC=WO&amp;NR=2011094150A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20100930&amp;CC=WO&amp;NR=2010110409A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120209&amp;CC=WO&amp;NR=2012018065A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/vpQXCIaguf1HFy51aEOFUpYONwB3bG1YqkdEgTv4.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/3Cg6fwDrwQUrnPzl0Vdg7QRgcCJpQNVuZvIDHwVg.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/gvgOTX8hyTDAjic5vUgE9WSU6p5QQhRSOvwo9kwZ.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://longactinghiv.org/LEAPWRKSHP2023-Text_Summary-RodneyH" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/947/DM9E6O5oSdil_Ho-IAS-TLC-ART_Poster-2023-v2f.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003706" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://longactinghiv.org/LEAPWRKSHP2023-Text_Summary-RodneyH" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/947/DM9E6O5oSdil_Ho-IAS-TLC-ART_Poster-2023-v2f.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1589,162 +1504,183 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
-    </row>
-    <row r="2" spans="1:36">
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D2" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="E2" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F2" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="G2" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="H2" t="s">
-        <v>43</v>
-[...11 lines deleted...]
-        <v>46</v>
+        <v>48</v>
+      </c>
+      <c r="J2" t="s">
+        <v>49</v>
+      </c>
+      <c r="K2" t="s">
+        <v>50</v>
+      </c>
+      <c r="L2" t="s">
+        <v>50</v>
       </c>
       <c r="Q2" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="R2" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="S2" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="T2" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="U2" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="V2" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="W2" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="X2" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>57</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>58</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>59</v>
       </c>
       <c r="AA2" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>58</v>
+        <v>60</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1788,273 +1724,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2064,910 +2000,778 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="C2" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="D2" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="E2" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="G2" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="H2" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="I2" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="N2" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="O2" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="C3" t="s">
+        <v>165</v>
+      </c>
+      <c r="D3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E3" t="s">
+        <v>157</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="G3" t="s">
+        <v>168</v>
+      </c>
+      <c r="H3" t="s">
         <v>160</v>
       </c>
-      <c r="D3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I3" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="N3" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="O3" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="C4" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="D4" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="E4" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="G4" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="H4" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="I4" t="s">
-        <v>154</v>
-[...8 lines deleted...]
-        <v>173</v>
+        <v>161</v>
       </c>
       <c r="N4" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="O4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C5" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="D5" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="E5" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="G5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="H5" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="I5" t="s">
-        <v>182</v>
-[...8 lines deleted...]
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="N5" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="O5" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C6" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D6" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="E6" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="G6" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="H6" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="I6" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="O6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E7" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="H7" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="I7" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="N7" t="s">
         <v>201</v>
       </c>
       <c r="O7" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>203</v>
       </c>
       <c r="C8" t="s">
         <v>204</v>
       </c>
       <c r="D8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E8" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>205</v>
       </c>
       <c r="G8" t="s">
         <v>206</v>
       </c>
       <c r="H8" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="I8" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="J8" t="s">
+        <v>185</v>
+      </c>
+      <c r="N8" t="s">
         <v>207</v>
       </c>
-      <c r="K8" t="s">
+      <c r="O8" t="s">
         <v>208</v>
-      </c>
-[...10 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B9" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="C9" t="s">
+        <v>210</v>
+      </c>
+      <c r="D9" t="s">
+        <v>156</v>
+      </c>
+      <c r="E9" t="s">
+        <v>211</v>
+      </c>
+      <c r="F9" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="G9" t="s">
         <v>213</v>
       </c>
-      <c r="C9" t="s">
+      <c r="H9" t="s">
+        <v>160</v>
+      </c>
+      <c r="I9" t="s">
         <v>214</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="J9" t="s">
         <v>215</v>
       </c>
-      <c r="F9" s="4" t="s">
+      <c r="K9" t="s">
         <v>216</v>
-      </c>
-[...22 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B10" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="C10" t="s">
+        <v>218</v>
+      </c>
+      <c r="D10" t="s">
+        <v>219</v>
+      </c>
+      <c r="E10" t="s">
+        <v>190</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="G10" t="s">
+        <v>221</v>
+      </c>
+      <c r="H10" t="s">
+        <v>160</v>
+      </c>
+      <c r="I10" t="s">
+        <v>222</v>
+      </c>
+      <c r="J10" t="s">
         <v>223</v>
       </c>
-      <c r="C10" t="s">
+      <c r="K10" t="s">
         <v>224</v>
-      </c>
-[...34 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="C11" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="D11" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="E11" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="G11" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="H11" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="I11" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="J11" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
       <c r="K11" t="s">
-        <v>241</v>
-[...11 lines deleted...]
-        <v>245</v>
+        <v>231</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>246</v>
+        <v>232</v>
       </c>
       <c r="C12" t="s">
-        <v>247</v>
+        <v>233</v>
       </c>
       <c r="D12" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="E12" t="s">
-        <v>249</v>
+        <v>235</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>250</v>
+        <v>236</v>
       </c>
       <c r="G12" t="s">
-        <v>251</v>
+        <v>237</v>
       </c>
       <c r="H12" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="I12" t="s">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="J12" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="K12" t="s">
-        <v>254</v>
-[...8 lines deleted...]
-        <v>257</v>
+        <v>240</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="C13" t="s">
-        <v>259</v>
+        <v>242</v>
       </c>
       <c r="D13" t="s">
-        <v>260</v>
+        <v>243</v>
       </c>
       <c r="E13" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>261</v>
+        <v>244</v>
       </c>
       <c r="G13" t="s">
-        <v>262</v>
+        <v>245</v>
       </c>
       <c r="H13" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="I13" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="J13" t="s">
-        <v>263</v>
+        <v>246</v>
       </c>
       <c r="K13" t="s">
-        <v>264</v>
-[...8 lines deleted...]
-        <v>267</v>
+        <v>247</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>268</v>
+        <v>248</v>
       </c>
       <c r="C14" t="s">
-        <v>269</v>
+        <v>249</v>
       </c>
       <c r="D14" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="E14" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>270</v>
+        <v>250</v>
       </c>
       <c r="G14" t="s">
-        <v>271</v>
+        <v>251</v>
       </c>
       <c r="H14" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="I14" t="s">
+        <v>238</v>
+      </c>
+      <c r="J14" t="s">
         <v>252</v>
       </c>
-      <c r="J14" t="s">
+      <c r="K14" t="s">
         <v>253</v>
-      </c>
-[...13 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>277</v>
+        <v>254</v>
       </c>
       <c r="C15" t="s">
-        <v>278</v>
+        <v>255</v>
       </c>
       <c r="D15" t="s">
-        <v>279</v>
+        <v>256</v>
       </c>
       <c r="E15" t="s">
-        <v>280</v>
+        <v>257</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>281</v>
+        <v>258</v>
       </c>
       <c r="G15" t="s">
-        <v>282</v>
+        <v>259</v>
       </c>
       <c r="H15" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="I15" t="s">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>284</v>
+        <v>229</v>
       </c>
       <c r="N15" t="s">
-        <v>285</v>
+        <v>260</v>
       </c>
       <c r="O15" t="s">
-        <v>286</v>
+        <v>261</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>287</v>
+        <v>262</v>
       </c>
       <c r="C16" t="s">
-        <v>288</v>
+        <v>263</v>
       </c>
       <c r="D16" t="s">
-        <v>279</v>
+        <v>256</v>
       </c>
       <c r="E16" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>281</v>
+        <v>258</v>
       </c>
       <c r="G16" t="s">
-        <v>289</v>
+        <v>264</v>
       </c>
       <c r="H16" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="I16" t="s">
-        <v>239</v>
-[...8 lines deleted...]
-        <v>292</v>
+        <v>229</v>
       </c>
       <c r="N16" t="s">
-        <v>293</v>
+        <v>265</v>
       </c>
       <c r="O16" t="s">
-        <v>294</v>
+        <v>266</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>295</v>
+        <v>267</v>
       </c>
       <c r="C17" t="s">
-        <v>296</v>
+        <v>268</v>
       </c>
       <c r="D17" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="F17" s="4" t="s">
-        <v>297</v>
+        <v>269</v>
       </c>
       <c r="H17" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="I17" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="J17" t="s">
-        <v>253</v>
+        <v>270</v>
       </c>
       <c r="K17" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>300</v>
+        <v>271</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>301</v>
+        <v>272</v>
       </c>
       <c r="C18" t="s">
-        <v>302</v>
+        <v>273</v>
       </c>
       <c r="D18" t="s">
-        <v>248</v>
+        <v>234</v>
       </c>
       <c r="F18" s="4" t="s">
-        <v>303</v>
+        <v>274</v>
       </c>
       <c r="H18" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="I18" t="s">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>305</v>
+        <v>229</v>
       </c>
       <c r="N18" t="s">
-        <v>306</v>
+        <v>275</v>
       </c>
       <c r="O18" t="s">
-        <v>307</v>
+        <v>276</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
@@ -2987,381 +2791,385 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>308</v>
+        <v>277</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>309</v>
+        <v>278</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>310</v>
+        <v>279</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>311</v>
+        <v>280</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>312</v>
+        <v>281</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>313</v>
+        <v>282</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>314</v>
+        <v>283</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>315</v>
+        <v>284</v>
       </c>
       <c r="C2" t="s">
-        <v>316</v>
+        <v>285</v>
       </c>
       <c r="D2" t="s">
-        <v>317</v>
+        <v>286</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>318</v>
+        <v>287</v>
       </c>
       <c r="C3" t="s">
-        <v>319</v>
+        <v>288</v>
       </c>
       <c r="D3" t="s">
-        <v>317</v>
+        <v>286</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>320</v>
+        <v>289</v>
       </c>
       <c r="C4" t="s">
-        <v>321</v>
+        <v>290</v>
       </c>
       <c r="D4" t="s">
-        <v>317</v>
+        <v>286</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>322</v>
+        <v>291</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>323</v>
+        <v>292</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>324</v>
+        <v>293</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>325</v>
+        <v>294</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>326</v>
+        <v>295</v>
       </c>
       <c r="C2" t="s">
-        <v>327</v>
+        <v>296</v>
       </c>
       <c r="D2" t="s">
-        <v>328</v>
+        <v>297</v>
       </c>
       <c r="E2" t="s">
-        <v>329</v>
+        <v>298</v>
       </c>
       <c r="F2" t="s">
-        <v>330</v>
+        <v>299</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>331</v>
+        <v>300</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>332</v>
+        <v>301</v>
       </c>
       <c r="C2" t="s">
-        <v>333</v>
+        <v>302</v>
       </c>
       <c r="H2" t="s">
-        <v>334</v>
+        <v>303</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>304</v>
       </c>
       <c r="J2" t="s">
-        <v>335</v>
+        <v>305</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C3" t="s">
-        <v>336</v>
+        <v>306</v>
       </c>
       <c r="I3" s="6" t="s">
-        <v>337</v>
+        <v>307</v>
       </c>
       <c r="J3" t="s">
-        <v>335</v>
+        <v>305</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>338</v>
+        <v>308</v>
       </c>
       <c r="C4" t="s">
-        <v>339</v>
+        <v>309</v>
       </c>
       <c r="H4" t="s">
-        <v>340</v>
+        <v>310</v>
       </c>
       <c r="I4" s="6" t="s">
-        <v>341</v>
+        <v>311</v>
       </c>
       <c r="J4" t="s">
-        <v>335</v>
+        <v>305</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>