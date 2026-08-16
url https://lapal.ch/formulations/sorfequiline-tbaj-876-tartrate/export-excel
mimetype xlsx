--- v0 (2026-07-07)
+++ v1 (2026-08-16)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Sorfequiline (TBAJ-876) tartrate</t>
   </si>
   <si>
     <t>Sorfequiline tartrate; TBAJ-876 LAI</t>
   </si>
   <si>
     <t>Sorfequiline</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Diarylquinoline antimycobacterial agent</t>
   </si>
   <si>
     <t>High-concentration aqueous LAI suspensions of TBAJ-876 tartrate were developed using wet media milling. Drug concentrations up to 650 mg/mL (free-base equivalent) were achieved while maintaining injectability and acceptable physical properties. The formulation comprised TBAJ-876 tartrate particles stabilized with polysorbate 20 in citrate buffer. Peak plasma concentrations (Cmax) ranged from ~165–268 ng/mL, depending on particle size, with AUC0–3 months of 42,500–49,100 ng·h/mL. Plasma concentrations were sustained for at least 3 months after a single injection.</t>
   </si>
@@ -379,54 +388,63 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -538,57 +556,63 @@
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>TB Alliance</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.tballiance.org/</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>TB Alliance, formally known as the Global Alliance for TB Drug Development, is a not-for-profit product development partnership dedicated to the discovery, development, and delivery of faster-acting, safer, and affordable treatments for tuberculosis (TB). Since its establishment in 2000, the organization has played a pivotal role in advancing TB drug research and has built the largest pipeline.</t>
   </si>
   <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Hansen MF, Hopper C, Zulbeari N, Morgen P, Holm R. Development of high-concentration long-acting injectable formulations of TBAJ-587 and TBAJ-876 as an extended treatment strategy against tuberculosis. &lt;em&gt;J Control Release&lt;/em&gt;. 2026;393:114806. doi:10.1016/j.jconrel.2026.114806&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;This study investigated the potential of developing long-acting injectable (LAI) formulations of the next-generation diarylquinoline antibacterial compounds TBAJ-587 and TBAJ-876, which have the potential to impact the tuberculosis (TB) treatment by providing an extended treatment option. The performance of these compounds, formulated as LAIs, were evaluated based on particle size stability, drug loading capacity, and in vivo pharmacokinetics in rats. The data showed that particularly high drug loadings could be obtained in aqueous suspensions using the salt forms of TBAJ-587 and TBAJ-876, with concentrations up to 750 mg/mL TBAJ-587 fumarate and 650 mg/mL TBAJ-876 tartrate, expressed as the equivalent concentration of free base. A long-term stability study of the TBAJ-876 tartrate formulation suggested that a relatively stable suspension was defined when stored at both ambient temperature and at 40 °C. In contrast, the TBAJ-587 fumarate suspension formulation showed significant particle size growth as a function of time, indicating physical instability in the colloidal system. Analysis of both compounds by X-ray powder diffraction (XRPD) revealed no major changes in the crystal structure following milling or after 24 weeks of storage at 40 °C. The in vivo pharmacokinetic study in rats showed that the suspensions containing either TBAJ-587 fumarate or TBAJ-876 tartrate offered a promising LAI option for the prolonged treatment of TB, as all formulations achieved prolonged drug plasma exposure for at least three months following administration.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>&lt;p&gt;Ammerman NC, Nuermberger EL, Owen A, Rannard SP, Meyers CF, Swindells S. Potential Impact of Long-Acting Products on the Control of Tuberculosis: Preclinical Advancements and Translational Tools in Preventive Treatment. &lt;em&gt;Clin Infect Dis&lt;/em&gt;. 2022;75(Suppl 4):S510-S516. doi:10.1093/cid/ciac672&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;A key component of global tuberculosis (TB) control is the treatment of latent TB infection. The use of long-acting technologies to administer TB preventive treatment has the potential to significantly improve the delivery and impact of this important public health intervention. For example, an ideal long-acting treatment could consist of a single dose that could be administered in the clinic (ie, a "1-shot cure" for latent TB). Interest in long-acting formulations for TB preventive therapy has gained considerable traction in recent years. This article presents an overview of the specific considerations and current preclinical advancements relevant for the development of long-acting technologies of TB drugs for treatment of latent infection, including attributes of target product profiles, suitability of drugs for long-acting formulations, ongoing research efforts, and translation to clinical studies.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Sorfequiline (TBAJ-876) TB Alliance Offical Webpage</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -965,94 +989,97 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Dwv0DOO8dtt317txgf50RiHP63CIMJeQxg1FRT2q.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tballiance.org/compound/portfolio-compound-sorfequiline/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1108,133 +1135,141 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I2" t="s">
-        <v>40</v>
-[...7 lines deleted...]
-      <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
         <v>44</v>
       </c>
       <c r="O2" t="s">
         <v>45</v>
       </c>
       <c r="P2" t="s">
         <v>46</v>
       </c>
       <c r="Q2" t="s">
         <v>47</v>
       </c>
       <c r="R2" t="s">
         <v>48</v>
       </c>
       <c r="S2" t="s">
         <v>49</v>
       </c>
       <c r="T2" t="s">
         <v>50</v>
       </c>
       <c r="U2" t="s">
         <v>51</v>
       </c>
       <c r="V2" t="s">
         <v>52</v>
       </c>
       <c r="W2" t="s">
         <v>53</v>
       </c>
       <c r="X2" t="s">
         <v>54</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AA2" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="AB2" t="s">
         <v>57</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AC2" t="s">
         <v>58</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AD2" t="s">
         <v>59</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>60</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1278,257 +1313,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>62</v>
+        <v>117</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -1538,543 +1589,572 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="M1" s="4" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="N1" s="4" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="F1" s="4" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="H1" s="4" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="C2" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="D2" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="C2" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="D2" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="E2" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="F2" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>62</v>
+        <v>117</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>170</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="C2" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>172</v>
+      </c>
+      <c r="H2" t="s">
+        <v>173</v>
+      </c>
+      <c r="J2" t="s">
+        <v>174</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="C3" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>175</v>
+      </c>
+      <c r="H3" t="s">
+        <v>176</v>
+      </c>
+      <c r="J3" t="s">
+        <v>174</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C4" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>177</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="J4" t="s">
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>