--- v0 (2026-04-05)
+++ v1 (2026-06-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1081">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1094">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -139,50 +139,53 @@
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Comment &amp; Information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Semaglutide</t>
   </si>
   <si>
     <t>SEMA</t>
   </si>
   <si>
     <t>OZEMPIC; RYLEBUS; and WEGOVY</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
+  </si>
+  <si>
+    <t>GLP-1 receptor agonist</t>
   </si>
   <si>
     <t>Semaglutide LAI is a once-weekly subcutaneous GLP-1 receptor agonist (94% homologous to human GLP-1) indicated for glycemic control in type 2 diabetes. It enhances glucose-dependent insulin secretion, suppresses glucagon, and delays gastric emptying, lowering glucose and promoting weight loss. Peak plasma concentration occurs 1–3 days post-dose; high albumin binding confers a ~7-day half-life. Apparent clearance is ~0.05 L/h, and steady state is reached in 4–5 weeks. Furthermore, phase 3 trials show ~1.5% HbA1c reduction and up to 15% weight loss. To add on, semaglutide LAI has a black box warning i.e. risk of thyroid c-cell tumor. Other Adverse events include pancreatitis, diabetic retinopathy, hypoglycemia, acute kidney injury, and acute gallbladder diseases.</t>
   </si>
   <si>
     <t>Ozempic (2 mg/3 mL, 4 mg/3 mL, and 8 mg/3 mL prefilled syringes) is approved in 54 countries, while Wegovy (0.25 mg, 0.5 mg, 1 mg, 1.7 mg, and 2.4 mg) is approved in 43 countries. Additionally, a biosimilar version of long-acting semaglutide injection, marketed as Semavic Next, is approved in the Russian Federation for the treatment of obesity.</t>
   </si>
   <si>
     <t>Semaglutide has received regulatory approval in 96 countries, including authorizations from major agencies such as the U.S. Food and Drug Administration (FDA), European Medicines Agency (EMA), Pharmaceuticals and Medical Devices Agency (PMDA, Japan), Therapeutic Goods Administration (TGA, Australia), Health Canada, and Medsafe (New Zealand). The long-acting injectable (LAI) formulation of semaglutide is approved for the treatment of both type 2 diabetes mellitus and obesity/overweight, with indications and dosing regimens varying by therapeutic use.</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB13928</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
     <t>Aqueous drug particle suspension</t>
   </si>
   <si>
     <t>No proprietary excipient used</t>
   </si>
   <si>
     <t>1.5 mL of prefilled ozempic injection contains:
 1. Disodium phosphate dihydrate
@@ -205,89 +208,89 @@
 3. Protective group handling systems
 4. Bioreactors
 5. Fermentation tanks
 6. Lyophilizers (freeze-drying)
 7. Spray dryers (optional)
 8. Sterile mixing tanks for aqueous formulations
 9. Automated purification systems (HPLC)</t>
   </si>
   <si>
     <t>Semaglutide LAI synthesis involves peptide chain assembly via solid-phase synthesis, cleavage, purification (HPLC), and lyophilization. Manufacturing requires ISO Class 7 cleanrooms, strict temperature/humidity control, and aseptic fill-finish areas. Facilities must meet cGMP and FDA/EMA standards, with HEPA filtration, stainless steel surfaces, and validated HVAC systems. 
 Process includes:
 1. Peptide Backbone synthesis 
 2. Non natural amino acids incorporation
 3. Albumin binding moiety attachment (acylation)
 4. Purification
 5. Final Formulation preparation</t>
   </si>
   <si>
     <t>1. UPLC/HPLC systems (for purity and stability)
 2. MALDI-TOF mass spectrometer
 3. ELISA and LOCI assay kits (for potency and plasma concentration)
 4. AlphaScreen cAMP assay system
 5. LC-MS systems (for pharmacokinetic profiling)</t>
   </si>
   <si>
-    <t>Diabetes, Obesity / Weight Management</t>
+    <t>Diabetes: Type 2, Obesity / Weight Management</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker, Self-administered</t>
   </si>
   <si>
     <t>Weekly</t>
   </si>
   <si>
     <t>1. Safety and efficacy of OZEMPIC have not been established in pediatric patients (younger than 18 years).
 2. No dose adjustment needed for hepatic or renal impairment.</t>
   </si>
   <si>
     <t>OZEMPIC: 2mg/3mL (0.68mg/mL); 4mg/3mL (1.34 mg/mL) &amp; 8mg/3mL (2.68mg/mL) and WEGOVY: 0.25 mg / 0.5 mL; 0.5 mg / 0.5 mL; 1 mg / 0.5 mL ; 1.7 mg / 0.75 mL &amp; 2.4 mg / 0.75 mL</t>
   </si>
   <si>
     <t>OZEMPIC 2 mg once a week; WEGOVY 2.4 mg once a week</t>
   </si>
   <si>
     <t>Start at Semaglutide 0.25 mg SC once weekly injection (with/without meals). After 4 weeks, increase the dose to 0.5 mg once weekly. If after at least 4 weeks additional glycemic control is needed, increase to 1 mg once weekly</t>
   </si>
   <si>
     <t>1. OZEMPIC is approved for adults with type 2 diabetes mellitus (≥ 18 years old).
 2. WEGOVY is approved for adults and adolescents aged &lt; 12 years and older.
 3. Not recommended as first-line therapy for patients inadequately controlled on diet and exercise. 
 4. Has not been studied in patients with a history of pancreatitis. Consider another antidiabetic therapy. 
 5. Not indicated for use in type 1 diabetes mellitus or treatment of diabetic ketoacidosis.</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/label/2017/209637lbl.pdf</t>
   </si>
   <si>
-    <t>2026-01-09 12:44:43</t>
-[...2 lines deleted...]
-    <t>2026-01-09 14:29:33</t>
+    <t>2026-05-20 09:17:13</t>
+  </si>
+  <si>
+    <t>2026-05-20 10:10:57</t>
   </si>
   <si>
     <t>LA Formulation</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
@@ -2901,51 +2904,51 @@
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>Ozempic</t>
   </si>
   <si>
     <t>Diabetes</t>
   </si>
   <si>
     <t>2mg/3mL (0.68mg/mL); 4mg/3mL (1.34 mg/mL) and 8mg/3mL (2.68mg/mL) prefilled syringe</t>
   </si>
   <si>
-    <t>USFDA-r</t>
+    <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>https://www.drugs.com/history/ozempic.html</t>
   </si>
   <si>
     <t>Wegovy</t>
   </si>
   <si>
     <t>Obesity / Weight Management</t>
   </si>
   <si>
     <t xml:space="preserve">0.25 mg, 0.5 mg, 1 mg, 1.7 mg and 2.4 mg </t>
   </si>
   <si>
     <t>https://www.fda.gov/news-events/press-announcements/fda-approves-first-treatment-reduce-risk-serious-heart-problems-specifically-adults-obesity-or#:~:text=Press%20Announcements-,FDA%20Approves%20First%20Treatment%20to%20Reduce%20Risk%20of%20Serious%20Heart,Espa%C3%B1ol</t>
   </si>
@@ -3099,105 +3102,108 @@
   <si>
     <t>SVK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SVN</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>GRL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>DOH UAE</t>
-[...2 lines deleted...]
-    <t>Department of Health United Arab Emirates</t>
+    <t>MOHAP</t>
+  </si>
+  <si>
+    <t>Department of Health United Arab Emirates / Ministry of Health and Prevention</t>
   </si>
   <si>
     <t>ARE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>Awaiting approval</t>
   </si>
   <si>
     <t>https://emirateshospitals.ae/services/weight-loss-clinic/ozempic-injection/</t>
   </si>
   <si>
     <t>Swissmedic</t>
   </si>
   <si>
     <t>CHE</t>
   </si>
   <si>
     <t>https://sai.refdata.ch/detail/14564</t>
   </si>
   <si>
     <t>ANVISA</t>
   </si>
   <si>
     <t>Agência Nacional de Vigilância Sanitária</t>
   </si>
   <si>
     <t>BRA</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>https://consultas.anvisa.gov.br/#/medicamentos/1220881?nomeProduto=ozempic</t>
   </si>
   <si>
+    <t>HC</t>
+  </si>
+  <si>
     <t>Health Canada</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
     <t>https://health-products.canada.ca/dpd-bdpp/info?lang=eng&amp;code=96058</t>
   </si>
   <si>
-    <t>ANAMED</t>
-[...2 lines deleted...]
-    <t>Agencia nacional de medicamentos-Instituto de Salud Publica - Ministerio de Salud - Gobierno de Chile</t>
+    <t>ISP-ANAMED</t>
+  </si>
+  <si>
+    <t>Agencia nacional de medicamentos-Instituto de Salud Publica - Ministerio de Salud</t>
   </si>
   <si>
     <t>CHL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>https://www.vademecum.es/espana/medicamento/47800/ozempic-0-25-mg-solucion-inyectable-en-pluma-precargada</t>
   </si>
   <si>
     <t>NMPA</t>
   </si>
   <si>
     <t>National Medical Products Administration</t>
   </si>
   <si>
     <t>CHN</t>
   </si>
   <si>
     <t>https://patentlawyermagazine.com/ozempics-impending-patent-expiry-spurs-development-of-biosimilars-in-mainland-china/#:~:text=However%2C%20since%20Ozempic%20is%20set,Ozempic's%20approval%20in%20April%202021.</t>
   </si>
   <si>
     <t>generic</t>
   </si>
@@ -3217,51 +3223,51 @@
     <t>RUS</t>
   </si>
   <si>
     <t>https://geropharm.com/news/gerofarm-vernul-v-rossiyu-preparat-ozempik-pod-novym-nazvaniem-semavik#:~:text=Main%20/%20Company's%20news%20/%20GEROPHARM%20Relaunched,product%20in%20the%20same%20presentations.
 https://geropharm.com/portfolio/endokrinologiya/semavik-next</t>
   </si>
   <si>
     <t>Semaglutide (as a biosimiliar) is approved in Russia by MINZDRAV/ Минздрав России (Ministry of Health of the Russian Federation). It is under the name SEMAVIC NEXT.</t>
   </si>
   <si>
     <t>DoH HK</t>
   </si>
   <si>
     <t>Department of Health (Pharmacy and Poison Board of Hong Kong)</t>
   </si>
   <si>
     <t>HKG</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>https://www.drugoffice.gov.hk/eps/drug/productDetail/en/pharmaceutical_trade/127871</t>
   </si>
   <si>
-    <t>KMFDS-r</t>
+    <t>KMFDS</t>
   </si>
   <si>
     <t>Korean Ministry of Food and Drug Safety</t>
   </si>
   <si>
     <t>KOR</t>
   </si>
   <si>
     <t>https://www.koreabiomed.com/news/articleView.html?idxno=27706</t>
   </si>
   <si>
     <t>MOPH</t>
   </si>
   <si>
     <t>Ministry of Public Health - Lebanon</t>
   </si>
   <si>
     <t>LBN</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>https://www.moph.gov.lb/en/Drugs/index/3/4848/lebanon-national-drugs-database</t>
   </si>
@@ -3274,111 +3280,111 @@
   <si>
     <t>MYS</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>https://quest3plus.bpfk.gov.my/front-end/attachment/519/pharma/519413/1586930180.pdf</t>
   </si>
   <si>
     <t>CDSCO</t>
   </si>
   <si>
     <t>Central Drugs Standard Control Organisation - India</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>https://cdsco.gov.in/opencms/resources/UploadCDSCOWeb/2018/UploadCommitteeFiles/Recommendations%20Endocrinology%20%20Metabolism%2006.02.2025.pdf</t>
   </si>
   <si>
-    <t>Medsafe-r</t>
+    <t>Medsafe</t>
   </si>
   <si>
     <t>New Zealand Medicines and Medical Devices Safety Authority</t>
   </si>
   <si>
     <t>NZL</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>https://www.medsafe.govt.nz/regulatory/ProductDetail.asp?ID=22932</t>
   </si>
   <si>
     <t>TGA</t>
   </si>
   <si>
     <t>Therapeutic Goods Administration</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>https://www.tga.gov.au/sites/default/files/auspar-semaglutide-201030-pi.pdf</t>
   </si>
   <si>
     <t>MoH-PhDiv</t>
   </si>
   <si>
     <t>Ministry of Health Israel - Pharmaceutical division</t>
   </si>
   <si>
     <t>ISR</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>https://israeldrugs.health.gov.il/#!/medDetails/162%2009%2035750%2000</t>
   </si>
   <si>
-    <t>PFDA-r</t>
+    <t>PFDA</t>
   </si>
   <si>
     <t>Philippines Food and Drug Administration</t>
   </si>
   <si>
     <t>PHL</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>https://verification.fda.gov.ph/ALL_DrugProductslist.php?cmd=search&amp;t=ALL_DrugProducts&amp;psearch=semaglutide&amp;psearchtype=</t>
   </si>
   <si>
-    <t>SFDA-r</t>
+    <t>SFDA</t>
   </si>
   <si>
     <t>Saudi Food &amp; Drug Authority</t>
   </si>
   <si>
     <t>SAU</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>https://www.sfda.gov.sa/en/drugs-list</t>
   </si>
   <si>
     <t>SAHPRA</t>
   </si>
   <si>
     <t>South African Health Products Regulatory Authority</t>
   </si>
   <si>
     <t>ZAF</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
@@ -3394,116 +3400,146 @@
   <si>
     <t>TWN</t>
   </si>
   <si>
     <t>Taiwan, Province of China</t>
   </si>
   <si>
     <t>https://lmspiq.fda.gov.tw/web/DRPIQ/DRPIQLicSearch</t>
   </si>
   <si>
     <t>Thailand FDA</t>
   </si>
   <si>
     <t>Thailand Food and Drug Administration</t>
   </si>
   <si>
     <t>THA</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>pertento.fda.moph.go.th/FDA_INFORMATION_DRUG/Home/Public_Information_Drug?Newcode=U1DR1C10B2631502311C</t>
   </si>
   <si>
-    <t>MHRA-r</t>
-[...2 lines deleted...]
-    <t>Medicines and Healthcare Products Regulatory Agency - UK</t>
+    <t>MHRA</t>
+  </si>
+  <si>
+    <t>Medicines and Healthcare Products Regulatory Agency</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
     <t>https://cms.mhra.gov.uk/pip/mhra-100275-pip01-21</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/medicines/human/EPAR/wegovy#:~:text=Wegovy%20received%20a%20marketing%20authorisation,EU%20on%206%20January%202022.</t>
   </si>
   <si>
     <t>0.25 mg; 0.5 mg ; 1 mg; 1.7 mg</t>
   </si>
   <si>
-    <t>PMDA-r</t>
+    <t>PMDA</t>
   </si>
   <si>
     <t>Pharmaceuticals and Medical Devices Agency - Ministry of Health, Labour and Welfare</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>2mg/1.5mL</t>
   </si>
   <si>
     <t>2.4 mg/0.75 mL (3.2 mg/mL)</t>
   </si>
   <si>
     <t>0.25 mg; 0.5 mg ; 1 mg; 1.7 mg; 2.4 mg</t>
   </si>
   <si>
     <t>0.25 mg; 0.5 mg ; 1 mg; 1.7 mg; 2.4mg</t>
   </si>
   <si>
     <t>0.25 mg; 0.5 mg; 1 mg; 1.7 mg; 2.4 mg</t>
   </si>
   <si>
     <t>ANMAT</t>
   </si>
   <si>
     <t>National Administration of Drugs, Food and Medical Devices</t>
   </si>
   <si>
     <t>ARG</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>https://boletin.anmat.gob.ar/noviembre_2023/Dispo_10600-23.pdf</t>
   </si>
   <si>
     <t>1.7 mg/0.75 mL</t>
   </si>
   <si>
     <t>https://www.ispch.gob.cl/folleto/wegovy-solucion-inyectable-17-mg-075-ml/?utm_source=copilot.com</t>
   </si>
   <si>
+    <t>Dr Reddy's Laboratories Ltd</t>
+  </si>
+  <si>
+    <t>1.34mg/mL</t>
+  </si>
+  <si>
+    <t>https://dhpp.hpfb-dgpsa.ca/dhpp/resource/107019</t>
+  </si>
+  <si>
+    <t>Semaglutide Injection is 0.25 mg once weekly. After 4 weeks, increase dose to 0.5 mg once weekly</t>
+  </si>
+  <si>
+    <t>Sun Pharmaceutical Industries Limited</t>
+  </si>
+  <si>
+    <t>Noveltreat</t>
+  </si>
+  <si>
+    <t>0.25 mg/0.5 mL, 0.5 mg/0.5 mL, 1 mg/0.5 mL, 1.7 mg/0.75 mL, and 2.4 mg/0.75 mL</t>
+  </si>
+  <si>
+    <t>https://sunpharma.com/wp-content/uploads/2026/01/PR-SEMAGLUTIDE-DCGI-APPROVAL.pdf</t>
+  </si>
+  <si>
+    <t>Sematrinity</t>
+  </si>
+  <si>
+    <t>2 mg/1.5 ml; 4 mg/3 mL</t>
+  </si>
+  <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Patent holder</t>
   </si>
   <si>
     <t>Expiry date</t>
   </si>
   <si>
     <t>Patent abstract</t>
   </si>
   <si>
     <t>Licence with MPP</t>
   </si>
   <si>
     <t>Patent source</t>
   </si>
   <si>
     <t>Granted: Low, low-middle and upper-middle countries</t>
@@ -3544,51 +3580,51 @@
   <si>
     <t>Australia, Romania, Bulgaria, Slovakia, Japan, Korea, Republic of</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Brazil, China, Albania, Türkiye, North Macedonia, Mexico, South Africa, India</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Australia, Canada, Liechtenstein, Italy, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Norway, Russian Federation, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>WO2006097537</t>
   </si>
   <si>
     <t>2026-03-20</t>
   </si>
   <si>
     <t>Protracted GLP-1 compounds and therapeutic uses thereof.</t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
     <t>Brazil, Mexico</t>
   </si>
   <si>
-    <t>Australia, Liechtenstein, Italy, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Switzerland, Spain, Austria, Finland, France, Poland, Ireland, Germany, Portugal, Czechia, Sweden, Israel, Japan, Korea, Republic of, Norway, Russian Federation, Taiwan, Province of China, United States of America</t>
+    <t>Australia, Liechtenstein, Italy, Denmark, Belgium, Greece, Netherlands, Hungary, Switzerland, Austria, Finland, France, Poland, Ireland, Portugal, Czechia, Sweden, Israel, Japan, Korea, Republic of, Norway, Russian Federation, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Brazil, China, Albania, Serbia, Bosnia and Herzegovina, Türkiye, North Macedonia, South Africa, India</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Canada, Liechtenstein, Italy, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, United States of America</t>
   </si>
   <si>
     <t>WO2014005858</t>
   </si>
   <si>
     <t>Semaglutide used once weekly to treat Type II diabetes or reducing body weight</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>2033-06-21</t>
   </si>
   <si>
     <t>The invention relates to use of long-acting GLP-1 peptides in certain dosage regimes for the treatment of type 2 diabetes, obesity, etc.</t>
   </si>
   <si>
     <t>Serbia, Türkiye, North Macedonia, Mexico</t>
   </si>
@@ -3743,50 +3779,53 @@
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/Y8RWJhwxITo1VoRHfOahMCULLFyy7RVLiLvaC33L.png</t>
   </si>
   <si>
     <t>Structure of lysine semaglutide (C41H75N5O14)</t>
   </si>
   <si>
     <t>https://pubchem.ncbi.nlm.nih.gov/compound/Lysine_-semaglutide</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
+  </si>
+  <si>
+    <t>Novo Nordisk</t>
   </si>
   <si>
     <t>https://www.novonordisk.com/</t>
   </si>
   <si>
     <t>Novo Nordisk A/S, founded in 1989 through the merger of two Danish insulin pioneers—Nordisk Insulinlaboratorium (1923) and Novo Terapeutisk Laboratorium (1925)—traces its roots to Nobel laureate August Krogh’s efforts to bring insulin production to Denmark. Headquartered in Bagsværd, Denmark, the company operates production facilities in nine countries and offices in over 75.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Wilding, J. P. H., Batterham, R. L., Calanna, S., Davies, M., Van Gaal, L. F., Lingvay, I., McGowan, B. M., Rosenstock, J., Tran, M. T. D., Wadden, T. A., Wharton, S., Yokote, K., Zeuthen, N., Kushner, R. F., &amp;amp; STEP 1 Study Group (2021). Once-Weekly Semaglutide in Adults with Overweight or Obesity.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The New England journal of medicine&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;384&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(11), 989–1002. &lt;/span&gt;&lt;a href="https://doi.org/10.1056/NEJMoa2032183" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1056/NEJMoa2032183&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Obesity is a global health challenge with few pharmacologic options. Whether adults with obesity can achieve weight loss with once-weekly semaglutide at a dose of 2.4 mg as an adjunct to lifestyle intervention has not been confirmed.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;In this double-blind trial, we enrolled 1961 adults with a body-mass index (the weight in kilograms divided by the square of the height in meters) of 30 or greater (≥27 in persons with ≥1 weight-related coexisting condition), who did not have diabetes, and randomly assigned them, in a 2:1 ratio, to 68 weeks of treatment with once-weekly subcutaneous semaglutide (at a dose of 2.4 mg) or placebo, plus lifestyle intervention. The coprimary end points were the percentage change in body weight and weight reduction of at least 5%. The primary estimand (a precise description of the treatment effect reflecting the objective of the clinical trial) assessed effects regardless of treatment discontinuation or rescue interventions.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;The mean change in body weight from baseline to week 68 was -14.9% in the semaglutide group as compared with -2.4% with placebo, for an estimated treatment difference of -12.4 percentage points (95% confidence interval [CI], -13.4 to -11.5; P&amp;lt;0.001). More participants in the semaglutide group than in the placebo group achieved weight reductions of 5% or more (1047 participants [86.4%] vs. 182 [31.5%]), 10% or more (838 [69.1%] vs. 69 [12.0%]), and 15% or more (612 [50.5%] vs. 28 [4.9%]) at week 68 (P&amp;lt;0.001 for all three comparisons of odds). The change in body weight from baseline to week 68 was -15.3 kg in the semaglutide group as compared with -2.6 kg in the placebo group (estimated treatment difference, -12.7 kg; 95% CI, -13.7 to -11.7). Participants who received semaglutide had a greater improvement with respect to cardiometabolic risk factors and a greater increase in participant-reported physical functioning from baseline than those who received placebo. Nausea and diarrhea were the most common adverse events with semaglutide; they were typically transient and mild-to-moderate in severity and subsided with time. More participants in the semaglutide group than in the placebo group discontinued treatment owing to gastrointestinal events (59 [4.5%] vs. 5 [0.8%]).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;In participants with overweight or obesity, 2.4 mg of semaglutide once weekly plus lifestyle intervention was associated with sustained, clinically relevant reduction in body weight. (Funded by Novo Nordisk; STEP 1 ClinicalTrials.gov number,&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT03548935" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT03548935&lt;/a&gt;).&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Garvey, W. T., Batterham, R. L., Bhatta, M., Buscemi, S., Christensen, L. N., Frias, J. P., Jódar, E., Kandler, K., Rigas, G., Wadden, T. A., Wharton, S., &amp;amp; STEP 5 Study Group (2022). Two-year effects of semaglutide in adults with overweight or obesity: the STEP 5 trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Nature medicine&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;28&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(10), 2083–2091. &lt;/span&gt;&lt;a href="https://doi.org/10.1038/s41591-022-02026-4" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1038/s41591-022-02026-4&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;The STEP 5 trial assessed the efficacy and safety of once-weekly subcutaneous semaglutide 2.4 mg versus placebo (both plus behavioral intervention) for long-term treatment of adults with obesity, or overweight with at least one weight-related comorbidity, without diabetes. The co-primary endpoints were the percentage change in body weight and achievement of weight loss of ≥5% at week 104. Efficacy was assessed among all randomized participants regardless of treatment discontinuation or rescue intervention. From 5 October 2018 to 1 February 2019, 304 participants were randomly assigned to semaglutide 2.4 mg (n = 152) or placebo (n = 152), 92.8% of whom completed the trial (attended the end-of-trial safety visit). Most participants were female (236 (77.6%)) and white (283 (93.1%)), with a mean (s.d.) age of 47.3 (11.0) years, body mass index of 38.5 (6.9) kg m-2&amp;nbsp;and weight of 106.0 (22.0) kg. The mean change in body weight from baseline to week 104 was -15.2% in the semaglutide group (n = 152) versus -2.6% with placebo (n = 152), for an estimated treatment difference of -12.6 %-points (95% confidence interval, -15.3 to -9.8; P &amp;lt; 0.0001). More participants in the semaglutide group than in the placebo group achieved weight loss ≥5% from baseline at week 104 (77.1% versus 34.4%; P &amp;lt; 0.0001). Gastrointestinal adverse events, mostly mild-to-moderate, were reported more often with semaglutide than with placebo (82.2% versus 53.9%). In summary, in adults with overweight (with at least one weight-related comorbidity) or obesity, semaglutide treatment led to substantial, sustained weight loss over 104 weeks versus placebo.&amp;nbsp;&lt;/span&gt;&lt;a href="http://clinicaltrials.gov/show/NCT03693430" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188); background-color: rgb(255, 255, 255);"&gt;NCT03693430&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Frías, J. P., Auerbach, P., Bajaj, H. S., Fukushima, Y., Lingvay, I., Macura, S., Søndergaard, A. L., Tankova, T. I., Tentolouris, N., &amp;amp; Buse, J. B. (2021). Efficacy and safety of once-weekly semaglutide 2·0 mg versus 1·0 mg in patients with type 2 diabetes (SUSTAIN FORTE): a double-blind, randomised, phase 3B trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The lancet. Diabetes &amp;amp; endocrinology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;9&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(9), 563–574. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/S2213-8587(21)00174-1" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/S2213-8587(21)00174-1&lt;/a&gt;&lt;/p&gt;</t>
   </si>
@@ -4342,127 +4381,130 @@
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" t="s">
         <v>33</v>
       </c>
       <c r="D2" t="s">
         <v>35</v>
       </c>
       <c r="E2" t="s">
         <v>36</v>
       </c>
+      <c r="F2" t="s">
+        <v>37</v>
+      </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="T2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="U2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="V2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="W2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="X2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Y2" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Z2" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AA2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AB2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AC2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AD2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AF2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="AG2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ60"/>
   <sheetViews>
@@ -4506,5554 +4548,5554 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>23</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="I2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="J2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="O2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="X2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="Y2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="Z2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AA2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AD2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AE2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AF2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AG2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AJ2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AP2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ2">
         <v>102</v>
       </c>
       <c r="AR2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AW2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3">
         <v>852967</v>
       </c>
       <c r="C3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="H3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="I3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="J3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="X3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="Y3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="Z3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="AA3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="AE3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="AP3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ3">
         <v>8</v>
       </c>
       <c r="AS3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="AU3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AW3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="H4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="I4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="J4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="X4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="Y4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="Z4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="AA4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="AE4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="AP4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ4">
         <v>100</v>
       </c>
       <c r="AR4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS4" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AW4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C5" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="I5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="J5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M5" t="s">
         <v>33</v>
       </c>
       <c r="O5" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="X5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="Y5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="AB5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="AC5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="AE5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AP5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ5">
         <v>69</v>
       </c>
       <c r="AR5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AW5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="H6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="J6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="X6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="Y6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="Z6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="AA6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="AE6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AP6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ6">
         <v>300</v>
       </c>
       <c r="AS6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AU6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AW6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F7" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="I7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="J7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="X7" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="Y7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="AB7" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AC7" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="AE7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="AF7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH7" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AJ7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="AP7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ7">
         <v>16</v>
       </c>
       <c r="AR7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AW7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E8" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="I8" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="J8" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="X8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="Y8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="Z8" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="AA8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="AE8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF8" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ8" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="AP8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ8">
         <v>10</v>
       </c>
       <c r="AS8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="AU8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AW8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C9" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E9" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G9" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="H9" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="I9" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="J9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="X9" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="Y9" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="Z9" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="AA9" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="AE9" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF9" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AJ9" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="AP9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ9">
         <v>600</v>
       </c>
       <c r="AS9" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="AU9" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AW9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C10" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E10" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G10" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="H10" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="I10" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="J10" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M10" t="s">
         <v>33</v>
       </c>
       <c r="O10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="W10" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="Y10" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="Z10" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="AA10" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="AE10" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF10" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI10" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ10" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="AP10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ10">
         <v>478</v>
       </c>
       <c r="AR10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU10" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AW10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C11" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E11" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G11" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="H11" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="I11" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="J11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M11" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="X11" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="Y11" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="Z11" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="AA11" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="AE11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF11" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AG11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI11" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ11" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="AP11" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ11">
         <v>20</v>
       </c>
       <c r="AS11" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="AU11" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AW11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C12" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E12" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F12" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G12" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H12" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="I12" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="J12" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="M12" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="O12" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="X12" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="Y12" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="Z12" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="AA12" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="AE12" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AG12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI12" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ12" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="AP12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ12">
         <v>252</v>
       </c>
       <c r="AR12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AW12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C13" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E13" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H13" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="I13" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="J13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="O13" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="X13" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="Y13" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="Z13" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="AA13" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AE13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AF13" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ13" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="AP13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ13">
         <v>60</v>
       </c>
       <c r="AR13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS13" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU13" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AW13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY13" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C14" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F14" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="G14" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="H14" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="I14" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="J14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M14" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="O14" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="W14" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="Y14" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="Z14" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="AA14" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="AE14" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF14" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI14" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ14" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="AP14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ14">
         <v>40</v>
       </c>
       <c r="AR14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AW14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY14" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15">
         <v>2000031181</v>
       </c>
       <c r="C15" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E15" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G15" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="H15" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="I15" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="J15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="O15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="X15" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="Y15" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="Z15" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="AA15" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="AE15" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="AF15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ15" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="AP15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ15">
         <v>60</v>
       </c>
       <c r="AR15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AW15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY15" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C16" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E16" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G16" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="H16" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="I16" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="J16" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M16" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="O16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="X16" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="Y16" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="Z16" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="AA16" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="AE16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF16" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI16" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ16" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="AP16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ16">
         <v>200</v>
       </c>
       <c r="AR16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AW16" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ16" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C17" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E17" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F17" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G17" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="H17" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="I17" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="J17" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="M17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="O17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="X17" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="Y17" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="Z17" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="AA17" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="AE17" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF17" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI17" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ17" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="AP17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ17">
         <v>50</v>
       </c>
       <c r="AR17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AW17" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
         <v>34</v>
       </c>
       <c r="C18" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F18" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G18" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="H18" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="I18" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="J18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="O18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="X18" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="Y18" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="AB18" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="AC18" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="AE18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF18" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ18" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="AP18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ18">
         <v>107</v>
       </c>
       <c r="AR18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AW18" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19">
         <v>2000035452</v>
       </c>
       <c r="C19" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E19" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G19" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="H19" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="I19" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="J19" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="M19" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="O19" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="X19" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="Y19" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="Z19" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="AA19" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="AE19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AF19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI19" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ19" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="AP19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ19">
         <v>54</v>
       </c>
       <c r="AR19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU19" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="AW19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C20" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E20" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G20" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H20" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="I20" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="J20" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="M20" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="O20" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="X20" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="Y20" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="AB20" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="AC20" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="AE20" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF20" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG20" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH20" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI20" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ20" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="AP20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ20">
         <v>111</v>
       </c>
       <c r="AR20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU20" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AW20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX20" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C21" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="E21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F21" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G21" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H21" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="I21" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J21" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="M21" t="s">
         <v>33</v>
       </c>
       <c r="X21" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="Y21" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="AB21" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="AC21" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="AE21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF21" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG21" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH21" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI21" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AJ21" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="AP21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ21">
         <v>68</v>
       </c>
       <c r="AR21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AW21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX21" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C22" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="E22" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F22" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="G22" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H22" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="I22" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="J22" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="M22" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="O22" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="X22" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="Y22" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="AB22" t="s">
+        <v>368</v>
+      </c>
+      <c r="AC22" t="s">
         <v>367</v>
       </c>
-      <c r="AC22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE22" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF22" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ22" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="AP22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ22">
         <v>29</v>
       </c>
       <c r="AR22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU22" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AW22" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX22" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ22" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
+        <v>370</v>
+      </c>
+      <c r="C23" t="s">
+        <v>371</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="E23" t="s">
+        <v>208</v>
+      </c>
+      <c r="F23" t="s">
+        <v>170</v>
+      </c>
+      <c r="G23" t="s">
+        <v>340</v>
+      </c>
+      <c r="H23" t="s">
+        <v>373</v>
+      </c>
+      <c r="I23" t="s">
+        <v>374</v>
+      </c>
+      <c r="J23" t="s">
+        <v>375</v>
+      </c>
+      <c r="M23" t="s">
+        <v>33</v>
+      </c>
+      <c r="X23" t="s">
+        <v>376</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>377</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>378</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>378</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>149</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>150</v>
+      </c>
+      <c r="AG23" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>151</v>
+      </c>
+      <c r="AJ23" t="s">
         <v>369</v>
       </c>
-      <c r="C23" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="AP23" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ23">
         <v>68</v>
       </c>
       <c r="AR23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU23" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AW23" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ23" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C24" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="E24" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G24" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="H24" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="I24" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="J24" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="M24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="O24" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="X24" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="Y24" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="AB24" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="AC24" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="AE24" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI24" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ24" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="AP24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ24">
         <v>90</v>
       </c>
       <c r="AR24" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU24" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AW24" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX24" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ24" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C25" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E25" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G25" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="H25" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="I25" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="J25" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="M25" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="O25" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="X25" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="Y25" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="AB25" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="AC25" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="AE25" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AF25" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="AG25" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH25" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AJ25" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="AP25" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ25">
         <v>120</v>
       </c>
       <c r="AR25" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS25" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AW25" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ25" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C26" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="E26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F26" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G26" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H26" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="I26" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="J26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M26" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="O26" t="s">
+        <v>410</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>410</v>
+      </c>
+      <c r="S26" t="s">
         <v>409</v>
       </c>
-      <c r="Q26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="X26" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="Y26" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="AB26" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="AC26" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="AE26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AF26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG26" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH26" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI26" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AJ26" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="AP26" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ26">
         <v>18</v>
       </c>
       <c r="AR26" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS26" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="AU26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AW26" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ26" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C27" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="E27" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G27" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="H27" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="I27" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="J27" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="M27" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="O27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="X27" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="Y27" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="Z27" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="AA27" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="AE27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG27" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH27" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI27" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ27" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="AP27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ27">
         <v>100</v>
       </c>
       <c r="AR27" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS27" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU27" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AW27" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX27" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY27" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ27" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C28" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="E28" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F28" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="G28" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="H28" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="I28" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="J28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M28" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="O28" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="W28" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="Y28" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="Z28" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AA28" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AE28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ28" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="AP28" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ28">
         <v>122</v>
       </c>
       <c r="AR28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS28" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU28" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AW28" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY28" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C29" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="E29" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F29" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="G29" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="H29" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="I29" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="J29" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="M29" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="O29" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="X29" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="Y29" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="AB29" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="AC29" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="AE29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH29" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ29" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="AP29" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ29">
         <v>15</v>
       </c>
       <c r="AR29" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU29" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AW29" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY29" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ29" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C30" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E30" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F30" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G30" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H30" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="I30" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="J30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M30" t="s">
         <v>33</v>
       </c>
       <c r="X30" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="Y30" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="AB30" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="AC30" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="AE30" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AF30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AJ30" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="AP30" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ30">
         <v>28</v>
       </c>
       <c r="AR30" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS30" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="AU30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AW30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY30" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ30" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="31" spans="1:52">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C31" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F31" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="G31" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="H31" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="I31" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="J31" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="M31" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="O31" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="W31" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="Y31" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="Z31" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="AA31" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="AD31" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="AE31" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="AF31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH31" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI31" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ31" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="AP31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ31">
         <v>74</v>
       </c>
       <c r="AR31" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS31" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU31" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AW31" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX31" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY31" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ31" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="32" spans="1:52">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C32" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F32" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G32" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="H32" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="I32" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="J32" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="M32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="O32" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="X32" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="Y32" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="Z32" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="AA32" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="AD32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AE32" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF32" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ32" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="AP32" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ32">
         <v>45</v>
       </c>
       <c r="AR32" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS32" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU32" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AW32" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY32" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ32" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="33" spans="1:52">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C33" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E33" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F33" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G33" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H33" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="I33" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="J33" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="M33" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="O33" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="Q33" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="S33" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="U33" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="X33" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="Y33" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="AB33" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="AC33" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="AE33" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AF33" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG33" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH33" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI33" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AJ33" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="AP33" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ33">
         <v>54</v>
       </c>
       <c r="AR33" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS33" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU33" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AW33" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY33" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ33" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="34" spans="1:52">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C34" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E34" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G34" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="H34" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="I34" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="J34" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M34" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="O34" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="Q34" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="X34" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="Y34" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="Z34" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="AA34" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="AD34" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AE34" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF34" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG34" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH34" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI34" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ34" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="AP34" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ34">
         <v>192</v>
       </c>
       <c r="AR34" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS34" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU34" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AW34" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY34" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ34" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="35" spans="1:52">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C35" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E35" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F35" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G35" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="H35" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="I35" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="J35" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M35" t="s">
         <v>33</v>
       </c>
       <c r="O35" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="X35" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="Y35" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="Z35" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="AA35" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="AE35" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF35" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG35" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH35" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI35" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ35" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="AP35" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ35">
         <v>80</v>
       </c>
       <c r="AR35" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS35" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU35" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AW35" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY35" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ35" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="36" spans="1:52">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C36" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="E36" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F36" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G36" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="H36" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="I36" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="J36" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M36" t="s">
         <v>33</v>
       </c>
       <c r="O36" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="X36" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="Y36" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="Z36" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AA36" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="AE36" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF36" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG36" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH36" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI36" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ36" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="AP36" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ36">
         <v>200</v>
       </c>
       <c r="AR36" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS36" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU36" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AW36" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY36" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="37" spans="1:52">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C37" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="E37" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F37" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G37" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="H37" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="I37" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="J37" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="M37" t="s">
         <v>33</v>
       </c>
       <c r="O37" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="X37" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="Y37" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="Z37" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="AA37" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="AE37" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF37" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG37" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH37" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI37" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ37" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="AP37" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ37">
         <v>120</v>
       </c>
       <c r="AR37" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS37" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU37" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AW37" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY37" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="38" spans="1:52">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="C38" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="E38" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F38" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G38" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H38" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="I38" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="J38" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="M38" t="s">
         <v>33</v>
       </c>
       <c r="O38" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="X38" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="Y38" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="AB38" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="AC38" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="AE38" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF38" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG38" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH38" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI38" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ38" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="AP38" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ38">
         <v>401</v>
       </c>
       <c r="AR38" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS38" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU38" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AW38" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX38" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY38" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ38" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="39" spans="1:52">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="C39" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="E39" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F39" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G39" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H39" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="I39" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="J39" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="M39" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="O39" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="Q39" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="S39" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="U39" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="X39" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="Y39" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="AB39" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="AC39" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="AE39" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AF39" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG39" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH39" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI39" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AJ39" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="AP39" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ39">
         <v>68</v>
       </c>
       <c r="AR39" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS39" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="AU39" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AW39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX39" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY39" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="40" spans="1:52">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C40" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E40" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F40" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G40" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H40" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="I40" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="J40" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="M40" t="s">
         <v>33</v>
       </c>
       <c r="X40" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="Y40" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="AB40" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="AC40" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="AG40" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH40" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI40" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AQ40">
         <v>215</v>
       </c>
       <c r="AW40" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX40" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY40" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="41" spans="1:52">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C41" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F41" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G41" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H41" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="I41" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="J41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="M41" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="X41" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="Y41" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="AB41" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="AC41" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="AG41" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH41" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI41" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AQ41">
         <v>789</v>
       </c>
       <c r="AW41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX41" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY41" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="42" spans="1:52">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C42" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="E42" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F42" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G42" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H42" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="I42" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="J42" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="M42" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="X42" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="Y42" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="AB42" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="AC42" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="AG42" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH42" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI42" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AQ42">
         <v>521</v>
       </c>
       <c r="AW42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX42" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY42" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ42" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="43" spans="1:52">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="B43" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="C43" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E43" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F43" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G43" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H43" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="I43" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="J43" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M43" t="s">
         <v>33</v>
       </c>
       <c r="X43" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="Y43" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="AB43" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="AC43" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="AG43" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH43" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI43" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AQ43">
         <v>215</v>
       </c>
       <c r="AW43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX43" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY43" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="44" spans="1:52">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C44" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="E44" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F44" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G44" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H44" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="I44" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="J44" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M44" t="s">
         <v>33</v>
       </c>
       <c r="X44" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="Y44" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="AB44" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AC44" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AG44" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH44" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI44" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AQ44">
         <v>462</v>
       </c>
       <c r="AW44" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX44" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY44" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="45" spans="1:52">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C45" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F45" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G45" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H45" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="I45" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="J45" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="M45" t="s">
         <v>33</v>
       </c>
       <c r="X45" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="Y45" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="AB45" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="AC45" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="AG45" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH45" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI45" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AQ45">
         <v>333</v>
       </c>
       <c r="AW45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX45" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY45" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="46" spans="1:52">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C46" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="F46" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G46" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H46" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="I46" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="J46" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M46" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="X46" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="Y46" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="AB46" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="AC46" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="AG46" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH46" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI46" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AQ46">
         <v>218</v>
       </c>
       <c r="AW46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX46" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY46" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="47" spans="1:52">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C47" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E47" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F47" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G47" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="H47" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="I47" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="J47" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M47" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="O47" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="X47" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="Y47" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="AB47" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="AC47" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="AE47" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF47" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG47" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH47" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI47" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ47" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="AP47" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ47">
         <v>140</v>
       </c>
       <c r="AR47" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS47" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU47" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AW47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX47" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY47" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="48" spans="1:52">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="C48" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="E48" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F48" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="G48" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="H48" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="I48" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="J48" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="M48" t="s">
         <v>33</v>
       </c>
       <c r="X48" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="Y48" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="AB48" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="AC48" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="AE48" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF48" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG48" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH48" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI48" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AJ48" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="AP48" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AS48" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="AU48" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AW48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX48" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY48" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="49" spans="1:52">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="B49" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="C49" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E49" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F49" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="G49" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="H49" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="I49" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="J49" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M49" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="O49" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="Q49" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="W49" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="Y49" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="Z49" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="AA49" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="AE49" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF49" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG49" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH49" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI49" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AJ49" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="AP49" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ49">
         <v>40</v>
       </c>
       <c r="AR49" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS49" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU49" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AW49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX49" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY49" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ49" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:52">
       <c r="A50" t="s">
         <v>33</v>
       </c>
       <c r="B50" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="C50" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="E50" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F50" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G50" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H50" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="I50" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="J50" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="M50" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="O50" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="X50" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="Y50" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="AB50" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="AC50" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="AE50" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AF50" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG50" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH50" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI50" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ50" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="AP50" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ50">
         <v>18</v>
       </c>
       <c r="AR50" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS50" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="AU50" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AW50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX50" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY50" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ50" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="51" spans="1:52">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C51" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="F51" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G51" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H51" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="I51" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="J51" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="M51" t="s">
         <v>33</v>
       </c>
       <c r="X51" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="Y51" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="AB51" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="AC51" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="AG51" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH51" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI51" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AQ51">
         <v>581</v>
       </c>
       <c r="AW51" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX51" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY51" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ51" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="52" spans="1:52">
       <c r="A52" t="s">
         <v>33</v>
       </c>
       <c r="B52" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C52" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="F52" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G52" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H52" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="I52" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="J52" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M52" t="s">
         <v>33</v>
       </c>
       <c r="X52" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="Y52" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="AB52" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="AC52" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="AG52" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH52" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI52" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AQ52">
         <v>230</v>
       </c>
       <c r="AW52" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX52" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY52" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ52" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="53" spans="1:52">
       <c r="A53" t="s">
         <v>33</v>
       </c>
       <c r="B53" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="C53" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="E53" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F53" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G53" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="H53" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="I53" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="J53" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="M53" t="s">
         <v>33</v>
       </c>
       <c r="O53" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="Q53" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="X53" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="Y53" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="AB53" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="AC53" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="AE53" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF53" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG53" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH53" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI53" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ53" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="AP53" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ53">
         <v>109</v>
       </c>
       <c r="AR53" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS53" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU53" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AW53" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX53" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY53" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ53" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="54" spans="1:52">
       <c r="A54" t="s">
         <v>33</v>
       </c>
       <c r="B54" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="C54" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="E54" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G54" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H54" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="I54" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="J54" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="M54" t="s">
         <v>33</v>
       </c>
       <c r="O54" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="X54" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="Y54" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="Z54" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="AA54" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="AE54" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF54" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG54" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH54" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI54" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ54" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="AP54" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ54">
         <v>1500</v>
       </c>
       <c r="AR54" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS54" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU54" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AW54" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX54" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY54" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ54" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="55" spans="1:52">
       <c r="A55" t="s">
         <v>33</v>
       </c>
       <c r="B55" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="C55" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="E55" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F55" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G55" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H55" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="I55" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="J55" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M55" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="O55" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="X55" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="Y55" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="Z55" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="AA55" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="AE55" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF55" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG55" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH55" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI55" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ55" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="AP55" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ55">
         <v>134</v>
       </c>
       <c r="AR55" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS55" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU55" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AW55" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX55" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY55" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ55" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="56" spans="1:52">
       <c r="A56" t="s">
         <v>33</v>
       </c>
       <c r="B56" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="C56" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="E56" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G56" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H56" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="I56" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="J56" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M56" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="O56" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="X56" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="Y56" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="Z56" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="AA56" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="AE56" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF56" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG56" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH56" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI56" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ56" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="AP56" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ56">
         <v>600</v>
       </c>
       <c r="AR56" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS56" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU56" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AW56" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX56" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY56" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ56" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="57" spans="1:52">
       <c r="A57" t="s">
         <v>33</v>
       </c>
       <c r="B57" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="C57" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E57" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F57" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G57" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="H57" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="I57" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="J57" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="M57" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="O57" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="Q57" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="W57" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="Y57" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="Z57" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="AA57" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="AE57" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF57" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG57" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH57" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI57" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ57" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="AP57" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ57">
         <v>80</v>
       </c>
       <c r="AR57" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS57" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU57" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AW57" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX57" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY57" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ57" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="58" spans="1:52">
       <c r="A58" t="s">
         <v>33</v>
       </c>
       <c r="B58" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C58" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="E58" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G58" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="H58" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="I58" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="J58" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M58" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="O58" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="X58" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="Y58" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="Z58" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AA58" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="AE58" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF58" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG58" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH58" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI58" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ58" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="AP58" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ58">
         <v>104</v>
       </c>
       <c r="AR58" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS58" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU58" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AW58" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX58" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY58" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ58" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="59" spans="1:52">
       <c r="A59" t="s">
         <v>33</v>
       </c>
       <c r="B59" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="C59" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="E59" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="G59" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H59" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="I59" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="J59" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="M59" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="O59" t="s">
         <v>33</v>
       </c>
       <c r="Q59" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="S59" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="X59" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="Y59" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="Z59" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="AA59" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="AE59" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF59" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AG59" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH59" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI59" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AJ59" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="AP59" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ59">
         <v>78</v>
       </c>
       <c r="AR59" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AS59" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AU59" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="AW59" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX59" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY59" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ59" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="60" spans="1:52">
       <c r="A60" t="s">
         <v>33</v>
       </c>
       <c r="B60" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="C60" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E60" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F60" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G60" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H60" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="I60" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="X60" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="Y60" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="AB60" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="AC60" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="AE60" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AF60" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AG60" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH60" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AI60" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AJ60" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="AP60" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AQ60">
         <v>27</v>
       </c>
       <c r="AS60" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AU60" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AW60" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AX60" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AY60" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AZ60" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
@@ -10111,5005 +10153,5155 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q99"/>
+  <dimension ref="A1:Q102"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C2" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D2" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F2" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G2" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I2" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="J2" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="K2" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="L2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N2" s="5">
         <v>42709.0</v>
       </c>
       <c r="O2">
         <v>43074.0</v>
       </c>
       <c r="P2" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D3" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F3" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G3" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I3" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="J3" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="K3" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="L3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N3" s="5"/>
       <c r="O3">
         <v>44351.0</v>
       </c>
       <c r="P3" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D4" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F4" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G4" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I4" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J4" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K4" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="L4" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N4" s="5">
         <v>42709.0</v>
       </c>
       <c r="O4">
         <v>43139.0</v>
       </c>
       <c r="P4" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D5" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F5" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G5" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I5" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J5" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K5" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="L5" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N5" s="5">
         <v>42709.0</v>
       </c>
       <c r="O5">
         <v>43139.0</v>
       </c>
       <c r="P5" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D6" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F6" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G6" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I6" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J6" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K6" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L6" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N6" s="5">
         <v>42709.0</v>
       </c>
       <c r="O6">
         <v>43139.0</v>
       </c>
       <c r="P6" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D7" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F7" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G7" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I7" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J7" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K7" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="L7" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N7" s="5">
         <v>42709.0</v>
       </c>
       <c r="O7">
         <v>43139.0</v>
       </c>
       <c r="P7" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D8" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F8" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G8" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I8" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J8" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K8" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="L8" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N8" s="5">
         <v>42709.0</v>
       </c>
       <c r="O8">
         <v>43139.0</v>
       </c>
       <c r="P8" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D9" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F9" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G9" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I9" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J9" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K9" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="L9" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N9" s="5">
         <v>42709.0</v>
       </c>
       <c r="O9">
         <v>43139.0</v>
       </c>
       <c r="P9" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D10" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F10" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G10" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I10" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J10" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K10" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="L10" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N10" s="5">
         <v>42709.0</v>
       </c>
       <c r="O10">
         <v>43139.0</v>
       </c>
       <c r="P10" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D11" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F11" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G11" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I11" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J11" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K11" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="L11" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N11" s="5">
         <v>42709.0</v>
       </c>
       <c r="O11">
         <v>43139.0</v>
       </c>
       <c r="P11" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D12" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F12" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G12" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I12" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J12" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K12" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="L12" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N12" s="5">
         <v>42709.0</v>
       </c>
       <c r="O12">
         <v>43139.0</v>
       </c>
       <c r="P12" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D13" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F13" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G13" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I13" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J13" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K13" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="L13" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N13" s="5">
         <v>42709.0</v>
       </c>
       <c r="O13">
         <v>43139.0</v>
       </c>
       <c r="P13" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D14" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F14" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G14" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I14" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J14" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K14" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="L14" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N14" s="5">
         <v>42709.0</v>
       </c>
       <c r="O14">
         <v>43139.0</v>
       </c>
       <c r="P14" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D15" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F15" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G15" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I15" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J15" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K15" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="L15" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N15" s="5">
         <v>42709.0</v>
       </c>
       <c r="O15">
         <v>43139.0</v>
       </c>
       <c r="P15" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D16" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E16" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F16" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G16" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I16" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J16" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K16" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="L16" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N16" s="5">
         <v>42709.0</v>
       </c>
       <c r="O16">
         <v>43139.0</v>
       </c>
       <c r="P16" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D17" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F17" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G17" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I17" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J17" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K17" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="L17" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N17" s="5">
         <v>42709.0</v>
       </c>
       <c r="O17">
         <v>43139.0</v>
       </c>
       <c r="P17" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D18" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F18" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G18" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I18" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J18" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K18" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="L18" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N18" s="5">
         <v>42709.0</v>
       </c>
       <c r="O18">
         <v>43139.0</v>
       </c>
       <c r="P18" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D19" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F19" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G19" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H19" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I19" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J19" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K19" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="L19" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N19" s="5">
         <v>42709.0</v>
       </c>
       <c r="O19">
         <v>43139.0</v>
       </c>
       <c r="P19" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D20" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F20" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G20" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H20" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I20" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J20" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K20" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="L20" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N20" s="5">
         <v>42709.0</v>
       </c>
       <c r="O20">
         <v>43139.0</v>
       </c>
       <c r="P20" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D21" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F21" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G21" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H21" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I21" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J21" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K21" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="L21" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N21" s="5">
         <v>42709.0</v>
       </c>
       <c r="O21">
         <v>43139.0</v>
       </c>
       <c r="P21" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D22" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E22" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F22" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G22" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H22" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I22" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J22" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K22" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="L22" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N22" s="5">
         <v>42709.0</v>
       </c>
       <c r="O22">
         <v>43139.0</v>
       </c>
       <c r="P22" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D23" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E23" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F23" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G23" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I23" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J23" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K23" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="L23" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N23" s="5">
         <v>42709.0</v>
       </c>
       <c r="O23">
         <v>43139.0</v>
       </c>
       <c r="P23" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D24" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E24" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F24" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G24" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H24" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I24" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J24" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K24" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="L24" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N24" s="5">
         <v>42709.0</v>
       </c>
       <c r="O24">
         <v>43139.0</v>
       </c>
       <c r="P24" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D25" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E25" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F25" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G25" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H25" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I25" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J25" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K25" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="L25" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N25" s="5">
         <v>42709.0</v>
       </c>
       <c r="O25">
         <v>43139.0</v>
       </c>
       <c r="P25" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D26" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E26" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F26" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G26" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I26" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J26" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K26" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="L26" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N26" s="5">
         <v>42709.0</v>
       </c>
       <c r="O26">
         <v>43139.0</v>
       </c>
       <c r="P26" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D27" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E27" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F27" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G27" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H27" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I27" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J27" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K27" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="L27" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N27" s="5">
         <v>42709.0</v>
       </c>
       <c r="O27">
         <v>43139.0</v>
       </c>
       <c r="P27" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D28" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F28" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G28" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I28" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J28" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K28" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="L28" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N28" s="5">
         <v>42709.0</v>
       </c>
       <c r="O28">
         <v>43139.0</v>
       </c>
       <c r="P28" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D29" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E29" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F29" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G29" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I29" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J29" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K29" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="L29" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N29" s="5">
         <v>42709.0</v>
       </c>
       <c r="O29">
         <v>43139.0</v>
       </c>
       <c r="P29" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D30" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E30" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F30" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G30" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I30" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J30" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K30" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="L30" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N30" s="5">
         <v>42709.0</v>
       </c>
       <c r="O30">
         <v>43139.0</v>
       </c>
       <c r="P30" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D31" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E31" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F31" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G31" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H31" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I31" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J31" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K31" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="L31" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N31" s="5">
         <v>42709.0</v>
       </c>
       <c r="O31">
         <v>43139.0</v>
       </c>
       <c r="P31" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D32" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E32" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F32" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G32" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I32" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J32" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K32" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="L32" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N32" s="5">
         <v>42709.0</v>
       </c>
       <c r="O32">
         <v>43139.0</v>
       </c>
       <c r="P32" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D33" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E33" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F33" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G33" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I33" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J33" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K33" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="L33" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N33" s="5">
         <v>42709.0</v>
       </c>
       <c r="O33">
         <v>43139.0</v>
       </c>
       <c r="P33" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D34" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E34" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F34" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G34" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I34" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J34" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K34" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="L34" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N34" s="5">
         <v>42709.0</v>
       </c>
       <c r="O34">
         <v>43139.0</v>
       </c>
       <c r="P34" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D35" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E35" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F35" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G35" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I35" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="J35" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="K35" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="L35" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N35" s="5"/>
       <c r="O35" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="P35" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D36" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F36" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G36" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I36" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="J36" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="K36" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="L36" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N36" s="5"/>
       <c r="O36">
         <v>43138.0</v>
       </c>
       <c r="P36" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D37" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F37" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G37" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I37" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="J37" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="K37" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="L37" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N37" s="5"/>
       <c r="O37">
         <v>43318.0</v>
       </c>
       <c r="P37" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
     </row>
     <row r="38" spans="1:17">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C38" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D38" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E38" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F38" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G38" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H38" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I38" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="J38" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="K38" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="L38" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N38" s="5"/>
       <c r="O38">
         <v>43153.0</v>
       </c>
       <c r="P38" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D39" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F39" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G39" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H39" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I39" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="J39" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="K39" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="L39" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N39" s="5"/>
       <c r="O39">
         <v>43314.0</v>
       </c>
       <c r="P39" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D40" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F40" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G40" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H40" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I40" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="J40" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="K40" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="L40" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N40" s="5"/>
       <c r="O40">
         <v>44305.0</v>
       </c>
       <c r="P40" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C41" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="D41" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F41" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G41" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="H41" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I41" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="J41" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="K41" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="L41" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N41" s="5"/>
       <c r="O41">
         <v>45205.0</v>
       </c>
       <c r="P41" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="Q41" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D42" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E42" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F42" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G42" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H42" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I42" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="J42" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="K42" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="L42" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N42" s="5"/>
       <c r="O42">
         <v>43815.0</v>
       </c>
       <c r="P42" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="B43" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D43" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F43" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G43" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H43" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I43" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="J43" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="K43" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="L43" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N43" s="5"/>
       <c r="O43">
         <v>44652.0</v>
       </c>
       <c r="P43" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
     </row>
     <row r="44" spans="1:17">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
-        <v>339</v>
+        <v>340</v>
+      </c>
+      <c r="C44" t="s">
+        <v>788</v>
       </c>
       <c r="D44" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F44" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G44" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H44" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I44" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="J44" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="K44" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="L44" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N44" s="5"/>
       <c r="O44">
         <v>44107.0</v>
       </c>
       <c r="P44" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
     </row>
     <row r="45" spans="1:17">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C45" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D45" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F45" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G45" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H45" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I45" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="J45" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="K45" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="L45" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N45" s="5"/>
       <c r="O45">
         <v>43874.0</v>
       </c>
       <c r="P45" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D46" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F46" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G46" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H46" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I46" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="J46" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="K46" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="L46" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N46" s="5"/>
       <c r="O46">
         <v>44671.0</v>
       </c>
       <c r="P46" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
     </row>
     <row r="47" spans="1:17">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C47" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D47" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F47" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G47" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H47" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I47" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
       <c r="J47" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="K47" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="L47" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N47" s="5"/>
       <c r="O47">
         <v>45001.0</v>
       </c>
       <c r="P47" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
     </row>
     <row r="48" spans="1:17">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D48" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F48" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G48" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H48" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I48" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="J48" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="K48" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="L48" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N48" s="5"/>
       <c r="O48">
         <v>43705.0</v>
       </c>
       <c r="P48" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="49" spans="1:17">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="B49" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D49" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E49" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F49" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G49" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H49" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I49" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="J49" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="K49" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="L49" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N49" s="5">
         <v>43282.0</v>
       </c>
       <c r="O49">
         <v>44159.0</v>
       </c>
       <c r="P49" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
     </row>
     <row r="50" spans="1:17">
       <c r="A50" t="s">
         <v>33</v>
       </c>
       <c r="B50" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D50" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E50" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F50" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G50" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H50" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I50" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="J50" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="K50" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="L50" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N50" s="5"/>
       <c r="O50">
         <v>44882.0</v>
       </c>
       <c r="P50" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
     </row>
     <row r="51" spans="1:17">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D51" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E51" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F51" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G51" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H51" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I51" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="J51" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="K51" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="L51" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N51" s="5"/>
       <c r="O51" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="P51" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
     </row>
     <row r="52" spans="1:17">
       <c r="A52" t="s">
         <v>33</v>
       </c>
       <c r="B52" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D52" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E52" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F52" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G52" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H52" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I52" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="J52" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="K52" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="L52" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N52" s="5"/>
       <c r="O52">
         <v>44544.0</v>
       </c>
       <c r="P52" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
     </row>
     <row r="53" spans="1:17">
       <c r="A53" t="s">
         <v>33</v>
       </c>
       <c r="B53" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D53" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E53" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F53" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G53" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H53" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I53" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="J53" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="K53" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="L53" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N53" s="5"/>
       <c r="O53" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="P53" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
     </row>
     <row r="54" spans="1:17">
       <c r="A54" t="s">
         <v>33</v>
       </c>
       <c r="B54" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D54" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E54" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F54" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G54" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H54" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I54" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
       <c r="J54" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="K54" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="L54" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N54" s="5"/>
       <c r="O54" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="P54" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
     </row>
     <row r="55" spans="1:17">
       <c r="A55" t="s">
         <v>33</v>
       </c>
       <c r="B55" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C55" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D55" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E55" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F55" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G55" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H55" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I55" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="J55" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="K55" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="L55" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N55" s="5"/>
       <c r="O55">
         <v>44980.0</v>
       </c>
       <c r="P55" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="56" spans="1:17">
       <c r="A56" t="s">
         <v>33</v>
       </c>
       <c r="B56" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D56" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E56" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F56" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G56" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H56" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I56" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="J56" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="K56" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="L56" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N56" s="5"/>
       <c r="O56">
         <v>44760.0</v>
       </c>
       <c r="P56" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
     </row>
     <row r="57" spans="1:17">
       <c r="A57" t="s">
         <v>33</v>
       </c>
       <c r="B57" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D57" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E57" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F57" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G57" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H57" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I57" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J57" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K57" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="L57" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N57" s="5"/>
       <c r="O57">
         <v>44567.0</v>
       </c>
       <c r="P57" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="58" spans="1:17">
       <c r="A58" t="s">
         <v>33</v>
       </c>
       <c r="B58" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D58" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E58" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F58" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G58" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H58" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I58" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J58" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K58" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="L58" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N58" s="5"/>
       <c r="O58">
         <v>44567.0</v>
       </c>
       <c r="P58" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="59" spans="1:17">
       <c r="A59" t="s">
         <v>33</v>
       </c>
       <c r="B59" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D59" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E59" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F59" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G59" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H59" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I59" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J59" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K59" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="L59" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N59" s="5"/>
       <c r="O59">
         <v>44567.0</v>
       </c>
       <c r="P59" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="60" spans="1:17">
       <c r="A60" t="s">
         <v>33</v>
       </c>
       <c r="B60" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D60" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E60" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F60" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G60" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H60" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I60" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J60" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K60" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="L60" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N60" s="5"/>
       <c r="O60">
         <v>44567.0</v>
       </c>
       <c r="P60" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="61" spans="1:17">
       <c r="A61" t="s">
         <v>33</v>
       </c>
       <c r="B61" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D61" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E61" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F61" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G61" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H61" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I61" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J61" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K61" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="L61" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N61" s="5"/>
       <c r="O61">
         <v>44567.0</v>
       </c>
       <c r="P61" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="62" spans="1:17">
       <c r="A62" t="s">
         <v>33</v>
       </c>
       <c r="B62" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D62" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E62" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F62" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G62" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H62" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I62" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J62" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K62" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="L62" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N62" s="5"/>
       <c r="O62">
         <v>44567.0</v>
       </c>
       <c r="P62" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="63" spans="1:17">
       <c r="A63" t="s">
         <v>33</v>
       </c>
       <c r="B63" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D63" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E63" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F63" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G63" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H63" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I63" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J63" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K63" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="L63" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N63" s="5"/>
       <c r="O63">
         <v>44567.0</v>
       </c>
       <c r="P63" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="64" spans="1:17">
       <c r="A64" t="s">
         <v>33</v>
       </c>
       <c r="B64" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D64" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E64" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F64" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G64" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H64" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I64" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J64" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K64" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="L64" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N64" s="5"/>
       <c r="O64">
         <v>44567.0</v>
       </c>
       <c r="P64" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="65" spans="1:17">
       <c r="A65" t="s">
         <v>33</v>
       </c>
       <c r="B65" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D65" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E65" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F65" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G65" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H65" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I65" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J65" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K65" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="L65" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N65" s="5"/>
       <c r="O65">
         <v>44567.0</v>
       </c>
       <c r="P65" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="66" spans="1:17">
       <c r="A66" t="s">
         <v>33</v>
       </c>
       <c r="B66" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D66" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E66" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F66" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G66" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H66" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I66" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J66" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K66" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="L66" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N66" s="5"/>
       <c r="O66">
         <v>44567.0</v>
       </c>
       <c r="P66" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="67" spans="1:17">
       <c r="A67" t="s">
         <v>33</v>
       </c>
       <c r="B67" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D67" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E67" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F67" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G67" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H67" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I67" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J67" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K67" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="L67" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N67" s="5"/>
       <c r="O67">
         <v>44567.0</v>
       </c>
       <c r="P67" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="68" spans="1:17">
       <c r="A68" t="s">
         <v>33</v>
       </c>
       <c r="B68" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D68" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E68" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F68" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G68" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H68" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I68" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J68" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K68" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="L68" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N68" s="5"/>
       <c r="O68">
         <v>44567.0</v>
       </c>
       <c r="P68" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="69" spans="1:17">
       <c r="A69" t="s">
         <v>33</v>
       </c>
       <c r="B69" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D69" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E69" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F69" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G69" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H69" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I69" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J69" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K69" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="L69" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N69" s="5"/>
       <c r="O69">
         <v>44567.0</v>
       </c>
       <c r="P69" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="70" spans="1:17">
       <c r="A70" t="s">
         <v>33</v>
       </c>
       <c r="B70" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D70" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E70" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F70" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G70" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H70" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I70" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J70" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K70" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="L70" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N70" s="5"/>
       <c r="O70">
         <v>44567.0</v>
       </c>
       <c r="P70" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="71" spans="1:17">
       <c r="A71" t="s">
         <v>33</v>
       </c>
       <c r="B71" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D71" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E71" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F71" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G71" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H71" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I71" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J71" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K71" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="L71" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N71" s="5"/>
       <c r="O71">
         <v>44567.0</v>
       </c>
       <c r="P71" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="72" spans="1:17">
       <c r="A72" t="s">
         <v>33</v>
       </c>
       <c r="B72" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D72" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E72" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F72" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G72" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H72" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I72" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J72" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K72" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="L72" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N72" s="5"/>
       <c r="O72">
         <v>44567.0</v>
       </c>
       <c r="P72" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="73" spans="1:17">
       <c r="A73" t="s">
         <v>33</v>
       </c>
       <c r="B73" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D73" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E73" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F73" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G73" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H73" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I73" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J73" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K73" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="L73" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N73" s="5"/>
       <c r="O73">
         <v>44567.0</v>
       </c>
       <c r="P73" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="74" spans="1:17">
       <c r="A74" t="s">
         <v>33</v>
       </c>
       <c r="B74" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D74" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E74" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F74" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G74" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H74" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I74" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J74" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K74" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="L74" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N74" s="5"/>
       <c r="O74">
         <v>44567.0</v>
       </c>
       <c r="P74" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="75" spans="1:17">
       <c r="A75" t="s">
         <v>33</v>
       </c>
       <c r="B75" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D75" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E75" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F75" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G75" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H75" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I75" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J75" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K75" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="L75" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N75" s="5"/>
       <c r="O75">
         <v>44567.0</v>
       </c>
       <c r="P75" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="76" spans="1:17">
       <c r="A76" t="s">
         <v>33</v>
       </c>
       <c r="B76" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D76" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E76" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F76" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G76" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H76" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I76" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J76" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K76" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="L76" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N76" s="5"/>
       <c r="O76">
         <v>44567.0</v>
       </c>
       <c r="P76" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="77" spans="1:17">
       <c r="A77" t="s">
         <v>33</v>
       </c>
       <c r="B77" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D77" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E77" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F77" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G77" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H77" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I77" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J77" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K77" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="L77" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N77" s="5"/>
       <c r="O77">
         <v>44567.0</v>
       </c>
       <c r="P77" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="78" spans="1:17">
       <c r="A78" t="s">
         <v>33</v>
       </c>
       <c r="B78" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D78" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E78" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F78" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G78" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H78" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I78" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J78" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K78" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="L78" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N78" s="5"/>
       <c r="O78">
         <v>44567.0</v>
       </c>
       <c r="P78" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="79" spans="1:17">
       <c r="A79" t="s">
         <v>33</v>
       </c>
       <c r="B79" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D79" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E79" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F79" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G79" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H79" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I79" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J79" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K79" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="L79" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N79" s="5"/>
       <c r="O79">
         <v>44567.0</v>
       </c>
       <c r="P79" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="80" spans="1:17">
       <c r="A80" t="s">
         <v>33</v>
       </c>
       <c r="B80" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D80" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E80" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F80" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G80" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H80" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I80" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J80" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K80" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="L80" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N80" s="5"/>
       <c r="O80">
         <v>44567.0</v>
       </c>
       <c r="P80" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="81" spans="1:17">
       <c r="A81" t="s">
         <v>33</v>
       </c>
       <c r="B81" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D81" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E81" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F81" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G81" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H81" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I81" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J81" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K81" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="L81" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N81" s="5"/>
       <c r="O81">
         <v>44567.0</v>
       </c>
       <c r="P81" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="82" spans="1:17">
       <c r="A82" t="s">
         <v>33</v>
       </c>
       <c r="B82" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D82" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E82" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F82" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G82" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H82" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I82" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J82" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K82" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="L82" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N82" s="5"/>
       <c r="O82">
         <v>44567.0</v>
       </c>
       <c r="P82" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="83" spans="1:17">
       <c r="A83" t="s">
         <v>33</v>
       </c>
       <c r="B83" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D83" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E83" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F83" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G83" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H83" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I83" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J83" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K83" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="L83" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N83" s="5"/>
       <c r="O83">
         <v>44567.0</v>
       </c>
       <c r="P83" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="84" spans="1:17">
       <c r="A84" t="s">
         <v>33</v>
       </c>
       <c r="B84" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D84" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E84" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F84" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G84" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H84" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I84" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J84" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K84" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="L84" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N84" s="5"/>
       <c r="O84">
         <v>44567.0</v>
       </c>
       <c r="P84" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="85" spans="1:17">
       <c r="A85" t="s">
         <v>33</v>
       </c>
       <c r="B85" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D85" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E85" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F85" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G85" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H85" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I85" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J85" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K85" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="L85" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N85" s="5"/>
       <c r="O85">
         <v>44567.0</v>
       </c>
       <c r="P85" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="86" spans="1:17">
       <c r="A86" t="s">
         <v>33</v>
       </c>
       <c r="B86" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D86" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E86" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F86" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G86" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H86" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I86" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J86" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K86" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="L86" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N86" s="5"/>
       <c r="O86">
         <v>44567.0</v>
       </c>
       <c r="P86" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="87" spans="1:17">
       <c r="A87" t="s">
         <v>33</v>
       </c>
       <c r="B87" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D87" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E87" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F87" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G87" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="H87" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I87" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="J87" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="K87" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="L87" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N87" s="5"/>
       <c r="O87">
         <v>44567.0</v>
       </c>
       <c r="P87" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="88" spans="1:17">
       <c r="A88" t="s">
         <v>33</v>
       </c>
       <c r="B88" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D88" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E88" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F88" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G88" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="H88" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I88" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="J88" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="K88" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="L88" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N88" s="5"/>
       <c r="O88">
         <v>45468.0</v>
       </c>
     </row>
     <row r="89" spans="1:17">
       <c r="A89" t="s">
         <v>33</v>
       </c>
       <c r="B89" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D89" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E89" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F89" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G89" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="H89" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I89" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="J89" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="K89" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="L89" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N89" s="5"/>
       <c r="O89">
         <v>45496.0</v>
       </c>
     </row>
     <row r="90" spans="1:17">
       <c r="A90" t="s">
         <v>33</v>
       </c>
       <c r="B90" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C90" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D90" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E90" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F90" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G90" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="H90" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I90" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="J90" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="K90" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="L90" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N90" s="5"/>
       <c r="O90">
         <v>44523.0</v>
       </c>
     </row>
     <row r="91" spans="1:17">
       <c r="A91" t="s">
         <v>33</v>
       </c>
       <c r="B91" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D91" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E91" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F91" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G91" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="H91" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I91" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="J91" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
       <c r="K91" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="L91" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N91" s="5"/>
       <c r="O91">
         <v>45539.0</v>
       </c>
     </row>
     <row r="92" spans="1:17">
       <c r="A92" t="s">
         <v>33</v>
       </c>
       <c r="B92" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D92" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E92" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F92" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G92" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="H92" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I92" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="J92" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="K92" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="L92" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N92" s="5"/>
       <c r="O92">
         <v>45012.0</v>
       </c>
     </row>
     <row r="93" spans="1:17">
       <c r="A93" t="s">
         <v>33</v>
       </c>
       <c r="B93" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D93" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E93" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F93" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G93" t="s">
+        <v>967</v>
+      </c>
+      <c r="H93" t="s">
+        <v>42</v>
+      </c>
+      <c r="I93" t="s">
+        <v>963</v>
+      </c>
+      <c r="J93" t="s">
+        <v>964</v>
+      </c>
+      <c r="K93" t="s">
         <v>965</v>
       </c>
-      <c r="H93" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L93" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N93" s="5"/>
       <c r="O93">
         <v>43187.0</v>
       </c>
     </row>
     <row r="94" spans="1:17">
       <c r="A94" t="s">
         <v>33</v>
       </c>
       <c r="B94" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D94" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E94" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F94" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G94" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="H94" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I94" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="J94" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="K94" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="L94" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N94" s="5"/>
       <c r="O94">
         <v>45552.0</v>
       </c>
     </row>
     <row r="95" spans="1:17">
       <c r="A95" t="s">
         <v>33</v>
       </c>
       <c r="B95" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C95" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D95" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E95" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F95" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G95" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="H95" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I95" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="J95" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="K95" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="L95" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N95" s="5"/>
       <c r="O95">
         <v>45141.0</v>
       </c>
     </row>
     <row r="96" spans="1:17">
       <c r="A96" t="s">
         <v>33</v>
       </c>
       <c r="B96" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D96" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E96" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F96" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G96" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="H96" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I96" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="J96" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="K96" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="L96" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N96" s="5"/>
       <c r="O96">
         <v>45689.0</v>
       </c>
     </row>
     <row r="97" spans="1:17">
       <c r="A97" t="s">
         <v>33</v>
       </c>
       <c r="B97" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D97" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E97" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F97" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G97" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="H97" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I97" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="J97" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="K97" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
       <c r="L97" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N97" s="5">
         <v>44743.0</v>
       </c>
       <c r="O97">
         <v>45382.0</v>
       </c>
     </row>
     <row r="98" spans="1:17">
       <c r="A98" t="s">
         <v>33</v>
       </c>
       <c r="B98" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C98" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D98" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E98" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F98" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G98" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="H98" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I98" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="J98" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="K98" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="L98" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N98" s="5"/>
       <c r="O98">
         <v>45260.0</v>
       </c>
       <c r="P98" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
     </row>
     <row r="99" spans="1:17">
       <c r="A99" t="s">
         <v>33</v>
       </c>
       <c r="B99" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C99" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D99" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="E99" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F99" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="G99" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="H99" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I99" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="J99" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="K99" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="L99" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="N99" s="5"/>
       <c r="O99">
         <v>45467.0</v>
       </c>
       <c r="P99" t="s">
-        <v>976</v>
+        <v>978</v>
+      </c>
+    </row>
+    <row r="100" spans="1:17">
+      <c r="A100" t="s">
+        <v>33</v>
+      </c>
+      <c r="B100" t="s">
+        <v>979</v>
+      </c>
+      <c r="C100" t="s">
+        <v>885</v>
+      </c>
+      <c r="D100" t="s">
+        <v>33</v>
+      </c>
+      <c r="E100" t="s">
+        <v>53</v>
+      </c>
+      <c r="F100" t="s">
+        <v>790</v>
+      </c>
+      <c r="G100" t="s">
+        <v>980</v>
+      </c>
+      <c r="H100" t="s">
+        <v>42</v>
+      </c>
+      <c r="I100" t="s">
+        <v>872</v>
+      </c>
+      <c r="J100" t="s">
+        <v>873</v>
+      </c>
+      <c r="K100" t="s">
+        <v>874</v>
+      </c>
+      <c r="L100" t="s">
+        <v>162</v>
+      </c>
+      <c r="M100" s="5" t="s">
+        <v>795</v>
+      </c>
+      <c r="N100" s="5"/>
+      <c r="O100">
+        <v>46140.0</v>
+      </c>
+      <c r="P100" t="s">
+        <v>981</v>
+      </c>
+      <c r="Q100" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="101" spans="1:17">
+      <c r="A101" t="s">
+        <v>33</v>
+      </c>
+      <c r="B101" t="s">
+        <v>983</v>
+      </c>
+      <c r="C101" t="s">
+        <v>885</v>
+      </c>
+      <c r="D101" t="s">
+        <v>984</v>
+      </c>
+      <c r="E101" t="s">
+        <v>53</v>
+      </c>
+      <c r="F101" t="s">
+        <v>798</v>
+      </c>
+      <c r="G101" t="s">
+        <v>985</v>
+      </c>
+      <c r="H101" t="s">
+        <v>42</v>
+      </c>
+      <c r="I101" t="s">
+        <v>912</v>
+      </c>
+      <c r="J101" t="s">
+        <v>913</v>
+      </c>
+      <c r="K101" t="s">
+        <v>914</v>
+      </c>
+      <c r="L101" t="s">
+        <v>915</v>
+      </c>
+      <c r="M101" s="5" t="s">
+        <v>795</v>
+      </c>
+      <c r="N101" s="5"/>
+      <c r="O101">
+        <v>46045.0</v>
+      </c>
+      <c r="P101" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="102" spans="1:17">
+      <c r="A102" t="s">
+        <v>33</v>
+      </c>
+      <c r="B102" t="s">
+        <v>983</v>
+      </c>
+      <c r="C102" t="s">
+        <v>885</v>
+      </c>
+      <c r="D102" t="s">
+        <v>987</v>
+      </c>
+      <c r="E102" t="s">
+        <v>53</v>
+      </c>
+      <c r="F102" t="s">
+        <v>790</v>
+      </c>
+      <c r="G102" t="s">
+        <v>988</v>
+      </c>
+      <c r="H102" t="s">
+        <v>42</v>
+      </c>
+      <c r="I102" t="s">
+        <v>912</v>
+      </c>
+      <c r="J102" t="s">
+        <v>913</v>
+      </c>
+      <c r="K102" t="s">
+        <v>914</v>
+      </c>
+      <c r="L102" t="s">
+        <v>915</v>
+      </c>
+      <c r="M102" s="5" t="s">
+        <v>795</v>
+      </c>
+      <c r="N102" s="5"/>
+      <c r="O102">
+        <v>45992.0</v>
+      </c>
+      <c r="P102" t="s">
+        <v>986</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>977</v>
+        <v>989</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>978</v>
+        <v>990</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>979</v>
+        <v>991</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>981</v>
+        <v>993</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>982</v>
+        <v>994</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>983</v>
+        <v>995</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>984</v>
+        <v>996</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>985</v>
+        <v>997</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>986</v>
+        <v>998</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>987</v>
+        <v>999</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>988</v>
+        <v>1000</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>989</v>
+        <v>1001</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
       <c r="C2" t="s">
-        <v>992</v>
+        <v>1004</v>
       </c>
       <c r="D2" t="s">
-        <v>993</v>
+        <v>1005</v>
       </c>
       <c r="E2" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>994</v>
+        <v>1006</v>
       </c>
       <c r="G2" t="s">
-        <v>995</v>
+        <v>1007</v>
       </c>
       <c r="H2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I2" t="s">
-        <v>996</v>
+        <v>1008</v>
       </c>
       <c r="K2" t="s">
-        <v>997</v>
+        <v>1009</v>
       </c>
       <c r="N2" t="s">
-        <v>998</v>
+        <v>1010</v>
       </c>
       <c r="O2" t="s">
-        <v>999</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1000</v>
+        <v>1012</v>
       </c>
       <c r="C3" t="s">
         <v>33</v>
       </c>
       <c r="D3" t="s">
-        <v>993</v>
+        <v>1005</v>
       </c>
       <c r="E3" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>1001</v>
+        <v>1013</v>
       </c>
       <c r="G3" t="s">
-        <v>1002</v>
+        <v>1014</v>
       </c>
       <c r="H3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I3" t="s">
-        <v>1003</v>
+        <v>1015</v>
       </c>
       <c r="J3" t="s">
-        <v>1004</v>
+        <v>1016</v>
       </c>
       <c r="K3" t="s">
-        <v>1005</v>
+        <v>1017</v>
       </c>
       <c r="N3" t="s">
-        <v>1006</v>
+        <v>1018</v>
       </c>
       <c r="O3" t="s">
-        <v>1007</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1008</v>
+        <v>1020</v>
       </c>
       <c r="C4" t="s">
-        <v>1009</v>
+        <v>1021</v>
       </c>
       <c r="D4" t="s">
-        <v>1010</v>
+        <v>1022</v>
       </c>
       <c r="E4" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>1011</v>
+        <v>1023</v>
       </c>
       <c r="G4" t="s">
-        <v>1012</v>
+        <v>1024</v>
       </c>
       <c r="H4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I4" t="s">
-        <v>1003</v>
+        <v>1015</v>
       </c>
       <c r="J4" t="s">
-        <v>1013</v>
+        <v>1025</v>
       </c>
       <c r="K4" t="s">
-        <v>1014</v>
+        <v>1026</v>
       </c>
       <c r="L4" t="s">
-        <v>1015</v>
+        <v>1027</v>
       </c>
       <c r="M4" t="s">
-        <v>1016</v>
+        <v>1028</v>
       </c>
       <c r="N4" t="s">
-        <v>1017</v>
+        <v>1029</v>
       </c>
       <c r="O4" t="s">
-        <v>1018</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>1019</v>
+        <v>1031</v>
       </c>
       <c r="C5" t="s">
-        <v>1020</v>
+        <v>1032</v>
       </c>
       <c r="D5" t="s">
-        <v>1021</v>
+        <v>1033</v>
       </c>
       <c r="E5" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>1022</v>
+        <v>1034</v>
       </c>
       <c r="G5" t="s">
-        <v>1023</v>
+        <v>1035</v>
       </c>
       <c r="H5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I5" t="s">
-        <v>1003</v>
+        <v>1015</v>
       </c>
       <c r="J5" t="s">
-        <v>1024</v>
+        <v>1036</v>
       </c>
       <c r="K5" t="s">
-        <v>1025</v>
+        <v>1037</v>
       </c>
       <c r="L5" t="s">
-        <v>1026</v>
+        <v>1038</v>
       </c>
       <c r="M5" t="s">
-        <v>1027</v>
+        <v>1039</v>
       </c>
       <c r="N5" t="s">
-        <v>1028</v>
+        <v>1040</v>
       </c>
       <c r="O5" t="s">
-        <v>1029</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>1030</v>
+        <v>1042</v>
       </c>
       <c r="C6" t="s">
-        <v>1031</v>
+        <v>1043</v>
       </c>
       <c r="D6" t="s">
-        <v>1032</v>
+        <v>1044</v>
       </c>
       <c r="E6" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>1033</v>
+        <v>1045</v>
       </c>
       <c r="G6" t="s">
-        <v>1034</v>
+        <v>1046</v>
       </c>
       <c r="H6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I6" t="s">
-        <v>996</v>
+        <v>1008</v>
       </c>
       <c r="J6" t="s">
-        <v>1035</v>
+        <v>1047</v>
       </c>
       <c r="K6" t="s">
-        <v>1036</v>
+        <v>1048</v>
       </c>
       <c r="L6" t="s">
-        <v>1037</v>
+        <v>1049</v>
       </c>
       <c r="M6" t="s">
-        <v>1038</v>
+        <v>1050</v>
       </c>
       <c r="N6" t="s">
-        <v>1039</v>
+        <v>1051</v>
       </c>
       <c r="O6" t="s">
-        <v>1040</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>1041</v>
+        <v>1053</v>
       </c>
       <c r="C7" t="s">
-        <v>1042</v>
+        <v>1054</v>
       </c>
       <c r="D7" t="s">
-        <v>1021</v>
+        <v>1033</v>
       </c>
       <c r="E7" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>1043</v>
+        <v>1055</v>
       </c>
       <c r="G7" t="s">
-        <v>1044</v>
+        <v>1056</v>
       </c>
       <c r="H7" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="I7" t="s">
-        <v>1045</v>
+        <v>1057</v>
       </c>
       <c r="J7" t="s">
-        <v>1046</v>
+        <v>1058</v>
       </c>
       <c r="K7" t="s">
-        <v>1047</v>
+        <v>1059</v>
       </c>
       <c r="L7" t="s">
-        <v>1048</v>
+        <v>1060</v>
       </c>
       <c r="M7" t="s">
-        <v>1049</v>
+        <v>1061</v>
       </c>
       <c r="N7" t="s">
-        <v>1050</v>
+        <v>1062</v>
       </c>
       <c r="O7" t="s">
-        <v>1051</v>
+        <v>1063</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -15118,339 +15310,339 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1052</v>
+        <v>1064</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1053</v>
+        <v>1065</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>977</v>
+        <v>989</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1054</v>
+        <v>1066</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>980</v>
+        <v>992</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1055</v>
+        <v>1067</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>1056</v>
+        <v>1068</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>1057</v>
+        <v>1069</v>
       </c>
       <c r="C2" t="s">
-        <v>1058</v>
+        <v>1070</v>
       </c>
       <c r="D2" t="s">
-        <v>1059</v>
+        <v>1071</v>
       </c>
       <c r="E2" t="s">
-        <v>1060</v>
+        <v>1072</v>
       </c>
       <c r="F2" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>1061</v>
+        <v>1073</v>
       </c>
       <c r="I2" t="s">
-        <v>1062</v>
+        <v>1074</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1063</v>
+        <v>1075</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1064</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1065</v>
+        <v>1077</v>
       </c>
       <c r="C2" t="s">
-        <v>1066</v>
+        <v>1078</v>
       </c>
       <c r="D2" t="s">
-        <v>1067</v>
+        <v>1079</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1068</v>
+        <v>1080</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1069</v>
+        <v>1081</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1070</v>
+        <v>1082</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1071</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>339</v>
+        <v>1084</v>
       </c>
       <c r="C2" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D2" t="s">
-        <v>1072</v>
+        <v>1085</v>
       </c>
       <c r="E2" t="s">
-        <v>1072</v>
+        <v>1085</v>
       </c>
       <c r="F2" t="s">
-        <v>1073</v>
+        <v>1086</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>770</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>769</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" s="2" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>1074</v>
+        <v>1087</v>
       </c>
       <c r="C2" t="s">
-        <v>1075</v>
+        <v>1088</v>
       </c>
       <c r="D2" t="s">
-        <v>1076</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>1074</v>
+        <v>1087</v>
       </c>
       <c r="C3" t="s">
-        <v>1077</v>
+        <v>1090</v>
       </c>
       <c r="D3" t="s">
-        <v>1078</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>1074</v>
+        <v>1087</v>
       </c>
       <c r="C4" t="s">
-        <v>1079</v>
+        <v>1092</v>
       </c>
       <c r="D4" t="s">
-        <v>1080</v>
+        <v>1093</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">