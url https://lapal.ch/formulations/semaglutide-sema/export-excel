--- v1 (2026-06-02)
+++ v2 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1094">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1102">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -2871,71 +2871,77 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
+    <t>Novo Nordisk</t>
+  </si>
+  <si>
     <t>originator</t>
   </si>
   <si>
     <t>Ozempic</t>
   </si>
   <si>
     <t>Diabetes</t>
   </si>
   <si>
     <t>2mg/3mL (0.68mg/mL); 4mg/3mL (1.34 mg/mL) and 8mg/3mL (2.68mg/mL) prefilled syringe</t>
   </si>
   <si>
     <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>https://www.drugs.com/history/ozempic.html</t>
@@ -3135,50 +3141,53 @@
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>Awaiting approval</t>
   </si>
   <si>
     <t>https://emirateshospitals.ae/services/weight-loss-clinic/ozempic-injection/</t>
   </si>
   <si>
     <t>Swissmedic</t>
   </si>
   <si>
     <t>CHE</t>
   </si>
   <si>
     <t>https://sai.refdata.ch/detail/14564</t>
   </si>
   <si>
     <t>ANVISA</t>
   </si>
   <si>
     <t>Agência Nacional de Vigilância Sanitária</t>
   </si>
   <si>
+    <t>https://www.gov.br/anvisa/pt-br/assuntos/medicamentos/novos-medicamentos-e-indicacoes</t>
+  </si>
+  <si>
     <t>BRA</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>https://consultas.anvisa.gov.br/#/medicamentos/1220881?nomeProduto=ozempic</t>
   </si>
   <si>
     <t>HC</t>
   </si>
   <si>
     <t>Health Canada</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
     <t>https://health-products.canada.ca/dpd-bdpp/info?lang=eng&amp;code=96058</t>
   </si>
   <si>
     <t>ISP-ANAMED</t>
   </si>
   <si>
     <t>Agencia nacional de medicamentos-Instituto de Salud Publica - Ministerio de Salud</t>
@@ -3196,125 +3205,137 @@
     <t>NMPA</t>
   </si>
   <si>
     <t>National Medical Products Administration</t>
   </si>
   <si>
     <t>CHN</t>
   </si>
   <si>
     <t>https://patentlawyermagazine.com/ozempics-impending-patent-expiry-spurs-development-of-biosimilars-in-mainland-china/#:~:text=However%2C%20since%20Ozempic%20is%20set,Ozempic's%20approval%20in%20April%202021.</t>
   </si>
   <si>
     <t>generic</t>
   </si>
   <si>
     <t>Semavic Next</t>
   </si>
   <si>
     <t>1.7 mg; 2.4 mg (1.34 mg/mL)</t>
   </si>
   <si>
     <t>FSDC-MINZDRAV</t>
   </si>
   <si>
     <t>Federal Service for Drug Control of the Russian Federation - MINZDRAV</t>
+  </si>
+  <si>
+    <t>https://minzdrav.gov.ru/en</t>
   </si>
   <si>
     <t>RUS</t>
   </si>
   <si>
     <t>https://geropharm.com/news/gerofarm-vernul-v-rossiyu-preparat-ozempik-pod-novym-nazvaniem-semavik#:~:text=Main%20/%20Company's%20news%20/%20GEROPHARM%20Relaunched,product%20in%20the%20same%20presentations.
 https://geropharm.com/portfolio/endokrinologiya/semavik-next</t>
   </si>
   <si>
     <t>Semaglutide (as a biosimiliar) is approved in Russia by MINZDRAV/ Минздрав России (Ministry of Health of the Russian Federation). It is under the name SEMAVIC NEXT.</t>
   </si>
   <si>
     <t>DoH HK</t>
   </si>
   <si>
     <t>Department of Health (Pharmacy and Poison Board of Hong Kong)</t>
   </si>
   <si>
     <t>HKG</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>https://www.drugoffice.gov.hk/eps/drug/productDetail/en/pharmaceutical_trade/127871</t>
   </si>
   <si>
     <t>KMFDS</t>
   </si>
   <si>
     <t>Korean Ministry of Food and Drug Safety</t>
   </si>
   <si>
+    <t>https://www.mfds.go.kr/eng/index.do ; https://nedrug.mfds.go.kr/searchDrug ; https://www.mfds.go.kr/eng/brd/m_19/list.do</t>
+  </si>
+  <si>
     <t>KOR</t>
   </si>
   <si>
     <t>https://www.koreabiomed.com/news/articleView.html?idxno=27706</t>
   </si>
   <si>
     <t>MOPH</t>
   </si>
   <si>
     <t>Ministry of Public Health - Lebanon</t>
   </si>
   <si>
+    <t>https://www.moph.gov.lb/en/Drugs/index/3/3974/lebanon-national-drugs-database</t>
+  </si>
+  <si>
     <t>LBN</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>https://www.moph.gov.lb/en/Drugs/index/3/4848/lebanon-national-drugs-database</t>
   </si>
   <si>
     <t>NPRA</t>
   </si>
   <si>
     <t>Malaysian Drug Control Authority - National Pharmaceutical Regulatory Agency</t>
   </si>
   <si>
     <t>MYS</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>https://quest3plus.bpfk.gov.my/front-end/attachment/519/pharma/519413/1586930180.pdf</t>
   </si>
   <si>
     <t>CDSCO</t>
   </si>
   <si>
     <t>Central Drugs Standard Control Organisation - India</t>
   </si>
   <si>
+    <t>https://cdsco.gov.in/opencms/opencms/en/Home/</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>https://cdsco.gov.in/opencms/resources/UploadCDSCOWeb/2018/UploadCommitteeFiles/Recommendations%20Endocrinology%20%20Metabolism%2006.02.2025.pdf</t>
   </si>
   <si>
     <t>Medsafe</t>
   </si>
   <si>
     <t>New Zealand Medicines and Medical Devices Safety Authority</t>
   </si>
   <si>
     <t>NZL</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>https://www.medsafe.govt.nz/regulatory/ProductDetail.asp?ID=22932</t>
   </si>
   <si>
     <t>TGA</t>
@@ -3331,50 +3352,53 @@
   <si>
     <t>https://www.tga.gov.au/sites/default/files/auspar-semaglutide-201030-pi.pdf</t>
   </si>
   <si>
     <t>MoH-PhDiv</t>
   </si>
   <si>
     <t>Ministry of Health Israel - Pharmaceutical division</t>
   </si>
   <si>
     <t>ISR</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>https://israeldrugs.health.gov.il/#!/medDetails/162%2009%2035750%2000</t>
   </si>
   <si>
     <t>PFDA</t>
   </si>
   <si>
     <t>Philippines Food and Drug Administration</t>
   </si>
   <si>
+    <t>https://verification.fda.gov.ph/ALL_DrugProductslist.php</t>
+  </si>
+  <si>
     <t>PHL</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>https://verification.fda.gov.ph/ALL_DrugProductslist.php?cmd=search&amp;t=ALL_DrugProducts&amp;psearch=semaglutide&amp;psearchtype=</t>
   </si>
   <si>
     <t>SFDA</t>
   </si>
   <si>
     <t>Saudi Food &amp; Drug Authority</t>
   </si>
   <si>
     <t>SAU</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>https://www.sfda.gov.sa/en/drugs-list</t>
   </si>
   <si>
     <t>SAHPRA</t>
@@ -3451,50 +3475,53 @@
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>2mg/1.5mL</t>
   </si>
   <si>
     <t>2.4 mg/0.75 mL (3.2 mg/mL)</t>
   </si>
   <si>
     <t>0.25 mg; 0.5 mg ; 1 mg; 1.7 mg; 2.4 mg</t>
   </si>
   <si>
     <t>0.25 mg; 0.5 mg ; 1 mg; 1.7 mg; 2.4mg</t>
   </si>
   <si>
     <t>0.25 mg; 0.5 mg; 1 mg; 1.7 mg; 2.4 mg</t>
   </si>
   <si>
     <t>ANMAT</t>
   </si>
   <si>
     <t>National Administration of Drugs, Food and Medical Devices</t>
   </si>
   <si>
+    <t>https://www.argentina.gob.ar/anmat/regulados/medicamentos</t>
+  </si>
+  <si>
     <t>ARG</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>https://boletin.anmat.gob.ar/noviembre_2023/Dispo_10600-23.pdf</t>
   </si>
   <si>
     <t>1.7 mg/0.75 mL</t>
   </si>
   <si>
     <t>https://www.ispch.gob.cl/folleto/wegovy-solucion-inyectable-17-mg-075-ml/?utm_source=copilot.com</t>
   </si>
   <si>
     <t>Dr Reddy's Laboratories Ltd</t>
   </si>
   <si>
     <t>1.34mg/mL</t>
   </si>
   <si>
     <t>https://dhpp.hpfb-dgpsa.ca/dhpp/resource/107019</t>
   </si>
   <si>
     <t>Semaglutide Injection is 0.25 mg once weekly. After 4 weeks, increase dose to 0.5 mg once weekly</t>
@@ -3592,51 +3619,51 @@
   <si>
     <t>2026-03-20</t>
   </si>
   <si>
     <t>Protracted GLP-1 compounds and therapeutic uses thereof.</t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
     <t>Brazil, Mexico</t>
   </si>
   <si>
     <t>Australia, Liechtenstein, Italy, Denmark, Belgium, Greece, Netherlands, Hungary, Switzerland, Austria, Finland, France, Poland, Ireland, Portugal, Czechia, Sweden, Israel, Japan, Korea, Republic of, Norway, Russian Federation, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Brazil, China, Albania, Serbia, Bosnia and Herzegovina, Türkiye, North Macedonia, South Africa, India</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Canada, Liechtenstein, Italy, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, United States of America</t>
   </si>
   <si>
     <t>WO2014005858</t>
   </si>
   <si>
-    <t>Semaglutide used once weekly to treat Type II diabetes or reducing body weight</t>
+    <t>Semaglutide use once weekly to treat Type II diabetes or reduce body weight</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>2033-06-21</t>
   </si>
   <si>
     <t>The invention relates to use of long-acting GLP-1 peptides in certain dosage regimes for the treatment of type 2 diabetes, obesity, etc.</t>
   </si>
   <si>
     <t>Serbia, Türkiye, North Macedonia, Mexico</t>
   </si>
   <si>
     <t>Australia, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Russian Federation, United States of America</t>
   </si>
   <si>
     <t>Brazil, Albania, Serbia, Türkiye, North Macedonia</t>
   </si>
   <si>
     <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Russian Federation</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia</t>
   </si>
@@ -3658,51 +3685,51 @@
   <si>
     <t>The present invention relates to pharmaceutical compositions of the GLP-1 peptide semaglutide comprising no more than 0.01 %(w/w) phenol, their preparation, kits comprising such compositions as well as uses thereof.</t>
   </si>
   <si>
     <t>China, Morocco, Tunisia, Serbia, Türkiye, North Macedonia, Mexico, Peru, Philippines, Iraq, Pakistan, Algeria, Indonesia, Iran (Islamic Republic of), Malaysia, Viet Nam</t>
   </si>
   <si>
     <t>Australia, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Russian Federation, Singapore, Taiwan, Province of China, United States of America, Hong Kong, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar</t>
   </si>
   <si>
     <t>Argentina, Brazil, China, Morocco, Tunisia, Albania, Serbia, Türkiye, North Macedonia, India, Egypt, South Africa, Thailand</t>
   </si>
   <si>
     <t>Australia, Canada, Chile, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Colombia, Albania, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), San Marino, Iceland</t>
   </si>
   <si>
     <t>WO2019072941</t>
   </si>
   <si>
-    <t>Semaglutide for use in weight management (regimen)</t>
+    <t>Semaglutide once‑weekly use at 2.0–10 mg for chronic weight management</t>
   </si>
   <si>
     <t>Dose/Regimen; Use</t>
   </si>
   <si>
     <t>2038-10-10</t>
   </si>
   <si>
     <t>The present invention relates to semaglutide for use in weight management.</t>
   </si>
   <si>
     <t>Malaysia, Iraq, South Africa, Indonesia</t>
   </si>
   <si>
     <t>Australia, Chile, Japan, Russian Federation, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>Brazil, China, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Mexico, Philippines, Thailand, Iran (Islamic Republic of), Algeria</t>
   </si>
   <si>
     <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Singapore, United States of America</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), China</t>
   </si>
@@ -3779,53 +3806,50 @@
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/Y8RWJhwxITo1VoRHfOahMCULLFyy7RVLiLvaC33L.png</t>
   </si>
   <si>
     <t>Structure of lysine semaglutide (C41H75N5O14)</t>
   </si>
   <si>
     <t>https://pubchem.ncbi.nlm.nih.gov/compound/Lysine_-semaglutide</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
-  </si>
-[...1 lines deleted...]
-    <t>Novo Nordisk</t>
   </si>
   <si>
     <t>https://www.novonordisk.com/</t>
   </si>
   <si>
     <t>Novo Nordisk A/S, founded in 1989 through the merger of two Danish insulin pioneers—Nordisk Insulinlaboratorium (1923) and Novo Terapeutisk Laboratorium (1925)—traces its roots to Nobel laureate August Krogh’s efforts to bring insulin production to Denmark. Headquartered in Bagsværd, Denmark, the company operates production facilities in nine countries and offices in over 75.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Wilding, J. P. H., Batterham, R. L., Calanna, S., Davies, M., Van Gaal, L. F., Lingvay, I., McGowan, B. M., Rosenstock, J., Tran, M. T. D., Wadden, T. A., Wharton, S., Yokote, K., Zeuthen, N., Kushner, R. F., &amp;amp; STEP 1 Study Group (2021). Once-Weekly Semaglutide in Adults with Overweight or Obesity.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The New England journal of medicine&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;384&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(11), 989–1002. &lt;/span&gt;&lt;a href="https://doi.org/10.1056/NEJMoa2032183" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1056/NEJMoa2032183&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Obesity is a global health challenge with few pharmacologic options. Whether adults with obesity can achieve weight loss with once-weekly semaglutide at a dose of 2.4 mg as an adjunct to lifestyle intervention has not been confirmed.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;In this double-blind trial, we enrolled 1961 adults with a body-mass index (the weight in kilograms divided by the square of the height in meters) of 30 or greater (≥27 in persons with ≥1 weight-related coexisting condition), who did not have diabetes, and randomly assigned them, in a 2:1 ratio, to 68 weeks of treatment with once-weekly subcutaneous semaglutide (at a dose of 2.4 mg) or placebo, plus lifestyle intervention. The coprimary end points were the percentage change in body weight and weight reduction of at least 5%. The primary estimand (a precise description of the treatment effect reflecting the objective of the clinical trial) assessed effects regardless of treatment discontinuation or rescue interventions.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;The mean change in body weight from baseline to week 68 was -14.9% in the semaglutide group as compared with -2.4% with placebo, for an estimated treatment difference of -12.4 percentage points (95% confidence interval [CI], -13.4 to -11.5; P&amp;lt;0.001). More participants in the semaglutide group than in the placebo group achieved weight reductions of 5% or more (1047 participants [86.4%] vs. 182 [31.5%]), 10% or more (838 [69.1%] vs. 69 [12.0%]), and 15% or more (612 [50.5%] vs. 28 [4.9%]) at week 68 (P&amp;lt;0.001 for all three comparisons of odds). The change in body weight from baseline to week 68 was -15.3 kg in the semaglutide group as compared with -2.6 kg in the placebo group (estimated treatment difference, -12.7 kg; 95% CI, -13.7 to -11.7). Participants who received semaglutide had a greater improvement with respect to cardiometabolic risk factors and a greater increase in participant-reported physical functioning from baseline than those who received placebo. Nausea and diarrhea were the most common adverse events with semaglutide; they were typically transient and mild-to-moderate in severity and subsided with time. More participants in the semaglutide group than in the placebo group discontinued treatment owing to gastrointestinal events (59 [4.5%] vs. 5 [0.8%]).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;In participants with overweight or obesity, 2.4 mg of semaglutide once weekly plus lifestyle intervention was associated with sustained, clinically relevant reduction in body weight. (Funded by Novo Nordisk; STEP 1 ClinicalTrials.gov number,&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT03548935" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT03548935&lt;/a&gt;).&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Garvey, W. T., Batterham, R. L., Bhatta, M., Buscemi, S., Christensen, L. N., Frias, J. P., Jódar, E., Kandler, K., Rigas, G., Wadden, T. A., Wharton, S., &amp;amp; STEP 5 Study Group (2022). Two-year effects of semaglutide in adults with overweight or obesity: the STEP 5 trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Nature medicine&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;28&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(10), 2083–2091. &lt;/span&gt;&lt;a href="https://doi.org/10.1038/s41591-022-02026-4" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1038/s41591-022-02026-4&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;The STEP 5 trial assessed the efficacy and safety of once-weekly subcutaneous semaglutide 2.4 mg versus placebo (both plus behavioral intervention) for long-term treatment of adults with obesity, or overweight with at least one weight-related comorbidity, without diabetes. The co-primary endpoints were the percentage change in body weight and achievement of weight loss of ≥5% at week 104. Efficacy was assessed among all randomized participants regardless of treatment discontinuation or rescue intervention. From 5 October 2018 to 1 February 2019, 304 participants were randomly assigned to semaglutide 2.4 mg (n = 152) or placebo (n = 152), 92.8% of whom completed the trial (attended the end-of-trial safety visit). Most participants were female (236 (77.6%)) and white (283 (93.1%)), with a mean (s.d.) age of 47.3 (11.0) years, body mass index of 38.5 (6.9) kg m-2&amp;nbsp;and weight of 106.0 (22.0) kg. The mean change in body weight from baseline to week 104 was -15.2% in the semaglutide group (n = 152) versus -2.6% with placebo (n = 152), for an estimated treatment difference of -12.6 %-points (95% confidence interval, -15.3 to -9.8; P &amp;lt; 0.0001). More participants in the semaglutide group than in the placebo group achieved weight loss ≥5% from baseline at week 104 (77.1% versus 34.4%; P &amp;lt; 0.0001). Gastrointestinal adverse events, mostly mild-to-moderate, were reported more often with semaglutide than with placebo (82.2% versus 53.9%). In summary, in adults with overweight (with at least one weight-related comorbidity) or obesity, semaglutide treatment led to substantial, sustained weight loss over 104 weeks versus placebo.&amp;nbsp;&lt;/span&gt;&lt;a href="http://clinicaltrials.gov/show/NCT03693430" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188); background-color: rgb(255, 255, 255);"&gt;NCT03693430&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Frías, J. P., Auerbach, P., Bajaj, H. S., Fukushima, Y., Lingvay, I., Macura, S., Søndergaard, A. L., Tankova, T. I., Tentolouris, N., &amp;amp; Buse, J. B. (2021). Efficacy and safety of once-weekly semaglutide 2·0 mg versus 1·0 mg in patients with type 2 diabetes (SUSTAIN FORTE): a double-blind, randomised, phase 3B trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The lancet. Diabetes &amp;amp; endocrinology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;9&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(9), 563–574. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/S2213-8587(21)00174-1" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/S2213-8587(21)00174-1&lt;/a&gt;&lt;/p&gt;</t>
   </si>
@@ -10189,78 +10213,79 @@
       <c r="E1" s="2" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q102"/>
+  <dimension ref="A1:R102"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>772</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>773</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>774</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>775</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>776</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>777</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>778</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -10268,4680 +10293,4910 @@
       </c>
       <c r="J1" s="2" t="s">
         <v>780</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>781</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>782</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>783</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>784</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>785</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>786</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>787</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" s="2" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>340</v>
+        <v>789</v>
       </c>
       <c r="C2" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="D2" t="s">
+        <v>791</v>
+      </c>
+      <c r="E2" t="s">
+        <v>53</v>
+      </c>
+      <c r="F2" t="s">
+        <v>792</v>
+      </c>
+      <c r="G2" t="s">
+        <v>793</v>
+      </c>
+      <c r="H2" t="s">
+        <v>42</v>
+      </c>
+      <c r="I2" t="s">
+        <v>794</v>
+      </c>
+      <c r="J2" t="s">
+        <v>795</v>
+      </c>
+      <c r="L2" t="s">
+        <v>796</v>
+      </c>
+      <c r="M2" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="N2" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O2">
+        <v>42709.0</v>
+      </c>
+      <c r="P2">
+        <v>43074.0</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
         <v>789</v>
       </c>
-      <c r="E2" t="s">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+      <c r="C3" t="s">
         <v>790</v>
       </c>
-      <c r="G2" t="s">
+      <c r="D3" t="s">
+        <v>799</v>
+      </c>
+      <c r="E3" t="s">
+        <v>53</v>
+      </c>
+      <c r="F3" t="s">
+        <v>800</v>
+      </c>
+      <c r="G3" t="s">
+        <v>801</v>
+      </c>
+      <c r="H3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I3" t="s">
+        <v>794</v>
+      </c>
+      <c r="J3" t="s">
+        <v>795</v>
+      </c>
+      <c r="L3" t="s">
+        <v>796</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="N3" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P3">
+        <v>44351.0</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" t="s">
+        <v>789</v>
+      </c>
+      <c r="C4" t="s">
+        <v>790</v>
+      </c>
+      <c r="D4" t="s">
         <v>791</v>
       </c>
-      <c r="H2" t="s">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="E4" t="s">
+        <v>53</v>
+      </c>
+      <c r="F4" t="s">
         <v>792</v>
       </c>
-      <c r="J2" t="s">
+      <c r="G4" t="s">
         <v>793</v>
       </c>
-      <c r="K2" t="s">
-[...8 lines deleted...]
-      <c r="N2" s="5">
+      <c r="H4" t="s">
+        <v>42</v>
+      </c>
+      <c r="I4" t="s">
+        <v>803</v>
+      </c>
+      <c r="J4" t="s">
+        <v>804</v>
+      </c>
+      <c r="L4" t="s">
+        <v>805</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O4">
         <v>42709.0</v>
       </c>
-      <c r="O2">
-[...13 lines deleted...]
-      <c r="D3" t="s">
+      <c r="P4">
+        <v>43139.0</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" t="s">
+        <v>789</v>
+      </c>
+      <c r="C5" t="s">
+        <v>790</v>
+      </c>
+      <c r="D5" t="s">
+        <v>791</v>
+      </c>
+      <c r="E5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F5" t="s">
+        <v>792</v>
+      </c>
+      <c r="G5" t="s">
+        <v>793</v>
+      </c>
+      <c r="H5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" t="s">
+        <v>803</v>
+      </c>
+      <c r="J5" t="s">
+        <v>804</v>
+      </c>
+      <c r="L5" t="s">
+        <v>807</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="N5" s="5" t="s">
         <v>797</v>
       </c>
-      <c r="E3" t="s">
-[...11 lines deleted...]
-      <c r="I3" t="s">
+      <c r="O5">
+        <v>42709.0</v>
+      </c>
+      <c r="P5">
+        <v>43139.0</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
+      <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>789</v>
+      </c>
+      <c r="C6" t="s">
+        <v>790</v>
+      </c>
+      <c r="D6" t="s">
+        <v>791</v>
+      </c>
+      <c r="E6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F6" t="s">
         <v>792</v>
       </c>
-      <c r="J3" t="s">
+      <c r="G6" t="s">
         <v>793</v>
       </c>
-      <c r="K3" t="s">
-[...23 lines deleted...]
-      <c r="D4" t="s">
+      <c r="H6" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" t="s">
+        <v>803</v>
+      </c>
+      <c r="J6" t="s">
+        <v>804</v>
+      </c>
+      <c r="L6" t="s">
+        <v>809</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O6">
+        <v>42709.0</v>
+      </c>
+      <c r="P6">
+        <v>43139.0</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
+      <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
         <v>789</v>
       </c>
-      <c r="E4" t="s">
-[...2 lines deleted...]
-      <c r="F4" t="s">
+      <c r="C7" t="s">
         <v>790</v>
       </c>
-      <c r="G4" t="s">
+      <c r="D7" t="s">
         <v>791</v>
       </c>
-      <c r="H4" t="s">
-[...8 lines deleted...]
-      <c r="K4" t="s">
+      <c r="E7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F7" t="s">
+        <v>792</v>
+      </c>
+      <c r="G7" t="s">
+        <v>793</v>
+      </c>
+      <c r="H7" t="s">
+        <v>42</v>
+      </c>
+      <c r="I7" t="s">
         <v>803</v>
       </c>
-      <c r="L4" t="s">
-[...5 lines deleted...]
-      <c r="N4" s="5">
+      <c r="J7" t="s">
+        <v>804</v>
+      </c>
+      <c r="L7" t="s">
+        <v>810</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O7">
         <v>42709.0</v>
       </c>
-      <c r="O4">
+      <c r="P7">
         <v>43139.0</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q7" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" t="s">
+        <v>789</v>
+      </c>
+      <c r="C8" t="s">
+        <v>790</v>
+      </c>
+      <c r="D8" t="s">
+        <v>791</v>
+      </c>
+      <c r="E8" t="s">
+        <v>53</v>
+      </c>
+      <c r="F8" t="s">
+        <v>792</v>
+      </c>
+      <c r="G8" t="s">
+        <v>793</v>
+      </c>
+      <c r="H8" t="s">
+        <v>42</v>
+      </c>
+      <c r="I8" t="s">
+        <v>803</v>
+      </c>
+      <c r="J8" t="s">
         <v>804</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D5" t="s">
+      <c r="L8" t="s">
+        <v>812</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>813</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O8">
+        <v>42709.0</v>
+      </c>
+      <c r="P8">
+        <v>43139.0</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
+      <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" t="s">
         <v>789</v>
       </c>
-      <c r="E5" t="s">
-[...2 lines deleted...]
-      <c r="F5" t="s">
+      <c r="C9" t="s">
         <v>790</v>
       </c>
-      <c r="G5" t="s">
+      <c r="D9" t="s">
         <v>791</v>
       </c>
-      <c r="H5" t="s">
-[...11 lines deleted...]
-      <c r="L5" t="s">
+      <c r="E9" t="s">
+        <v>53</v>
+      </c>
+      <c r="F9" t="s">
+        <v>792</v>
+      </c>
+      <c r="G9" t="s">
+        <v>793</v>
+      </c>
+      <c r="H9" t="s">
+        <v>42</v>
+      </c>
+      <c r="I9" t="s">
+        <v>803</v>
+      </c>
+      <c r="J9" t="s">
+        <v>804</v>
+      </c>
+      <c r="L9" t="s">
+        <v>814</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>815</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O9">
+        <v>42709.0</v>
+      </c>
+      <c r="P9">
+        <v>43139.0</v>
+      </c>
+      <c r="Q9" t="s">
         <v>806</v>
       </c>
-      <c r="M5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N5" s="5">
+    </row>
+    <row r="10" spans="1:18">
+      <c r="A10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" t="s">
+        <v>789</v>
+      </c>
+      <c r="C10" t="s">
+        <v>790</v>
+      </c>
+      <c r="D10" t="s">
+        <v>791</v>
+      </c>
+      <c r="E10" t="s">
+        <v>53</v>
+      </c>
+      <c r="F10" t="s">
+        <v>792</v>
+      </c>
+      <c r="G10" t="s">
+        <v>793</v>
+      </c>
+      <c r="H10" t="s">
+        <v>42</v>
+      </c>
+      <c r="I10" t="s">
+        <v>803</v>
+      </c>
+      <c r="J10" t="s">
+        <v>804</v>
+      </c>
+      <c r="L10" t="s">
+        <v>816</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O10">
         <v>42709.0</v>
       </c>
-      <c r="O5">
+      <c r="P10">
         <v>43139.0</v>
       </c>
-      <c r="P5" t="s">
+      <c r="Q10" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
+      <c r="A11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" t="s">
+        <v>789</v>
+      </c>
+      <c r="C11" t="s">
+        <v>790</v>
+      </c>
+      <c r="D11" t="s">
+        <v>791</v>
+      </c>
+      <c r="E11" t="s">
+        <v>53</v>
+      </c>
+      <c r="F11" t="s">
+        <v>792</v>
+      </c>
+      <c r="G11" t="s">
+        <v>793</v>
+      </c>
+      <c r="H11" t="s">
+        <v>42</v>
+      </c>
+      <c r="I11" t="s">
+        <v>803</v>
+      </c>
+      <c r="J11" t="s">
         <v>804</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D6" t="s">
+      <c r="L11" t="s">
+        <v>817</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>818</v>
+      </c>
+      <c r="N11" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O11">
+        <v>42709.0</v>
+      </c>
+      <c r="P11">
+        <v>43139.0</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
+      <c r="A12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" t="s">
         <v>789</v>
       </c>
-      <c r="E6" t="s">
-[...2 lines deleted...]
-      <c r="F6" t="s">
+      <c r="C12" t="s">
         <v>790</v>
       </c>
-      <c r="G6" t="s">
+      <c r="D12" t="s">
         <v>791</v>
       </c>
-      <c r="H6" t="s">
-[...17 lines deleted...]
-      <c r="N6" s="5">
+      <c r="E12" t="s">
+        <v>53</v>
+      </c>
+      <c r="F12" t="s">
+        <v>792</v>
+      </c>
+      <c r="G12" t="s">
+        <v>793</v>
+      </c>
+      <c r="H12" t="s">
+        <v>42</v>
+      </c>
+      <c r="I12" t="s">
+        <v>803</v>
+      </c>
+      <c r="J12" t="s">
+        <v>804</v>
+      </c>
+      <c r="L12" t="s">
+        <v>819</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="N12" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O12">
         <v>42709.0</v>
       </c>
-      <c r="O6">
+      <c r="P12">
         <v>43139.0</v>
       </c>
-      <c r="P6" t="s">
+      <c r="Q12" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
+      <c r="A13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" t="s">
+        <v>789</v>
+      </c>
+      <c r="C13" t="s">
+        <v>790</v>
+      </c>
+      <c r="D13" t="s">
+        <v>791</v>
+      </c>
+      <c r="E13" t="s">
+        <v>53</v>
+      </c>
+      <c r="F13" t="s">
+        <v>792</v>
+      </c>
+      <c r="G13" t="s">
+        <v>793</v>
+      </c>
+      <c r="H13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I13" t="s">
+        <v>803</v>
+      </c>
+      <c r="J13" t="s">
         <v>804</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D7" t="s">
+      <c r="L13" t="s">
+        <v>821</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>575</v>
+      </c>
+      <c r="N13" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O13">
+        <v>42709.0</v>
+      </c>
+      <c r="P13">
+        <v>43139.0</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
+      <c r="A14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" t="s">
         <v>789</v>
       </c>
-      <c r="E7" t="s">
-[...2 lines deleted...]
-      <c r="F7" t="s">
+      <c r="C14" t="s">
         <v>790</v>
       </c>
-      <c r="G7" t="s">
+      <c r="D14" t="s">
         <v>791</v>
       </c>
-      <c r="H7" t="s">
-[...17 lines deleted...]
-      <c r="N7" s="5">
+      <c r="E14" t="s">
+        <v>53</v>
+      </c>
+      <c r="F14" t="s">
+        <v>792</v>
+      </c>
+      <c r="G14" t="s">
+        <v>793</v>
+      </c>
+      <c r="H14" t="s">
+        <v>42</v>
+      </c>
+      <c r="I14" t="s">
+        <v>803</v>
+      </c>
+      <c r="J14" t="s">
+        <v>804</v>
+      </c>
+      <c r="L14" t="s">
+        <v>822</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="N14" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O14">
         <v>42709.0</v>
       </c>
-      <c r="O7">
+      <c r="P14">
         <v>43139.0</v>
       </c>
-      <c r="P7" t="s">
+      <c r="Q14" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
+      <c r="A15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" t="s">
+        <v>789</v>
+      </c>
+      <c r="C15" t="s">
+        <v>790</v>
+      </c>
+      <c r="D15" t="s">
+        <v>791</v>
+      </c>
+      <c r="E15" t="s">
+        <v>53</v>
+      </c>
+      <c r="F15" t="s">
+        <v>792</v>
+      </c>
+      <c r="G15" t="s">
+        <v>793</v>
+      </c>
+      <c r="H15" t="s">
+        <v>42</v>
+      </c>
+      <c r="I15" t="s">
+        <v>803</v>
+      </c>
+      <c r="J15" t="s">
         <v>804</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D8" t="s">
+      <c r="L15" t="s">
+        <v>823</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>824</v>
+      </c>
+      <c r="N15" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O15">
+        <v>42709.0</v>
+      </c>
+      <c r="P15">
+        <v>43139.0</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" t="s">
         <v>789</v>
       </c>
-      <c r="E8" t="s">
-[...2 lines deleted...]
-      <c r="F8" t="s">
+      <c r="C16" t="s">
         <v>790</v>
       </c>
-      <c r="G8" t="s">
+      <c r="D16" t="s">
         <v>791</v>
       </c>
-      <c r="H8" t="s">
-[...17 lines deleted...]
-      <c r="N8" s="5">
+      <c r="E16" t="s">
+        <v>53</v>
+      </c>
+      <c r="F16" t="s">
+        <v>792</v>
+      </c>
+      <c r="G16" t="s">
+        <v>793</v>
+      </c>
+      <c r="H16" t="s">
+        <v>42</v>
+      </c>
+      <c r="I16" t="s">
+        <v>803</v>
+      </c>
+      <c r="J16" t="s">
+        <v>804</v>
+      </c>
+      <c r="L16" t="s">
+        <v>825</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O16">
         <v>42709.0</v>
       </c>
-      <c r="O8">
+      <c r="P16">
         <v>43139.0</v>
       </c>
-      <c r="P8" t="s">
+      <c r="Q16" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
+      <c r="A17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" t="s">
+        <v>789</v>
+      </c>
+      <c r="C17" t="s">
+        <v>790</v>
+      </c>
+      <c r="D17" t="s">
+        <v>791</v>
+      </c>
+      <c r="E17" t="s">
+        <v>53</v>
+      </c>
+      <c r="F17" t="s">
+        <v>792</v>
+      </c>
+      <c r="G17" t="s">
+        <v>793</v>
+      </c>
+      <c r="H17" t="s">
+        <v>42</v>
+      </c>
+      <c r="I17" t="s">
+        <v>803</v>
+      </c>
+      <c r="J17" t="s">
         <v>804</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D9" t="s">
+      <c r="L17" t="s">
+        <v>827</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>828</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O17">
+        <v>42709.0</v>
+      </c>
+      <c r="P17">
+        <v>43139.0</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
+      <c r="A18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" t="s">
         <v>789</v>
       </c>
-      <c r="E9" t="s">
-[...2 lines deleted...]
-      <c r="F9" t="s">
+      <c r="C18" t="s">
         <v>790</v>
       </c>
-      <c r="G9" t="s">
+      <c r="D18" t="s">
         <v>791</v>
       </c>
-      <c r="H9" t="s">
-[...17 lines deleted...]
-      <c r="N9" s="5">
+      <c r="E18" t="s">
+        <v>53</v>
+      </c>
+      <c r="F18" t="s">
+        <v>792</v>
+      </c>
+      <c r="G18" t="s">
+        <v>793</v>
+      </c>
+      <c r="H18" t="s">
+        <v>42</v>
+      </c>
+      <c r="I18" t="s">
+        <v>803</v>
+      </c>
+      <c r="J18" t="s">
+        <v>804</v>
+      </c>
+      <c r="L18" t="s">
+        <v>829</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>830</v>
+      </c>
+      <c r="N18" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O18">
         <v>42709.0</v>
       </c>
-      <c r="O9">
+      <c r="P18">
         <v>43139.0</v>
       </c>
-      <c r="P9" t="s">
+      <c r="Q18" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
+      <c r="A19" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" t="s">
+        <v>789</v>
+      </c>
+      <c r="C19" t="s">
+        <v>790</v>
+      </c>
+      <c r="D19" t="s">
+        <v>791</v>
+      </c>
+      <c r="E19" t="s">
+        <v>53</v>
+      </c>
+      <c r="F19" t="s">
+        <v>792</v>
+      </c>
+      <c r="G19" t="s">
+        <v>793</v>
+      </c>
+      <c r="H19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I19" t="s">
+        <v>803</v>
+      </c>
+      <c r="J19" t="s">
         <v>804</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D10" t="s">
+      <c r="L19" t="s">
+        <v>831</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O19">
+        <v>42709.0</v>
+      </c>
+      <c r="P19">
+        <v>43139.0</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18">
+      <c r="A20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" t="s">
         <v>789</v>
       </c>
-      <c r="E10" t="s">
-[...2 lines deleted...]
-      <c r="F10" t="s">
+      <c r="C20" t="s">
         <v>790</v>
       </c>
-      <c r="G10" t="s">
+      <c r="D20" t="s">
         <v>791</v>
       </c>
-      <c r="H10" t="s">
-[...17 lines deleted...]
-      <c r="N10" s="5">
+      <c r="E20" t="s">
+        <v>53</v>
+      </c>
+      <c r="F20" t="s">
+        <v>792</v>
+      </c>
+      <c r="G20" t="s">
+        <v>793</v>
+      </c>
+      <c r="H20" t="s">
+        <v>42</v>
+      </c>
+      <c r="I20" t="s">
+        <v>803</v>
+      </c>
+      <c r="J20" t="s">
+        <v>804</v>
+      </c>
+      <c r="L20" t="s">
+        <v>832</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>833</v>
+      </c>
+      <c r="N20" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O20">
         <v>42709.0</v>
       </c>
-      <c r="O10">
+      <c r="P20">
         <v>43139.0</v>
       </c>
-      <c r="P10" t="s">
+      <c r="Q20" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
+      <c r="A21" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" t="s">
+        <v>789</v>
+      </c>
+      <c r="C21" t="s">
+        <v>790</v>
+      </c>
+      <c r="D21" t="s">
+        <v>791</v>
+      </c>
+      <c r="E21" t="s">
+        <v>53</v>
+      </c>
+      <c r="F21" t="s">
+        <v>792</v>
+      </c>
+      <c r="G21" t="s">
+        <v>793</v>
+      </c>
+      <c r="H21" t="s">
+        <v>42</v>
+      </c>
+      <c r="I21" t="s">
+        <v>803</v>
+      </c>
+      <c r="J21" t="s">
         <v>804</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D11" t="s">
+      <c r="L21" t="s">
+        <v>834</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>835</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O21">
+        <v>42709.0</v>
+      </c>
+      <c r="P21">
+        <v>43139.0</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
+      <c r="A22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" t="s">
         <v>789</v>
       </c>
-      <c r="E11" t="s">
-[...2 lines deleted...]
-      <c r="F11" t="s">
+      <c r="C22" t="s">
         <v>790</v>
       </c>
-      <c r="G11" t="s">
+      <c r="D22" t="s">
         <v>791</v>
       </c>
-      <c r="H11" t="s">
-[...17 lines deleted...]
-      <c r="N11" s="5">
+      <c r="E22" t="s">
+        <v>53</v>
+      </c>
+      <c r="F22" t="s">
+        <v>792</v>
+      </c>
+      <c r="G22" t="s">
+        <v>793</v>
+      </c>
+      <c r="H22" t="s">
+        <v>42</v>
+      </c>
+      <c r="I22" t="s">
+        <v>803</v>
+      </c>
+      <c r="J22" t="s">
+        <v>804</v>
+      </c>
+      <c r="L22" t="s">
+        <v>836</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>837</v>
+      </c>
+      <c r="N22" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O22">
         <v>42709.0</v>
       </c>
-      <c r="O11">
+      <c r="P22">
         <v>43139.0</v>
       </c>
-      <c r="P11" t="s">
+      <c r="Q22" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="A23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" t="s">
+        <v>789</v>
+      </c>
+      <c r="C23" t="s">
+        <v>790</v>
+      </c>
+      <c r="D23" t="s">
+        <v>791</v>
+      </c>
+      <c r="E23" t="s">
+        <v>53</v>
+      </c>
+      <c r="F23" t="s">
+        <v>792</v>
+      </c>
+      <c r="G23" t="s">
+        <v>793</v>
+      </c>
+      <c r="H23" t="s">
+        <v>42</v>
+      </c>
+      <c r="I23" t="s">
+        <v>803</v>
+      </c>
+      <c r="J23" t="s">
         <v>804</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D12" t="s">
+      <c r="L23" t="s">
+        <v>838</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="N23" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O23">
+        <v>42709.0</v>
+      </c>
+      <c r="P23">
+        <v>43139.0</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
+      <c r="A24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" t="s">
         <v>789</v>
       </c>
-      <c r="E12" t="s">
-[...2 lines deleted...]
-      <c r="F12" t="s">
+      <c r="C24" t="s">
         <v>790</v>
       </c>
-      <c r="G12" t="s">
+      <c r="D24" t="s">
         <v>791</v>
       </c>
-      <c r="H12" t="s">
-[...17 lines deleted...]
-      <c r="N12" s="5">
+      <c r="E24" t="s">
+        <v>53</v>
+      </c>
+      <c r="F24" t="s">
+        <v>792</v>
+      </c>
+      <c r="G24" t="s">
+        <v>793</v>
+      </c>
+      <c r="H24" t="s">
+        <v>42</v>
+      </c>
+      <c r="I24" t="s">
+        <v>803</v>
+      </c>
+      <c r="J24" t="s">
+        <v>804</v>
+      </c>
+      <c r="L24" t="s">
+        <v>840</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>841</v>
+      </c>
+      <c r="N24" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O24">
         <v>42709.0</v>
       </c>
-      <c r="O12">
+      <c r="P24">
         <v>43139.0</v>
       </c>
-      <c r="P12" t="s">
+      <c r="Q24" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
+      <c r="A25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" t="s">
+        <v>789</v>
+      </c>
+      <c r="C25" t="s">
+        <v>790</v>
+      </c>
+      <c r="D25" t="s">
+        <v>791</v>
+      </c>
+      <c r="E25" t="s">
+        <v>53</v>
+      </c>
+      <c r="F25" t="s">
+        <v>792</v>
+      </c>
+      <c r="G25" t="s">
+        <v>793</v>
+      </c>
+      <c r="H25" t="s">
+        <v>42</v>
+      </c>
+      <c r="I25" t="s">
+        <v>803</v>
+      </c>
+      <c r="J25" t="s">
         <v>804</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D13" t="s">
+      <c r="L25" t="s">
+        <v>842</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>843</v>
+      </c>
+      <c r="N25" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O25">
+        <v>42709.0</v>
+      </c>
+      <c r="P25">
+        <v>43139.0</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="A26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" t="s">
         <v>789</v>
       </c>
-      <c r="E13" t="s">
-[...2 lines deleted...]
-      <c r="F13" t="s">
+      <c r="C26" t="s">
         <v>790</v>
       </c>
-      <c r="G13" t="s">
+      <c r="D26" t="s">
         <v>791</v>
       </c>
-      <c r="H13" t="s">
-[...17 lines deleted...]
-      <c r="N13" s="5">
+      <c r="E26" t="s">
+        <v>53</v>
+      </c>
+      <c r="F26" t="s">
+        <v>792</v>
+      </c>
+      <c r="G26" t="s">
+        <v>793</v>
+      </c>
+      <c r="H26" t="s">
+        <v>42</v>
+      </c>
+      <c r="I26" t="s">
+        <v>803</v>
+      </c>
+      <c r="J26" t="s">
+        <v>804</v>
+      </c>
+      <c r="L26" t="s">
+        <v>844</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>845</v>
+      </c>
+      <c r="N26" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O26">
         <v>42709.0</v>
       </c>
-      <c r="O13">
+      <c r="P26">
         <v>43139.0</v>
       </c>
-      <c r="P13" t="s">
+      <c r="Q26" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
+      <c r="A27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" t="s">
+        <v>789</v>
+      </c>
+      <c r="C27" t="s">
+        <v>790</v>
+      </c>
+      <c r="D27" t="s">
+        <v>791</v>
+      </c>
+      <c r="E27" t="s">
+        <v>53</v>
+      </c>
+      <c r="F27" t="s">
+        <v>792</v>
+      </c>
+      <c r="G27" t="s">
+        <v>793</v>
+      </c>
+      <c r="H27" t="s">
+        <v>42</v>
+      </c>
+      <c r="I27" t="s">
+        <v>803</v>
+      </c>
+      <c r="J27" t="s">
         <v>804</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D14" t="s">
+      <c r="L27" t="s">
+        <v>846</v>
+      </c>
+      <c r="M27" s="5" t="s">
+        <v>847</v>
+      </c>
+      <c r="N27" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O27">
+        <v>42709.0</v>
+      </c>
+      <c r="P27">
+        <v>43139.0</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
+      <c r="A28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" t="s">
         <v>789</v>
       </c>
-      <c r="E14" t="s">
-[...2 lines deleted...]
-      <c r="F14" t="s">
+      <c r="C28" t="s">
         <v>790</v>
       </c>
-      <c r="G14" t="s">
+      <c r="D28" t="s">
         <v>791</v>
       </c>
-      <c r="H14" t="s">
-[...17 lines deleted...]
-      <c r="N14" s="5">
+      <c r="E28" t="s">
+        <v>53</v>
+      </c>
+      <c r="F28" t="s">
+        <v>792</v>
+      </c>
+      <c r="G28" t="s">
+        <v>793</v>
+      </c>
+      <c r="H28" t="s">
+        <v>42</v>
+      </c>
+      <c r="I28" t="s">
+        <v>803</v>
+      </c>
+      <c r="J28" t="s">
+        <v>804</v>
+      </c>
+      <c r="L28" t="s">
+        <v>848</v>
+      </c>
+      <c r="M28" s="5" t="s">
+        <v>849</v>
+      </c>
+      <c r="N28" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O28">
         <v>42709.0</v>
       </c>
-      <c r="O14">
+      <c r="P28">
         <v>43139.0</v>
       </c>
-      <c r="P14" t="s">
+      <c r="Q28" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
+      <c r="A29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" t="s">
+        <v>789</v>
+      </c>
+      <c r="C29" t="s">
+        <v>790</v>
+      </c>
+      <c r="D29" t="s">
+        <v>791</v>
+      </c>
+      <c r="E29" t="s">
+        <v>53</v>
+      </c>
+      <c r="F29" t="s">
+        <v>792</v>
+      </c>
+      <c r="G29" t="s">
+        <v>793</v>
+      </c>
+      <c r="H29" t="s">
+        <v>42</v>
+      </c>
+      <c r="I29" t="s">
+        <v>803</v>
+      </c>
+      <c r="J29" t="s">
         <v>804</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D15" t="s">
+      <c r="L29" t="s">
+        <v>850</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>851</v>
+      </c>
+      <c r="N29" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O29">
+        <v>42709.0</v>
+      </c>
+      <c r="P29">
+        <v>43139.0</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
+      <c r="A30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" t="s">
         <v>789</v>
       </c>
-      <c r="E15" t="s">
-[...2 lines deleted...]
-      <c r="F15" t="s">
+      <c r="C30" t="s">
         <v>790</v>
       </c>
-      <c r="G15" t="s">
+      <c r="D30" t="s">
         <v>791</v>
       </c>
-      <c r="H15" t="s">
-[...17 lines deleted...]
-      <c r="N15" s="5">
+      <c r="E30" t="s">
+        <v>53</v>
+      </c>
+      <c r="F30" t="s">
+        <v>792</v>
+      </c>
+      <c r="G30" t="s">
+        <v>793</v>
+      </c>
+      <c r="H30" t="s">
+        <v>42</v>
+      </c>
+      <c r="I30" t="s">
+        <v>803</v>
+      </c>
+      <c r="J30" t="s">
+        <v>804</v>
+      </c>
+      <c r="L30" t="s">
+        <v>852</v>
+      </c>
+      <c r="M30" s="5" t="s">
+        <v>853</v>
+      </c>
+      <c r="N30" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O30">
         <v>42709.0</v>
       </c>
-      <c r="O15">
+      <c r="P30">
         <v>43139.0</v>
       </c>
-      <c r="P15" t="s">
+      <c r="Q30" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
+      <c r="A31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B31" t="s">
+        <v>789</v>
+      </c>
+      <c r="C31" t="s">
+        <v>790</v>
+      </c>
+      <c r="D31" t="s">
+        <v>791</v>
+      </c>
+      <c r="E31" t="s">
+        <v>53</v>
+      </c>
+      <c r="F31" t="s">
+        <v>792</v>
+      </c>
+      <c r="G31" t="s">
+        <v>793</v>
+      </c>
+      <c r="H31" t="s">
+        <v>42</v>
+      </c>
+      <c r="I31" t="s">
+        <v>803</v>
+      </c>
+      <c r="J31" t="s">
         <v>804</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D16" t="s">
+      <c r="L31" t="s">
+        <v>854</v>
+      </c>
+      <c r="M31" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="N31" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O31">
+        <v>42709.0</v>
+      </c>
+      <c r="P31">
+        <v>43139.0</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
+      <c r="A32" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" t="s">
         <v>789</v>
       </c>
-      <c r="E16" t="s">
-[...2 lines deleted...]
-      <c r="F16" t="s">
+      <c r="C32" t="s">
         <v>790</v>
       </c>
-      <c r="G16" t="s">
+      <c r="D32" t="s">
         <v>791</v>
       </c>
-      <c r="H16" t="s">
-[...17 lines deleted...]
-      <c r="N16" s="5">
+      <c r="E32" t="s">
+        <v>53</v>
+      </c>
+      <c r="F32" t="s">
+        <v>792</v>
+      </c>
+      <c r="G32" t="s">
+        <v>793</v>
+      </c>
+      <c r="H32" t="s">
+        <v>42</v>
+      </c>
+      <c r="I32" t="s">
+        <v>803</v>
+      </c>
+      <c r="J32" t="s">
+        <v>804</v>
+      </c>
+      <c r="L32" t="s">
+        <v>855</v>
+      </c>
+      <c r="M32" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="N32" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O32">
         <v>42709.0</v>
       </c>
-      <c r="O16">
+      <c r="P32">
         <v>43139.0</v>
       </c>
-      <c r="P16" t="s">
+      <c r="Q32" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18">
+      <c r="A33" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" t="s">
+        <v>789</v>
+      </c>
+      <c r="C33" t="s">
+        <v>790</v>
+      </c>
+      <c r="D33" t="s">
+        <v>791</v>
+      </c>
+      <c r="E33" t="s">
+        <v>53</v>
+      </c>
+      <c r="F33" t="s">
+        <v>792</v>
+      </c>
+      <c r="G33" t="s">
+        <v>793</v>
+      </c>
+      <c r="H33" t="s">
+        <v>42</v>
+      </c>
+      <c r="I33" t="s">
+        <v>803</v>
+      </c>
+      <c r="J33" t="s">
         <v>804</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="D17" t="s">
+      <c r="L33" t="s">
+        <v>856</v>
+      </c>
+      <c r="M33" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="N33" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O33">
+        <v>42709.0</v>
+      </c>
+      <c r="P33">
+        <v>43139.0</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18">
+      <c r="A34" t="s">
+        <v>33</v>
+      </c>
+      <c r="B34" t="s">
         <v>789</v>
       </c>
-      <c r="E17" t="s">
-[...2 lines deleted...]
-      <c r="F17" t="s">
+      <c r="C34" t="s">
         <v>790</v>
       </c>
-      <c r="G17" t="s">
+      <c r="D34" t="s">
         <v>791</v>
       </c>
-      <c r="H17" t="s">
-[...17 lines deleted...]
-      <c r="N17" s="5">
+      <c r="E34" t="s">
+        <v>53</v>
+      </c>
+      <c r="F34" t="s">
+        <v>792</v>
+      </c>
+      <c r="G34" t="s">
+        <v>793</v>
+      </c>
+      <c r="H34" t="s">
+        <v>42</v>
+      </c>
+      <c r="I34" t="s">
+        <v>803</v>
+      </c>
+      <c r="J34" t="s">
+        <v>804</v>
+      </c>
+      <c r="L34" t="s">
+        <v>858</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>859</v>
+      </c>
+      <c r="N34" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O34">
         <v>42709.0</v>
       </c>
-      <c r="O17">
+      <c r="P34">
         <v>43139.0</v>
       </c>
-      <c r="P17" t="s">
-[...10 lines deleted...]
-      <c r="D18" t="s">
+      <c r="Q34" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18">
+      <c r="A35" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" t="s">
         <v>789</v>
       </c>
-      <c r="E18" t="s">
-[...2 lines deleted...]
-      <c r="F18" t="s">
+      <c r="C35" t="s">
         <v>790</v>
       </c>
-      <c r="G18" t="s">
+      <c r="D35" t="s">
         <v>791</v>
       </c>
-      <c r="H18" t="s">
-[...34 lines deleted...]
-      <c r="D19" t="s">
+      <c r="E35" t="s">
+        <v>53</v>
+      </c>
+      <c r="F35" t="s">
+        <v>792</v>
+      </c>
+      <c r="G35" t="s">
+        <v>793</v>
+      </c>
+      <c r="H35" t="s">
+        <v>42</v>
+      </c>
+      <c r="I35" t="s">
+        <v>860</v>
+      </c>
+      <c r="J35" t="s">
+        <v>861</v>
+      </c>
+      <c r="L35" t="s">
+        <v>862</v>
+      </c>
+      <c r="M35" s="5" t="s">
+        <v>863</v>
+      </c>
+      <c r="N35" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P35" t="s">
+        <v>864</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18">
+      <c r="A36" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" t="s">
         <v>789</v>
       </c>
-      <c r="E19" t="s">
-[...2 lines deleted...]
-      <c r="F19" t="s">
+      <c r="C36" t="s">
         <v>790</v>
       </c>
-      <c r="G19" t="s">
+      <c r="D36" t="s">
         <v>791</v>
       </c>
-      <c r="H19" t="s">
-[...34 lines deleted...]
-      <c r="D20" t="s">
+      <c r="E36" t="s">
+        <v>53</v>
+      </c>
+      <c r="F36" t="s">
+        <v>792</v>
+      </c>
+      <c r="G36" t="s">
+        <v>793</v>
+      </c>
+      <c r="H36" t="s">
+        <v>42</v>
+      </c>
+      <c r="I36" t="s">
+        <v>866</v>
+      </c>
+      <c r="J36" t="s">
+        <v>866</v>
+      </c>
+      <c r="L36" t="s">
+        <v>867</v>
+      </c>
+      <c r="M36" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="N36" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P36">
+        <v>43138.0</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18">
+      <c r="A37" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" t="s">
         <v>789</v>
       </c>
-      <c r="E20" t="s">
-[...2 lines deleted...]
-      <c r="F20" t="s">
+      <c r="C37" t="s">
         <v>790</v>
       </c>
-      <c r="G20" t="s">
+      <c r="D37" t="s">
         <v>791</v>
       </c>
-      <c r="H20" t="s">
-[...34 lines deleted...]
-      <c r="D21" t="s">
+      <c r="E37" t="s">
+        <v>53</v>
+      </c>
+      <c r="F37" t="s">
+        <v>792</v>
+      </c>
+      <c r="G37" t="s">
+        <v>793</v>
+      </c>
+      <c r="H37" t="s">
+        <v>42</v>
+      </c>
+      <c r="I37" t="s">
+        <v>869</v>
+      </c>
+      <c r="J37" t="s">
+        <v>870</v>
+      </c>
+      <c r="K37" t="s">
+        <v>871</v>
+      </c>
+      <c r="L37" t="s">
+        <v>872</v>
+      </c>
+      <c r="M37" s="5" t="s">
+        <v>873</v>
+      </c>
+      <c r="N37" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P37">
+        <v>43318.0</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18">
+      <c r="A38" t="s">
+        <v>33</v>
+      </c>
+      <c r="B38" t="s">
         <v>789</v>
       </c>
-      <c r="E21" t="s">
-[...2 lines deleted...]
-      <c r="F21" t="s">
+      <c r="C38" t="s">
         <v>790</v>
       </c>
-      <c r="G21" t="s">
+      <c r="D38" t="s">
         <v>791</v>
       </c>
-      <c r="H21" t="s">
-[...34 lines deleted...]
-      <c r="D22" t="s">
+      <c r="E38" t="s">
+        <v>53</v>
+      </c>
+      <c r="F38" t="s">
+        <v>792</v>
+      </c>
+      <c r="G38" t="s">
+        <v>793</v>
+      </c>
+      <c r="H38" t="s">
+        <v>42</v>
+      </c>
+      <c r="I38" t="s">
+        <v>875</v>
+      </c>
+      <c r="J38" t="s">
+        <v>876</v>
+      </c>
+      <c r="L38" t="s">
+        <v>877</v>
+      </c>
+      <c r="M38" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="N38" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P38">
+        <v>43153.0</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18">
+      <c r="A39" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" t="s">
         <v>789</v>
       </c>
-      <c r="E22" t="s">
-[...2 lines deleted...]
-      <c r="F22" t="s">
+      <c r="C39" t="s">
         <v>790</v>
       </c>
-      <c r="G22" t="s">
+      <c r="D39" t="s">
         <v>791</v>
       </c>
-      <c r="H22" t="s">
-[...34 lines deleted...]
-      <c r="D23" t="s">
+      <c r="E39" t="s">
+        <v>53</v>
+      </c>
+      <c r="F39" t="s">
+        <v>792</v>
+      </c>
+      <c r="G39" t="s">
+        <v>793</v>
+      </c>
+      <c r="H39" t="s">
+        <v>42</v>
+      </c>
+      <c r="I39" t="s">
+        <v>879</v>
+      </c>
+      <c r="J39" t="s">
+        <v>880</v>
+      </c>
+      <c r="L39" t="s">
+        <v>881</v>
+      </c>
+      <c r="M39" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="N39" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P39">
+        <v>43314.0</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18">
+      <c r="A40" t="s">
+        <v>33</v>
+      </c>
+      <c r="B40" t="s">
         <v>789</v>
       </c>
-      <c r="E23" t="s">
-[...2 lines deleted...]
-      <c r="F23" t="s">
+      <c r="C40" t="s">
         <v>790</v>
       </c>
-      <c r="G23" t="s">
+      <c r="D40" t="s">
         <v>791</v>
       </c>
-      <c r="H23" t="s">
-[...781 lines deleted...]
-      </c>
       <c r="E40" t="s">
         <v>53</v>
       </c>
       <c r="F40" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="G40" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="H40" t="s">
         <v>42</v>
       </c>
       <c r="I40" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="J40" t="s">
-        <v>882</v>
-[...2 lines deleted...]
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="L40" t="s">
+        <v>886</v>
+      </c>
+      <c r="M40" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="M40" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O40">
+      <c r="N40" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P40">
         <v>44305.0</v>
       </c>
-      <c r="P40" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:17">
+      <c r="Q40" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
         <v>394</v>
       </c>
       <c r="C41" t="s">
+        <v>888</v>
+      </c>
+      <c r="D41" t="s">
+        <v>889</v>
+      </c>
+      <c r="E41" t="s">
+        <v>53</v>
+      </c>
+      <c r="F41" t="s">
+        <v>792</v>
+      </c>
+      <c r="G41" t="s">
+        <v>890</v>
+      </c>
+      <c r="H41" t="s">
+        <v>42</v>
+      </c>
+      <c r="I41" t="s">
+        <v>891</v>
+      </c>
+      <c r="J41" t="s">
+        <v>892</v>
+      </c>
+      <c r="K41" t="s">
+        <v>893</v>
+      </c>
+      <c r="L41" t="s">
+        <v>894</v>
+      </c>
+      <c r="M41" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="N41" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P41">
+        <v>45205.0</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>895</v>
+      </c>
+      <c r="R41" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18">
+      <c r="A42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B42" t="s">
+        <v>789</v>
+      </c>
+      <c r="C42" t="s">
+        <v>790</v>
+      </c>
+      <c r="D42" t="s">
+        <v>791</v>
+      </c>
+      <c r="E42" t="s">
+        <v>53</v>
+      </c>
+      <c r="F42" t="s">
+        <v>792</v>
+      </c>
+      <c r="G42" t="s">
+        <v>793</v>
+      </c>
+      <c r="H42" t="s">
+        <v>42</v>
+      </c>
+      <c r="I42" t="s">
+        <v>897</v>
+      </c>
+      <c r="J42" t="s">
+        <v>898</v>
+      </c>
+      <c r="L42" t="s">
+        <v>899</v>
+      </c>
+      <c r="M42" s="5" t="s">
+        <v>900</v>
+      </c>
+      <c r="N42" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P42">
+        <v>43815.0</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18">
+      <c r="A43" t="s">
+        <v>33</v>
+      </c>
+      <c r="B43" t="s">
+        <v>789</v>
+      </c>
+      <c r="C43" t="s">
+        <v>790</v>
+      </c>
+      <c r="D43" t="s">
+        <v>791</v>
+      </c>
+      <c r="E43" t="s">
+        <v>53</v>
+      </c>
+      <c r="F43" t="s">
+        <v>792</v>
+      </c>
+      <c r="G43" t="s">
+        <v>793</v>
+      </c>
+      <c r="H43" t="s">
+        <v>42</v>
+      </c>
+      <c r="I43" t="s">
+        <v>902</v>
+      </c>
+      <c r="J43" t="s">
+        <v>903</v>
+      </c>
+      <c r="K43" t="s">
+        <v>904</v>
+      </c>
+      <c r="L43" t="s">
+        <v>905</v>
+      </c>
+      <c r="M43" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="N43" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P43">
+        <v>44652.0</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18">
+      <c r="A44" t="s">
+        <v>33</v>
+      </c>
+      <c r="B44" t="s">
+        <v>789</v>
+      </c>
+      <c r="C44" t="s">
+        <v>790</v>
+      </c>
+      <c r="D44" t="s">
+        <v>791</v>
+      </c>
+      <c r="E44" t="s">
+        <v>53</v>
+      </c>
+      <c r="F44" t="s">
+        <v>792</v>
+      </c>
+      <c r="G44" t="s">
+        <v>793</v>
+      </c>
+      <c r="H44" t="s">
+        <v>42</v>
+      </c>
+      <c r="I44" t="s">
+        <v>907</v>
+      </c>
+      <c r="J44" t="s">
+        <v>908</v>
+      </c>
+      <c r="K44" t="s">
+        <v>909</v>
+      </c>
+      <c r="L44" t="s">
+        <v>910</v>
+      </c>
+      <c r="M44" s="5" t="s">
+        <v>911</v>
+      </c>
+      <c r="N44" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P44">
+        <v>44107.0</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18">
+      <c r="A45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B45" t="s">
+        <v>789</v>
+      </c>
+      <c r="C45" t="s">
+        <v>790</v>
+      </c>
+      <c r="D45" t="s">
+        <v>791</v>
+      </c>
+      <c r="E45" t="s">
+        <v>53</v>
+      </c>
+      <c r="F45" t="s">
+        <v>792</v>
+      </c>
+      <c r="G45" t="s">
+        <v>793</v>
+      </c>
+      <c r="H45" t="s">
+        <v>42</v>
+      </c>
+      <c r="I45" t="s">
+        <v>913</v>
+      </c>
+      <c r="J45" t="s">
+        <v>914</v>
+      </c>
+      <c r="L45" t="s">
+        <v>915</v>
+      </c>
+      <c r="M45" s="5" t="s">
+        <v>916</v>
+      </c>
+      <c r="N45" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P45">
+        <v>43874.0</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18">
+      <c r="A46" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" t="s">
+        <v>789</v>
+      </c>
+      <c r="C46" t="s">
+        <v>790</v>
+      </c>
+      <c r="D46" t="s">
+        <v>791</v>
+      </c>
+      <c r="E46" t="s">
+        <v>53</v>
+      </c>
+      <c r="F46" t="s">
+        <v>792</v>
+      </c>
+      <c r="G46" t="s">
+        <v>793</v>
+      </c>
+      <c r="H46" t="s">
+        <v>42</v>
+      </c>
+      <c r="I46" t="s">
+        <v>918</v>
+      </c>
+      <c r="J46" t="s">
+        <v>919</v>
+      </c>
+      <c r="K46" t="s">
+        <v>920</v>
+      </c>
+      <c r="L46" t="s">
+        <v>921</v>
+      </c>
+      <c r="M46" s="5" t="s">
+        <v>922</v>
+      </c>
+      <c r="N46" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P46">
+        <v>44671.0</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18">
+      <c r="A47" t="s">
+        <v>33</v>
+      </c>
+      <c r="B47" t="s">
+        <v>789</v>
+      </c>
+      <c r="C47" t="s">
+        <v>790</v>
+      </c>
+      <c r="D47" t="s">
+        <v>791</v>
+      </c>
+      <c r="E47" t="s">
+        <v>53</v>
+      </c>
+      <c r="F47" t="s">
+        <v>792</v>
+      </c>
+      <c r="G47" t="s">
+        <v>793</v>
+      </c>
+      <c r="H47" t="s">
+        <v>42</v>
+      </c>
+      <c r="I47" t="s">
+        <v>924</v>
+      </c>
+      <c r="J47" t="s">
+        <v>925</v>
+      </c>
+      <c r="L47" t="s">
+        <v>926</v>
+      </c>
+      <c r="M47" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="N47" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P47">
+        <v>45001.0</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18">
+      <c r="A48" t="s">
+        <v>33</v>
+      </c>
+      <c r="B48" t="s">
+        <v>789</v>
+      </c>
+      <c r="C48" t="s">
+        <v>790</v>
+      </c>
+      <c r="D48" t="s">
+        <v>791</v>
+      </c>
+      <c r="E48" t="s">
+        <v>53</v>
+      </c>
+      <c r="F48" t="s">
+        <v>792</v>
+      </c>
+      <c r="G48" t="s">
+        <v>793</v>
+      </c>
+      <c r="H48" t="s">
+        <v>42</v>
+      </c>
+      <c r="I48" t="s">
+        <v>929</v>
+      </c>
+      <c r="J48" t="s">
+        <v>930</v>
+      </c>
+      <c r="L48" t="s">
+        <v>931</v>
+      </c>
+      <c r="M48" s="5" t="s">
+        <v>932</v>
+      </c>
+      <c r="N48" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P48">
+        <v>43705.0</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18">
+      <c r="A49" t="s">
+        <v>33</v>
+      </c>
+      <c r="B49" t="s">
+        <v>789</v>
+      </c>
+      <c r="C49" t="s">
+        <v>790</v>
+      </c>
+      <c r="D49" t="s">
+        <v>791</v>
+      </c>
+      <c r="E49" t="s">
+        <v>53</v>
+      </c>
+      <c r="F49" t="s">
+        <v>792</v>
+      </c>
+      <c r="G49" t="s">
+        <v>793</v>
+      </c>
+      <c r="H49" t="s">
+        <v>42</v>
+      </c>
+      <c r="I49" t="s">
+        <v>934</v>
+      </c>
+      <c r="J49" t="s">
+        <v>935</v>
+      </c>
+      <c r="L49" t="s">
+        <v>936</v>
+      </c>
+      <c r="M49" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="N49" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O49">
+        <v>43282.0</v>
+      </c>
+      <c r="P49">
+        <v>44159.0</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18">
+      <c r="A50" t="s">
+        <v>33</v>
+      </c>
+      <c r="B50" t="s">
+        <v>789</v>
+      </c>
+      <c r="C50" t="s">
+        <v>790</v>
+      </c>
+      <c r="D50" t="s">
+        <v>791</v>
+      </c>
+      <c r="E50" t="s">
+        <v>53</v>
+      </c>
+      <c r="F50" t="s">
+        <v>792</v>
+      </c>
+      <c r="G50" t="s">
+        <v>793</v>
+      </c>
+      <c r="H50" t="s">
+        <v>42</v>
+      </c>
+      <c r="I50" t="s">
+        <v>939</v>
+      </c>
+      <c r="J50" t="s">
+        <v>940</v>
+      </c>
+      <c r="K50" t="s">
+        <v>941</v>
+      </c>
+      <c r="L50" t="s">
+        <v>942</v>
+      </c>
+      <c r="M50" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="N50" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P50">
+        <v>44882.0</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18">
+      <c r="A51" t="s">
+        <v>33</v>
+      </c>
+      <c r="B51" t="s">
+        <v>789</v>
+      </c>
+      <c r="C51" t="s">
+        <v>790</v>
+      </c>
+      <c r="D51" t="s">
+        <v>791</v>
+      </c>
+      <c r="E51" t="s">
+        <v>53</v>
+      </c>
+      <c r="F51" t="s">
+        <v>792</v>
+      </c>
+      <c r="G51" t="s">
+        <v>793</v>
+      </c>
+      <c r="H51" t="s">
+        <v>42</v>
+      </c>
+      <c r="I51" t="s">
+        <v>945</v>
+      </c>
+      <c r="J51" t="s">
+        <v>946</v>
+      </c>
+      <c r="L51" t="s">
+        <v>947</v>
+      </c>
+      <c r="M51" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="N51" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P51" t="s">
+        <v>864</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18">
+      <c r="A52" t="s">
+        <v>33</v>
+      </c>
+      <c r="B52" t="s">
+        <v>789</v>
+      </c>
+      <c r="C52" t="s">
+        <v>790</v>
+      </c>
+      <c r="D52" t="s">
+        <v>791</v>
+      </c>
+      <c r="E52" t="s">
+        <v>53</v>
+      </c>
+      <c r="F52" t="s">
+        <v>792</v>
+      </c>
+      <c r="G52" t="s">
+        <v>793</v>
+      </c>
+      <c r="H52" t="s">
+        <v>42</v>
+      </c>
+      <c r="I52" t="s">
+        <v>950</v>
+      </c>
+      <c r="J52" t="s">
+        <v>951</v>
+      </c>
+      <c r="L52" t="s">
+        <v>952</v>
+      </c>
+      <c r="M52" s="5" t="s">
+        <v>953</v>
+      </c>
+      <c r="N52" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P52">
+        <v>44544.0</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18">
+      <c r="A53" t="s">
+        <v>33</v>
+      </c>
+      <c r="B53" t="s">
+        <v>789</v>
+      </c>
+      <c r="C53" t="s">
+        <v>790</v>
+      </c>
+      <c r="D53" t="s">
+        <v>791</v>
+      </c>
+      <c r="E53" t="s">
+        <v>53</v>
+      </c>
+      <c r="F53" t="s">
+        <v>792</v>
+      </c>
+      <c r="G53" t="s">
+        <v>793</v>
+      </c>
+      <c r="H53" t="s">
+        <v>42</v>
+      </c>
+      <c r="I53" t="s">
+        <v>955</v>
+      </c>
+      <c r="J53" t="s">
+        <v>956</v>
+      </c>
+      <c r="L53" t="s">
+        <v>957</v>
+      </c>
+      <c r="M53" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="N53" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P53" t="s">
+        <v>864</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18">
+      <c r="A54" t="s">
+        <v>33</v>
+      </c>
+      <c r="B54" t="s">
+        <v>789</v>
+      </c>
+      <c r="C54" t="s">
+        <v>790</v>
+      </c>
+      <c r="D54" t="s">
+        <v>799</v>
+      </c>
+      <c r="E54" t="s">
+        <v>53</v>
+      </c>
+      <c r="F54" t="s">
+        <v>800</v>
+      </c>
+      <c r="G54" t="s">
+        <v>801</v>
+      </c>
+      <c r="H54" t="s">
+        <v>42</v>
+      </c>
+      <c r="I54" t="s">
+        <v>955</v>
+      </c>
+      <c r="J54" t="s">
+        <v>956</v>
+      </c>
+      <c r="L54" t="s">
+        <v>957</v>
+      </c>
+      <c r="M54" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="N54" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P54" t="s">
+        <v>864</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18">
+      <c r="A55" t="s">
+        <v>33</v>
+      </c>
+      <c r="B55" t="s">
+        <v>789</v>
+      </c>
+      <c r="C55" t="s">
+        <v>790</v>
+      </c>
+      <c r="D55" t="s">
+        <v>791</v>
+      </c>
+      <c r="E55" t="s">
+        <v>53</v>
+      </c>
+      <c r="F55" t="s">
+        <v>792</v>
+      </c>
+      <c r="G55" t="s">
+        <v>793</v>
+      </c>
+      <c r="H55" t="s">
+        <v>42</v>
+      </c>
+      <c r="I55" t="s">
+        <v>960</v>
+      </c>
+      <c r="J55" t="s">
+        <v>961</v>
+      </c>
+      <c r="L55" t="s">
+        <v>962</v>
+      </c>
+      <c r="M55" s="5" t="s">
+        <v>963</v>
+      </c>
+      <c r="N55" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P55">
+        <v>44980.0</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18">
+      <c r="A56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B56" t="s">
+        <v>789</v>
+      </c>
+      <c r="C56" t="s">
+        <v>790</v>
+      </c>
+      <c r="D56" t="s">
+        <v>791</v>
+      </c>
+      <c r="E56" t="s">
+        <v>53</v>
+      </c>
+      <c r="F56" t="s">
+        <v>792</v>
+      </c>
+      <c r="G56" t="s">
+        <v>793</v>
+      </c>
+      <c r="H56" t="s">
+        <v>42</v>
+      </c>
+      <c r="I56" t="s">
+        <v>965</v>
+      </c>
+      <c r="J56" t="s">
+        <v>966</v>
+      </c>
+      <c r="L56" t="s">
+        <v>967</v>
+      </c>
+      <c r="M56" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="N56" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P56">
+        <v>44760.0</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18">
+      <c r="A57" t="s">
+        <v>33</v>
+      </c>
+      <c r="B57" t="s">
+        <v>789</v>
+      </c>
+      <c r="C57" t="s">
+        <v>790</v>
+      </c>
+      <c r="D57" t="s">
+        <v>799</v>
+      </c>
+      <c r="E57" t="s">
+        <v>53</v>
+      </c>
+      <c r="F57" t="s">
+        <v>800</v>
+      </c>
+      <c r="G57" t="s">
+        <v>801</v>
+      </c>
+      <c r="H57" t="s">
+        <v>42</v>
+      </c>
+      <c r="I57" t="s">
+        <v>803</v>
+      </c>
+      <c r="J57" t="s">
+        <v>804</v>
+      </c>
+      <c r="L57" t="s">
+        <v>805</v>
+      </c>
+      <c r="M57" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="N57" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P57">
+        <v>44567.0</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18">
+      <c r="A58" t="s">
+        <v>33</v>
+      </c>
+      <c r="B58" t="s">
+        <v>789</v>
+      </c>
+      <c r="C58" t="s">
+        <v>790</v>
+      </c>
+      <c r="D58" t="s">
+        <v>799</v>
+      </c>
+      <c r="E58" t="s">
+        <v>53</v>
+      </c>
+      <c r="F58" t="s">
+        <v>800</v>
+      </c>
+      <c r="G58" t="s">
+        <v>801</v>
+      </c>
+      <c r="H58" t="s">
+        <v>42</v>
+      </c>
+      <c r="I58" t="s">
+        <v>803</v>
+      </c>
+      <c r="J58" t="s">
+        <v>804</v>
+      </c>
+      <c r="L58" t="s">
+        <v>807</v>
+      </c>
+      <c r="M58" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="N58" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P58">
+        <v>44567.0</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18">
+      <c r="A59" t="s">
+        <v>33</v>
+      </c>
+      <c r="B59" t="s">
+        <v>789</v>
+      </c>
+      <c r="C59" t="s">
+        <v>790</v>
+      </c>
+      <c r="D59" t="s">
+        <v>799</v>
+      </c>
+      <c r="E59" t="s">
+        <v>53</v>
+      </c>
+      <c r="F59" t="s">
+        <v>800</v>
+      </c>
+      <c r="G59" t="s">
+        <v>801</v>
+      </c>
+      <c r="H59" t="s">
+        <v>42</v>
+      </c>
+      <c r="I59" t="s">
+        <v>803</v>
+      </c>
+      <c r="J59" t="s">
+        <v>804</v>
+      </c>
+      <c r="L59" t="s">
+        <v>809</v>
+      </c>
+      <c r="M59" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="N59" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P59">
+        <v>44567.0</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="60" spans="1:18">
+      <c r="A60" t="s">
+        <v>33</v>
+      </c>
+      <c r="B60" t="s">
+        <v>789</v>
+      </c>
+      <c r="C60" t="s">
+        <v>790</v>
+      </c>
+      <c r="D60" t="s">
+        <v>799</v>
+      </c>
+      <c r="E60" t="s">
+        <v>53</v>
+      </c>
+      <c r="F60" t="s">
+        <v>800</v>
+      </c>
+      <c r="G60" t="s">
+        <v>801</v>
+      </c>
+      <c r="H60" t="s">
+        <v>42</v>
+      </c>
+      <c r="I60" t="s">
+        <v>803</v>
+      </c>
+      <c r="J60" t="s">
+        <v>804</v>
+      </c>
+      <c r="L60" t="s">
+        <v>810</v>
+      </c>
+      <c r="M60" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="N60" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P60">
+        <v>44567.0</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="61" spans="1:18">
+      <c r="A61" t="s">
+        <v>33</v>
+      </c>
+      <c r="B61" t="s">
+        <v>789</v>
+      </c>
+      <c r="C61" t="s">
+        <v>790</v>
+      </c>
+      <c r="D61" t="s">
+        <v>799</v>
+      </c>
+      <c r="E61" t="s">
+        <v>53</v>
+      </c>
+      <c r="F61" t="s">
+        <v>800</v>
+      </c>
+      <c r="G61" t="s">
+        <v>801</v>
+      </c>
+      <c r="H61" t="s">
+        <v>42</v>
+      </c>
+      <c r="I61" t="s">
+        <v>803</v>
+      </c>
+      <c r="J61" t="s">
+        <v>804</v>
+      </c>
+      <c r="L61" t="s">
+        <v>812</v>
+      </c>
+      <c r="M61" s="5" t="s">
+        <v>813</v>
+      </c>
+      <c r="N61" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P61">
+        <v>44567.0</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="62" spans="1:18">
+      <c r="A62" t="s">
+        <v>33</v>
+      </c>
+      <c r="B62" t="s">
+        <v>789</v>
+      </c>
+      <c r="C62" t="s">
+        <v>790</v>
+      </c>
+      <c r="D62" t="s">
+        <v>799</v>
+      </c>
+      <c r="E62" t="s">
+        <v>53</v>
+      </c>
+      <c r="F62" t="s">
+        <v>800</v>
+      </c>
+      <c r="G62" t="s">
+        <v>801</v>
+      </c>
+      <c r="H62" t="s">
+        <v>42</v>
+      </c>
+      <c r="I62" t="s">
+        <v>803</v>
+      </c>
+      <c r="J62" t="s">
+        <v>804</v>
+      </c>
+      <c r="L62" t="s">
+        <v>814</v>
+      </c>
+      <c r="M62" s="5" t="s">
+        <v>815</v>
+      </c>
+      <c r="N62" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P62">
+        <v>44567.0</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="63" spans="1:18">
+      <c r="A63" t="s">
+        <v>33</v>
+      </c>
+      <c r="B63" t="s">
+        <v>789</v>
+      </c>
+      <c r="C63" t="s">
+        <v>790</v>
+      </c>
+      <c r="D63" t="s">
+        <v>799</v>
+      </c>
+      <c r="E63" t="s">
+        <v>53</v>
+      </c>
+      <c r="F63" t="s">
+        <v>800</v>
+      </c>
+      <c r="G63" t="s">
+        <v>801</v>
+      </c>
+      <c r="H63" t="s">
+        <v>42</v>
+      </c>
+      <c r="I63" t="s">
+        <v>803</v>
+      </c>
+      <c r="J63" t="s">
+        <v>804</v>
+      </c>
+      <c r="L63" t="s">
+        <v>816</v>
+      </c>
+      <c r="M63" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="N63" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P63">
+        <v>44567.0</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18">
+      <c r="A64" t="s">
+        <v>33</v>
+      </c>
+      <c r="B64" t="s">
+        <v>789</v>
+      </c>
+      <c r="C64" t="s">
+        <v>790</v>
+      </c>
+      <c r="D64" t="s">
+        <v>799</v>
+      </c>
+      <c r="E64" t="s">
+        <v>53</v>
+      </c>
+      <c r="F64" t="s">
+        <v>800</v>
+      </c>
+      <c r="G64" t="s">
+        <v>801</v>
+      </c>
+      <c r="H64" t="s">
+        <v>42</v>
+      </c>
+      <c r="I64" t="s">
+        <v>803</v>
+      </c>
+      <c r="J64" t="s">
+        <v>804</v>
+      </c>
+      <c r="L64" t="s">
+        <v>817</v>
+      </c>
+      <c r="M64" s="5" t="s">
+        <v>818</v>
+      </c>
+      <c r="N64" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P64">
+        <v>44567.0</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18">
+      <c r="A65" t="s">
+        <v>33</v>
+      </c>
+      <c r="B65" t="s">
+        <v>789</v>
+      </c>
+      <c r="C65" t="s">
+        <v>790</v>
+      </c>
+      <c r="D65" t="s">
+        <v>799</v>
+      </c>
+      <c r="E65" t="s">
+        <v>53</v>
+      </c>
+      <c r="F65" t="s">
+        <v>800</v>
+      </c>
+      <c r="G65" t="s">
+        <v>801</v>
+      </c>
+      <c r="H65" t="s">
+        <v>42</v>
+      </c>
+      <c r="I65" t="s">
+        <v>803</v>
+      </c>
+      <c r="J65" t="s">
+        <v>804</v>
+      </c>
+      <c r="L65" t="s">
+        <v>819</v>
+      </c>
+      <c r="M65" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="N65" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P65">
+        <v>44567.0</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18">
+      <c r="A66" t="s">
+        <v>33</v>
+      </c>
+      <c r="B66" t="s">
+        <v>789</v>
+      </c>
+      <c r="C66" t="s">
+        <v>790</v>
+      </c>
+      <c r="D66" t="s">
+        <v>799</v>
+      </c>
+      <c r="E66" t="s">
+        <v>53</v>
+      </c>
+      <c r="F66" t="s">
+        <v>800</v>
+      </c>
+      <c r="G66" t="s">
+        <v>801</v>
+      </c>
+      <c r="H66" t="s">
+        <v>42</v>
+      </c>
+      <c r="I66" t="s">
+        <v>803</v>
+      </c>
+      <c r="J66" t="s">
+        <v>804</v>
+      </c>
+      <c r="L66" t="s">
+        <v>821</v>
+      </c>
+      <c r="M66" s="5" t="s">
+        <v>575</v>
+      </c>
+      <c r="N66" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P66">
+        <v>44567.0</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18">
+      <c r="A67" t="s">
+        <v>33</v>
+      </c>
+      <c r="B67" t="s">
+        <v>789</v>
+      </c>
+      <c r="C67" t="s">
+        <v>790</v>
+      </c>
+      <c r="D67" t="s">
+        <v>799</v>
+      </c>
+      <c r="E67" t="s">
+        <v>53</v>
+      </c>
+      <c r="F67" t="s">
+        <v>800</v>
+      </c>
+      <c r="G67" t="s">
+        <v>801</v>
+      </c>
+      <c r="H67" t="s">
+        <v>42</v>
+      </c>
+      <c r="I67" t="s">
+        <v>803</v>
+      </c>
+      <c r="J67" t="s">
+        <v>804</v>
+      </c>
+      <c r="L67" t="s">
+        <v>822</v>
+      </c>
+      <c r="M67" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="N67" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P67">
+        <v>44567.0</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18">
+      <c r="A68" t="s">
+        <v>33</v>
+      </c>
+      <c r="B68" t="s">
+        <v>789</v>
+      </c>
+      <c r="C68" t="s">
+        <v>790</v>
+      </c>
+      <c r="D68" t="s">
+        <v>799</v>
+      </c>
+      <c r="E68" t="s">
+        <v>53</v>
+      </c>
+      <c r="F68" t="s">
+        <v>800</v>
+      </c>
+      <c r="G68" t="s">
+        <v>801</v>
+      </c>
+      <c r="H68" t="s">
+        <v>42</v>
+      </c>
+      <c r="I68" t="s">
+        <v>803</v>
+      </c>
+      <c r="J68" t="s">
+        <v>804</v>
+      </c>
+      <c r="L68" t="s">
+        <v>823</v>
+      </c>
+      <c r="M68" s="5" t="s">
+        <v>824</v>
+      </c>
+      <c r="N68" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P68">
+        <v>44567.0</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18">
+      <c r="A69" t="s">
+        <v>33</v>
+      </c>
+      <c r="B69" t="s">
+        <v>789</v>
+      </c>
+      <c r="C69" t="s">
+        <v>790</v>
+      </c>
+      <c r="D69" t="s">
+        <v>799</v>
+      </c>
+      <c r="E69" t="s">
+        <v>53</v>
+      </c>
+      <c r="F69" t="s">
+        <v>800</v>
+      </c>
+      <c r="G69" t="s">
+        <v>801</v>
+      </c>
+      <c r="H69" t="s">
+        <v>42</v>
+      </c>
+      <c r="I69" t="s">
+        <v>803</v>
+      </c>
+      <c r="J69" t="s">
+        <v>804</v>
+      </c>
+      <c r="L69" t="s">
+        <v>825</v>
+      </c>
+      <c r="M69" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="N69" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P69">
+        <v>44567.0</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="70" spans="1:18">
+      <c r="A70" t="s">
+        <v>33</v>
+      </c>
+      <c r="B70" t="s">
+        <v>789</v>
+      </c>
+      <c r="C70" t="s">
+        <v>790</v>
+      </c>
+      <c r="D70" t="s">
+        <v>799</v>
+      </c>
+      <c r="E70" t="s">
+        <v>53</v>
+      </c>
+      <c r="F70" t="s">
+        <v>800</v>
+      </c>
+      <c r="G70" t="s">
+        <v>801</v>
+      </c>
+      <c r="H70" t="s">
+        <v>42</v>
+      </c>
+      <c r="I70" t="s">
+        <v>803</v>
+      </c>
+      <c r="J70" t="s">
+        <v>804</v>
+      </c>
+      <c r="L70" t="s">
+        <v>827</v>
+      </c>
+      <c r="M70" s="5" t="s">
+        <v>828</v>
+      </c>
+      <c r="N70" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P70">
+        <v>44567.0</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="71" spans="1:18">
+      <c r="A71" t="s">
+        <v>33</v>
+      </c>
+      <c r="B71" t="s">
+        <v>789</v>
+      </c>
+      <c r="C71" t="s">
+        <v>790</v>
+      </c>
+      <c r="D71" t="s">
+        <v>799</v>
+      </c>
+      <c r="E71" t="s">
+        <v>53</v>
+      </c>
+      <c r="F71" t="s">
+        <v>800</v>
+      </c>
+      <c r="G71" t="s">
+        <v>801</v>
+      </c>
+      <c r="H71" t="s">
+        <v>42</v>
+      </c>
+      <c r="I71" t="s">
+        <v>803</v>
+      </c>
+      <c r="J71" t="s">
+        <v>804</v>
+      </c>
+      <c r="L71" t="s">
+        <v>829</v>
+      </c>
+      <c r="M71" s="5" t="s">
+        <v>830</v>
+      </c>
+      <c r="N71" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P71">
+        <v>44567.0</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18">
+      <c r="A72" t="s">
+        <v>33</v>
+      </c>
+      <c r="B72" t="s">
+        <v>789</v>
+      </c>
+      <c r="C72" t="s">
+        <v>790</v>
+      </c>
+      <c r="D72" t="s">
+        <v>799</v>
+      </c>
+      <c r="E72" t="s">
+        <v>53</v>
+      </c>
+      <c r="F72" t="s">
+        <v>800</v>
+      </c>
+      <c r="G72" t="s">
+        <v>801</v>
+      </c>
+      <c r="H72" t="s">
+        <v>42</v>
+      </c>
+      <c r="I72" t="s">
+        <v>803</v>
+      </c>
+      <c r="J72" t="s">
+        <v>804</v>
+      </c>
+      <c r="L72" t="s">
+        <v>831</v>
+      </c>
+      <c r="M72" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="N72" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P72">
+        <v>44567.0</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18">
+      <c r="A73" t="s">
+        <v>33</v>
+      </c>
+      <c r="B73" t="s">
+        <v>789</v>
+      </c>
+      <c r="C73" t="s">
+        <v>790</v>
+      </c>
+      <c r="D73" t="s">
+        <v>799</v>
+      </c>
+      <c r="E73" t="s">
+        <v>53</v>
+      </c>
+      <c r="F73" t="s">
+        <v>800</v>
+      </c>
+      <c r="G73" t="s">
+        <v>801</v>
+      </c>
+      <c r="H73" t="s">
+        <v>42</v>
+      </c>
+      <c r="I73" t="s">
+        <v>803</v>
+      </c>
+      <c r="J73" t="s">
+        <v>804</v>
+      </c>
+      <c r="L73" t="s">
+        <v>832</v>
+      </c>
+      <c r="M73" s="5" t="s">
+        <v>833</v>
+      </c>
+      <c r="N73" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P73">
+        <v>44567.0</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="74" spans="1:18">
+      <c r="A74" t="s">
+        <v>33</v>
+      </c>
+      <c r="B74" t="s">
+        <v>789</v>
+      </c>
+      <c r="C74" t="s">
+        <v>790</v>
+      </c>
+      <c r="D74" t="s">
+        <v>799</v>
+      </c>
+      <c r="E74" t="s">
+        <v>53</v>
+      </c>
+      <c r="F74" t="s">
+        <v>800</v>
+      </c>
+      <c r="G74" t="s">
+        <v>801</v>
+      </c>
+      <c r="H74" t="s">
+        <v>42</v>
+      </c>
+      <c r="I74" t="s">
+        <v>803</v>
+      </c>
+      <c r="J74" t="s">
+        <v>804</v>
+      </c>
+      <c r="L74" t="s">
+        <v>834</v>
+      </c>
+      <c r="M74" s="5" t="s">
+        <v>835</v>
+      </c>
+      <c r="N74" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P74">
+        <v>44567.0</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="75" spans="1:18">
+      <c r="A75" t="s">
+        <v>33</v>
+      </c>
+      <c r="B75" t="s">
+        <v>789</v>
+      </c>
+      <c r="C75" t="s">
+        <v>790</v>
+      </c>
+      <c r="D75" t="s">
+        <v>799</v>
+      </c>
+      <c r="E75" t="s">
+        <v>53</v>
+      </c>
+      <c r="F75" t="s">
+        <v>800</v>
+      </c>
+      <c r="G75" t="s">
+        <v>801</v>
+      </c>
+      <c r="H75" t="s">
+        <v>42</v>
+      </c>
+      <c r="I75" t="s">
+        <v>803</v>
+      </c>
+      <c r="J75" t="s">
+        <v>804</v>
+      </c>
+      <c r="L75" t="s">
+        <v>836</v>
+      </c>
+      <c r="M75" s="5" t="s">
+        <v>837</v>
+      </c>
+      <c r="N75" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P75">
+        <v>44567.0</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="76" spans="1:18">
+      <c r="A76" t="s">
+        <v>33</v>
+      </c>
+      <c r="B76" t="s">
+        <v>789</v>
+      </c>
+      <c r="C76" t="s">
+        <v>790</v>
+      </c>
+      <c r="D76" t="s">
+        <v>799</v>
+      </c>
+      <c r="E76" t="s">
+        <v>53</v>
+      </c>
+      <c r="F76" t="s">
+        <v>800</v>
+      </c>
+      <c r="G76" t="s">
+        <v>801</v>
+      </c>
+      <c r="H76" t="s">
+        <v>42</v>
+      </c>
+      <c r="I76" t="s">
+        <v>803</v>
+      </c>
+      <c r="J76" t="s">
+        <v>804</v>
+      </c>
+      <c r="L76" t="s">
+        <v>838</v>
+      </c>
+      <c r="M76" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="N76" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P76">
+        <v>44567.0</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="77" spans="1:18">
+      <c r="A77" t="s">
+        <v>33</v>
+      </c>
+      <c r="B77" t="s">
+        <v>789</v>
+      </c>
+      <c r="C77" t="s">
+        <v>790</v>
+      </c>
+      <c r="D77" t="s">
+        <v>799</v>
+      </c>
+      <c r="E77" t="s">
+        <v>53</v>
+      </c>
+      <c r="F77" t="s">
+        <v>800</v>
+      </c>
+      <c r="G77" t="s">
+        <v>801</v>
+      </c>
+      <c r="H77" t="s">
+        <v>42</v>
+      </c>
+      <c r="I77" t="s">
+        <v>803</v>
+      </c>
+      <c r="J77" t="s">
+        <v>804</v>
+      </c>
+      <c r="L77" t="s">
+        <v>840</v>
+      </c>
+      <c r="M77" s="5" t="s">
+        <v>841</v>
+      </c>
+      <c r="N77" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P77">
+        <v>44567.0</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18">
+      <c r="A78" t="s">
+        <v>33</v>
+      </c>
+      <c r="B78" t="s">
+        <v>789</v>
+      </c>
+      <c r="C78" t="s">
+        <v>790</v>
+      </c>
+      <c r="D78" t="s">
+        <v>799</v>
+      </c>
+      <c r="E78" t="s">
+        <v>53</v>
+      </c>
+      <c r="F78" t="s">
+        <v>800</v>
+      </c>
+      <c r="G78" t="s">
+        <v>801</v>
+      </c>
+      <c r="H78" t="s">
+        <v>42</v>
+      </c>
+      <c r="I78" t="s">
+        <v>803</v>
+      </c>
+      <c r="J78" t="s">
+        <v>804</v>
+      </c>
+      <c r="L78" t="s">
+        <v>842</v>
+      </c>
+      <c r="M78" s="5" t="s">
+        <v>843</v>
+      </c>
+      <c r="N78" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P78">
+        <v>44567.0</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18">
+      <c r="A79" t="s">
+        <v>33</v>
+      </c>
+      <c r="B79" t="s">
+        <v>789</v>
+      </c>
+      <c r="C79" t="s">
+        <v>790</v>
+      </c>
+      <c r="D79" t="s">
+        <v>799</v>
+      </c>
+      <c r="E79" t="s">
+        <v>53</v>
+      </c>
+      <c r="F79" t="s">
+        <v>800</v>
+      </c>
+      <c r="G79" t="s">
+        <v>801</v>
+      </c>
+      <c r="H79" t="s">
+        <v>42</v>
+      </c>
+      <c r="I79" t="s">
+        <v>803</v>
+      </c>
+      <c r="J79" t="s">
+        <v>804</v>
+      </c>
+      <c r="L79" t="s">
+        <v>844</v>
+      </c>
+      <c r="M79" s="5" t="s">
+        <v>845</v>
+      </c>
+      <c r="N79" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P79">
+        <v>44567.0</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="80" spans="1:18">
+      <c r="A80" t="s">
+        <v>33</v>
+      </c>
+      <c r="B80" t="s">
+        <v>789</v>
+      </c>
+      <c r="C80" t="s">
+        <v>790</v>
+      </c>
+      <c r="D80" t="s">
+        <v>799</v>
+      </c>
+      <c r="E80" t="s">
+        <v>53</v>
+      </c>
+      <c r="F80" t="s">
+        <v>800</v>
+      </c>
+      <c r="G80" t="s">
+        <v>801</v>
+      </c>
+      <c r="H80" t="s">
+        <v>42</v>
+      </c>
+      <c r="I80" t="s">
+        <v>803</v>
+      </c>
+      <c r="J80" t="s">
+        <v>804</v>
+      </c>
+      <c r="L80" t="s">
+        <v>846</v>
+      </c>
+      <c r="M80" s="5" t="s">
+        <v>847</v>
+      </c>
+      <c r="N80" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P80">
+        <v>44567.0</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="81" spans="1:18">
+      <c r="A81" t="s">
+        <v>33</v>
+      </c>
+      <c r="B81" t="s">
+        <v>789</v>
+      </c>
+      <c r="C81" t="s">
+        <v>790</v>
+      </c>
+      <c r="D81" t="s">
+        <v>799</v>
+      </c>
+      <c r="E81" t="s">
+        <v>53</v>
+      </c>
+      <c r="F81" t="s">
+        <v>800</v>
+      </c>
+      <c r="G81" t="s">
+        <v>801</v>
+      </c>
+      <c r="H81" t="s">
+        <v>42</v>
+      </c>
+      <c r="I81" t="s">
+        <v>803</v>
+      </c>
+      <c r="J81" t="s">
+        <v>804</v>
+      </c>
+      <c r="L81" t="s">
+        <v>848</v>
+      </c>
+      <c r="M81" s="5" t="s">
+        <v>849</v>
+      </c>
+      <c r="N81" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P81">
+        <v>44567.0</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="82" spans="1:18">
+      <c r="A82" t="s">
+        <v>33</v>
+      </c>
+      <c r="B82" t="s">
+        <v>789</v>
+      </c>
+      <c r="C82" t="s">
+        <v>790</v>
+      </c>
+      <c r="D82" t="s">
+        <v>799</v>
+      </c>
+      <c r="E82" t="s">
+        <v>53</v>
+      </c>
+      <c r="F82" t="s">
+        <v>800</v>
+      </c>
+      <c r="G82" t="s">
+        <v>801</v>
+      </c>
+      <c r="H82" t="s">
+        <v>42</v>
+      </c>
+      <c r="I82" t="s">
+        <v>803</v>
+      </c>
+      <c r="J82" t="s">
+        <v>804</v>
+      </c>
+      <c r="L82" t="s">
+        <v>850</v>
+      </c>
+      <c r="M82" s="5" t="s">
+        <v>851</v>
+      </c>
+      <c r="N82" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P82">
+        <v>44567.0</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="83" spans="1:18">
+      <c r="A83" t="s">
+        <v>33</v>
+      </c>
+      <c r="B83" t="s">
+        <v>789</v>
+      </c>
+      <c r="C83" t="s">
+        <v>790</v>
+      </c>
+      <c r="D83" t="s">
+        <v>799</v>
+      </c>
+      <c r="E83" t="s">
+        <v>53</v>
+      </c>
+      <c r="F83" t="s">
+        <v>800</v>
+      </c>
+      <c r="G83" t="s">
+        <v>801</v>
+      </c>
+      <c r="H83" t="s">
+        <v>42</v>
+      </c>
+      <c r="I83" t="s">
+        <v>803</v>
+      </c>
+      <c r="J83" t="s">
+        <v>804</v>
+      </c>
+      <c r="L83" t="s">
+        <v>852</v>
+      </c>
+      <c r="M83" s="5" t="s">
+        <v>853</v>
+      </c>
+      <c r="N83" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P83">
+        <v>44567.0</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="84" spans="1:18">
+      <c r="A84" t="s">
+        <v>33</v>
+      </c>
+      <c r="B84" t="s">
+        <v>789</v>
+      </c>
+      <c r="C84" t="s">
+        <v>790</v>
+      </c>
+      <c r="D84" t="s">
+        <v>799</v>
+      </c>
+      <c r="E84" t="s">
+        <v>53</v>
+      </c>
+      <c r="F84" t="s">
+        <v>800</v>
+      </c>
+      <c r="G84" t="s">
+        <v>801</v>
+      </c>
+      <c r="H84" t="s">
+        <v>42</v>
+      </c>
+      <c r="I84" t="s">
+        <v>803</v>
+      </c>
+      <c r="J84" t="s">
+        <v>804</v>
+      </c>
+      <c r="L84" t="s">
+        <v>854</v>
+      </c>
+      <c r="M84" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="N84" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P84">
+        <v>44567.0</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="85" spans="1:18">
+      <c r="A85" t="s">
+        <v>33</v>
+      </c>
+      <c r="B85" t="s">
+        <v>789</v>
+      </c>
+      <c r="C85" t="s">
+        <v>790</v>
+      </c>
+      <c r="D85" t="s">
+        <v>799</v>
+      </c>
+      <c r="E85" t="s">
+        <v>53</v>
+      </c>
+      <c r="F85" t="s">
+        <v>800</v>
+      </c>
+      <c r="G85" t="s">
+        <v>801</v>
+      </c>
+      <c r="H85" t="s">
+        <v>42</v>
+      </c>
+      <c r="I85" t="s">
+        <v>803</v>
+      </c>
+      <c r="J85" t="s">
+        <v>804</v>
+      </c>
+      <c r="L85" t="s">
+        <v>855</v>
+      </c>
+      <c r="M85" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="N85" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P85">
+        <v>44567.0</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="86" spans="1:18">
+      <c r="A86" t="s">
+        <v>33</v>
+      </c>
+      <c r="B86" t="s">
+        <v>789</v>
+      </c>
+      <c r="C86" t="s">
+        <v>790</v>
+      </c>
+      <c r="D86" t="s">
+        <v>799</v>
+      </c>
+      <c r="E86" t="s">
+        <v>53</v>
+      </c>
+      <c r="F86" t="s">
+        <v>800</v>
+      </c>
+      <c r="G86" t="s">
+        <v>801</v>
+      </c>
+      <c r="H86" t="s">
+        <v>42</v>
+      </c>
+      <c r="I86" t="s">
+        <v>803</v>
+      </c>
+      <c r="J86" t="s">
+        <v>804</v>
+      </c>
+      <c r="L86" t="s">
+        <v>856</v>
+      </c>
+      <c r="M86" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="N86" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P86">
+        <v>44567.0</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="87" spans="1:18">
+      <c r="A87" t="s">
+        <v>33</v>
+      </c>
+      <c r="B87" t="s">
+        <v>789</v>
+      </c>
+      <c r="C87" t="s">
+        <v>790</v>
+      </c>
+      <c r="D87" t="s">
+        <v>799</v>
+      </c>
+      <c r="E87" t="s">
+        <v>53</v>
+      </c>
+      <c r="F87" t="s">
+        <v>800</v>
+      </c>
+      <c r="G87" t="s">
+        <v>801</v>
+      </c>
+      <c r="H87" t="s">
+        <v>42</v>
+      </c>
+      <c r="I87" t="s">
+        <v>803</v>
+      </c>
+      <c r="J87" t="s">
+        <v>804</v>
+      </c>
+      <c r="L87" t="s">
+        <v>858</v>
+      </c>
+      <c r="M87" s="5" t="s">
+        <v>859</v>
+      </c>
+      <c r="N87" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P87">
+        <v>44567.0</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="88" spans="1:18">
+      <c r="A88" t="s">
+        <v>33</v>
+      </c>
+      <c r="B88" t="s">
+        <v>789</v>
+      </c>
+      <c r="C88" t="s">
+        <v>790</v>
+      </c>
+      <c r="D88" t="s">
+        <v>799</v>
+      </c>
+      <c r="E88" t="s">
+        <v>53</v>
+      </c>
+      <c r="F88" t="s">
+        <v>800</v>
+      </c>
+      <c r="G88" t="s">
+        <v>970</v>
+      </c>
+      <c r="H88" t="s">
+        <v>42</v>
+      </c>
+      <c r="I88" t="s">
+        <v>884</v>
+      </c>
+      <c r="J88" t="s">
         <v>885</v>
       </c>
-      <c r="D41" t="s">
+      <c r="L88" t="s">
         <v>886</v>
       </c>
-      <c r="E41" t="s">
-[...2 lines deleted...]
-      <c r="F41" t="s">
+      <c r="M88" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="N88" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P88">
+        <v>45468.0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:18">
+      <c r="A89" t="s">
+        <v>33</v>
+      </c>
+      <c r="B89" t="s">
+        <v>789</v>
+      </c>
+      <c r="C89" t="s">
         <v>790</v>
       </c>
-      <c r="G41" t="s">
-[...5 lines deleted...]
-      <c r="I41" t="s">
+      <c r="D89" t="s">
+        <v>799</v>
+      </c>
+      <c r="E89" t="s">
+        <v>53</v>
+      </c>
+      <c r="F89" t="s">
+        <v>800</v>
+      </c>
+      <c r="G89" t="s">
+        <v>970</v>
+      </c>
+      <c r="H89" t="s">
+        <v>42</v>
+      </c>
+      <c r="I89" t="s">
+        <v>965</v>
+      </c>
+      <c r="J89" t="s">
+        <v>966</v>
+      </c>
+      <c r="L89" t="s">
+        <v>967</v>
+      </c>
+      <c r="M89" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="N89" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P89">
+        <v>45496.0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:18">
+      <c r="A90" t="s">
+        <v>33</v>
+      </c>
+      <c r="B90" t="s">
+        <v>789</v>
+      </c>
+      <c r="C90" t="s">
+        <v>790</v>
+      </c>
+      <c r="D90" t="s">
+        <v>799</v>
+      </c>
+      <c r="E90" t="s">
+        <v>53</v>
+      </c>
+      <c r="F90" t="s">
+        <v>800</v>
+      </c>
+      <c r="G90" t="s">
+        <v>970</v>
+      </c>
+      <c r="H90" t="s">
+        <v>42</v>
+      </c>
+      <c r="I90" t="s">
+        <v>875</v>
+      </c>
+      <c r="J90" t="s">
+        <v>876</v>
+      </c>
+      <c r="L90" t="s">
+        <v>877</v>
+      </c>
+      <c r="M90" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="N90" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P90">
+        <v>44523.0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:18">
+      <c r="A91" t="s">
+        <v>33</v>
+      </c>
+      <c r="B91" t="s">
+        <v>789</v>
+      </c>
+      <c r="C91" t="s">
+        <v>790</v>
+      </c>
+      <c r="D91" t="s">
+        <v>799</v>
+      </c>
+      <c r="E91" t="s">
+        <v>53</v>
+      </c>
+      <c r="F91" t="s">
+        <v>800</v>
+      </c>
+      <c r="G91" t="s">
+        <v>970</v>
+      </c>
+      <c r="H91" t="s">
+        <v>42</v>
+      </c>
+      <c r="I91" t="s">
+        <v>929</v>
+      </c>
+      <c r="J91" t="s">
+        <v>930</v>
+      </c>
+      <c r="L91" t="s">
+        <v>931</v>
+      </c>
+      <c r="M91" s="5" t="s">
+        <v>932</v>
+      </c>
+      <c r="N91" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P91">
+        <v>45539.0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:18">
+      <c r="A92" t="s">
+        <v>33</v>
+      </c>
+      <c r="B92" t="s">
+        <v>789</v>
+      </c>
+      <c r="C92" t="s">
+        <v>790</v>
+      </c>
+      <c r="D92" t="s">
+        <v>799</v>
+      </c>
+      <c r="E92" t="s">
+        <v>53</v>
+      </c>
+      <c r="F92" t="s">
+        <v>800</v>
+      </c>
+      <c r="G92" t="s">
+        <v>970</v>
+      </c>
+      <c r="H92" t="s">
+        <v>42</v>
+      </c>
+      <c r="I92" t="s">
+        <v>971</v>
+      </c>
+      <c r="J92" t="s">
+        <v>972</v>
+      </c>
+      <c r="L92" t="s">
+        <v>973</v>
+      </c>
+      <c r="M92" s="5" t="s">
+        <v>974</v>
+      </c>
+      <c r="N92" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P92">
+        <v>45012.0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:18">
+      <c r="A93" t="s">
+        <v>33</v>
+      </c>
+      <c r="B93" t="s">
+        <v>789</v>
+      </c>
+      <c r="C93" t="s">
+        <v>790</v>
+      </c>
+      <c r="D93" t="s">
+        <v>791</v>
+      </c>
+      <c r="E93" t="s">
+        <v>53</v>
+      </c>
+      <c r="F93" t="s">
+        <v>792</v>
+      </c>
+      <c r="G93" t="s">
+        <v>975</v>
+      </c>
+      <c r="H93" t="s">
+        <v>42</v>
+      </c>
+      <c r="I93" t="s">
+        <v>971</v>
+      </c>
+      <c r="J93" t="s">
+        <v>972</v>
+      </c>
+      <c r="L93" t="s">
+        <v>973</v>
+      </c>
+      <c r="M93" s="5" t="s">
+        <v>974</v>
+      </c>
+      <c r="N93" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P93">
+        <v>43187.0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:18">
+      <c r="A94" t="s">
+        <v>33</v>
+      </c>
+      <c r="B94" t="s">
+        <v>789</v>
+      </c>
+      <c r="C94" t="s">
+        <v>790</v>
+      </c>
+      <c r="D94" t="s">
+        <v>799</v>
+      </c>
+      <c r="E94" t="s">
+        <v>53</v>
+      </c>
+      <c r="F94" t="s">
+        <v>800</v>
+      </c>
+      <c r="G94" t="s">
+        <v>976</v>
+      </c>
+      <c r="H94" t="s">
+        <v>42</v>
+      </c>
+      <c r="I94" t="s">
+        <v>939</v>
+      </c>
+      <c r="J94" t="s">
+        <v>940</v>
+      </c>
+      <c r="K94" t="s">
+        <v>941</v>
+      </c>
+      <c r="L94" t="s">
+        <v>942</v>
+      </c>
+      <c r="M94" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="N94" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P94">
+        <v>45552.0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:18">
+      <c r="A95" t="s">
+        <v>33</v>
+      </c>
+      <c r="B95" t="s">
+        <v>789</v>
+      </c>
+      <c r="C95" t="s">
+        <v>790</v>
+      </c>
+      <c r="D95" t="s">
+        <v>799</v>
+      </c>
+      <c r="E95" t="s">
+        <v>53</v>
+      </c>
+      <c r="F95" t="s">
+        <v>800</v>
+      </c>
+      <c r="G95" t="s">
+        <v>977</v>
+      </c>
+      <c r="H95" t="s">
+        <v>42</v>
+      </c>
+      <c r="I95" t="s">
+        <v>960</v>
+      </c>
+      <c r="J95" t="s">
+        <v>961</v>
+      </c>
+      <c r="L95" t="s">
+        <v>962</v>
+      </c>
+      <c r="M95" s="5" t="s">
+        <v>963</v>
+      </c>
+      <c r="N95" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P95">
+        <v>45141.0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:18">
+      <c r="A96" t="s">
+        <v>33</v>
+      </c>
+      <c r="B96" t="s">
+        <v>789</v>
+      </c>
+      <c r="C96" t="s">
+        <v>790</v>
+      </c>
+      <c r="D96" t="s">
+        <v>799</v>
+      </c>
+      <c r="E96" t="s">
+        <v>53</v>
+      </c>
+      <c r="F96" t="s">
+        <v>800</v>
+      </c>
+      <c r="G96" t="s">
+        <v>978</v>
+      </c>
+      <c r="H96" t="s">
+        <v>42</v>
+      </c>
+      <c r="I96" t="s">
+        <v>918</v>
+      </c>
+      <c r="J96" t="s">
+        <v>919</v>
+      </c>
+      <c r="K96" t="s">
+        <v>920</v>
+      </c>
+      <c r="L96" t="s">
+        <v>921</v>
+      </c>
+      <c r="M96" s="5" t="s">
+        <v>922</v>
+      </c>
+      <c r="N96" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P96">
+        <v>45689.0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:18">
+      <c r="A97" t="s">
+        <v>33</v>
+      </c>
+      <c r="B97" t="s">
+        <v>789</v>
+      </c>
+      <c r="C97" t="s">
+        <v>790</v>
+      </c>
+      <c r="D97" t="s">
+        <v>799</v>
+      </c>
+      <c r="E97" t="s">
+        <v>53</v>
+      </c>
+      <c r="F97" t="s">
+        <v>800</v>
+      </c>
+      <c r="G97" t="s">
+        <v>977</v>
+      </c>
+      <c r="H97" t="s">
+        <v>42</v>
+      </c>
+      <c r="I97" t="s">
+        <v>934</v>
+      </c>
+      <c r="J97" t="s">
+        <v>935</v>
+      </c>
+      <c r="L97" t="s">
+        <v>936</v>
+      </c>
+      <c r="M97" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="N97" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O97">
+        <v>44743.0</v>
+      </c>
+      <c r="P97">
+        <v>45382.0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:18">
+      <c r="A98" t="s">
+        <v>33</v>
+      </c>
+      <c r="B98" t="s">
+        <v>789</v>
+      </c>
+      <c r="C98" t="s">
+        <v>790</v>
+      </c>
+      <c r="D98" t="s">
+        <v>799</v>
+      </c>
+      <c r="E98" t="s">
+        <v>53</v>
+      </c>
+      <c r="F98" t="s">
+        <v>800</v>
+      </c>
+      <c r="G98" t="s">
+        <v>979</v>
+      </c>
+      <c r="H98" t="s">
+        <v>42</v>
+      </c>
+      <c r="I98" t="s">
+        <v>980</v>
+      </c>
+      <c r="J98" t="s">
+        <v>981</v>
+      </c>
+      <c r="K98" t="s">
+        <v>982</v>
+      </c>
+      <c r="L98" t="s">
+        <v>983</v>
+      </c>
+      <c r="M98" s="5" t="s">
+        <v>984</v>
+      </c>
+      <c r="N98" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P98">
+        <v>45260.0</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="99" spans="1:18">
+      <c r="A99" t="s">
+        <v>33</v>
+      </c>
+      <c r="B99" t="s">
+        <v>789</v>
+      </c>
+      <c r="C99" t="s">
+        <v>790</v>
+      </c>
+      <c r="D99" t="s">
+        <v>799</v>
+      </c>
+      <c r="E99" t="s">
+        <v>53</v>
+      </c>
+      <c r="F99" t="s">
+        <v>800</v>
+      </c>
+      <c r="G99" t="s">
+        <v>986</v>
+      </c>
+      <c r="H99" t="s">
+        <v>42</v>
+      </c>
+      <c r="I99" t="s">
+        <v>879</v>
+      </c>
+      <c r="J99" t="s">
+        <v>880</v>
+      </c>
+      <c r="L99" t="s">
+        <v>881</v>
+      </c>
+      <c r="M99" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="N99" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P99">
+        <v>45467.0</v>
+      </c>
+      <c r="Q99" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="100" spans="1:18">
+      <c r="A100" t="s">
+        <v>33</v>
+      </c>
+      <c r="B100" t="s">
+        <v>988</v>
+      </c>
+      <c r="C100" t="s">
         <v>888</v>
       </c>
-      <c r="J41" t="s">
-[...281 lines deleted...]
-      <c r="J47" t="s">
+      <c r="D100" t="s">
+        <v>33</v>
+      </c>
+      <c r="E100" t="s">
+        <v>53</v>
+      </c>
+      <c r="F100" t="s">
+        <v>792</v>
+      </c>
+      <c r="G100" t="s">
+        <v>989</v>
+      </c>
+      <c r="H100" t="s">
+        <v>42</v>
+      </c>
+      <c r="I100" t="s">
+        <v>875</v>
+      </c>
+      <c r="J100" t="s">
+        <v>876</v>
+      </c>
+      <c r="L100" t="s">
+        <v>877</v>
+      </c>
+      <c r="M100" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="N100" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P100">
+        <v>46140.0</v>
+      </c>
+      <c r="Q100" t="s">
+        <v>990</v>
+      </c>
+      <c r="R100" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="101" spans="1:18">
+      <c r="A101" t="s">
+        <v>33</v>
+      </c>
+      <c r="B101" t="s">
+        <v>992</v>
+      </c>
+      <c r="C101" t="s">
+        <v>888</v>
+      </c>
+      <c r="D101" t="s">
+        <v>993</v>
+      </c>
+      <c r="E101" t="s">
+        <v>53</v>
+      </c>
+      <c r="F101" t="s">
+        <v>800</v>
+      </c>
+      <c r="G101" t="s">
+        <v>994</v>
+      </c>
+      <c r="H101" t="s">
+        <v>42</v>
+      </c>
+      <c r="I101" t="s">
         <v>918</v>
       </c>
-      <c r="K47" t="s">
+      <c r="J101" t="s">
         <v>919</v>
       </c>
-      <c r="L47" t="s">
+      <c r="K101" t="s">
         <v>920</v>
       </c>
-      <c r="M47" s="5" t="s">
-[...6 lines deleted...]
-      <c r="P47" t="s">
+      <c r="L101" t="s">
         <v>921</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="I48" t="s">
+      <c r="M101" s="5" t="s">
         <v>922</v>
       </c>
-      <c r="J48" t="s">
-[...253 lines deleted...]
-      <c r="D54" t="s">
+      <c r="N101" s="5" t="s">
         <v>797</v>
       </c>
-      <c r="E54" t="s">
-[...134 lines deleted...]
-      <c r="D57" t="s">
+      <c r="P101">
+        <v>46045.0</v>
+      </c>
+      <c r="Q101" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="102" spans="1:18">
+      <c r="A102" t="s">
+        <v>33</v>
+      </c>
+      <c r="B102" t="s">
+        <v>992</v>
+      </c>
+      <c r="C102" t="s">
+        <v>888</v>
+      </c>
+      <c r="D102" t="s">
+        <v>996</v>
+      </c>
+      <c r="E102" t="s">
+        <v>53</v>
+      </c>
+      <c r="F102" t="s">
+        <v>792</v>
+      </c>
+      <c r="G102" t="s">
+        <v>997</v>
+      </c>
+      <c r="H102" t="s">
+        <v>42</v>
+      </c>
+      <c r="I102" t="s">
+        <v>918</v>
+      </c>
+      <c r="J102" t="s">
+        <v>919</v>
+      </c>
+      <c r="K102" t="s">
+        <v>920</v>
+      </c>
+      <c r="L102" t="s">
+        <v>921</v>
+      </c>
+      <c r="M102" s="5" t="s">
+        <v>922</v>
+      </c>
+      <c r="N102" s="5" t="s">
         <v>797</v>
       </c>
-      <c r="E57" t="s">
-[...2048 lines deleted...]
-      <c r="O102">
+      <c r="P102">
         <v>45992.0</v>
       </c>
-      <c r="P102" t="s">
-        <v>986</v>
+      <c r="Q102" t="s">
+        <v>995</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O7"/>
   <sheetViews>
@@ -14951,357 +15206,357 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>989</v>
+        <v>998</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>990</v>
+        <v>999</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>991</v>
+        <v>1000</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>992</v>
+        <v>1001</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>993</v>
+        <v>1002</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>994</v>
+        <v>1003</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>995</v>
+        <v>1004</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>996</v>
+        <v>1005</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>997</v>
+        <v>1006</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>998</v>
+        <v>1007</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>999</v>
+        <v>1008</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>1000</v>
+        <v>1009</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>1001</v>
+        <v>1010</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1002</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1003</v>
+        <v>1012</v>
       </c>
       <c r="C2" t="s">
-        <v>1004</v>
+        <v>1013</v>
       </c>
       <c r="D2" t="s">
-        <v>1005</v>
+        <v>1014</v>
       </c>
       <c r="E2" t="s">
         <v>340</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>1006</v>
+        <v>1015</v>
       </c>
       <c r="G2" t="s">
-        <v>1007</v>
+        <v>1016</v>
       </c>
       <c r="H2" t="s">
         <v>151</v>
       </c>
       <c r="I2" t="s">
-        <v>1008</v>
+        <v>1017</v>
       </c>
       <c r="K2" t="s">
-        <v>1009</v>
+        <v>1018</v>
       </c>
       <c r="N2" t="s">
-        <v>1010</v>
+        <v>1019</v>
       </c>
       <c r="O2" t="s">
-        <v>1011</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1012</v>
+        <v>1021</v>
       </c>
       <c r="C3" t="s">
         <v>33</v>
       </c>
       <c r="D3" t="s">
-        <v>1005</v>
+        <v>1014</v>
       </c>
       <c r="E3" t="s">
         <v>340</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>1013</v>
+        <v>1022</v>
       </c>
       <c r="G3" t="s">
-        <v>1014</v>
+        <v>1023</v>
       </c>
       <c r="H3" t="s">
         <v>151</v>
       </c>
       <c r="I3" t="s">
-        <v>1015</v>
+        <v>1024</v>
       </c>
       <c r="J3" t="s">
-        <v>1016</v>
+        <v>1025</v>
       </c>
       <c r="K3" t="s">
-        <v>1017</v>
+        <v>1026</v>
       </c>
       <c r="N3" t="s">
-        <v>1018</v>
+        <v>1027</v>
       </c>
       <c r="O3" t="s">
-        <v>1019</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1020</v>
+        <v>1029</v>
       </c>
       <c r="C4" t="s">
-        <v>1021</v>
+        <v>1030</v>
       </c>
       <c r="D4" t="s">
-        <v>1022</v>
+        <v>1031</v>
       </c>
       <c r="E4" t="s">
         <v>340</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>1023</v>
+        <v>1032</v>
       </c>
       <c r="G4" t="s">
-        <v>1024</v>
+        <v>1033</v>
       </c>
       <c r="H4" t="s">
         <v>151</v>
       </c>
       <c r="I4" t="s">
-        <v>1015</v>
+        <v>1024</v>
       </c>
       <c r="J4" t="s">
-        <v>1025</v>
+        <v>1034</v>
       </c>
       <c r="K4" t="s">
-        <v>1026</v>
+        <v>1035</v>
       </c>
       <c r="L4" t="s">
-        <v>1027</v>
+        <v>1036</v>
       </c>
       <c r="M4" t="s">
-        <v>1028</v>
+        <v>1037</v>
       </c>
       <c r="N4" t="s">
-        <v>1029</v>
+        <v>1038</v>
       </c>
       <c r="O4" t="s">
-        <v>1030</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>1031</v>
+        <v>1040</v>
       </c>
       <c r="C5" t="s">
-        <v>1032</v>
+        <v>1041</v>
       </c>
       <c r="D5" t="s">
-        <v>1033</v>
+        <v>1042</v>
       </c>
       <c r="E5" t="s">
         <v>340</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>1034</v>
+        <v>1043</v>
       </c>
       <c r="G5" t="s">
-        <v>1035</v>
+        <v>1044</v>
       </c>
       <c r="H5" t="s">
         <v>151</v>
       </c>
       <c r="I5" t="s">
-        <v>1015</v>
+        <v>1024</v>
       </c>
       <c r="J5" t="s">
-        <v>1036</v>
+        <v>1045</v>
       </c>
       <c r="K5" t="s">
-        <v>1037</v>
+        <v>1046</v>
       </c>
       <c r="L5" t="s">
-        <v>1038</v>
+        <v>1047</v>
       </c>
       <c r="M5" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="N5" t="s">
-        <v>1040</v>
+        <v>1049</v>
       </c>
       <c r="O5" t="s">
-        <v>1041</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>1042</v>
+        <v>1051</v>
       </c>
       <c r="C6" t="s">
-        <v>1043</v>
+        <v>1052</v>
       </c>
       <c r="D6" t="s">
-        <v>1044</v>
+        <v>1053</v>
       </c>
       <c r="E6" t="s">
         <v>340</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>1045</v>
+        <v>1054</v>
       </c>
       <c r="G6" t="s">
-        <v>1046</v>
+        <v>1055</v>
       </c>
       <c r="H6" t="s">
         <v>151</v>
       </c>
       <c r="I6" t="s">
-        <v>1008</v>
+        <v>1017</v>
       </c>
       <c r="J6" t="s">
-        <v>1047</v>
+        <v>1056</v>
       </c>
       <c r="K6" t="s">
-        <v>1048</v>
+        <v>1057</v>
       </c>
       <c r="L6" t="s">
-        <v>1049</v>
+        <v>1058</v>
       </c>
       <c r="M6" t="s">
-        <v>1050</v>
+        <v>1059</v>
       </c>
       <c r="N6" t="s">
-        <v>1051</v>
+        <v>1060</v>
       </c>
       <c r="O6" t="s">
-        <v>1052</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>1053</v>
+        <v>1062</v>
       </c>
       <c r="C7" t="s">
-        <v>1054</v>
+        <v>1063</v>
       </c>
       <c r="D7" t="s">
-        <v>1033</v>
+        <v>1042</v>
       </c>
       <c r="E7" t="s">
         <v>340</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>1055</v>
+        <v>1064</v>
       </c>
       <c r="G7" t="s">
-        <v>1056</v>
+        <v>1065</v>
       </c>
       <c r="H7" t="s">
         <v>151</v>
       </c>
       <c r="I7" t="s">
-        <v>1057</v>
+        <v>1066</v>
       </c>
       <c r="J7" t="s">
-        <v>1058</v>
+        <v>1067</v>
       </c>
       <c r="K7" t="s">
-        <v>1059</v>
+        <v>1068</v>
       </c>
       <c r="L7" t="s">
-        <v>1060</v>
+        <v>1069</v>
       </c>
       <c r="M7" t="s">
-        <v>1061</v>
+        <v>1070</v>
       </c>
       <c r="N7" t="s">
-        <v>1062</v>
+        <v>1071</v>
       </c>
       <c r="O7" t="s">
-        <v>1063</v>
+        <v>1072</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -15313,241 +15568,241 @@
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1064</v>
+        <v>1073</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1065</v>
+        <v>1074</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>989</v>
+        <v>998</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1066</v>
+        <v>1075</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>992</v>
+        <v>1001</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1067</v>
+        <v>1076</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>1068</v>
+        <v>1077</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>1069</v>
+        <v>1078</v>
       </c>
       <c r="C2" t="s">
-        <v>1070</v>
+        <v>1079</v>
       </c>
       <c r="D2" t="s">
-        <v>1071</v>
+        <v>1080</v>
       </c>
       <c r="E2" t="s">
-        <v>1072</v>
+        <v>1081</v>
       </c>
       <c r="F2" t="s">
         <v>340</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>1073</v>
+        <v>1082</v>
       </c>
       <c r="I2" t="s">
-        <v>1074</v>
+        <v>1083</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1075</v>
+        <v>1084</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>769</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1076</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1077</v>
+        <v>1086</v>
       </c>
       <c r="C2" t="s">
-        <v>1078</v>
+        <v>1087</v>
       </c>
       <c r="D2" t="s">
-        <v>1079</v>
+        <v>1088</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1080</v>
+        <v>1089</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>773</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1081</v>
+        <v>1090</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1082</v>
+        <v>1091</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1083</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>1084</v>
+        <v>789</v>
       </c>
       <c r="C2" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="D2" t="s">
-        <v>1085</v>
+        <v>1093</v>
       </c>
       <c r="E2" t="s">
-        <v>1085</v>
+        <v>1093</v>
       </c>
       <c r="F2" t="s">
-        <v>1086</v>
+        <v>1094</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -15564,85 +15819,85 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>770</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>769</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>771</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>1087</v>
+        <v>1095</v>
       </c>
       <c r="C2" t="s">
-        <v>1088</v>
+        <v>1096</v>
       </c>
       <c r="D2" t="s">
-        <v>1089</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>1087</v>
+        <v>1095</v>
       </c>
       <c r="C3" t="s">
-        <v>1090</v>
+        <v>1098</v>
       </c>
       <c r="D3" t="s">
-        <v>1091</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>1087</v>
+        <v>1095</v>
       </c>
       <c r="C4" t="s">
-        <v>1092</v>
+        <v>1100</v>
       </c>
       <c r="D4" t="s">
-        <v>1093</v>
+        <v>1101</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">