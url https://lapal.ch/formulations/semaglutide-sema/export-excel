--- v2 (2026-07-13)
+++ v3 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1179">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -130,53 +130,50 @@
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Comment &amp; Information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Semaglutide</t>
-  </si>
-[...1 lines deleted...]
-    <t>SEMA</t>
   </si>
   <si>
     <t>OZEMPIC; RYLEBUS; and WEGOVY</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>GLP-1 receptor agonist</t>
   </si>
   <si>
     <t>Semaglutide LAI is a once-weekly subcutaneous GLP-1 receptor agonist (94% homologous to human GLP-1) indicated for glycemic control in type 2 diabetes. It enhances glucose-dependent insulin secretion, suppresses glucagon, and delays gastric emptying, lowering glucose and promoting weight loss. Peak plasma concentration occurs 1–3 days post-dose; high albumin binding confers a ~7-day half-life. Apparent clearance is ~0.05 L/h, and steady state is reached in 4–5 weeks. Furthermore, phase 3 trials show ~1.5% HbA1c reduction and up to 15% weight loss. To add on, semaglutide LAI has a black box warning i.e. risk of thyroid c-cell tumor. Other Adverse events include pancreatitis, diabetic retinopathy, hypoglycemia, acute kidney injury, and acute gallbladder diseases.</t>
   </si>
   <si>
     <t>Ozempic (2 mg/3 mL, 4 mg/3 mL, and 8 mg/3 mL prefilled syringes) is approved in 54 countries, while Wegovy (0.25 mg, 0.5 mg, 1 mg, 1.7 mg, and 2.4 mg) is approved in 43 countries. Additionally, a biosimilar version of long-acting semaglutide injection, marketed as Semavic Next, is approved in the Russian Federation for the treatment of obesity.</t>
   </si>
   <si>
     <t>Semaglutide has received regulatory approval in 96 countries, including authorizations from major agencies such as the U.S. Food and Drug Administration (FDA), European Medicines Agency (EMA), Pharmaceuticals and Medical Devices Agency (PMDA, Japan), Therapeutic Goods Administration (TGA, Australia), Health Canada, and Medsafe (New Zealand). The long-acting injectable (LAI) formulation of semaglutide is approved for the treatment of both type 2 diabetes mellitus and obesity/overweight, with indications and dosing regimens varying by therapeutic use.</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB13928</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
@@ -1193,50 +1190,53 @@
   <si>
     <t>Randomized Double Blinded Placebo-Controlled w/Semaglutide to Prevent Weight Gain After Liver Transplant</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>2024-02-22</t>
   </si>
   <si>
     <t>2026-02-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Male or female age 18-75 years who received LT for any indication (i.e. NASH, hepatitis C, alcohol-induced cirrhosis, autoimmune hepatitis, etc.)
 * Liver transplant surgery within 8-24 weeks prior to randomization
 * Fasting glucose \&gt; 125 mg/dL or presence of diabetes (HbA1c≥6.5% or use of diabetes medications) or pre-diabetes (HbA1c \&gt;5.7%)
 * Ability to provide informed consent
 * Discharged from the hospital following LT surgery
 * Tolerating diet
 * Normal graft function\* (determined by treating hepatologist/surgeon based on clinical status and hepatic panel)
 * Stable immunosuppression according the VCU (Virginia Commonwealth University) post-LT protocols \*\* (i.e. calcineurin inhibitors + mycophenolate)
 * Eligible female patients will be (1) non-pregnant, evidence</t>
   </si>
   <si>
+    <t>SEMA</t>
+  </si>
+  <si>
     <t>NCT05303857</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05303857</t>
   </si>
   <si>
     <t>University of Erlangen-Nürnberg Medical School</t>
   </si>
   <si>
     <t>This is a phase IV, randomized (1:1), prospective, double-blind, placebo controlled, parallel-group, single center study at the Clinical Research Unit (CRC) of the Department of Nephrology and Hypertension, with its two separate locations:
 * Nürnberg, Kreuzburger Str. 2, 90471 Nürnberg, and
 * Erlangen, Ulmenweg 18, 91054 Erlangen The main goal of the study is to demonstrate the effect of semaglutide on different vascular parameters of the macro- and microcirculation. The primary objective is to analyze the effect of semaglutide, compared to placebo on central (aortic) pulse pressure.
 At least 90 patients will be randomized (1:1) and included (informed consent, intention to treat population) in order to obtain 80 fully evaluable subjects (per protocol population).
 Patients will be simult</t>
   </si>
   <si>
     <t>Analyse the Effect of Semaglutide on Vascular Structure and Function in Patients With Early Type 2 Diabetes</t>
   </si>
   <si>
     <t>2022-03-03</t>
   </si>
   <si>
     <t>2025-06-10</t>
   </si>
   <si>
@@ -3214,54 +3214,56 @@
     <t>https://patentlawyermagazine.com/ozempics-impending-patent-expiry-spurs-development-of-biosimilars-in-mainland-china/#:~:text=However%2C%20since%20Ozempic%20is%20set,Ozempic's%20approval%20in%20April%202021.</t>
   </si>
   <si>
     <t>generic</t>
   </si>
   <si>
     <t>Semavic Next</t>
   </si>
   <si>
     <t>1.7 mg; 2.4 mg (1.34 mg/mL)</t>
   </si>
   <si>
     <t>FSDC-MINZDRAV</t>
   </si>
   <si>
     <t>Federal Service for Drug Control of the Russian Federation - MINZDRAV</t>
   </si>
   <si>
     <t>https://minzdrav.gov.ru/en</t>
   </si>
   <si>
     <t>RUS</t>
   </si>
   <si>
     <t>https://geropharm.com/news/gerofarm-vernul-v-rossiyu-preparat-ozempik-pod-novym-nazvaniem-semavik#:~:text=Main%20/%20Company's%20news%20/%20GEROPHARM%20Relaunched,product%20in%20the%20same%20presentations.
-https://geropharm.com/portfolio/endokrinologiya/semavik-next</t>
-[...2 lines deleted...]
-    <t>Semaglutide (as a biosimiliar) is approved in Russia by MINZDRAV/ Минздрав России (Ministry of Health of the Russian Federation). It is under the name SEMAVIC NEXT.</t>
+https://geropharm.com/portfolio/endokrinologiya/semavik-next
+https://tr.marus.care/articles/high_dose_obesity_treatment
+https://gxpnews.net/en/2025/04/the-ministry-of-health-has-registered-russias-seventh-drug-with-semaglutide/</t>
+  </si>
+  <si>
+    <t>Currently, four companies sell semaglutide in Russia: Geropharm, Promomed, PSK Pharma (part of Rus Biopharm Group of Companies) and Pharmasyntez-Nord. Another registered generic version in the Russian market is produced by the Indian Jodas Expoim.</t>
   </si>
   <si>
     <t>DoH HK</t>
   </si>
   <si>
     <t>Department of Health (Pharmacy and Poison Board of Hong Kong)</t>
   </si>
   <si>
     <t>HKG</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>https://www.drugoffice.gov.hk/eps/drug/productDetail/en/pharmaceutical_trade/127871</t>
   </si>
   <si>
     <t>KMFDS</t>
   </si>
   <si>
     <t>Korean Ministry of Food and Drug Safety</t>
   </si>
   <si>
     <t>https://www.mfds.go.kr/eng/index.do ; https://nedrug.mfds.go.kr/searchDrug ; https://www.mfds.go.kr/eng/brd/m_19/list.do</t>
   </si>
@@ -3523,50 +3525,281 @@
   <si>
     <t>https://dhpp.hpfb-dgpsa.ca/dhpp/resource/107019</t>
   </si>
   <si>
     <t>Semaglutide Injection is 0.25 mg once weekly. After 4 weeks, increase dose to 0.5 mg once weekly</t>
   </si>
   <si>
     <t>Sun Pharmaceutical Industries Limited</t>
   </si>
   <si>
     <t>Noveltreat</t>
   </si>
   <si>
     <t>0.25 mg/0.5 mL, 0.5 mg/0.5 mL, 1 mg/0.5 mL, 1.7 mg/0.75 mL, and 2.4 mg/0.75 mL</t>
   </si>
   <si>
     <t>https://sunpharma.com/wp-content/uploads/2026/01/PR-SEMAGLUTIDE-DCGI-APPROVAL.pdf</t>
   </si>
   <si>
     <t>Sematrinity</t>
   </si>
   <si>
     <t>2 mg/1.5 ml; 4 mg/3 mL</t>
   </si>
   <si>
+    <t>Ziska</t>
+  </si>
+  <si>
+    <t>Semaglo</t>
+  </si>
+  <si>
+    <t>0.5 mg/0.375 ml; 0.25 mg/0.188 ml</t>
+  </si>
+  <si>
+    <t>DGDA</t>
+  </si>
+  <si>
+    <t>Directorate General of Drug Administration</t>
+  </si>
+  <si>
+    <t>https://dgdagov.info/index.php</t>
+  </si>
+  <si>
+    <t>BGD</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>https://medex.com.bd/generics/1969/semaglutide/brand-names
+https://medex.com.bd/brands/35120/semaglo-05-mg-injection</t>
+  </si>
+  <si>
+    <t>Approval date is tentative. MIDAS reports sales since 2024</t>
+  </si>
+  <si>
+    <t>Semaglo OB</t>
+  </si>
+  <si>
+    <t>0.25 mg/0.5 ml; 0.5 mg/0.5 ml; 1 mg/0.5 ml; 1.7 mg/0.75 ml; 2.4 mg/0.75 ml</t>
+  </si>
+  <si>
+    <t>https://medex.com.bd/generics/1969/semaglutide/brand-names</t>
+  </si>
+  <si>
+    <t>Approval date is tentative. MIDAS reports sales since 2025</t>
+  </si>
+  <si>
+    <t>Incepta</t>
+  </si>
+  <si>
+    <t>Orsema</t>
+  </si>
+  <si>
+    <t>0.25 mg/0.188 ml; 0.5 mg/0.375 ml</t>
+  </si>
+  <si>
+    <t>Approval date is tentative. MIDAS reports sales since 2023</t>
+  </si>
+  <si>
+    <t>Fitaro</t>
+  </si>
+  <si>
+    <t>0.5 mg/0.5 ml; 1 mg/0.5 ml; 1.7 mg/0.75 ml; 2.4 mg/0.75 ml; 0.25 mg/0.5 ml</t>
+  </si>
+  <si>
+    <t>Approval date is tentative. Sales reported since 2025</t>
+  </si>
+  <si>
+    <t>Elea</t>
+  </si>
+  <si>
+    <t>Dutide injectable</t>
+  </si>
+  <si>
+    <t>Dutide 0.25 mg x 4 pre-filled syringes Dutide 0.50 mg x 4 pre-filled syringes Dutide 1 mg x 4 pre-filled syringes</t>
+  </si>
+  <si>
+    <t>https://www.lanacion.com.ar/sociedad/lanzan-en-la-argentina-un-inyectable-nacional-contra-la-diabetes-y-la-obesidad-que-cuesta-un-80-nid16042025/</t>
+  </si>
+  <si>
+    <t>https://elea.com/en/productos/dutide-injectable/</t>
+  </si>
+  <si>
+    <t>Beximco</t>
+  </si>
+  <si>
+    <t>Mylenda</t>
+  </si>
+  <si>
+    <t>1 mg/0.5 ml; 0.5 mg/0.5 ml; 0.25 mg/0.5 ml</t>
+  </si>
+  <si>
+    <t>Approval date is tentative. MIDAS report sales since 2025.</t>
+  </si>
+  <si>
+    <t>1.34 mg/ml</t>
+  </si>
+  <si>
+    <t>https://www.tbsnews.net/companies/pharma/novo-nordisk-launches-once-week-diabetes-drug-218578</t>
+  </si>
+  <si>
+    <t>ACI</t>
+  </si>
+  <si>
+    <t>Potenza</t>
+  </si>
+  <si>
+    <t>https://medex.com.bd/brands/35547/potenza-134-mg-injection</t>
+  </si>
+  <si>
+    <t>Approval date is tentative. MIDAS reported sales since 2023</t>
+  </si>
+  <si>
+    <t>Potenza OB</t>
+  </si>
+  <si>
+    <t>2.4 mg/0.75 ml; 1.7 mg/0.75 ml; 1 mg/0.5 ml; 0.5 mg/0.5 ml; 0.25 mg/0.5 ml</t>
+  </si>
+  <si>
+    <t>https://medex.com.bd/brands/39169/potenza-ob-24-mg-injection</t>
+  </si>
+  <si>
+    <t>Reglutide</t>
+  </si>
+  <si>
+    <t>https://medex.com.bd/brands/31411/reglutide-134-mg-injection</t>
+  </si>
+  <si>
+    <t>Beacon</t>
+  </si>
+  <si>
+    <t>Semaslim</t>
+  </si>
+  <si>
+    <t>1.7 mg/0.75 ml; 2.4 mg/0.75 ml; 1 mg/0.5 ml; 0.25 mg/0.5 ml; 0.5 mg/0.5 ml</t>
+  </si>
+  <si>
+    <t>Approval date is tentative, based on MedX.</t>
+  </si>
+  <si>
+    <t>Square</t>
+  </si>
+  <si>
+    <t>Semazic</t>
+  </si>
+  <si>
+    <t>approval date is tentative. MIDAS reports sales since 2025</t>
+  </si>
+  <si>
+    <t>Semavik</t>
+  </si>
+  <si>
+    <t>1.34MG/1ML</t>
+  </si>
+  <si>
+    <t>RCETH</t>
+  </si>
+  <si>
+    <t>Ministry of Health of Republic of Belarus-Center for Examinations and Tests in Health Service</t>
+  </si>
+  <si>
+    <t>https://rceth.by/Refbank</t>
+  </si>
+  <si>
+    <t>BLR</t>
+  </si>
+  <si>
+    <t>Belarus</t>
+  </si>
+  <si>
+    <t>https://charter97.org/en/news/2026/6/10/687210/</t>
+  </si>
+  <si>
+    <t>Approval date is tentative. MIDAS reported sales in Belarus in 2025.
+In addition to Belarus, the drug “Semavik” has previously been registered in Paraguay, Azerbaijan, Kazakhstan, and Uzbekistan.</t>
+  </si>
+  <si>
+    <t>Farmedical</t>
+  </si>
+  <si>
+    <t>Semaglyp</t>
+  </si>
+  <si>
+    <t>PF SC SG 1.4MG/1ML 1 0.18ML; PF SC SG 2MG/1ML 1 0.5ML; PF SC SG 1.4MG/1ML 1 0.37ML; PF SC SG 2.27MG/1ML 1 0.75ML;</t>
+  </si>
+  <si>
+    <t>AGEMED</t>
+  </si>
+  <si>
+    <t>Agencia Estatal de Medicamentos y Tecnologías en Salud</t>
+  </si>
+  <si>
+    <t>https://www.agemed.gob.bo/</t>
+  </si>
+  <si>
+    <t>BOL</t>
+  </si>
+  <si>
+    <t>Bolivia (Plurinational State of)</t>
+  </si>
+  <si>
+    <t>https://www.farmaciaschavez.com.bo/p/semaglyp-050mg-semaglutida-subcutanea-x-1-jeringa-prellenada-30729
+https://farmacorp.com/products/3590761?srsltid=AfmBOor5kVNotEB44jfnIpzXtWLpT0Q4yNkG3TcyvxbIs3xzw0BWLDZh
+https://www.medicamentos.bo/medicamento/semaglyp-solucion-inyectable/prospecto/41410</t>
+  </si>
+  <si>
+    <t>Approval date is tentative. MIDAS reports sales of some dosages since 2023</t>
+  </si>
+  <si>
+    <t>Quimfa</t>
+  </si>
+  <si>
+    <t>Semaglix</t>
+  </si>
+  <si>
+    <t>SC VIAL 1.34MG/1ML 1 1.5ML; SC VIAL 1.34MG/1ML 1 3ML</t>
+  </si>
+  <si>
+    <t>https://quimfabolivia.com/
+https://www.quimfa.com.py/producto/semaglix-134mg-1-5ml/</t>
+  </si>
+  <si>
+    <t>Apotex</t>
+  </si>
+  <si>
+    <t>Sevmia</t>
+  </si>
+  <si>
+    <t>4 MG / 3 ML</t>
+  </si>
+  <si>
+    <t>https://www.canada.ca/en/health-canada/news/2026/06/canada-approves-first-generic-semaglutide-for-weight-loss.html
+https://dhpp.hpfb-dgpsa.ca/dhpp/resource/107181</t>
+  </si>
+  <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Patent holder</t>
   </si>
   <si>
     <t>Expiry date</t>
   </si>
   <si>
     <t>Patent abstract</t>
   </si>
   <si>
     <t>Licence with MPP</t>
   </si>
   <si>
     <t>Patent source</t>
   </si>
   <si>
     <t>Granted: Low, low-middle and upper-middle countries</t>
@@ -3812,50 +4045,56 @@
     <t>https://lapal.ch/storage/illustrations/Y8RWJhwxITo1VoRHfOahMCULLFyy7RVLiLvaC33L.png</t>
   </si>
   <si>
     <t>Structure of lysine semaglutide (C41H75N5O14)</t>
   </si>
   <si>
     <t>https://pubchem.ncbi.nlm.nih.gov/compound/Lysine_-semaglutide</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://www.novonordisk.com/</t>
   </si>
   <si>
     <t>Novo Nordisk A/S, founded in 1989 through the merger of two Danish insulin pioneers—Nordisk Insulinlaboratorium (1923) and Novo Terapeutisk Laboratorium (1925)—traces its roots to Nobel laureate August Krogh’s efforts to bring insulin production to Denmark. Headquartered in Bagsværd, Denmark, the company operates production facilities in nine countries and offices in over 75.</t>
+  </si>
+  <si>
+    <t>Various generic manufacturers</t>
+  </si>
+  <si>
+    <t>https://medexpressca.zendesk.com/hc/en-gb/articles/36261135392541-Generic-Semaglutide-Frequently-Ask</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Wilding, J. P. H., Batterham, R. L., Calanna, S., Davies, M., Van Gaal, L. F., Lingvay, I., McGowan, B. M., Rosenstock, J., Tran, M. T. D., Wadden, T. A., Wharton, S., Yokote, K., Zeuthen, N., Kushner, R. F., &amp;amp; STEP 1 Study Group (2021). Once-Weekly Semaglutide in Adults with Overweight or Obesity.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The New England journal of medicine&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;384&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(11), 989–1002. &lt;/span&gt;&lt;a href="https://doi.org/10.1056/NEJMoa2032183" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1056/NEJMoa2032183&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Obesity is a global health challenge with few pharmacologic options. Whether adults with obesity can achieve weight loss with once-weekly semaglutide at a dose of 2.4 mg as an adjunct to lifestyle intervention has not been confirmed.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;In this double-blind trial, we enrolled 1961 adults with a body-mass index (the weight in kilograms divided by the square of the height in meters) of 30 or greater (≥27 in persons with ≥1 weight-related coexisting condition), who did not have diabetes, and randomly assigned them, in a 2:1 ratio, to 68 weeks of treatment with once-weekly subcutaneous semaglutide (at a dose of 2.4 mg) or placebo, plus lifestyle intervention. The coprimary end points were the percentage change in body weight and weight reduction of at least 5%. The primary estimand (a precise description of the treatment effect reflecting the objective of the clinical trial) assessed effects regardless of treatment discontinuation or rescue interventions.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;The mean change in body weight from baseline to week 68 was -14.9% in the semaglutide group as compared with -2.4% with placebo, for an estimated treatment difference of -12.4 percentage points (95% confidence interval [CI], -13.4 to -11.5; P&amp;lt;0.001). More participants in the semaglutide group than in the placebo group achieved weight reductions of 5% or more (1047 participants [86.4%] vs. 182 [31.5%]), 10% or more (838 [69.1%] vs. 69 [12.0%]), and 15% or more (612 [50.5%] vs. 28 [4.9%]) at week 68 (P&amp;lt;0.001 for all three comparisons of odds). The change in body weight from baseline to week 68 was -15.3 kg in the semaglutide group as compared with -2.6 kg in the placebo group (estimated treatment difference, -12.7 kg; 95% CI, -13.7 to -11.7). Participants who received semaglutide had a greater improvement with respect to cardiometabolic risk factors and a greater increase in participant-reported physical functioning from baseline than those who received placebo. Nausea and diarrhea were the most common adverse events with semaglutide; they were typically transient and mild-to-moderate in severity and subsided with time. More participants in the semaglutide group than in the placebo group discontinued treatment owing to gastrointestinal events (59 [4.5%] vs. 5 [0.8%]).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;In participants with overweight or obesity, 2.4 mg of semaglutide once weekly plus lifestyle intervention was associated with sustained, clinically relevant reduction in body weight. (Funded by Novo Nordisk; STEP 1 ClinicalTrials.gov number,&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT03548935" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT03548935&lt;/a&gt;).&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Garvey, W. T., Batterham, R. L., Bhatta, M., Buscemi, S., Christensen, L. N., Frias, J. P., Jódar, E., Kandler, K., Rigas, G., Wadden, T. A., Wharton, S., &amp;amp; STEP 5 Study Group (2022). Two-year effects of semaglutide in adults with overweight or obesity: the STEP 5 trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Nature medicine&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;28&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(10), 2083–2091. &lt;/span&gt;&lt;a href="https://doi.org/10.1038/s41591-022-02026-4" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1038/s41591-022-02026-4&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;The STEP 5 trial assessed the efficacy and safety of once-weekly subcutaneous semaglutide 2.4 mg versus placebo (both plus behavioral intervention) for long-term treatment of adults with obesity, or overweight with at least one weight-related comorbidity, without diabetes. The co-primary endpoints were the percentage change in body weight and achievement of weight loss of ≥5% at week 104. Efficacy was assessed among all randomized participants regardless of treatment discontinuation or rescue intervention. From 5 October 2018 to 1 February 2019, 304 participants were randomly assigned to semaglutide 2.4 mg (n = 152) or placebo (n = 152), 92.8% of whom completed the trial (attended the end-of-trial safety visit). Most participants were female (236 (77.6%)) and white (283 (93.1%)), with a mean (s.d.) age of 47.3 (11.0) years, body mass index of 38.5 (6.9) kg m-2&amp;nbsp;and weight of 106.0 (22.0) kg. The mean change in body weight from baseline to week 104 was -15.2% in the semaglutide group (n = 152) versus -2.6% with placebo (n = 152), for an estimated treatment difference of -12.6 %-points (95% confidence interval, -15.3 to -9.8; P &amp;lt; 0.0001). More participants in the semaglutide group than in the placebo group achieved weight loss ≥5% from baseline at week 104 (77.1% versus 34.4%; P &amp;lt; 0.0001). Gastrointestinal adverse events, mostly mild-to-moderate, were reported more often with semaglutide than with placebo (82.2% versus 53.9%). In summary, in adults with overweight (with at least one weight-related comorbidity) or obesity, semaglutide treatment led to substantial, sustained weight loss over 104 weeks versus placebo.&amp;nbsp;&lt;/span&gt;&lt;a href="http://clinicaltrials.gov/show/NCT03693430" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188); background-color: rgb(255, 255, 255);"&gt;NCT03693430&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Frías, J. P., Auerbach, P., Bajaj, H. S., Fukushima, Y., Lingvay, I., Macura, S., Søndergaard, A. L., Tankova, T. I., Tentolouris, N., &amp;amp; Buse, J. B. (2021). Efficacy and safety of once-weekly semaglutide 2·0 mg versus 1·0 mg in patients with type 2 diabetes (SUSTAIN FORTE): a double-blind, randomised, phase 3B trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The lancet. Diabetes &amp;amp; endocrinology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;9&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(9), 563–574. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/S2213-8587(21)00174-1" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/S2213-8587(21)00174-1&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Semaglutide is an effective treatment for type 2 diabetes; however, 20-30% of patients given semaglutide 1·0 mg do not reach glycaemic treatment goals. We aimed to investigate the efficacy and safety of once-weekly semaglutide 2·0 mg versus 1·0 mg in adults with inadequately controlled type 2 diabetes on a stable dose of metformin with or without a sulfonylurea.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;We did a 40-week, randomised, active-controlled, parallel-group, double-blind, phase 3B trial (SUSTAIN FORTE) at 125 outpatient clinics in ten countries. Participants (≥18 years) with inadequately controlled type 2 diabetes (HbA1c&amp;nbsp;8·0-10·0%) with metformin and with or without sulfonylurea were randomly assigned (1:1) by an interactive web-response system to 2·0 mg or 1·0 mg once-weekly semaglutide. Participants, site personnel, the clinical study group, and investigators were masked to the randomised treatment. Outcomes included change from baseline at week 40 in HbA1c&amp;nbsp;(primary outcome) and bodyweight (secondary confirmatory outcome), evaluated through trial product estimand (no treatment discontinuation or without rescue medication) and treatment policy estimand (regardless of treatment discontinuation or rescue medication) strategies. This study is registered with ClinicalTrials.gov,&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT03989232" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT03989232&lt;/a&gt;; EudraCT, 2018-004529-96; and WHO, U1111-1224-5162.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Findings:&amp;nbsp;&lt;/strong&gt;Between June 19 and Nov 28, 2019, of 1515 adults assessed for eligibility, 961 participants (mean age 58·0 years [SD 10·0]; 398 [41%] women) were included. Participants were randomly assigned to once-weekly semaglutide 2·0 mg (n=480 [50%]) or 1·0 mg (n=481 [50%]); 462 (96%) patients in the semaglutide 2·0 mg group and 471 (98%) in the semaglutide 1·0 mg group completed the trial. Mean baseline HbA1c&amp;nbsp;was 8·9% (SD 0·6; 73·3 mmol/mol [SD 6·9]) and BMI was 34·6 kg/m2&amp;nbsp;(SD 7·0). Mean change in HbA1c&amp;nbsp;from baseline at week 40 was -2·2 percentage points with semaglutide 2·0 mg and -1·9 percentage points with semaglutide 1·0 mg (estimated treatment difference [ETD] -0·23 percentage points [95% CI -0·36 to -0·11]; p=0·0003; trial product estimand) and -2·1 percentage points with semaglutide 2·0 mg and -1·9 percentage points with semaglutide 1·0 mg (ETD -0·18 percentage points [-0·31 to -0·04]; p=0·0098; treatment policy estimand). Mean change in bodyweight from baseline at week 40 was -6·9 kg with semaglutide 2·0 mg and -6·0 kg with semaglutide 1·0 mg (ETD -0·93 kg [95% CI -1·68 to -0·18]; p=0·015; trial product estimand) and -6·4 kg with semaglutide 2·0 mg and -5·6 kg with semaglutide 1·0 mg (ETD -0·77 kg [-1·55 to 0·01]; p=0·054; treatment policy estimand). Gastrointestinal disorders were the most commonly reported adverse events (163 [34%] in the 2·0 mg group and 148 [31%] in the 1·0 mg group). Serious adverse events were similar between treatment groups, reported for 21 (4%) participants given semaglutide 2·0 mg and 25 (5%) participants given semaglutide 1·0 mg. Three deaths were reported during the trial (one in the semaglutide 1·0 mg group and two in the semaglutide 2·0 mg group).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Interpretation:&amp;nbsp;&lt;/strong&gt;Semaglutide 2·0 mg was superior to 1·0 mg in reducing HbA1c, with additional bodyweight loss and a similar safety profile. This higher dose provides a treatment intensification option for patients with type 2 diabetes treated with semaglutide in need of additional glycaemic control.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
@@ -4393,142 +4632,139 @@
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>33</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2" t="s">
         <v>34</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>35</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>36</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>37</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>38</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>39</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>40</v>
       </c>
-      <c r="J2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K2" t="s">
+        <v>41</v>
+      </c>
+      <c r="L2" t="s">
         <v>42</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>43</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>44</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>45</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>46</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>47</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>48</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>49</v>
       </c>
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>50</v>
       </c>
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>51</v>
       </c>
-      <c r="U2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V2" t="s">
+        <v>52</v>
+      </c>
+      <c r="W2" t="s">
         <v>53</v>
       </c>
-      <c r="W2" t="s">
+      <c r="X2" t="s">
         <v>54</v>
       </c>
-      <c r="X2" t="s">
+      <c r="Y2" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="Y2" s="1" t="s">
+      <c r="Z2" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="Z2" s="1" t="s">
+      <c r="AA2" t="s">
         <v>57</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="AB2" t="s">
         <v>58</v>
       </c>
-      <c r="AB2" t="s">
+      <c r="AC2" t="s">
         <v>59</v>
       </c>
-      <c r="AC2" t="s">
+      <c r="AD2" t="s">
         <v>60</v>
       </c>
-      <c r="AD2" t="s">
+      <c r="AF2" t="s">
         <v>61</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AG2" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ60"/>
   <sheetViews>
@@ -4572,5554 +4808,5554 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="M1" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="R1" s="2" t="s">
+      <c r="S1" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="S1" s="2" t="s">
+      <c r="T1" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="T1" s="2" t="s">
+      <c r="U1" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="U1" s="2" t="s">
+      <c r="V1" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="V1" s="2" t="s">
+      <c r="W1" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="W1" s="2" t="s">
+      <c r="X1" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="X1" s="2" t="s">
+      <c r="Y1" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="Y1" s="2" t="s">
+      <c r="Z1" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="Z1" s="2" t="s">
+      <c r="AA1" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="AA1" s="2" t="s">
+      <c r="AB1" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="AB1" s="2" t="s">
+      <c r="AC1" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="AC1" s="2" t="s">
+      <c r="AD1" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="AD1" s="2" t="s">
+      <c r="AE1" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="AE1" s="2" t="s">
+      <c r="AF1" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="AF1" s="2" t="s">
+      <c r="AG1" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="AG1" s="2" t="s">
+      <c r="AH1" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="AH1" s="2" t="s">
+      <c r="AI1" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="AI1" s="2" t="s">
+      <c r="AJ1" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="AJ1" s="2" t="s">
+      <c r="AK1" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="AK1" s="2" t="s">
+      <c r="AL1" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="AL1" s="2" t="s">
+      <c r="AM1" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="AM1" s="2" t="s">
+      <c r="AN1" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="AN1" s="2" t="s">
+      <c r="AO1" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="AO1" s="2" t="s">
+      <c r="AP1" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="AP1" s="2" t="s">
+      <c r="AQ1" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="AQ1" s="2" t="s">
+      <c r="AR1" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="AR1" s="2" t="s">
+      <c r="AS1" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="AS1" s="2" t="s">
+      <c r="AT1" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="AT1" s="2" t="s">
+      <c r="AU1" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="AU1" s="2" t="s">
+      <c r="AV1" s="2" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>23</v>
       </c>
       <c r="AX1" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="AY1" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="AY1" s="2" t="s">
+      <c r="AZ1" s="2" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C2" t="s">
         <v>114</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="D2" s="4" t="s">
+      <c r="E2" t="s">
         <v>116</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>117</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>118</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>119</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>120</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>121</v>
       </c>
-      <c r="J2" t="s">
+      <c r="M2" t="s">
         <v>122</v>
       </c>
-      <c r="M2" t="s">
+      <c r="O2" t="s">
         <v>123</v>
       </c>
-      <c r="O2" t="s">
+      <c r="X2" t="s">
         <v>124</v>
       </c>
-      <c r="X2" t="s">
+      <c r="Y2" t="s">
         <v>125</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="Z2" t="s">
         <v>126</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="AA2" t="s">
         <v>127</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="AD2" t="s">
         <v>128</v>
       </c>
-      <c r="AD2" t="s">
+      <c r="AE2" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF2" t="s">
         <v>129</v>
       </c>
-      <c r="AE2" t="s">
-[...2 lines deleted...]
-      <c r="AF2" t="s">
+      <c r="AG2" t="s">
         <v>130</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AH2" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI2" t="s">
         <v>131</v>
       </c>
-      <c r="AH2" t="s">
-[...2 lines deleted...]
-      <c r="AI2" t="s">
+      <c r="AJ2" t="s">
         <v>132</v>
       </c>
-      <c r="AJ2" t="s">
+      <c r="AP2" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="AQ2">
         <v>102</v>
       </c>
       <c r="AR2" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS2" t="s">
         <v>135</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AU2" t="s">
         <v>136</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AW2" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY2" t="s">
         <v>137</v>
       </c>
-      <c r="AW2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AZ2" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3">
         <v>852967</v>
       </c>
       <c r="C3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D3" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="E3" t="s">
         <v>140</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>117</v>
+      </c>
+      <c r="G3" t="s">
         <v>141</v>
       </c>
-      <c r="F3" t="s">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="H3" t="s">
         <v>142</v>
       </c>
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>143</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
+        <v>121</v>
+      </c>
+      <c r="M3" t="s">
         <v>144</v>
       </c>
-      <c r="J3" t="s">
-[...2 lines deleted...]
-      <c r="M3" t="s">
+      <c r="X3" t="s">
         <v>145</v>
       </c>
-      <c r="X3" t="s">
+      <c r="Y3" t="s">
         <v>146</v>
       </c>
-      <c r="Y3" t="s">
+      <c r="Z3" t="s">
         <v>147</v>
       </c>
-      <c r="Z3" t="s">
+      <c r="AA3" t="s">
+        <v>147</v>
+      </c>
+      <c r="AE3" t="s">
         <v>148</v>
       </c>
-      <c r="AA3" t="s">
-[...2 lines deleted...]
-      <c r="AE3" t="s">
+      <c r="AF3" t="s">
         <v>149</v>
       </c>
-      <c r="AF3" t="s">
+      <c r="AG3" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI3" t="s">
         <v>150</v>
       </c>
-      <c r="AG3" t="s">
-[...5 lines deleted...]
-      <c r="AI3" t="s">
+      <c r="AJ3" t="s">
         <v>151</v>
       </c>
-      <c r="AJ3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP3" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ3">
         <v>8</v>
       </c>
       <c r="AS3" t="s">
+        <v>152</v>
+      </c>
+      <c r="AU3" t="s">
         <v>153</v>
       </c>
-      <c r="AU3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AW3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
+        <v>154</v>
+      </c>
+      <c r="C4" t="s">
         <v>155</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="E4" t="s">
+        <v>116</v>
+      </c>
+      <c r="F4" t="s">
         <v>157</v>
       </c>
-      <c r="E4" t="s">
-[...2 lines deleted...]
-      <c r="F4" t="s">
+      <c r="G4" t="s">
         <v>158</v>
       </c>
-      <c r="G4" t="s">
+      <c r="H4" t="s">
         <v>159</v>
       </c>
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>160</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>161</v>
       </c>
-      <c r="J4" t="s">
+      <c r="M4" t="s">
+        <v>144</v>
+      </c>
+      <c r="X4" t="s">
         <v>162</v>
       </c>
-      <c r="M4" t="s">
-[...2 lines deleted...]
-      <c r="X4" t="s">
+      <c r="Y4" t="s">
         <v>163</v>
       </c>
-      <c r="Y4" t="s">
+      <c r="Z4" t="s">
         <v>164</v>
       </c>
-      <c r="Z4" t="s">
+      <c r="AA4" t="s">
+        <v>164</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>149</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ4" t="s">
         <v>165</v>
       </c>
-      <c r="AA4" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AP4" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ4">
         <v>100</v>
       </c>
       <c r="AR4" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS4" t="s">
         <v>135</v>
       </c>
-      <c r="AS4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU4" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="AW4" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX4" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY4" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ4" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
+        <v>166</v>
+      </c>
+      <c r="C5" t="s">
         <v>167</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" s="4" t="s">
         <v>168</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" t="s">
+        <v>116</v>
+      </c>
+      <c r="F5" t="s">
         <v>169</v>
       </c>
-      <c r="E5" t="s">
-[...2 lines deleted...]
-      <c r="F5" t="s">
+      <c r="G5" t="s">
         <v>170</v>
       </c>
-      <c r="G5" t="s">
+      <c r="H5" t="s">
         <v>171</v>
       </c>
-      <c r="H5" t="s">
+      <c r="I5" t="s">
         <v>172</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
+        <v>121</v>
+      </c>
+      <c r="M5" t="s">
+        <v>33</v>
+      </c>
+      <c r="O5" t="s">
         <v>173</v>
       </c>
-      <c r="J5" t="s">
-[...5 lines deleted...]
-      <c r="O5" t="s">
+      <c r="X5" t="s">
         <v>174</v>
       </c>
-      <c r="X5" t="s">
+      <c r="Y5" t="s">
         <v>175</v>
       </c>
-      <c r="Y5" t="s">
+      <c r="AB5" t="s">
         <v>176</v>
       </c>
-      <c r="AB5" t="s">
+      <c r="AC5" t="s">
+        <v>176</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>149</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ5" t="s">
         <v>177</v>
       </c>
-      <c r="AC5" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AP5" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ5">
         <v>69</v>
       </c>
       <c r="AR5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS5" t="s">
         <v>135</v>
       </c>
-      <c r="AS5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU5" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="AW5" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX5" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY5" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
+        <v>179</v>
+      </c>
+      <c r="C6" t="s">
         <v>180</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="D6" s="4" t="s">
+      <c r="E6" t="s">
         <v>182</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
+        <v>157</v>
+      </c>
+      <c r="G6" t="s">
         <v>183</v>
       </c>
-      <c r="F6" t="s">
-[...2 lines deleted...]
-      <c r="G6" t="s">
+      <c r="H6" t="s">
         <v>184</v>
       </c>
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>185</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
+        <v>121</v>
+      </c>
+      <c r="M6" t="s">
+        <v>144</v>
+      </c>
+      <c r="X6" t="s">
         <v>186</v>
       </c>
-      <c r="J6" t="s">
-[...5 lines deleted...]
-      <c r="X6" t="s">
+      <c r="Y6" t="s">
         <v>187</v>
       </c>
-      <c r="Y6" t="s">
+      <c r="Z6" t="s">
         <v>188</v>
       </c>
-      <c r="Z6" t="s">
+      <c r="AA6" t="s">
+        <v>188</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>149</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ6" t="s">
         <v>189</v>
       </c>
-      <c r="AA6" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AP6" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ6">
         <v>300</v>
       </c>
       <c r="AS6" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="AU6" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="AW6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY6" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
+        <v>191</v>
+      </c>
+      <c r="C7" t="s">
         <v>192</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" s="4" t="s">
         <v>193</v>
       </c>
-      <c r="D7" s="4" t="s">
+      <c r="E7" t="s">
         <v>194</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
+        <v>169</v>
+      </c>
+      <c r="G7" t="s">
         <v>195</v>
       </c>
-      <c r="F7" t="s">
-[...2 lines deleted...]
-      <c r="G7" t="s">
+      <c r="H7" t="s">
         <v>196</v>
       </c>
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>197</v>
       </c>
-      <c r="I7" t="s">
+      <c r="J7" t="s">
+        <v>121</v>
+      </c>
+      <c r="M7" t="s">
+        <v>144</v>
+      </c>
+      <c r="X7" t="s">
         <v>198</v>
       </c>
-      <c r="J7" t="s">
-[...5 lines deleted...]
-      <c r="X7" t="s">
+      <c r="Y7" t="s">
         <v>199</v>
       </c>
-      <c r="Y7" t="s">
+      <c r="AB7" t="s">
         <v>200</v>
       </c>
-      <c r="AB7" t="s">
+      <c r="AC7" t="s">
         <v>201</v>
       </c>
-      <c r="AC7" t="s">
+      <c r="AE7" t="s">
         <v>202</v>
       </c>
-      <c r="AE7" t="s">
+      <c r="AF7" t="s">
+        <v>149</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>131</v>
+      </c>
+      <c r="AJ7" t="s">
         <v>203</v>
       </c>
-      <c r="AF7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AP7" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ7">
         <v>16</v>
       </c>
       <c r="AR7" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS7" t="s">
         <v>135</v>
       </c>
-      <c r="AS7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU7" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="AW7" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY7" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ7" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C8" t="s">
         <v>205</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" s="4" t="s">
         <v>206</v>
       </c>
-      <c r="D8" s="4" t="s">
+      <c r="E8" t="s">
         <v>207</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
+        <v>117</v>
+      </c>
+      <c r="G8" t="s">
         <v>208</v>
       </c>
-      <c r="F8" t="s">
-[...2 lines deleted...]
-      <c r="G8" t="s">
+      <c r="H8" t="s">
         <v>209</v>
       </c>
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>210</v>
       </c>
-      <c r="I8" t="s">
+      <c r="J8" t="s">
         <v>211</v>
       </c>
-      <c r="J8" t="s">
+      <c r="M8" t="s">
+        <v>144</v>
+      </c>
+      <c r="X8" t="s">
         <v>212</v>
       </c>
-      <c r="M8" t="s">
-[...2 lines deleted...]
-      <c r="X8" t="s">
+      <c r="Y8" t="s">
         <v>213</v>
       </c>
-      <c r="Y8" t="s">
+      <c r="Z8" t="s">
         <v>214</v>
       </c>
-      <c r="Z8" t="s">
+      <c r="AA8" t="s">
+        <v>164</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>149</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ8" t="s">
         <v>215</v>
       </c>
-      <c r="AA8" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AP8" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ8">
         <v>10</v>
       </c>
       <c r="AS8" t="s">
+        <v>152</v>
+      </c>
+      <c r="AU8" t="s">
         <v>153</v>
       </c>
-      <c r="AU8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AW8" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY8" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
+        <v>216</v>
+      </c>
+      <c r="C9" t="s">
         <v>217</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" s="4" t="s">
         <v>218</v>
       </c>
-      <c r="D9" s="4" t="s">
+      <c r="E9" t="s">
+        <v>207</v>
+      </c>
+      <c r="F9" t="s">
+        <v>117</v>
+      </c>
+      <c r="G9" t="s">
         <v>219</v>
       </c>
-      <c r="E9" t="s">
-[...5 lines deleted...]
-      <c r="G9" t="s">
+      <c r="H9" t="s">
         <v>220</v>
       </c>
-      <c r="H9" t="s">
+      <c r="I9" t="s">
         <v>221</v>
       </c>
-      <c r="I9" t="s">
+      <c r="J9" t="s">
+        <v>121</v>
+      </c>
+      <c r="M9" t="s">
+        <v>122</v>
+      </c>
+      <c r="X9" t="s">
         <v>222</v>
       </c>
-      <c r="J9" t="s">
-[...5 lines deleted...]
-      <c r="X9" t="s">
+      <c r="Y9" t="s">
         <v>223</v>
       </c>
-      <c r="Y9" t="s">
+      <c r="Z9" t="s">
         <v>224</v>
       </c>
-      <c r="Z9" t="s">
+      <c r="AA9" t="s">
         <v>225</v>
       </c>
-      <c r="AA9" t="s">
+      <c r="AE9" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>149</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>131</v>
+      </c>
+      <c r="AJ9" t="s">
         <v>226</v>
       </c>
-      <c r="AE9" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AP9" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ9">
         <v>600</v>
       </c>
       <c r="AS9" t="s">
+        <v>152</v>
+      </c>
+      <c r="AU9" t="s">
         <v>153</v>
       </c>
-      <c r="AU9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AW9" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY9" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ9" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
+        <v>227</v>
+      </c>
+      <c r="C10" t="s">
         <v>228</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" s="4" t="s">
         <v>229</v>
       </c>
-      <c r="D10" s="4" t="s">
+      <c r="E10" t="s">
         <v>230</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10" t="s">
+        <v>157</v>
+      </c>
+      <c r="G10" t="s">
         <v>231</v>
       </c>
-      <c r="F10" t="s">
-[...2 lines deleted...]
-      <c r="G10" t="s">
+      <c r="H10" t="s">
         <v>232</v>
       </c>
-      <c r="H10" t="s">
+      <c r="I10" t="s">
         <v>233</v>
       </c>
-      <c r="I10" t="s">
+      <c r="J10" t="s">
+        <v>211</v>
+      </c>
+      <c r="M10" t="s">
+        <v>33</v>
+      </c>
+      <c r="O10" t="s">
+        <v>122</v>
+      </c>
+      <c r="W10" t="s">
         <v>234</v>
       </c>
-      <c r="J10" t="s">
-[...8 lines deleted...]
-      <c r="W10" t="s">
+      <c r="Y10" t="s">
         <v>235</v>
       </c>
-      <c r="Y10" t="s">
+      <c r="Z10" t="s">
         <v>236</v>
       </c>
-      <c r="Z10" t="s">
+      <c r="AA10" t="s">
         <v>237</v>
       </c>
-      <c r="AA10" t="s">
+      <c r="AE10" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ10" t="s">
         <v>238</v>
       </c>
-      <c r="AE10" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AP10" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ10">
         <v>478</v>
       </c>
       <c r="AR10" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS10" t="s">
         <v>135</v>
       </c>
-      <c r="AS10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU10" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="AW10" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX10" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY10" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ10" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
+        <v>239</v>
+      </c>
+      <c r="C11" t="s">
         <v>240</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" s="4" t="s">
         <v>241</v>
       </c>
-      <c r="D11" s="4" t="s">
+      <c r="E11" t="s">
+        <v>116</v>
+      </c>
+      <c r="F11" t="s">
+        <v>117</v>
+      </c>
+      <c r="G11" t="s">
         <v>242</v>
       </c>
-      <c r="E11" t="s">
-[...5 lines deleted...]
-      <c r="G11" t="s">
+      <c r="H11" t="s">
         <v>243</v>
       </c>
-      <c r="H11" t="s">
+      <c r="I11" t="s">
         <v>244</v>
       </c>
-      <c r="I11" t="s">
+      <c r="J11" t="s">
+        <v>161</v>
+      </c>
+      <c r="M11" t="s">
+        <v>144</v>
+      </c>
+      <c r="X11" t="s">
         <v>245</v>
       </c>
-      <c r="J11" t="s">
-[...5 lines deleted...]
-      <c r="X11" t="s">
+      <c r="Y11" t="s">
         <v>246</v>
       </c>
-      <c r="Y11" t="s">
+      <c r="Z11" t="s">
         <v>247</v>
       </c>
-      <c r="Z11" t="s">
+      <c r="AA11" t="s">
+        <v>247</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF11" t="s">
         <v>248</v>
       </c>
-      <c r="AA11" t="s">
-[...5 lines deleted...]
-      <c r="AF11" t="s">
+      <c r="AG11" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ11" t="s">
         <v>249</v>
       </c>
-      <c r="AG11" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AP11" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ11">
         <v>20</v>
       </c>
       <c r="AS11" t="s">
+        <v>152</v>
+      </c>
+      <c r="AU11" t="s">
         <v>153</v>
       </c>
-      <c r="AU11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AW11" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX11" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY11" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ11" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
+        <v>250</v>
+      </c>
+      <c r="C12" t="s">
         <v>251</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" s="4" t="s">
         <v>252</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="E12" t="s">
+        <v>230</v>
+      </c>
+      <c r="F12" t="s">
+        <v>117</v>
+      </c>
+      <c r="G12" t="s">
         <v>253</v>
       </c>
-      <c r="E12" t="s">
-[...5 lines deleted...]
-      <c r="G12" t="s">
+      <c r="H12" t="s">
         <v>254</v>
       </c>
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>255</v>
       </c>
-      <c r="I12" t="s">
+      <c r="J12" t="s">
         <v>256</v>
       </c>
-      <c r="J12" t="s">
+      <c r="M12" t="s">
+        <v>144</v>
+      </c>
+      <c r="O12" t="s">
         <v>257</v>
       </c>
-      <c r="M12" t="s">
-[...2 lines deleted...]
-      <c r="O12" t="s">
+      <c r="X12" t="s">
         <v>258</v>
       </c>
-      <c r="X12" t="s">
+      <c r="Y12" t="s">
         <v>259</v>
       </c>
-      <c r="Y12" t="s">
+      <c r="Z12" t="s">
         <v>260</v>
       </c>
-      <c r="Z12" t="s">
+      <c r="AA12" t="s">
         <v>261</v>
       </c>
-      <c r="AA12" t="s">
+      <c r="AE12" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>129</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ12" t="s">
         <v>262</v>
       </c>
-      <c r="AE12" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AP12" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ12">
         <v>252</v>
       </c>
       <c r="AR12" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS12" t="s">
         <v>135</v>
       </c>
-      <c r="AS12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU12" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="AW12" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX12" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY12" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ12" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
+        <v>263</v>
+      </c>
+      <c r="C13" t="s">
         <v>264</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" s="4" t="s">
         <v>265</v>
       </c>
-      <c r="D13" s="4" t="s">
+      <c r="E13" t="s">
+        <v>230</v>
+      </c>
+      <c r="F13" t="s">
+        <v>117</v>
+      </c>
+      <c r="G13" t="s">
+        <v>170</v>
+      </c>
+      <c r="H13" t="s">
         <v>266</v>
       </c>
-      <c r="E13" t="s">
-[...8 lines deleted...]
-      <c r="H13" t="s">
+      <c r="I13" t="s">
         <v>267</v>
       </c>
-      <c r="I13" t="s">
+      <c r="J13" t="s">
+        <v>121</v>
+      </c>
+      <c r="M13" t="s">
+        <v>144</v>
+      </c>
+      <c r="O13" t="s">
+        <v>173</v>
+      </c>
+      <c r="X13" t="s">
         <v>268</v>
       </c>
-      <c r="J13" t="s">
-[...8 lines deleted...]
-      <c r="X13" t="s">
+      <c r="Y13" t="s">
         <v>269</v>
       </c>
-      <c r="Y13" t="s">
+      <c r="Z13" t="s">
         <v>270</v>
       </c>
-      <c r="Z13" t="s">
+      <c r="AA13" t="s">
         <v>271</v>
       </c>
-      <c r="AA13" t="s">
+      <c r="AE13" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>149</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ13" t="s">
         <v>272</v>
       </c>
-      <c r="AE13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AP13" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ13">
         <v>60</v>
       </c>
       <c r="AR13" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS13" t="s">
         <v>135</v>
       </c>
-      <c r="AS13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU13" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="AW13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX13" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY13" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
+        <v>273</v>
+      </c>
+      <c r="C14" t="s">
         <v>274</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" s="4" t="s">
         <v>275</v>
       </c>
-      <c r="D14" s="4" t="s">
+      <c r="E14" t="s">
+        <v>194</v>
+      </c>
+      <c r="F14" t="s">
         <v>276</v>
       </c>
-      <c r="E14" t="s">
-[...2 lines deleted...]
-      <c r="F14" t="s">
+      <c r="G14" t="s">
         <v>277</v>
       </c>
-      <c r="G14" t="s">
+      <c r="H14" t="s">
         <v>278</v>
       </c>
-      <c r="H14" t="s">
+      <c r="I14" t="s">
         <v>279</v>
       </c>
-      <c r="I14" t="s">
+      <c r="J14" t="s">
+        <v>121</v>
+      </c>
+      <c r="M14" t="s">
+        <v>122</v>
+      </c>
+      <c r="O14" t="s">
+        <v>173</v>
+      </c>
+      <c r="W14" t="s">
         <v>280</v>
       </c>
-      <c r="J14" t="s">
-[...8 lines deleted...]
-      <c r="W14" t="s">
+      <c r="Y14" t="s">
         <v>281</v>
       </c>
-      <c r="Y14" t="s">
+      <c r="Z14" t="s">
         <v>282</v>
       </c>
-      <c r="Z14" t="s">
+      <c r="AA14" t="s">
         <v>283</v>
       </c>
-      <c r="AA14" t="s">
+      <c r="AE14" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>149</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ14" t="s">
         <v>284</v>
       </c>
-      <c r="AE14" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AP14" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ14">
         <v>40</v>
       </c>
       <c r="AR14" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS14" t="s">
         <v>135</v>
       </c>
-      <c r="AS14" t="s">
+      <c r="AU14" t="s">
         <v>136</v>
       </c>
-      <c r="AU14" t="s">
+      <c r="AW14" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX14" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY14" t="s">
         <v>137</v>
       </c>
-      <c r="AW14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AZ14" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15">
         <v>2000031181</v>
       </c>
       <c r="C15" t="s">
+        <v>285</v>
+      </c>
+      <c r="D15" s="4" t="s">
         <v>286</v>
       </c>
-      <c r="D15" s="4" t="s">
+      <c r="E15" t="s">
+        <v>194</v>
+      </c>
+      <c r="F15" t="s">
+        <v>117</v>
+      </c>
+      <c r="G15" t="s">
         <v>287</v>
       </c>
-      <c r="E15" t="s">
-[...5 lines deleted...]
-      <c r="G15" t="s">
+      <c r="H15" t="s">
         <v>288</v>
       </c>
-      <c r="H15" t="s">
+      <c r="I15" t="s">
         <v>289</v>
       </c>
-      <c r="I15" t="s">
+      <c r="J15" t="s">
+        <v>121</v>
+      </c>
+      <c r="M15" t="s">
+        <v>144</v>
+      </c>
+      <c r="O15" t="s">
+        <v>173</v>
+      </c>
+      <c r="X15" t="s">
         <v>290</v>
       </c>
-      <c r="J15" t="s">
-[...8 lines deleted...]
-      <c r="X15" t="s">
+      <c r="Y15" t="s">
         <v>291</v>
       </c>
-      <c r="Y15" t="s">
+      <c r="Z15" t="s">
         <v>292</v>
       </c>
-      <c r="Z15" t="s">
+      <c r="AA15" t="s">
         <v>293</v>
       </c>
-      <c r="AA15" t="s">
+      <c r="AE15" t="s">
         <v>294</v>
       </c>
-      <c r="AE15" t="s">
+      <c r="AF15" t="s">
+        <v>149</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ15" t="s">
         <v>295</v>
       </c>
-      <c r="AF15" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AP15" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ15">
         <v>60</v>
       </c>
       <c r="AR15" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS15" t="s">
         <v>135</v>
       </c>
-      <c r="AS15" t="s">
+      <c r="AU15" t="s">
         <v>136</v>
       </c>
-      <c r="AU15" t="s">
+      <c r="AW15" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX15" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY15" t="s">
         <v>137</v>
       </c>
-      <c r="AW15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AZ15" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
+        <v>296</v>
+      </c>
+      <c r="C16" t="s">
         <v>297</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" s="4" t="s">
         <v>298</v>
       </c>
-      <c r="D16" s="4" t="s">
+      <c r="E16" t="s">
+        <v>194</v>
+      </c>
+      <c r="F16" t="s">
+        <v>117</v>
+      </c>
+      <c r="G16" t="s">
         <v>299</v>
       </c>
-      <c r="E16" t="s">
-[...5 lines deleted...]
-      <c r="G16" t="s">
+      <c r="H16" t="s">
         <v>300</v>
       </c>
-      <c r="H16" t="s">
+      <c r="I16" t="s">
         <v>301</v>
       </c>
-      <c r="I16" t="s">
+      <c r="J16" t="s">
+        <v>121</v>
+      </c>
+      <c r="M16" t="s">
+        <v>144</v>
+      </c>
+      <c r="O16" t="s">
+        <v>173</v>
+      </c>
+      <c r="X16" t="s">
         <v>302</v>
       </c>
-      <c r="J16" t="s">
-[...8 lines deleted...]
-      <c r="X16" t="s">
+      <c r="Y16" t="s">
         <v>303</v>
       </c>
-      <c r="Y16" t="s">
+      <c r="Z16" t="s">
         <v>304</v>
       </c>
-      <c r="Z16" t="s">
+      <c r="AA16" t="s">
+        <v>304</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>149</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ16" t="s">
         <v>305</v>
       </c>
-      <c r="AA16" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AP16" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ16">
         <v>200</v>
       </c>
       <c r="AR16" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS16" t="s">
         <v>135</v>
       </c>
-      <c r="AS16" t="s">
+      <c r="AU16" t="s">
         <v>136</v>
       </c>
-      <c r="AU16" t="s">
+      <c r="AW16" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX16" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY16" t="s">
         <v>137</v>
       </c>
-      <c r="AW16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AZ16" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
+        <v>306</v>
+      </c>
+      <c r="C17" t="s">
         <v>307</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" s="4" t="s">
         <v>308</v>
       </c>
-      <c r="D17" s="4" t="s">
+      <c r="E17" t="s">
+        <v>194</v>
+      </c>
+      <c r="F17" t="s">
+        <v>117</v>
+      </c>
+      <c r="G17" t="s">
         <v>309</v>
       </c>
-      <c r="E17" t="s">
-[...5 lines deleted...]
-      <c r="G17" t="s">
+      <c r="H17" t="s">
         <v>310</v>
       </c>
-      <c r="H17" t="s">
+      <c r="I17" t="s">
         <v>311</v>
       </c>
-      <c r="I17" t="s">
+      <c r="J17" t="s">
         <v>312</v>
       </c>
-      <c r="J17" t="s">
+      <c r="M17" t="s">
+        <v>144</v>
+      </c>
+      <c r="O17" t="s">
+        <v>173</v>
+      </c>
+      <c r="X17" t="s">
         <v>313</v>
       </c>
-      <c r="M17" t="s">
-[...5 lines deleted...]
-      <c r="X17" t="s">
+      <c r="Y17" t="s">
+        <v>245</v>
+      </c>
+      <c r="Z17" t="s">
         <v>314</v>
       </c>
-      <c r="Y17" t="s">
-[...2 lines deleted...]
-      <c r="Z17" t="s">
+      <c r="AA17" t="s">
+        <v>314</v>
+      </c>
+      <c r="AE17" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF17" t="s">
+        <v>149</v>
+      </c>
+      <c r="AG17" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH17" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ17" t="s">
         <v>315</v>
       </c>
-      <c r="AA17" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AP17" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ17">
         <v>50</v>
       </c>
       <c r="AR17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS17" t="s">
         <v>135</v>
       </c>
-      <c r="AS17" t="s">
+      <c r="AU17" t="s">
         <v>136</v>
       </c>
-      <c r="AU17" t="s">
+      <c r="AW17" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX17" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY17" t="s">
         <v>137</v>
       </c>
-      <c r="AW17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AZ17" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
-        <v>34</v>
+        <v>316</v>
       </c>
       <c r="C18" t="s">
         <v>317</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>318</v>
       </c>
       <c r="E18" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F18" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G18" t="s">
         <v>319</v>
       </c>
       <c r="H18" t="s">
         <v>320</v>
       </c>
       <c r="I18" t="s">
         <v>321</v>
       </c>
       <c r="J18" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="M18" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="O18" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="X18" t="s">
         <v>322</v>
       </c>
       <c r="Y18" t="s">
         <v>323</v>
       </c>
       <c r="AB18" t="s">
         <v>324</v>
       </c>
       <c r="AC18" t="s">
         <v>325</v>
       </c>
       <c r="AE18" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF18" t="s">
         <v>149</v>
       </c>
-      <c r="AF18" t="s">
+      <c r="AG18" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI18" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ18" t="s">
         <v>326</v>
       </c>
       <c r="AP18" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ18">
         <v>107</v>
       </c>
       <c r="AR18" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS18" t="s">
         <v>135</v>
       </c>
-      <c r="AS18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU18" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="AW18" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX18" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY18" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ18" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19">
         <v>2000035452</v>
       </c>
       <c r="C19" t="s">
         <v>327</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>328</v>
       </c>
       <c r="E19" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F19" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G19" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="H19" t="s">
         <v>329</v>
       </c>
       <c r="I19" t="s">
         <v>330</v>
       </c>
       <c r="J19" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="M19" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="O19" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="X19" t="s">
         <v>331</v>
       </c>
       <c r="Y19" t="s">
         <v>332</v>
       </c>
       <c r="Z19" t="s">
         <v>333</v>
       </c>
       <c r="AA19" t="s">
         <v>334</v>
       </c>
       <c r="AE19" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="AF19" t="s">
+        <v>149</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI19" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ19" t="s">
         <v>335</v>
       </c>
       <c r="AP19" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ19">
         <v>54</v>
       </c>
       <c r="AR19" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS19" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="AU19" t="s">
         <v>336</v>
       </c>
       <c r="AW19" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX19" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY19" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ19" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
         <v>337</v>
       </c>
       <c r="C20" t="s">
         <v>338</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>339</v>
       </c>
       <c r="E20" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F20" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G20" t="s">
         <v>340</v>
       </c>
       <c r="H20" t="s">
         <v>341</v>
       </c>
       <c r="I20" t="s">
         <v>342</v>
       </c>
       <c r="J20" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="M20" t="s">
         <v>343</v>
       </c>
       <c r="O20" t="s">
         <v>344</v>
       </c>
       <c r="X20" t="s">
         <v>345</v>
       </c>
       <c r="Y20" t="s">
         <v>346</v>
       </c>
       <c r="AB20" t="s">
         <v>347</v>
       </c>
       <c r="AC20" t="s">
         <v>347</v>
       </c>
       <c r="AE20" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF20" t="s">
         <v>149</v>
       </c>
-      <c r="AF20" t="s">
+      <c r="AG20" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI20" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ20" t="s">
         <v>348</v>
       </c>
       <c r="AP20" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ20">
         <v>111</v>
       </c>
       <c r="AR20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS20" t="s">
         <v>135</v>
       </c>
-      <c r="AS20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU20" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="AW20" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX20" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY20" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ20" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
         <v>349</v>
       </c>
       <c r="C21" t="s">
         <v>350</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>351</v>
       </c>
       <c r="E21" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F21" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G21" t="s">
         <v>340</v>
       </c>
       <c r="H21" t="s">
         <v>352</v>
       </c>
       <c r="I21" t="s">
         <v>353</v>
       </c>
       <c r="J21" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="M21" t="s">
         <v>33</v>
       </c>
       <c r="X21" t="s">
         <v>354</v>
       </c>
       <c r="Y21" t="s">
         <v>355</v>
       </c>
       <c r="AB21" t="s">
         <v>356</v>
       </c>
       <c r="AC21" t="s">
         <v>356</v>
       </c>
       <c r="AE21" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF21" t="s">
         <v>149</v>
       </c>
-      <c r="AF21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AG21" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI21" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="AJ21" t="s">
         <v>357</v>
       </c>
       <c r="AP21" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ21">
         <v>68</v>
       </c>
       <c r="AR21" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS21" t="s">
         <v>135</v>
       </c>
-      <c r="AS21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU21" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="AW21" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX21" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY21" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ21" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
         <v>358</v>
       </c>
       <c r="C22" t="s">
         <v>359</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>360</v>
       </c>
       <c r="E22" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F22" t="s">
         <v>361</v>
       </c>
       <c r="G22" t="s">
         <v>340</v>
       </c>
       <c r="H22" t="s">
         <v>362</v>
       </c>
       <c r="I22" t="s">
         <v>363</v>
       </c>
       <c r="J22" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="M22" t="s">
         <v>364</v>
       </c>
       <c r="O22" t="s">
         <v>365</v>
       </c>
       <c r="X22" t="s">
         <v>366</v>
       </c>
       <c r="Y22" t="s">
         <v>367</v>
       </c>
       <c r="AB22" t="s">
         <v>368</v>
       </c>
       <c r="AC22" t="s">
         <v>367</v>
       </c>
       <c r="AE22" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF22" t="s">
         <v>149</v>
       </c>
-      <c r="AF22" t="s">
+      <c r="AG22" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI22" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ22" t="s">
         <v>369</v>
       </c>
       <c r="AP22" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ22">
         <v>29</v>
       </c>
       <c r="AR22" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS22" t="s">
         <v>135</v>
       </c>
-      <c r="AS22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU22" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="AW22" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX22" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY22" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ22" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
         <v>370</v>
       </c>
       <c r="C23" t="s">
         <v>371</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>372</v>
       </c>
       <c r="E23" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F23" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G23" t="s">
         <v>340</v>
       </c>
       <c r="H23" t="s">
         <v>373</v>
       </c>
       <c r="I23" t="s">
         <v>374</v>
       </c>
       <c r="J23" t="s">
         <v>375</v>
       </c>
       <c r="M23" t="s">
         <v>33</v>
       </c>
       <c r="X23" t="s">
         <v>376</v>
       </c>
       <c r="Y23" t="s">
         <v>377</v>
       </c>
       <c r="AB23" t="s">
         <v>378</v>
       </c>
       <c r="AC23" t="s">
         <v>378</v>
       </c>
       <c r="AE23" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF23" t="s">
         <v>149</v>
       </c>
-      <c r="AF23" t="s">
+      <c r="AG23" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI23" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ23" t="s">
         <v>369</v>
       </c>
       <c r="AP23" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ23">
         <v>68</v>
       </c>
       <c r="AR23" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS23" t="s">
         <v>135</v>
       </c>
-      <c r="AS23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU23" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="AW23" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX23" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY23" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ23" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
         <v>379</v>
       </c>
       <c r="C24" t="s">
         <v>380</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>381</v>
       </c>
       <c r="E24" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F24" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G24" t="s">
         <v>382</v>
       </c>
       <c r="H24" t="s">
         <v>383</v>
       </c>
       <c r="I24" t="s">
         <v>384</v>
       </c>
       <c r="J24" t="s">
         <v>385</v>
       </c>
       <c r="M24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="O24" t="s">
         <v>386</v>
       </c>
       <c r="X24" t="s">
         <v>387</v>
       </c>
       <c r="Y24" t="s">
         <v>388</v>
       </c>
       <c r="AB24" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="AC24" t="s">
         <v>389</v>
       </c>
       <c r="AE24" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF24" t="s">
         <v>149</v>
       </c>
-      <c r="AF24" t="s">
+      <c r="AG24" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH24" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI24" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ24" t="s">
         <v>390</v>
       </c>
       <c r="AP24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ24">
         <v>90</v>
       </c>
       <c r="AR24" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS24" t="s">
         <v>135</v>
       </c>
-      <c r="AS24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU24" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="AW24" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX24" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY24" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ24" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
         <v>391</v>
       </c>
       <c r="C25" t="s">
         <v>392</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>393</v>
       </c>
       <c r="E25" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F25" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G25" t="s">
         <v>394</v>
       </c>
       <c r="H25" t="s">
         <v>395</v>
       </c>
       <c r="I25" t="s">
         <v>396</v>
       </c>
       <c r="J25" t="s">
         <v>397</v>
       </c>
       <c r="M25" t="s">
         <v>398</v>
       </c>
       <c r="O25" t="s">
         <v>399</v>
       </c>
       <c r="X25" t="s">
         <v>400</v>
       </c>
       <c r="Y25" t="s">
         <v>401</v>
       </c>
       <c r="AB25" t="s">
         <v>402</v>
       </c>
       <c r="AC25" t="s">
         <v>402</v>
       </c>
       <c r="AE25" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="AF25" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="AG25" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH25" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI25" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="AJ25" t="s">
         <v>403</v>
       </c>
       <c r="AP25" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ25">
         <v>120</v>
       </c>
       <c r="AR25" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS25" t="s">
         <v>135</v>
       </c>
-      <c r="AS25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU25" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="AW25" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX25" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY25" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ25" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
         <v>404</v>
       </c>
       <c r="C26" t="s">
         <v>405</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>406</v>
       </c>
       <c r="E26" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F26" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G26" t="s">
         <v>340</v>
       </c>
       <c r="H26" t="s">
         <v>407</v>
       </c>
       <c r="I26" t="s">
         <v>408</v>
       </c>
       <c r="J26" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="M26" t="s">
         <v>409</v>
       </c>
       <c r="O26" t="s">
         <v>410</v>
       </c>
       <c r="Q26" t="s">
         <v>410</v>
       </c>
       <c r="S26" t="s">
         <v>409</v>
       </c>
       <c r="X26" t="s">
         <v>411</v>
       </c>
       <c r="Y26" t="s">
         <v>412</v>
       </c>
       <c r="AB26" t="s">
         <v>413</v>
       </c>
       <c r="AC26" t="s">
         <v>413</v>
       </c>
       <c r="AE26" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="AF26" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="AG26" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH26" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI26" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="AJ26" t="s">
         <v>414</v>
       </c>
       <c r="AP26" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ26">
         <v>18</v>
       </c>
       <c r="AR26" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="AS26" t="s">
         <v>415</v>
       </c>
       <c r="AU26" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="AW26" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX26" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY26" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ26" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
         <v>416</v>
       </c>
       <c r="C27" t="s">
         <v>417</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>418</v>
       </c>
       <c r="E27" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F27" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G27" t="s">
         <v>419</v>
       </c>
       <c r="H27" t="s">
         <v>420</v>
       </c>
       <c r="I27" t="s">
         <v>421</v>
       </c>
       <c r="J27" t="s">
         <v>422</v>
       </c>
       <c r="M27" t="s">
         <v>423</v>
       </c>
       <c r="O27" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="X27" t="s">
         <v>424</v>
       </c>
       <c r="Y27" t="s">
         <v>425</v>
       </c>
       <c r="Z27" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="AA27" t="s">
         <v>426</v>
       </c>
       <c r="AE27" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF27" t="s">
         <v>149</v>
       </c>
-      <c r="AF27" t="s">
+      <c r="AG27" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH27" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI27" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ27" t="s">
         <v>427</v>
       </c>
       <c r="AP27" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ27">
         <v>100</v>
       </c>
       <c r="AR27" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS27" t="s">
         <v>135</v>
       </c>
-      <c r="AS27" t="s">
+      <c r="AU27" t="s">
         <v>136</v>
       </c>
-      <c r="AU27" t="s">
+      <c r="AW27" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX27" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY27" t="s">
         <v>137</v>
       </c>
-      <c r="AW27" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AZ27" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
         <v>428</v>
       </c>
       <c r="C28" t="s">
         <v>429</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>430</v>
       </c>
       <c r="E28" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F28" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="G28" t="s">
         <v>431</v>
       </c>
       <c r="H28" t="s">
         <v>432</v>
       </c>
       <c r="I28" t="s">
         <v>433</v>
       </c>
       <c r="J28" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="M28" t="s">
         <v>434</v>
       </c>
       <c r="O28" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="W28" t="s">
         <v>435</v>
       </c>
       <c r="Y28" t="s">
         <v>436</v>
       </c>
       <c r="Z28" t="s">
         <v>437</v>
       </c>
       <c r="AA28" t="s">
         <v>437</v>
       </c>
       <c r="AE28" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF28" t="s">
         <v>149</v>
       </c>
-      <c r="AF28" t="s">
+      <c r="AG28" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH28" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI28" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ28" t="s">
         <v>438</v>
       </c>
       <c r="AP28" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ28">
         <v>122</v>
       </c>
       <c r="AR28" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS28" t="s">
         <v>135</v>
       </c>
-      <c r="AS28" t="s">
+      <c r="AU28" t="s">
         <v>136</v>
       </c>
-      <c r="AU28" t="s">
+      <c r="AW28" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX28" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY28" t="s">
         <v>137</v>
       </c>
-      <c r="AW28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AZ28" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
         <v>439</v>
       </c>
       <c r="C29" t="s">
         <v>440</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>441</v>
       </c>
       <c r="E29" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F29" t="s">
         <v>361</v>
       </c>
       <c r="G29" t="s">
         <v>442</v>
       </c>
       <c r="H29" t="s">
         <v>443</v>
       </c>
       <c r="I29" t="s">
         <v>444</v>
       </c>
       <c r="J29" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="M29" t="s">
         <v>445</v>
       </c>
       <c r="O29" t="s">
         <v>446</v>
       </c>
       <c r="X29" t="s">
         <v>447</v>
       </c>
       <c r="Y29" t="s">
         <v>448</v>
       </c>
       <c r="AB29" t="s">
         <v>449</v>
       </c>
       <c r="AC29" t="s">
         <v>449</v>
       </c>
       <c r="AE29" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF29" t="s">
         <v>149</v>
       </c>
-      <c r="AF29" t="s">
+      <c r="AG29" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH29" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI29" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ29" t="s">
         <v>450</v>
       </c>
       <c r="AP29" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ29">
         <v>15</v>
       </c>
       <c r="AR29" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS29" t="s">
         <v>135</v>
       </c>
-      <c r="AS29" t="s">
+      <c r="AU29" t="s">
         <v>136</v>
       </c>
-      <c r="AU29" t="s">
+      <c r="AW29" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX29" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY29" t="s">
         <v>137</v>
       </c>
-      <c r="AW29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AZ29" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
         <v>451</v>
       </c>
       <c r="C30" t="s">
         <v>452</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>453</v>
       </c>
       <c r="E30" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F30" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G30" t="s">
         <v>340</v>
       </c>
       <c r="H30" t="s">
         <v>454</v>
       </c>
       <c r="I30" t="s">
         <v>455</v>
       </c>
       <c r="J30" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="M30" t="s">
         <v>33</v>
       </c>
       <c r="X30" t="s">
         <v>456</v>
       </c>
       <c r="Y30" t="s">
         <v>457</v>
       </c>
       <c r="AB30" t="s">
         <v>458</v>
       </c>
       <c r="AC30" t="s">
         <v>458</v>
       </c>
       <c r="AE30" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="AF30" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="AG30" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH30" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI30" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="AJ30" t="s">
         <v>459</v>
       </c>
       <c r="AP30" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ30">
         <v>28</v>
       </c>
       <c r="AR30" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="AS30" t="s">
         <v>415</v>
       </c>
       <c r="AU30" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW30" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX30" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY30" t="s">
         <v>137</v>
       </c>
-      <c r="AW30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AZ30" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="31" spans="1:52">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
         <v>460</v>
       </c>
       <c r="C31" t="s">
         <v>461</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>462</v>
       </c>
       <c r="E31" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F31" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="G31" t="s">
         <v>463</v>
       </c>
       <c r="H31" t="s">
         <v>464</v>
       </c>
       <c r="I31" t="s">
         <v>465</v>
       </c>
       <c r="J31" t="s">
         <v>397</v>
       </c>
       <c r="M31" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="O31" t="s">
         <v>466</v>
       </c>
       <c r="W31" t="s">
         <v>467</v>
       </c>
       <c r="Y31" t="s">
         <v>468</v>
       </c>
       <c r="Z31" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="AA31" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="AD31" t="s">
         <v>469</v>
       </c>
       <c r="AE31" t="s">
         <v>470</v>
       </c>
       <c r="AF31" t="s">
+        <v>149</v>
+      </c>
+      <c r="AG31" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH31" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI31" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ31" t="s">
         <v>471</v>
       </c>
       <c r="AP31" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ31">
         <v>74</v>
       </c>
       <c r="AR31" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS31" t="s">
         <v>135</v>
       </c>
-      <c r="AS31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU31" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="AW31" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX31" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY31" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ31" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="32" spans="1:52">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
         <v>472</v>
       </c>
       <c r="C32" t="s">
         <v>473</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>474</v>
       </c>
       <c r="E32" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F32" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G32" t="s">
         <v>475</v>
       </c>
       <c r="H32" t="s">
         <v>476</v>
       </c>
       <c r="I32" t="s">
         <v>477</v>
       </c>
       <c r="J32" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="M32" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="O32" t="s">
         <v>478</v>
       </c>
       <c r="X32" t="s">
         <v>479</v>
       </c>
       <c r="Y32" t="s">
         <v>480</v>
       </c>
       <c r="Z32" t="s">
         <v>481</v>
       </c>
       <c r="AA32" t="s">
         <v>481</v>
       </c>
       <c r="AD32" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="AE32" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF32" t="s">
         <v>149</v>
       </c>
-      <c r="AF32" t="s">
+      <c r="AG32" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH32" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI32" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ32" t="s">
         <v>482</v>
       </c>
       <c r="AP32" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ32">
         <v>45</v>
       </c>
       <c r="AR32" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS32" t="s">
         <v>135</v>
       </c>
-      <c r="AS32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU32" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="AW32" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX32" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY32" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ32" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:52">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
         <v>483</v>
       </c>
       <c r="C33" t="s">
         <v>484</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>485</v>
       </c>
       <c r="E33" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F33" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G33" t="s">
         <v>340</v>
       </c>
       <c r="H33" t="s">
         <v>486</v>
       </c>
       <c r="I33" t="s">
         <v>487</v>
       </c>
       <c r="J33" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="M33" t="s">
         <v>488</v>
       </c>
       <c r="O33" t="s">
         <v>489</v>
       </c>
       <c r="Q33" t="s">
         <v>490</v>
       </c>
       <c r="S33" t="s">
         <v>491</v>
       </c>
       <c r="U33" t="s">
         <v>492</v>
       </c>
       <c r="X33" t="s">
         <v>493</v>
       </c>
       <c r="Y33" t="s">
         <v>494</v>
       </c>
       <c r="AB33" t="s">
         <v>495</v>
       </c>
       <c r="AC33" t="s">
         <v>495</v>
       </c>
       <c r="AE33" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="AF33" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="AG33" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH33" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI33" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="AJ33" t="s">
         <v>496</v>
       </c>
       <c r="AP33" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ33">
         <v>54</v>
       </c>
       <c r="AR33" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS33" t="s">
         <v>135</v>
       </c>
-      <c r="AS33" t="s">
+      <c r="AU33" t="s">
         <v>136</v>
       </c>
-      <c r="AU33" t="s">
+      <c r="AW33" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX33" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY33" t="s">
         <v>137</v>
       </c>
-      <c r="AW33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AZ33" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:52">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>497</v>
       </c>
       <c r="C34" t="s">
         <v>498</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>499</v>
       </c>
       <c r="E34" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="G34" t="s">
         <v>500</v>
       </c>
       <c r="H34" t="s">
         <v>501</v>
       </c>
       <c r="I34" t="s">
         <v>502</v>
       </c>
       <c r="J34" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="M34" t="s">
         <v>503</v>
       </c>
       <c r="O34" t="s">
         <v>504</v>
       </c>
       <c r="Q34" t="s">
         <v>505</v>
       </c>
       <c r="X34" t="s">
         <v>506</v>
       </c>
       <c r="Y34" t="s">
         <v>507</v>
       </c>
       <c r="Z34" t="s">
         <v>508</v>
       </c>
       <c r="AA34" t="s">
         <v>509</v>
       </c>
       <c r="AD34" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="AE34" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF34" t="s">
         <v>149</v>
       </c>
-      <c r="AF34" t="s">
+      <c r="AG34" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH34" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI34" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ34" t="s">
         <v>510</v>
       </c>
       <c r="AP34" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ34">
         <v>192</v>
       </c>
       <c r="AR34" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS34" t="s">
         <v>135</v>
       </c>
-      <c r="AS34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU34" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="AW34" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX34" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY34" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ34" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="35" spans="1:52">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
         <v>511</v>
       </c>
       <c r="C35" t="s">
         <v>512</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>513</v>
       </c>
       <c r="E35" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F35" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G35" t="s">
         <v>514</v>
       </c>
       <c r="H35" t="s">
         <v>515</v>
       </c>
       <c r="I35" t="s">
         <v>516</v>
       </c>
       <c r="J35" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="M35" t="s">
         <v>33</v>
       </c>
       <c r="O35" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="X35" t="s">
         <v>517</v>
       </c>
       <c r="Y35" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="Z35" t="s">
         <v>518</v>
       </c>
       <c r="AA35" t="s">
         <v>509</v>
       </c>
       <c r="AE35" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF35" t="s">
         <v>149</v>
       </c>
-      <c r="AF35" t="s">
+      <c r="AG35" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH35" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI35" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ35" t="s">
         <v>519</v>
       </c>
       <c r="AP35" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ35">
         <v>80</v>
       </c>
       <c r="AR35" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS35" t="s">
         <v>135</v>
       </c>
-      <c r="AS35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU35" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="AW35" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX35" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY35" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ35" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="36" spans="1:52">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
         <v>520</v>
       </c>
       <c r="C36" t="s">
         <v>521</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>522</v>
       </c>
       <c r="E36" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F36" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G36" t="s">
         <v>523</v>
       </c>
       <c r="H36" t="s">
         <v>524</v>
       </c>
       <c r="I36" t="s">
         <v>525</v>
       </c>
       <c r="J36" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="M36" t="s">
         <v>33</v>
       </c>
       <c r="O36" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="X36" t="s">
         <v>526</v>
       </c>
       <c r="Y36" t="s">
         <v>527</v>
       </c>
       <c r="Z36" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="AA36" t="s">
         <v>437</v>
       </c>
       <c r="AE36" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF36" t="s">
         <v>149</v>
       </c>
-      <c r="AF36" t="s">
+      <c r="AG36" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH36" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI36" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ36" t="s">
         <v>528</v>
       </c>
       <c r="AP36" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ36">
         <v>200</v>
       </c>
       <c r="AR36" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS36" t="s">
         <v>135</v>
       </c>
-      <c r="AS36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU36" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="AW36" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX36" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY36" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ36" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="37" spans="1:52">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
         <v>529</v>
       </c>
       <c r="C37" t="s">
         <v>530</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>531</v>
       </c>
       <c r="E37" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F37" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G37" t="s">
         <v>532</v>
       </c>
       <c r="H37" t="s">
         <v>533</v>
       </c>
       <c r="I37" t="s">
         <v>534</v>
       </c>
       <c r="J37" t="s">
         <v>535</v>
       </c>
       <c r="M37" t="s">
         <v>33</v>
       </c>
       <c r="O37" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="X37" t="s">
         <v>536</v>
       </c>
       <c r="Y37" t="s">
         <v>537</v>
       </c>
       <c r="Z37" t="s">
         <v>467</v>
       </c>
       <c r="AA37" t="s">
         <v>538</v>
       </c>
       <c r="AE37" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF37" t="s">
         <v>149</v>
       </c>
-      <c r="AF37" t="s">
+      <c r="AG37" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH37" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI37" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ37" t="s">
         <v>539</v>
       </c>
       <c r="AP37" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ37">
         <v>120</v>
       </c>
       <c r="AR37" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS37" t="s">
         <v>135</v>
       </c>
-      <c r="AS37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU37" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="AW37" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX37" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY37" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ37" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="38" spans="1:52">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
         <v>540</v>
       </c>
       <c r="C38" t="s">
         <v>541</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>542</v>
       </c>
       <c r="E38" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F38" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G38" t="s">
         <v>340</v>
       </c>
       <c r="H38" t="s">
         <v>543</v>
       </c>
       <c r="I38" t="s">
         <v>544</v>
       </c>
       <c r="J38" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="M38" t="s">
         <v>33</v>
       </c>
       <c r="O38" t="s">
         <v>545</v>
       </c>
       <c r="X38" t="s">
         <v>546</v>
       </c>
       <c r="Y38" t="s">
         <v>547</v>
       </c>
       <c r="AB38" t="s">
         <v>548</v>
       </c>
       <c r="AC38" t="s">
         <v>548</v>
       </c>
       <c r="AE38" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF38" t="s">
         <v>149</v>
       </c>
-      <c r="AF38" t="s">
+      <c r="AG38" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH38" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI38" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ38" t="s">
         <v>549</v>
       </c>
       <c r="AP38" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ38">
         <v>401</v>
       </c>
       <c r="AR38" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS38" t="s">
         <v>135</v>
       </c>
-      <c r="AS38" t="s">
+      <c r="AU38" t="s">
         <v>136</v>
       </c>
-      <c r="AU38" t="s">
+      <c r="AW38" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX38" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY38" t="s">
         <v>137</v>
       </c>
-      <c r="AW38" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AZ38" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="39" spans="1:52">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
         <v>550</v>
       </c>
       <c r="C39" t="s">
         <v>551</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>552</v>
       </c>
       <c r="E39" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F39" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G39" t="s">
         <v>340</v>
       </c>
       <c r="H39" t="s">
         <v>553</v>
       </c>
       <c r="I39" t="s">
         <v>554</v>
       </c>
       <c r="J39" t="s">
         <v>397</v>
       </c>
       <c r="M39" t="s">
         <v>555</v>
       </c>
       <c r="O39" t="s">
         <v>556</v>
       </c>
       <c r="Q39" t="s">
         <v>557</v>
       </c>
       <c r="S39" t="s">
         <v>558</v>
       </c>
       <c r="U39" t="s">
         <v>559</v>
       </c>
       <c r="X39" t="s">
         <v>560</v>
       </c>
       <c r="Y39" t="s">
         <v>494</v>
       </c>
       <c r="AB39" t="s">
         <v>561</v>
       </c>
       <c r="AC39" t="s">
         <v>561</v>
       </c>
       <c r="AE39" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="AF39" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="AG39" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH39" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI39" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="AJ39" t="s">
         <v>562</v>
       </c>
       <c r="AP39" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ39">
         <v>68</v>
       </c>
       <c r="AR39" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="AS39" t="s">
         <v>415</v>
       </c>
       <c r="AU39" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW39" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX39" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY39" t="s">
         <v>137</v>
       </c>
-      <c r="AW39" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AZ39" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="40" spans="1:52">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
         <v>563</v>
       </c>
       <c r="C40" t="s">
         <v>564</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>565</v>
       </c>
       <c r="E40" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F40" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G40" t="s">
         <v>340</v>
       </c>
       <c r="H40" t="s">
         <v>566</v>
       </c>
       <c r="I40" t="s">
         <v>567</v>
       </c>
       <c r="J40" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="M40" t="s">
         <v>33</v>
       </c>
       <c r="X40" t="s">
         <v>568</v>
       </c>
       <c r="Y40" t="s">
         <v>569</v>
       </c>
       <c r="AB40" t="s">
         <v>570</v>
       </c>
       <c r="AC40" t="s">
         <v>570</v>
       </c>
       <c r="AG40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI40" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ40">
         <v>215</v>
       </c>
       <c r="AW40" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX40" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY40" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ40" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="41" spans="1:52">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
         <v>571</v>
       </c>
       <c r="C41" t="s">
         <v>572</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>573</v>
       </c>
       <c r="E41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F41" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G41" t="s">
         <v>340</v>
       </c>
       <c r="H41" t="s">
         <v>566</v>
       </c>
       <c r="I41" t="s">
         <v>574</v>
       </c>
       <c r="J41" t="s">
         <v>575</v>
       </c>
       <c r="M41" t="s">
         <v>576</v>
       </c>
       <c r="X41" t="s">
         <v>577</v>
       </c>
       <c r="Y41" t="s">
         <v>578</v>
       </c>
       <c r="AB41" t="s">
         <v>579</v>
       </c>
       <c r="AC41" t="s">
         <v>579</v>
       </c>
       <c r="AG41" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH41" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI41" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ41">
         <v>789</v>
       </c>
       <c r="AW41" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX41" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY41" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ41" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="42" spans="1:52">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
         <v>580</v>
       </c>
       <c r="C42" t="s">
         <v>581</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>582</v>
       </c>
       <c r="E42" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F42" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G42" t="s">
         <v>340</v>
       </c>
       <c r="H42" t="s">
         <v>566</v>
       </c>
       <c r="I42" t="s">
         <v>583</v>
       </c>
       <c r="J42" t="s">
         <v>584</v>
       </c>
       <c r="M42" t="s">
         <v>576</v>
       </c>
       <c r="X42" t="s">
         <v>585</v>
       </c>
       <c r="Y42" t="s">
         <v>578</v>
       </c>
       <c r="AB42" t="s">
         <v>586</v>
       </c>
       <c r="AC42" t="s">
         <v>586</v>
       </c>
       <c r="AG42" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH42" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI42" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ42">
         <v>521</v>
       </c>
       <c r="AW42" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX42" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY42" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ42" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="43" spans="1:52">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="B43" t="s">
         <v>587</v>
       </c>
       <c r="C43" t="s">
         <v>588</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>589</v>
       </c>
       <c r="E43" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F43" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G43" t="s">
         <v>340</v>
       </c>
       <c r="H43" t="s">
         <v>590</v>
       </c>
       <c r="I43" t="s">
         <v>591</v>
       </c>
       <c r="J43" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="M43" t="s">
         <v>33</v>
       </c>
       <c r="X43" t="s">
         <v>592</v>
       </c>
       <c r="Y43" t="s">
         <v>593</v>
       </c>
       <c r="AB43" t="s">
         <v>594</v>
       </c>
       <c r="AC43" t="s">
         <v>594</v>
       </c>
       <c r="AG43" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH43" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI43" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ43">
         <v>215</v>
       </c>
       <c r="AW43" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX43" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY43" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ43" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="44" spans="1:52">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
         <v>595</v>
       </c>
       <c r="C44" t="s">
         <v>596</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>597</v>
       </c>
       <c r="E44" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F44" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G44" t="s">
         <v>340</v>
       </c>
       <c r="H44" t="s">
         <v>598</v>
       </c>
       <c r="I44" t="s">
         <v>599</v>
       </c>
       <c r="J44" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="M44" t="s">
         <v>33</v>
       </c>
       <c r="X44" t="s">
         <v>600</v>
       </c>
       <c r="Y44" t="s">
         <v>601</v>
       </c>
       <c r="AB44" t="s">
         <v>602</v>
       </c>
       <c r="AC44" t="s">
         <v>602</v>
       </c>
       <c r="AG44" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH44" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI44" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ44">
         <v>462</v>
       </c>
       <c r="AW44" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX44" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY44" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ44" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="45" spans="1:52">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
         <v>603</v>
       </c>
       <c r="C45" t="s">
         <v>604</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>605</v>
       </c>
       <c r="F45" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G45" t="s">
         <v>340</v>
       </c>
       <c r="H45" t="s">
         <v>590</v>
       </c>
       <c r="I45" t="s">
         <v>606</v>
       </c>
       <c r="J45" t="s">
         <v>607</v>
       </c>
       <c r="M45" t="s">
         <v>33</v>
       </c>
       <c r="X45" t="s">
         <v>608</v>
       </c>
       <c r="Y45" t="s">
         <v>609</v>
       </c>
       <c r="AB45" t="s">
         <v>610</v>
       </c>
       <c r="AC45" t="s">
         <v>610</v>
       </c>
       <c r="AG45" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH45" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI45" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ45">
         <v>333</v>
       </c>
       <c r="AW45" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX45" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY45" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ45" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="46" spans="1:52">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
         <v>611</v>
       </c>
       <c r="C46" t="s">
         <v>612</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>613</v>
       </c>
       <c r="F46" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G46" t="s">
         <v>340</v>
       </c>
       <c r="H46" t="s">
         <v>566</v>
       </c>
       <c r="I46" t="s">
         <v>614</v>
       </c>
       <c r="J46" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="M46" t="s">
         <v>576</v>
       </c>
       <c r="X46" t="s">
         <v>615</v>
       </c>
       <c r="Y46" t="s">
         <v>616</v>
       </c>
       <c r="AB46" t="s">
         <v>617</v>
       </c>
       <c r="AC46" t="s">
         <v>617</v>
       </c>
       <c r="AG46" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH46" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI46" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ46">
         <v>218</v>
       </c>
       <c r="AW46" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX46" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY46" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ46" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="47" spans="1:52">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
         <v>618</v>
       </c>
       <c r="C47" t="s">
         <v>619</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>620</v>
       </c>
       <c r="E47" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F47" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G47" t="s">
         <v>621</v>
       </c>
       <c r="H47" t="s">
         <v>622</v>
       </c>
       <c r="I47" t="s">
         <v>623</v>
       </c>
       <c r="J47" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="M47" t="s">
         <v>624</v>
       </c>
       <c r="O47" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="X47" t="s">
         <v>625</v>
       </c>
       <c r="Y47" t="s">
         <v>626</v>
       </c>
       <c r="AB47" t="s">
         <v>627</v>
       </c>
       <c r="AC47" t="s">
         <v>627</v>
       </c>
       <c r="AE47" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF47" t="s">
         <v>149</v>
       </c>
-      <c r="AF47" t="s">
+      <c r="AG47" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH47" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI47" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ47" t="s">
         <v>628</v>
       </c>
       <c r="AP47" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ47">
         <v>140</v>
       </c>
       <c r="AR47" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS47" t="s">
         <v>135</v>
       </c>
-      <c r="AS47" t="s">
+      <c r="AU47" t="s">
         <v>136</v>
       </c>
-      <c r="AU47" t="s">
+      <c r="AW47" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX47" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY47" t="s">
         <v>137</v>
       </c>
-      <c r="AW47" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AZ47" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="48" spans="1:52">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
         <v>629</v>
       </c>
       <c r="C48" t="s">
         <v>630</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>631</v>
       </c>
       <c r="E48" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F48" t="s">
         <v>632</v>
       </c>
       <c r="G48" t="s">
         <v>633</v>
       </c>
       <c r="H48" t="s">
         <v>634</v>
       </c>
       <c r="I48" t="s">
         <v>635</v>
       </c>
       <c r="J48" t="s">
         <v>422</v>
       </c>
       <c r="M48" t="s">
         <v>33</v>
       </c>
       <c r="X48" t="s">
         <v>636</v>
       </c>
       <c r="Y48" t="s">
         <v>637</v>
       </c>
       <c r="AB48" t="s">
         <v>638</v>
       </c>
       <c r="AC48" t="s">
         <v>638</v>
       </c>
       <c r="AE48" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF48" t="s">
         <v>149</v>
       </c>
-      <c r="AF48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AG48" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH48" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI48" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="AJ48" t="s">
         <v>639</v>
       </c>
       <c r="AP48" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AS48" t="s">
+        <v>152</v>
+      </c>
+      <c r="AU48" t="s">
         <v>153</v>
       </c>
-      <c r="AU48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AW48" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX48" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY48" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ48" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="49" spans="1:52">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="B49" t="s">
         <v>640</v>
       </c>
       <c r="C49" t="s">
         <v>641</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>642</v>
       </c>
       <c r="E49" t="s">
         <v>643</v>
       </c>
       <c r="F49" t="s">
         <v>644</v>
       </c>
       <c r="G49" t="s">
         <v>645</v>
       </c>
       <c r="H49" t="s">
         <v>646</v>
       </c>
       <c r="I49" t="s">
         <v>647</v>
       </c>
       <c r="J49" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="M49" t="s">
         <v>648</v>
       </c>
       <c r="O49" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="Q49" t="s">
         <v>649</v>
       </c>
       <c r="W49" t="s">
         <v>650</v>
       </c>
       <c r="Y49" t="s">
         <v>651</v>
       </c>
       <c r="Z49" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="AA49" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="AE49" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF49" t="s">
         <v>149</v>
       </c>
-      <c r="AF49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AG49" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH49" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI49" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="AJ49" t="s">
         <v>652</v>
       </c>
       <c r="AP49" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ49">
         <v>40</v>
       </c>
       <c r="AR49" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS49" t="s">
         <v>135</v>
       </c>
-      <c r="AS49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU49" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="AW49" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX49" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY49" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ49" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="50" spans="1:52">
       <c r="A50" t="s">
         <v>33</v>
       </c>
       <c r="B50" t="s">
         <v>653</v>
       </c>
       <c r="C50" t="s">
         <v>654</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>655</v>
       </c>
       <c r="E50" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F50" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G50" t="s">
         <v>340</v>
       </c>
       <c r="H50" t="s">
         <v>656</v>
       </c>
       <c r="I50" t="s">
         <v>657</v>
       </c>
       <c r="J50" t="s">
         <v>658</v>
       </c>
       <c r="M50" t="s">
         <v>659</v>
       </c>
       <c r="O50" t="s">
         <v>660</v>
       </c>
       <c r="X50" t="s">
         <v>661</v>
       </c>
       <c r="Y50" t="s">
         <v>662</v>
       </c>
       <c r="AB50" t="s">
         <v>663</v>
       </c>
       <c r="AC50" t="s">
         <v>637</v>
       </c>
       <c r="AE50" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="AF50" t="s">
+        <v>149</v>
+      </c>
+      <c r="AG50" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH50" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI50" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ50" t="s">
         <v>664</v>
       </c>
       <c r="AP50" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ50">
         <v>18</v>
       </c>
       <c r="AR50" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="AS50" t="s">
         <v>415</v>
       </c>
       <c r="AU50" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="AW50" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX50" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY50" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ50" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="51" spans="1:52">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" t="s">
         <v>665</v>
       </c>
       <c r="C51" t="s">
         <v>666</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>667</v>
       </c>
       <c r="F51" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G51" t="s">
         <v>340</v>
       </c>
       <c r="H51" t="s">
         <v>668</v>
       </c>
       <c r="I51" t="s">
         <v>669</v>
       </c>
       <c r="J51" t="s">
         <v>670</v>
       </c>
       <c r="M51" t="s">
         <v>33</v>
       </c>
       <c r="X51" t="s">
         <v>671</v>
       </c>
       <c r="Y51" t="s">
         <v>672</v>
       </c>
       <c r="AB51" t="s">
         <v>673</v>
       </c>
       <c r="AC51" t="s">
         <v>673</v>
       </c>
       <c r="AG51" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH51" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI51" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ51">
         <v>581</v>
       </c>
       <c r="AW51" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX51" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY51" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ51" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="52" spans="1:52">
       <c r="A52" t="s">
         <v>33</v>
       </c>
       <c r="B52" t="s">
         <v>674</v>
       </c>
       <c r="C52" t="s">
         <v>675</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>676</v>
       </c>
       <c r="F52" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G52" t="s">
         <v>340</v>
       </c>
       <c r="H52" t="s">
         <v>677</v>
       </c>
       <c r="I52" t="s">
         <v>678</v>
       </c>
       <c r="J52" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="M52" t="s">
         <v>33</v>
       </c>
       <c r="X52" t="s">
         <v>679</v>
       </c>
       <c r="Y52" t="s">
         <v>680</v>
       </c>
       <c r="AB52" t="s">
         <v>681</v>
       </c>
       <c r="AC52" t="s">
         <v>681</v>
       </c>
       <c r="AG52" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AH52" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AI52" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="AQ52">
         <v>230</v>
       </c>
       <c r="AW52" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX52" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY52" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ52" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="53" spans="1:52">
       <c r="A53" t="s">
         <v>33</v>
       </c>
       <c r="B53" t="s">
         <v>682</v>
       </c>
       <c r="C53" t="s">
         <v>683</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>684</v>
       </c>
       <c r="E53" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F53" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G53" t="s">
         <v>685</v>
       </c>
       <c r="H53" t="s">
         <v>686</v>
       </c>
       <c r="I53" t="s">
         <v>687</v>
       </c>
       <c r="J53" t="s">
         <v>397</v>
       </c>
       <c r="M53" t="s">
         <v>33</v>
       </c>
       <c r="O53" t="s">
         <v>688</v>
       </c>
       <c r="Q53" t="s">
         <v>689</v>
       </c>
       <c r="X53" t="s">
         <v>690</v>
       </c>
       <c r="Y53" t="s">
         <v>691</v>
       </c>
       <c r="AB53" t="s">
         <v>692</v>
       </c>
       <c r="AC53" t="s">
         <v>692</v>
       </c>
       <c r="AE53" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF53" t="s">
         <v>149</v>
       </c>
-      <c r="AF53" t="s">
+      <c r="AG53" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH53" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI53" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ53" t="s">
         <v>693</v>
       </c>
       <c r="AP53" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ53">
         <v>109</v>
       </c>
       <c r="AR53" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS53" t="s">
         <v>135</v>
       </c>
-      <c r="AS53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU53" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="AW53" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX53" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY53" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ53" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="54" spans="1:52">
       <c r="A54" t="s">
         <v>33</v>
       </c>
       <c r="B54" t="s">
         <v>694</v>
       </c>
       <c r="C54" t="s">
         <v>695</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>696</v>
       </c>
       <c r="E54" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="G54" t="s">
         <v>340</v>
       </c>
       <c r="H54" t="s">
         <v>697</v>
       </c>
       <c r="I54" t="s">
         <v>698</v>
       </c>
       <c r="J54" t="s">
         <v>397</v>
       </c>
       <c r="M54" t="s">
         <v>33</v>
       </c>
       <c r="O54" t="s">
         <v>545</v>
       </c>
       <c r="X54" t="s">
         <v>699</v>
       </c>
       <c r="Y54" t="s">
         <v>700</v>
       </c>
       <c r="Z54" t="s">
         <v>701</v>
       </c>
       <c r="AA54" t="s">
         <v>702</v>
       </c>
       <c r="AE54" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF54" t="s">
         <v>149</v>
       </c>
-      <c r="AF54" t="s">
+      <c r="AG54" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH54" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI54" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ54" t="s">
         <v>703</v>
       </c>
       <c r="AP54" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ54">
         <v>1500</v>
       </c>
       <c r="AR54" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS54" t="s">
         <v>135</v>
       </c>
-      <c r="AS54" t="s">
+      <c r="AU54" t="s">
         <v>136</v>
       </c>
-      <c r="AU54" t="s">
+      <c r="AW54" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX54" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY54" t="s">
         <v>137</v>
       </c>
-      <c r="AW54" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AZ54" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="55" spans="1:52">
       <c r="A55" t="s">
         <v>33</v>
       </c>
       <c r="B55" t="s">
         <v>704</v>
       </c>
       <c r="C55" t="s">
         <v>705</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>706</v>
       </c>
       <c r="E55" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F55" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G55" t="s">
         <v>340</v>
       </c>
       <c r="H55" t="s">
         <v>707</v>
       </c>
       <c r="I55" t="s">
         <v>708</v>
       </c>
       <c r="J55" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="M55" t="s">
         <v>709</v>
       </c>
       <c r="O55" t="s">
         <v>710</v>
       </c>
       <c r="X55" t="s">
         <v>711</v>
       </c>
       <c r="Y55" t="s">
         <v>662</v>
       </c>
       <c r="Z55" t="s">
         <v>712</v>
       </c>
       <c r="AA55" t="s">
         <v>712</v>
       </c>
       <c r="AE55" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF55" t="s">
         <v>149</v>
       </c>
-      <c r="AF55" t="s">
+      <c r="AG55" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH55" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI55" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ55" t="s">
         <v>713</v>
       </c>
       <c r="AP55" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ55">
         <v>134</v>
       </c>
       <c r="AR55" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS55" t="s">
         <v>135</v>
       </c>
-      <c r="AS55" t="s">
+      <c r="AU55" t="s">
         <v>136</v>
       </c>
-      <c r="AU55" t="s">
+      <c r="AW55" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX55" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY55" t="s">
         <v>137</v>
       </c>
-      <c r="AW55" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AZ55" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="56" spans="1:52">
       <c r="A56" t="s">
         <v>33</v>
       </c>
       <c r="B56" t="s">
         <v>714</v>
       </c>
       <c r="C56" t="s">
         <v>715</v>
       </c>
       <c r="D56" s="4" t="s">
         <v>716</v>
       </c>
       <c r="E56" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="G56" t="s">
         <v>340</v>
       </c>
       <c r="H56" t="s">
         <v>717</v>
       </c>
       <c r="I56" t="s">
         <v>718</v>
       </c>
       <c r="J56" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="M56" t="s">
         <v>709</v>
       </c>
       <c r="O56" t="s">
         <v>710</v>
       </c>
       <c r="X56" t="s">
         <v>719</v>
       </c>
       <c r="Y56" t="s">
         <v>720</v>
       </c>
       <c r="Z56" t="s">
         <v>721</v>
       </c>
       <c r="AA56" t="s">
         <v>722</v>
       </c>
       <c r="AE56" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF56" t="s">
         <v>149</v>
       </c>
-      <c r="AF56" t="s">
+      <c r="AG56" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH56" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI56" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ56" t="s">
         <v>723</v>
       </c>
       <c r="AP56" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ56">
         <v>600</v>
       </c>
       <c r="AR56" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS56" t="s">
         <v>135</v>
       </c>
-      <c r="AS56" t="s">
+      <c r="AU56" t="s">
         <v>136</v>
       </c>
-      <c r="AU56" t="s">
+      <c r="AW56" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX56" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY56" t="s">
         <v>137</v>
       </c>
-      <c r="AW56" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AZ56" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="57" spans="1:52">
       <c r="A57" t="s">
         <v>33</v>
       </c>
       <c r="B57" t="s">
         <v>724</v>
       </c>
       <c r="C57" t="s">
         <v>725</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>726</v>
       </c>
       <c r="E57" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F57" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="G57" t="s">
         <v>727</v>
       </c>
       <c r="H57" t="s">
         <v>728</v>
       </c>
       <c r="I57" t="s">
         <v>729</v>
       </c>
       <c r="J57" t="s">
         <v>422</v>
       </c>
       <c r="M57" t="s">
         <v>557</v>
       </c>
       <c r="O57" t="s">
         <v>730</v>
       </c>
       <c r="Q57" t="s">
         <v>731</v>
       </c>
       <c r="W57" t="s">
         <v>732</v>
       </c>
       <c r="Y57" t="s">
         <v>733</v>
       </c>
       <c r="Z57" t="s">
         <v>734</v>
       </c>
       <c r="AA57" t="s">
         <v>735</v>
       </c>
       <c r="AE57" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF57" t="s">
         <v>149</v>
       </c>
-      <c r="AF57" t="s">
+      <c r="AG57" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH57" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI57" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ57" t="s">
         <v>736</v>
       </c>
       <c r="AP57" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ57">
         <v>80</v>
       </c>
       <c r="AR57" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS57" t="s">
         <v>135</v>
       </c>
-      <c r="AS57" t="s">
+      <c r="AU57" t="s">
         <v>136</v>
       </c>
-      <c r="AU57" t="s">
+      <c r="AW57" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX57" t="s">
+        <v>41</v>
+      </c>
+      <c r="AY57" t="s">
         <v>137</v>
       </c>
-      <c r="AW57" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AZ57" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="58" spans="1:52">
       <c r="A58" t="s">
         <v>33</v>
       </c>
       <c r="B58" t="s">
         <v>737</v>
       </c>
       <c r="C58" t="s">
         <v>738</v>
       </c>
       <c r="D58" s="4" t="s">
         <v>739</v>
       </c>
       <c r="E58" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="G58" t="s">
         <v>740</v>
       </c>
       <c r="H58" t="s">
         <v>741</v>
       </c>
       <c r="I58" t="s">
         <v>742</v>
       </c>
       <c r="J58" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="M58" t="s">
         <v>557</v>
       </c>
       <c r="O58" t="s">
         <v>743</v>
       </c>
       <c r="X58" t="s">
         <v>744</v>
       </c>
       <c r="Y58" t="s">
         <v>745</v>
       </c>
       <c r="Z58" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="AA58" t="s">
         <v>746</v>
       </c>
       <c r="AE58" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF58" t="s">
         <v>149</v>
       </c>
-      <c r="AF58" t="s">
+      <c r="AG58" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH58" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI58" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ58" t="s">
         <v>747</v>
       </c>
       <c r="AP58" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ58">
         <v>104</v>
       </c>
       <c r="AR58" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS58" t="s">
         <v>135</v>
       </c>
-      <c r="AS58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU58" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="AW58" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX58" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY58" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ58" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="59" spans="1:52">
       <c r="A59" t="s">
         <v>33</v>
       </c>
       <c r="B59" t="s">
         <v>748</v>
       </c>
       <c r="C59" t="s">
         <v>749</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>750</v>
       </c>
       <c r="E59" t="s">
         <v>643</v>
       </c>
       <c r="G59" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="H59" t="s">
         <v>751</v>
       </c>
       <c r="I59" t="s">
         <v>752</v>
       </c>
       <c r="J59" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="M59" t="s">
         <v>753</v>
       </c>
       <c r="O59" t="s">
         <v>33</v>
       </c>
       <c r="Q59" t="s">
         <v>754</v>
       </c>
       <c r="S59" t="s">
         <v>755</v>
       </c>
       <c r="X59" t="s">
         <v>568</v>
       </c>
       <c r="Y59" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="Z59" t="s">
         <v>756</v>
       </c>
       <c r="AA59" t="s">
         <v>757</v>
       </c>
       <c r="AE59" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF59" t="s">
         <v>149</v>
       </c>
-      <c r="AF59" t="s">
+      <c r="AG59" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH59" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI59" t="s">
         <v>150</v>
-      </c>
-[...7 lines deleted...]
-        <v>151</v>
       </c>
       <c r="AJ59" t="s">
         <v>758</v>
       </c>
       <c r="AP59" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ59">
         <v>78</v>
       </c>
       <c r="AR59" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS59" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="AU59" t="s">
         <v>336</v>
       </c>
       <c r="AW59" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX59" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY59" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ59" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="60" spans="1:52">
       <c r="A60" t="s">
         <v>33</v>
       </c>
       <c r="B60" t="s">
         <v>759</v>
       </c>
       <c r="C60" t="s">
         <v>760</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>761</v>
       </c>
       <c r="E60" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F60" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G60" t="s">
         <v>340</v>
       </c>
       <c r="H60" t="s">
         <v>762</v>
       </c>
       <c r="I60" t="s">
         <v>763</v>
       </c>
       <c r="X60" t="s">
         <v>764</v>
       </c>
       <c r="Y60" t="s">
         <v>765</v>
       </c>
       <c r="AB60" t="s">
         <v>766</v>
       </c>
       <c r="AC60" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="AE60" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="AF60" t="s">
+        <v>129</v>
+      </c>
+      <c r="AG60" t="s">
         <v>130</v>
       </c>
-      <c r="AG60" t="s">
+      <c r="AH60" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI60" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="AJ60" t="s">
         <v>767</v>
       </c>
       <c r="AP60" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="AQ60">
         <v>27</v>
       </c>
       <c r="AS60" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="AU60" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="AW60" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AX60" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="AY60" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="AZ60" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
@@ -10189,105 +10425,105 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>768</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>769</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>770</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>771</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R102"/>
+  <dimension ref="A1:R118"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>772</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>773</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>774</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>775</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>776</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>777</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>778</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>779</v>
       </c>
@@ -10311,5252 +10547,6091 @@
       </c>
       <c r="P1" s="2" t="s">
         <v>786</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>787</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>789</v>
       </c>
       <c r="C2" t="s">
         <v>790</v>
       </c>
       <c r="D2" t="s">
         <v>791</v>
       </c>
       <c r="E2" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F2" t="s">
         <v>792</v>
       </c>
       <c r="G2" t="s">
         <v>793</v>
       </c>
       <c r="H2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
         <v>794</v>
       </c>
       <c r="J2" t="s">
         <v>795</v>
       </c>
       <c r="L2" t="s">
         <v>796</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="N2" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O2">
         <v>42709.0</v>
       </c>
       <c r="P2">
         <v>43074.0</v>
       </c>
       <c r="Q2" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>789</v>
       </c>
       <c r="C3" t="s">
         <v>790</v>
       </c>
       <c r="D3" t="s">
         <v>799</v>
       </c>
       <c r="E3" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F3" t="s">
         <v>800</v>
       </c>
       <c r="G3" t="s">
         <v>801</v>
       </c>
       <c r="H3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I3" t="s">
         <v>794</v>
       </c>
       <c r="J3" t="s">
         <v>795</v>
       </c>
       <c r="L3" t="s">
         <v>796</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="N3" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P3">
         <v>44351.0</v>
       </c>
       <c r="Q3" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>789</v>
       </c>
       <c r="C4" t="s">
         <v>790</v>
       </c>
       <c r="D4" t="s">
         <v>791</v>
       </c>
       <c r="E4" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F4" t="s">
         <v>792</v>
       </c>
       <c r="G4" t="s">
         <v>793</v>
       </c>
       <c r="H4" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I4" t="s">
         <v>803</v>
       </c>
       <c r="J4" t="s">
         <v>804</v>
       </c>
       <c r="L4" t="s">
         <v>805</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>607</v>
       </c>
       <c r="N4" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O4">
         <v>42709.0</v>
       </c>
       <c r="P4">
         <v>43139.0</v>
       </c>
       <c r="Q4" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>789</v>
       </c>
       <c r="C5" t="s">
         <v>790</v>
       </c>
       <c r="D5" t="s">
         <v>791</v>
       </c>
       <c r="E5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F5" t="s">
         <v>792</v>
       </c>
       <c r="G5" t="s">
         <v>793</v>
       </c>
       <c r="H5" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I5" t="s">
         <v>803</v>
       </c>
       <c r="J5" t="s">
         <v>804</v>
       </c>
       <c r="L5" t="s">
         <v>807</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>808</v>
       </c>
       <c r="N5" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O5">
         <v>42709.0</v>
       </c>
       <c r="P5">
         <v>43139.0</v>
       </c>
       <c r="Q5" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>789</v>
       </c>
       <c r="C6" t="s">
         <v>790</v>
       </c>
       <c r="D6" t="s">
         <v>791</v>
       </c>
       <c r="E6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F6" t="s">
         <v>792</v>
       </c>
       <c r="G6" t="s">
         <v>793</v>
       </c>
       <c r="H6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I6" t="s">
         <v>803</v>
       </c>
       <c r="J6" t="s">
         <v>804</v>
       </c>
       <c r="L6" t="s">
         <v>809</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="N6" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O6">
         <v>42709.0</v>
       </c>
       <c r="P6">
         <v>43139.0</v>
       </c>
       <c r="Q6" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>789</v>
       </c>
       <c r="C7" t="s">
         <v>790</v>
       </c>
       <c r="D7" t="s">
         <v>791</v>
       </c>
       <c r="E7" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F7" t="s">
         <v>792</v>
       </c>
       <c r="G7" t="s">
         <v>793</v>
       </c>
       <c r="H7" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I7" t="s">
         <v>803</v>
       </c>
       <c r="J7" t="s">
         <v>804</v>
       </c>
       <c r="L7" t="s">
         <v>810</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>811</v>
       </c>
       <c r="N7" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O7">
         <v>42709.0</v>
       </c>
       <c r="P7">
         <v>43139.0</v>
       </c>
       <c r="Q7" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>789</v>
       </c>
       <c r="C8" t="s">
         <v>790</v>
       </c>
       <c r="D8" t="s">
         <v>791</v>
       </c>
       <c r="E8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F8" t="s">
         <v>792</v>
       </c>
       <c r="G8" t="s">
         <v>793</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I8" t="s">
         <v>803</v>
       </c>
       <c r="J8" t="s">
         <v>804</v>
       </c>
       <c r="L8" t="s">
         <v>812</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>813</v>
       </c>
       <c r="N8" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O8">
         <v>42709.0</v>
       </c>
       <c r="P8">
         <v>43139.0</v>
       </c>
       <c r="Q8" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>789</v>
       </c>
       <c r="C9" t="s">
         <v>790</v>
       </c>
       <c r="D9" t="s">
         <v>791</v>
       </c>
       <c r="E9" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F9" t="s">
         <v>792</v>
       </c>
       <c r="G9" t="s">
         <v>793</v>
       </c>
       <c r="H9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I9" t="s">
         <v>803</v>
       </c>
       <c r="J9" t="s">
         <v>804</v>
       </c>
       <c r="L9" t="s">
         <v>814</v>
       </c>
       <c r="M9" s="5" t="s">
         <v>815</v>
       </c>
       <c r="N9" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O9">
         <v>42709.0</v>
       </c>
       <c r="P9">
         <v>43139.0</v>
       </c>
       <c r="Q9" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>789</v>
       </c>
       <c r="C10" t="s">
         <v>790</v>
       </c>
       <c r="D10" t="s">
         <v>791</v>
       </c>
       <c r="E10" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F10" t="s">
         <v>792</v>
       </c>
       <c r="G10" t="s">
         <v>793</v>
       </c>
       <c r="H10" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I10" t="s">
         <v>803</v>
       </c>
       <c r="J10" t="s">
         <v>804</v>
       </c>
       <c r="L10" t="s">
         <v>816</v>
       </c>
       <c r="M10" s="5" t="s">
         <v>422</v>
       </c>
       <c r="N10" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O10">
         <v>42709.0</v>
       </c>
       <c r="P10">
         <v>43139.0</v>
       </c>
       <c r="Q10" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
         <v>789</v>
       </c>
       <c r="C11" t="s">
         <v>790</v>
       </c>
       <c r="D11" t="s">
         <v>791</v>
       </c>
       <c r="E11" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F11" t="s">
         <v>792</v>
       </c>
       <c r="G11" t="s">
         <v>793</v>
       </c>
       <c r="H11" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I11" t="s">
         <v>803</v>
       </c>
       <c r="J11" t="s">
         <v>804</v>
       </c>
       <c r="L11" t="s">
         <v>817</v>
       </c>
       <c r="M11" s="5" t="s">
         <v>818</v>
       </c>
       <c r="N11" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O11">
         <v>42709.0</v>
       </c>
       <c r="P11">
         <v>43139.0</v>
       </c>
       <c r="Q11" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
         <v>789</v>
       </c>
       <c r="C12" t="s">
         <v>790</v>
       </c>
       <c r="D12" t="s">
         <v>791</v>
       </c>
       <c r="E12" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F12" t="s">
         <v>792</v>
       </c>
       <c r="G12" t="s">
         <v>793</v>
       </c>
       <c r="H12" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I12" t="s">
         <v>803</v>
       </c>
       <c r="J12" t="s">
         <v>804</v>
       </c>
       <c r="L12" t="s">
         <v>819</v>
       </c>
       <c r="M12" s="5" t="s">
         <v>820</v>
       </c>
       <c r="N12" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O12">
         <v>42709.0</v>
       </c>
       <c r="P12">
         <v>43139.0</v>
       </c>
       <c r="Q12" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
         <v>789</v>
       </c>
       <c r="C13" t="s">
         <v>790</v>
       </c>
       <c r="D13" t="s">
         <v>791</v>
       </c>
       <c r="E13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F13" t="s">
         <v>792</v>
       </c>
       <c r="G13" t="s">
         <v>793</v>
       </c>
       <c r="H13" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I13" t="s">
         <v>803</v>
       </c>
       <c r="J13" t="s">
         <v>804</v>
       </c>
       <c r="L13" t="s">
         <v>821</v>
       </c>
       <c r="M13" s="5" t="s">
         <v>575</v>
       </c>
       <c r="N13" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O13">
         <v>42709.0</v>
       </c>
       <c r="P13">
         <v>43139.0</v>
       </c>
       <c r="Q13" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>789</v>
       </c>
       <c r="C14" t="s">
         <v>790</v>
       </c>
       <c r="D14" t="s">
         <v>791</v>
       </c>
       <c r="E14" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F14" t="s">
         <v>792</v>
       </c>
       <c r="G14" t="s">
         <v>793</v>
       </c>
       <c r="H14" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I14" t="s">
         <v>803</v>
       </c>
       <c r="J14" t="s">
         <v>804</v>
       </c>
       <c r="L14" t="s">
         <v>822</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="N14" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O14">
         <v>42709.0</v>
       </c>
       <c r="P14">
         <v>43139.0</v>
       </c>
       <c r="Q14" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>789</v>
       </c>
       <c r="C15" t="s">
         <v>790</v>
       </c>
       <c r="D15" t="s">
         <v>791</v>
       </c>
       <c r="E15" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F15" t="s">
         <v>792</v>
       </c>
       <c r="G15" t="s">
         <v>793</v>
       </c>
       <c r="H15" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I15" t="s">
         <v>803</v>
       </c>
       <c r="J15" t="s">
         <v>804</v>
       </c>
       <c r="L15" t="s">
         <v>823</v>
       </c>
       <c r="M15" s="5" t="s">
         <v>824</v>
       </c>
       <c r="N15" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O15">
         <v>42709.0</v>
       </c>
       <c r="P15">
         <v>43139.0</v>
       </c>
       <c r="Q15" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
         <v>789</v>
       </c>
       <c r="C16" t="s">
         <v>790</v>
       </c>
       <c r="D16" t="s">
         <v>791</v>
       </c>
       <c r="E16" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F16" t="s">
         <v>792</v>
       </c>
       <c r="G16" t="s">
         <v>793</v>
       </c>
       <c r="H16" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I16" t="s">
         <v>803</v>
       </c>
       <c r="J16" t="s">
         <v>804</v>
       </c>
       <c r="L16" t="s">
         <v>825</v>
       </c>
       <c r="M16" s="5" t="s">
         <v>826</v>
       </c>
       <c r="N16" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O16">
         <v>42709.0</v>
       </c>
       <c r="P16">
         <v>43139.0</v>
       </c>
       <c r="Q16" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
         <v>789</v>
       </c>
       <c r="C17" t="s">
         <v>790</v>
       </c>
       <c r="D17" t="s">
         <v>791</v>
       </c>
       <c r="E17" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F17" t="s">
         <v>792</v>
       </c>
       <c r="G17" t="s">
         <v>793</v>
       </c>
       <c r="H17" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I17" t="s">
         <v>803</v>
       </c>
       <c r="J17" t="s">
         <v>804</v>
       </c>
       <c r="L17" t="s">
         <v>827</v>
       </c>
       <c r="M17" s="5" t="s">
         <v>828</v>
       </c>
       <c r="N17" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O17">
         <v>42709.0</v>
       </c>
       <c r="P17">
         <v>43139.0</v>
       </c>
       <c r="Q17" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
         <v>789</v>
       </c>
       <c r="C18" t="s">
         <v>790</v>
       </c>
       <c r="D18" t="s">
         <v>791</v>
       </c>
       <c r="E18" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F18" t="s">
         <v>792</v>
       </c>
       <c r="G18" t="s">
         <v>793</v>
       </c>
       <c r="H18" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I18" t="s">
         <v>803</v>
       </c>
       <c r="J18" t="s">
         <v>804</v>
       </c>
       <c r="L18" t="s">
         <v>829</v>
       </c>
       <c r="M18" s="5" t="s">
         <v>830</v>
       </c>
       <c r="N18" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O18">
         <v>42709.0</v>
       </c>
       <c r="P18">
         <v>43139.0</v>
       </c>
       <c r="Q18" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
         <v>789</v>
       </c>
       <c r="C19" t="s">
         <v>790</v>
       </c>
       <c r="D19" t="s">
         <v>791</v>
       </c>
       <c r="E19" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F19" t="s">
         <v>792</v>
       </c>
       <c r="G19" t="s">
         <v>793</v>
       </c>
       <c r="H19" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I19" t="s">
         <v>803</v>
       </c>
       <c r="J19" t="s">
         <v>804</v>
       </c>
       <c r="L19" t="s">
         <v>831</v>
       </c>
       <c r="M19" s="5" t="s">
         <v>658</v>
       </c>
       <c r="N19" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O19">
         <v>42709.0</v>
       </c>
       <c r="P19">
         <v>43139.0</v>
       </c>
       <c r="Q19" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
         <v>789</v>
       </c>
       <c r="C20" t="s">
         <v>790</v>
       </c>
       <c r="D20" t="s">
         <v>791</v>
       </c>
       <c r="E20" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F20" t="s">
         <v>792</v>
       </c>
       <c r="G20" t="s">
         <v>793</v>
       </c>
       <c r="H20" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I20" t="s">
         <v>803</v>
       </c>
       <c r="J20" t="s">
         <v>804</v>
       </c>
       <c r="L20" t="s">
         <v>832</v>
       </c>
       <c r="M20" s="5" t="s">
         <v>833</v>
       </c>
       <c r="N20" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O20">
         <v>42709.0</v>
       </c>
       <c r="P20">
         <v>43139.0</v>
       </c>
       <c r="Q20" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
         <v>789</v>
       </c>
       <c r="C21" t="s">
         <v>790</v>
       </c>
       <c r="D21" t="s">
         <v>791</v>
       </c>
       <c r="E21" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F21" t="s">
         <v>792</v>
       </c>
       <c r="G21" t="s">
         <v>793</v>
       </c>
       <c r="H21" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I21" t="s">
         <v>803</v>
       </c>
       <c r="J21" t="s">
         <v>804</v>
       </c>
       <c r="L21" t="s">
         <v>834</v>
       </c>
       <c r="M21" s="5" t="s">
         <v>835</v>
       </c>
       <c r="N21" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O21">
         <v>42709.0</v>
       </c>
       <c r="P21">
         <v>43139.0</v>
       </c>
       <c r="Q21" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
         <v>789</v>
       </c>
       <c r="C22" t="s">
         <v>790</v>
       </c>
       <c r="D22" t="s">
         <v>791</v>
       </c>
       <c r="E22" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F22" t="s">
         <v>792</v>
       </c>
       <c r="G22" t="s">
         <v>793</v>
       </c>
       <c r="H22" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I22" t="s">
         <v>803</v>
       </c>
       <c r="J22" t="s">
         <v>804</v>
       </c>
       <c r="L22" t="s">
         <v>836</v>
       </c>
       <c r="M22" s="5" t="s">
         <v>837</v>
       </c>
       <c r="N22" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O22">
         <v>42709.0</v>
       </c>
       <c r="P22">
         <v>43139.0</v>
       </c>
       <c r="Q22" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
         <v>789</v>
       </c>
       <c r="C23" t="s">
         <v>790</v>
       </c>
       <c r="D23" t="s">
         <v>791</v>
       </c>
       <c r="E23" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F23" t="s">
         <v>792</v>
       </c>
       <c r="G23" t="s">
         <v>793</v>
       </c>
       <c r="H23" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I23" t="s">
         <v>803</v>
       </c>
       <c r="J23" t="s">
         <v>804</v>
       </c>
       <c r="L23" t="s">
         <v>838</v>
       </c>
       <c r="M23" s="5" t="s">
         <v>839</v>
       </c>
       <c r="N23" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O23">
         <v>42709.0</v>
       </c>
       <c r="P23">
         <v>43139.0</v>
       </c>
       <c r="Q23" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
         <v>789</v>
       </c>
       <c r="C24" t="s">
         <v>790</v>
       </c>
       <c r="D24" t="s">
         <v>791</v>
       </c>
       <c r="E24" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F24" t="s">
         <v>792</v>
       </c>
       <c r="G24" t="s">
         <v>793</v>
       </c>
       <c r="H24" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I24" t="s">
         <v>803</v>
       </c>
       <c r="J24" t="s">
         <v>804</v>
       </c>
       <c r="L24" t="s">
         <v>840</v>
       </c>
       <c r="M24" s="5" t="s">
         <v>841</v>
       </c>
       <c r="N24" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O24">
         <v>42709.0</v>
       </c>
       <c r="P24">
         <v>43139.0</v>
       </c>
       <c r="Q24" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
         <v>789</v>
       </c>
       <c r="C25" t="s">
         <v>790</v>
       </c>
       <c r="D25" t="s">
         <v>791</v>
       </c>
       <c r="E25" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F25" t="s">
         <v>792</v>
       </c>
       <c r="G25" t="s">
         <v>793</v>
       </c>
       <c r="H25" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I25" t="s">
         <v>803</v>
       </c>
       <c r="J25" t="s">
         <v>804</v>
       </c>
       <c r="L25" t="s">
         <v>842</v>
       </c>
       <c r="M25" s="5" t="s">
         <v>843</v>
       </c>
       <c r="N25" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O25">
         <v>42709.0</v>
       </c>
       <c r="P25">
         <v>43139.0</v>
       </c>
       <c r="Q25" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
         <v>789</v>
       </c>
       <c r="C26" t="s">
         <v>790</v>
       </c>
       <c r="D26" t="s">
         <v>791</v>
       </c>
       <c r="E26" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F26" t="s">
         <v>792</v>
       </c>
       <c r="G26" t="s">
         <v>793</v>
       </c>
       <c r="H26" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I26" t="s">
         <v>803</v>
       </c>
       <c r="J26" t="s">
         <v>804</v>
       </c>
       <c r="L26" t="s">
         <v>844</v>
       </c>
       <c r="M26" s="5" t="s">
         <v>845</v>
       </c>
       <c r="N26" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O26">
         <v>42709.0</v>
       </c>
       <c r="P26">
         <v>43139.0</v>
       </c>
       <c r="Q26" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
         <v>789</v>
       </c>
       <c r="C27" t="s">
         <v>790</v>
       </c>
       <c r="D27" t="s">
         <v>791</v>
       </c>
       <c r="E27" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F27" t="s">
         <v>792</v>
       </c>
       <c r="G27" t="s">
         <v>793</v>
       </c>
       <c r="H27" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I27" t="s">
         <v>803</v>
       </c>
       <c r="J27" t="s">
         <v>804</v>
       </c>
       <c r="L27" t="s">
         <v>846</v>
       </c>
       <c r="M27" s="5" t="s">
         <v>847</v>
       </c>
       <c r="N27" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O27">
         <v>42709.0</v>
       </c>
       <c r="P27">
         <v>43139.0</v>
       </c>
       <c r="Q27" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
         <v>789</v>
       </c>
       <c r="C28" t="s">
         <v>790</v>
       </c>
       <c r="D28" t="s">
         <v>791</v>
       </c>
       <c r="E28" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F28" t="s">
         <v>792</v>
       </c>
       <c r="G28" t="s">
         <v>793</v>
       </c>
       <c r="H28" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I28" t="s">
         <v>803</v>
       </c>
       <c r="J28" t="s">
         <v>804</v>
       </c>
       <c r="L28" t="s">
         <v>848</v>
       </c>
       <c r="M28" s="5" t="s">
         <v>849</v>
       </c>
       <c r="N28" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O28">
         <v>42709.0</v>
       </c>
       <c r="P28">
         <v>43139.0</v>
       </c>
       <c r="Q28" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
         <v>789</v>
       </c>
       <c r="C29" t="s">
         <v>790</v>
       </c>
       <c r="D29" t="s">
         <v>791</v>
       </c>
       <c r="E29" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F29" t="s">
         <v>792</v>
       </c>
       <c r="G29" t="s">
         <v>793</v>
       </c>
       <c r="H29" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I29" t="s">
         <v>803</v>
       </c>
       <c r="J29" t="s">
         <v>804</v>
       </c>
       <c r="L29" t="s">
         <v>850</v>
       </c>
       <c r="M29" s="5" t="s">
         <v>851</v>
       </c>
       <c r="N29" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O29">
         <v>42709.0</v>
       </c>
       <c r="P29">
         <v>43139.0</v>
       </c>
       <c r="Q29" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
         <v>789</v>
       </c>
       <c r="C30" t="s">
         <v>790</v>
       </c>
       <c r="D30" t="s">
         <v>791</v>
       </c>
       <c r="E30" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F30" t="s">
         <v>792</v>
       </c>
       <c r="G30" t="s">
         <v>793</v>
       </c>
       <c r="H30" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I30" t="s">
         <v>803</v>
       </c>
       <c r="J30" t="s">
         <v>804</v>
       </c>
       <c r="L30" t="s">
         <v>852</v>
       </c>
       <c r="M30" s="5" t="s">
         <v>853</v>
       </c>
       <c r="N30" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O30">
         <v>42709.0</v>
       </c>
       <c r="P30">
         <v>43139.0</v>
       </c>
       <c r="Q30" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
         <v>789</v>
       </c>
       <c r="C31" t="s">
         <v>790</v>
       </c>
       <c r="D31" t="s">
         <v>791</v>
       </c>
       <c r="E31" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F31" t="s">
         <v>792</v>
       </c>
       <c r="G31" t="s">
         <v>793</v>
       </c>
       <c r="H31" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I31" t="s">
         <v>803</v>
       </c>
       <c r="J31" t="s">
         <v>804</v>
       </c>
       <c r="L31" t="s">
         <v>854</v>
       </c>
       <c r="M31" s="5" t="s">
         <v>375</v>
       </c>
       <c r="N31" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O31">
         <v>42709.0</v>
       </c>
       <c r="P31">
         <v>43139.0</v>
       </c>
       <c r="Q31" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
         <v>789</v>
       </c>
       <c r="C32" t="s">
         <v>790</v>
       </c>
       <c r="D32" t="s">
         <v>791</v>
       </c>
       <c r="E32" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F32" t="s">
         <v>792</v>
       </c>
       <c r="G32" t="s">
         <v>793</v>
       </c>
       <c r="H32" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I32" t="s">
         <v>803</v>
       </c>
       <c r="J32" t="s">
         <v>804</v>
       </c>
       <c r="L32" t="s">
         <v>855</v>
       </c>
       <c r="M32" s="5" t="s">
         <v>670</v>
       </c>
       <c r="N32" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O32">
         <v>42709.0</v>
       </c>
       <c r="P32">
         <v>43139.0</v>
       </c>
       <c r="Q32" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
         <v>789</v>
       </c>
       <c r="C33" t="s">
         <v>790</v>
       </c>
       <c r="D33" t="s">
         <v>791</v>
       </c>
       <c r="E33" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F33" t="s">
         <v>792</v>
       </c>
       <c r="G33" t="s">
         <v>793</v>
       </c>
       <c r="H33" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I33" t="s">
         <v>803</v>
       </c>
       <c r="J33" t="s">
         <v>804</v>
       </c>
       <c r="L33" t="s">
         <v>856</v>
       </c>
       <c r="M33" s="5" t="s">
         <v>857</v>
       </c>
       <c r="N33" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O33">
         <v>42709.0</v>
       </c>
       <c r="P33">
         <v>43139.0</v>
       </c>
       <c r="Q33" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>789</v>
       </c>
       <c r="C34" t="s">
         <v>790</v>
       </c>
       <c r="D34" t="s">
         <v>791</v>
       </c>
       <c r="E34" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F34" t="s">
         <v>792</v>
       </c>
       <c r="G34" t="s">
         <v>793</v>
       </c>
       <c r="H34" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I34" t="s">
         <v>803</v>
       </c>
       <c r="J34" t="s">
         <v>804</v>
       </c>
       <c r="L34" t="s">
         <v>858</v>
       </c>
       <c r="M34" s="5" t="s">
         <v>859</v>
       </c>
       <c r="N34" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O34">
         <v>42709.0</v>
       </c>
       <c r="P34">
         <v>43139.0</v>
       </c>
       <c r="Q34" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
         <v>789</v>
       </c>
       <c r="C35" t="s">
         <v>790</v>
       </c>
       <c r="D35" t="s">
         <v>791</v>
       </c>
       <c r="E35" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F35" t="s">
         <v>792</v>
       </c>
       <c r="G35" t="s">
         <v>793</v>
       </c>
       <c r="H35" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I35" t="s">
         <v>860</v>
       </c>
       <c r="J35" t="s">
         <v>861</v>
       </c>
       <c r="L35" t="s">
         <v>862</v>
       </c>
       <c r="M35" s="5" t="s">
         <v>863</v>
       </c>
       <c r="N35" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P35" t="s">
         <v>864</v>
       </c>
       <c r="Q35" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
         <v>789</v>
       </c>
       <c r="C36" t="s">
         <v>790</v>
       </c>
       <c r="D36" t="s">
         <v>791</v>
       </c>
       <c r="E36" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F36" t="s">
         <v>792</v>
       </c>
       <c r="G36" t="s">
         <v>793</v>
       </c>
       <c r="H36" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I36" t="s">
         <v>866</v>
       </c>
       <c r="J36" t="s">
         <v>866</v>
       </c>
       <c r="L36" t="s">
         <v>867</v>
       </c>
       <c r="M36" s="5" t="s">
         <v>584</v>
       </c>
       <c r="N36" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P36">
         <v>43138.0</v>
       </c>
       <c r="Q36" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
         <v>789</v>
       </c>
       <c r="C37" t="s">
         <v>790</v>
       </c>
       <c r="D37" t="s">
         <v>791</v>
       </c>
       <c r="E37" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F37" t="s">
         <v>792</v>
       </c>
       <c r="G37" t="s">
         <v>793</v>
       </c>
       <c r="H37" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I37" t="s">
         <v>869</v>
       </c>
       <c r="J37" t="s">
         <v>870</v>
       </c>
       <c r="K37" t="s">
         <v>871</v>
       </c>
       <c r="L37" t="s">
         <v>872</v>
       </c>
       <c r="M37" s="5" t="s">
         <v>873</v>
       </c>
       <c r="N37" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P37">
         <v>43318.0</v>
       </c>
       <c r="Q37" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
         <v>789</v>
       </c>
       <c r="C38" t="s">
         <v>790</v>
       </c>
       <c r="D38" t="s">
         <v>791</v>
       </c>
       <c r="E38" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F38" t="s">
         <v>792</v>
       </c>
       <c r="G38" t="s">
         <v>793</v>
       </c>
       <c r="H38" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I38" t="s">
         <v>875</v>
       </c>
       <c r="J38" t="s">
         <v>876</v>
       </c>
       <c r="L38" t="s">
         <v>877</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="N38" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P38">
         <v>43153.0</v>
       </c>
       <c r="Q38" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
         <v>789</v>
       </c>
       <c r="C39" t="s">
         <v>790</v>
       </c>
       <c r="D39" t="s">
         <v>791</v>
       </c>
       <c r="E39" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F39" t="s">
         <v>792</v>
       </c>
       <c r="G39" t="s">
         <v>793</v>
       </c>
       <c r="H39" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I39" t="s">
         <v>879</v>
       </c>
       <c r="J39" t="s">
         <v>880</v>
       </c>
       <c r="L39" t="s">
         <v>881</v>
       </c>
       <c r="M39" s="5" t="s">
         <v>882</v>
       </c>
       <c r="N39" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P39">
         <v>43314.0</v>
       </c>
       <c r="Q39" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
         <v>789</v>
       </c>
       <c r="C40" t="s">
         <v>790</v>
       </c>
       <c r="D40" t="s">
         <v>791</v>
       </c>
       <c r="E40" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F40" t="s">
         <v>792</v>
       </c>
       <c r="G40" t="s">
         <v>793</v>
       </c>
       <c r="H40" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I40" t="s">
         <v>884</v>
       </c>
       <c r="J40" t="s">
         <v>885</v>
       </c>
       <c r="L40" t="s">
         <v>886</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="N40" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P40">
         <v>44305.0</v>
       </c>
       <c r="Q40" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
         <v>394</v>
       </c>
       <c r="C41" t="s">
         <v>888</v>
       </c>
       <c r="D41" t="s">
         <v>889</v>
       </c>
       <c r="E41" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F41" t="s">
-        <v>792</v>
+        <v>800</v>
       </c>
       <c r="G41" t="s">
         <v>890</v>
       </c>
       <c r="H41" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I41" t="s">
         <v>891</v>
       </c>
       <c r="J41" t="s">
         <v>892</v>
       </c>
       <c r="K41" t="s">
         <v>893</v>
       </c>
       <c r="L41" t="s">
         <v>894</v>
       </c>
       <c r="M41" s="5" t="s">
         <v>385</v>
       </c>
       <c r="N41" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P41">
         <v>45205.0</v>
       </c>
       <c r="Q41" t="s">
         <v>895</v>
       </c>
       <c r="R41" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
         <v>789</v>
       </c>
       <c r="C42" t="s">
         <v>790</v>
       </c>
       <c r="D42" t="s">
         <v>791</v>
       </c>
       <c r="E42" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F42" t="s">
         <v>792</v>
       </c>
       <c r="G42" t="s">
         <v>793</v>
       </c>
       <c r="H42" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I42" t="s">
         <v>897</v>
       </c>
       <c r="J42" t="s">
         <v>898</v>
       </c>
       <c r="L42" t="s">
         <v>899</v>
       </c>
       <c r="M42" s="5" t="s">
         <v>900</v>
       </c>
       <c r="N42" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P42">
         <v>43815.0</v>
       </c>
       <c r="Q42" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="B43" t="s">
         <v>789</v>
       </c>
       <c r="C43" t="s">
         <v>790</v>
       </c>
       <c r="D43" t="s">
         <v>791</v>
       </c>
       <c r="E43" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F43" t="s">
         <v>792</v>
       </c>
       <c r="G43" t="s">
         <v>793</v>
       </c>
       <c r="H43" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I43" t="s">
         <v>902</v>
       </c>
       <c r="J43" t="s">
         <v>903</v>
       </c>
       <c r="K43" t="s">
         <v>904</v>
       </c>
       <c r="L43" t="s">
         <v>905</v>
       </c>
       <c r="M43" s="5" t="s">
         <v>535</v>
       </c>
       <c r="N43" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P43">
         <v>44652.0</v>
       </c>
       <c r="Q43" t="s">
         <v>906</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
         <v>789</v>
       </c>
       <c r="C44" t="s">
         <v>790</v>
       </c>
       <c r="D44" t="s">
         <v>791</v>
       </c>
       <c r="E44" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F44" t="s">
         <v>792</v>
       </c>
       <c r="G44" t="s">
         <v>793</v>
       </c>
       <c r="H44" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I44" t="s">
         <v>907</v>
       </c>
       <c r="J44" t="s">
         <v>908</v>
       </c>
       <c r="K44" t="s">
         <v>909</v>
       </c>
       <c r="L44" t="s">
         <v>910</v>
       </c>
       <c r="M44" s="5" t="s">
         <v>911</v>
       </c>
       <c r="N44" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P44">
         <v>44107.0</v>
       </c>
       <c r="Q44" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
         <v>789</v>
       </c>
       <c r="C45" t="s">
         <v>790</v>
       </c>
       <c r="D45" t="s">
         <v>791</v>
       </c>
       <c r="E45" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F45" t="s">
         <v>792</v>
       </c>
       <c r="G45" t="s">
         <v>793</v>
       </c>
       <c r="H45" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I45" t="s">
         <v>913</v>
       </c>
       <c r="J45" t="s">
         <v>914</v>
       </c>
       <c r="L45" t="s">
         <v>915</v>
       </c>
       <c r="M45" s="5" t="s">
         <v>916</v>
       </c>
       <c r="N45" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P45">
         <v>43874.0</v>
       </c>
       <c r="Q45" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
         <v>789</v>
       </c>
       <c r="C46" t="s">
         <v>790</v>
       </c>
       <c r="D46" t="s">
         <v>791</v>
       </c>
       <c r="E46" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F46" t="s">
         <v>792</v>
       </c>
       <c r="G46" t="s">
         <v>793</v>
       </c>
       <c r="H46" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I46" t="s">
         <v>918</v>
       </c>
       <c r="J46" t="s">
         <v>919</v>
       </c>
       <c r="K46" t="s">
         <v>920</v>
       </c>
       <c r="L46" t="s">
         <v>921</v>
       </c>
       <c r="M46" s="5" t="s">
         <v>922</v>
       </c>
       <c r="N46" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P46">
         <v>44671.0</v>
       </c>
       <c r="Q46" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
         <v>789</v>
       </c>
       <c r="C47" t="s">
         <v>790</v>
       </c>
       <c r="D47" t="s">
         <v>791</v>
       </c>
       <c r="E47" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F47" t="s">
         <v>792</v>
       </c>
       <c r="G47" t="s">
         <v>793</v>
       </c>
       <c r="H47" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I47" t="s">
         <v>924</v>
       </c>
       <c r="J47" t="s">
         <v>925</v>
       </c>
       <c r="L47" t="s">
         <v>926</v>
       </c>
       <c r="M47" s="5" t="s">
         <v>927</v>
       </c>
       <c r="N47" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P47">
         <v>45001.0</v>
       </c>
       <c r="Q47" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
         <v>789</v>
       </c>
       <c r="C48" t="s">
         <v>790</v>
       </c>
       <c r="D48" t="s">
         <v>791</v>
       </c>
       <c r="E48" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F48" t="s">
         <v>792</v>
       </c>
       <c r="G48" t="s">
         <v>793</v>
       </c>
       <c r="H48" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I48" t="s">
         <v>929</v>
       </c>
       <c r="J48" t="s">
         <v>930</v>
       </c>
       <c r="L48" t="s">
         <v>931</v>
       </c>
       <c r="M48" s="5" t="s">
         <v>932</v>
       </c>
       <c r="N48" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P48">
         <v>43705.0</v>
       </c>
       <c r="Q48" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="B49" t="s">
         <v>789</v>
       </c>
       <c r="C49" t="s">
         <v>790</v>
       </c>
       <c r="D49" t="s">
         <v>791</v>
       </c>
       <c r="E49" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F49" t="s">
         <v>792</v>
       </c>
       <c r="G49" t="s">
         <v>793</v>
       </c>
       <c r="H49" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I49" t="s">
         <v>934</v>
       </c>
       <c r="J49" t="s">
         <v>935</v>
       </c>
       <c r="L49" t="s">
         <v>936</v>
       </c>
       <c r="M49" s="5" t="s">
         <v>937</v>
       </c>
       <c r="N49" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O49">
         <v>43282.0</v>
       </c>
       <c r="P49">
         <v>44159.0</v>
       </c>
       <c r="Q49" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
         <v>33</v>
       </c>
       <c r="B50" t="s">
         <v>789</v>
       </c>
       <c r="C50" t="s">
         <v>790</v>
       </c>
       <c r="D50" t="s">
         <v>791</v>
       </c>
       <c r="E50" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F50" t="s">
         <v>792</v>
       </c>
       <c r="G50" t="s">
         <v>793</v>
       </c>
       <c r="H50" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I50" t="s">
         <v>939</v>
       </c>
       <c r="J50" t="s">
         <v>940</v>
       </c>
       <c r="K50" t="s">
         <v>941</v>
       </c>
       <c r="L50" t="s">
         <v>942</v>
       </c>
       <c r="M50" s="5" t="s">
         <v>943</v>
       </c>
       <c r="N50" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P50">
         <v>44882.0</v>
       </c>
       <c r="Q50" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" t="s">
         <v>789</v>
       </c>
       <c r="C51" t="s">
         <v>790</v>
       </c>
       <c r="D51" t="s">
         <v>791</v>
       </c>
       <c r="E51" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F51" t="s">
         <v>792</v>
       </c>
       <c r="G51" t="s">
         <v>793</v>
       </c>
       <c r="H51" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I51" t="s">
         <v>945</v>
       </c>
       <c r="J51" t="s">
         <v>946</v>
       </c>
       <c r="L51" t="s">
         <v>947</v>
       </c>
       <c r="M51" s="5" t="s">
         <v>948</v>
       </c>
       <c r="N51" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P51" t="s">
         <v>864</v>
       </c>
       <c r="Q51" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>33</v>
       </c>
       <c r="B52" t="s">
         <v>789</v>
       </c>
       <c r="C52" t="s">
         <v>790</v>
       </c>
       <c r="D52" t="s">
         <v>791</v>
       </c>
       <c r="E52" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F52" t="s">
         <v>792</v>
       </c>
       <c r="G52" t="s">
         <v>793</v>
       </c>
       <c r="H52" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I52" t="s">
         <v>950</v>
       </c>
       <c r="J52" t="s">
         <v>951</v>
       </c>
       <c r="L52" t="s">
         <v>952</v>
       </c>
       <c r="M52" s="5" t="s">
         <v>953</v>
       </c>
       <c r="N52" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P52">
         <v>44544.0</v>
       </c>
       <c r="Q52" t="s">
         <v>954</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
         <v>33</v>
       </c>
       <c r="B53" t="s">
         <v>789</v>
       </c>
       <c r="C53" t="s">
         <v>790</v>
       </c>
       <c r="D53" t="s">
         <v>791</v>
       </c>
       <c r="E53" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F53" t="s">
         <v>792</v>
       </c>
       <c r="G53" t="s">
         <v>793</v>
       </c>
       <c r="H53" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I53" t="s">
         <v>955</v>
       </c>
       <c r="J53" t="s">
         <v>956</v>
       </c>
       <c r="L53" t="s">
         <v>957</v>
       </c>
       <c r="M53" s="5" t="s">
         <v>958</v>
       </c>
       <c r="N53" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P53" t="s">
         <v>864</v>
       </c>
       <c r="Q53" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
         <v>33</v>
       </c>
       <c r="B54" t="s">
         <v>789</v>
       </c>
       <c r="C54" t="s">
         <v>790</v>
       </c>
       <c r="D54" t="s">
         <v>799</v>
       </c>
       <c r="E54" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F54" t="s">
         <v>800</v>
       </c>
       <c r="G54" t="s">
         <v>801</v>
       </c>
       <c r="H54" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I54" t="s">
         <v>955</v>
       </c>
       <c r="J54" t="s">
         <v>956</v>
       </c>
       <c r="L54" t="s">
         <v>957</v>
       </c>
       <c r="M54" s="5" t="s">
         <v>958</v>
       </c>
       <c r="N54" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P54" t="s">
         <v>864</v>
       </c>
       <c r="Q54" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
         <v>33</v>
       </c>
       <c r="B55" t="s">
         <v>789</v>
       </c>
       <c r="C55" t="s">
         <v>790</v>
       </c>
       <c r="D55" t="s">
         <v>791</v>
       </c>
       <c r="E55" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F55" t="s">
         <v>792</v>
       </c>
       <c r="G55" t="s">
         <v>793</v>
       </c>
       <c r="H55" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I55" t="s">
         <v>960</v>
       </c>
       <c r="J55" t="s">
         <v>961</v>
       </c>
       <c r="L55" t="s">
         <v>962</v>
       </c>
       <c r="M55" s="5" t="s">
         <v>963</v>
       </c>
       <c r="N55" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P55">
         <v>44980.0</v>
       </c>
       <c r="Q55" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>33</v>
       </c>
       <c r="B56" t="s">
         <v>789</v>
       </c>
       <c r="C56" t="s">
         <v>790</v>
       </c>
       <c r="D56" t="s">
         <v>791</v>
       </c>
       <c r="E56" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F56" t="s">
         <v>792</v>
       </c>
       <c r="G56" t="s">
         <v>793</v>
       </c>
       <c r="H56" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I56" t="s">
         <v>965</v>
       </c>
       <c r="J56" t="s">
         <v>966</v>
       </c>
       <c r="L56" t="s">
         <v>967</v>
       </c>
       <c r="M56" s="5" t="s">
         <v>397</v>
       </c>
       <c r="N56" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P56">
         <v>44760.0</v>
       </c>
       <c r="Q56" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
         <v>33</v>
       </c>
       <c r="B57" t="s">
         <v>789</v>
       </c>
       <c r="C57" t="s">
         <v>790</v>
       </c>
       <c r="D57" t="s">
         <v>799</v>
       </c>
       <c r="E57" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F57" t="s">
         <v>800</v>
       </c>
       <c r="G57" t="s">
         <v>801</v>
       </c>
       <c r="H57" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I57" t="s">
         <v>803</v>
       </c>
       <c r="J57" t="s">
         <v>804</v>
       </c>
       <c r="L57" t="s">
         <v>805</v>
       </c>
       <c r="M57" s="5" t="s">
         <v>607</v>
       </c>
       <c r="N57" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P57">
         <v>44567.0</v>
       </c>
       <c r="Q57" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" t="s">
         <v>33</v>
       </c>
       <c r="B58" t="s">
         <v>789</v>
       </c>
       <c r="C58" t="s">
         <v>790</v>
       </c>
       <c r="D58" t="s">
         <v>799</v>
       </c>
       <c r="E58" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F58" t="s">
         <v>800</v>
       </c>
       <c r="G58" t="s">
         <v>801</v>
       </c>
       <c r="H58" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I58" t="s">
         <v>803</v>
       </c>
       <c r="J58" t="s">
         <v>804</v>
       </c>
       <c r="L58" t="s">
         <v>807</v>
       </c>
       <c r="M58" s="5" t="s">
         <v>808</v>
       </c>
       <c r="N58" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P58">
         <v>44567.0</v>
       </c>
       <c r="Q58" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" t="s">
         <v>33</v>
       </c>
       <c r="B59" t="s">
         <v>789</v>
       </c>
       <c r="C59" t="s">
         <v>790</v>
       </c>
       <c r="D59" t="s">
         <v>799</v>
       </c>
       <c r="E59" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F59" t="s">
         <v>800</v>
       </c>
       <c r="G59" t="s">
         <v>801</v>
       </c>
       <c r="H59" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I59" t="s">
         <v>803</v>
       </c>
       <c r="J59" t="s">
         <v>804</v>
       </c>
       <c r="L59" t="s">
         <v>809</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="N59" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P59">
         <v>44567.0</v>
       </c>
       <c r="Q59" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
         <v>33</v>
       </c>
       <c r="B60" t="s">
         <v>789</v>
       </c>
       <c r="C60" t="s">
         <v>790</v>
       </c>
       <c r="D60" t="s">
         <v>799</v>
       </c>
       <c r="E60" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F60" t="s">
         <v>800</v>
       </c>
       <c r="G60" t="s">
         <v>801</v>
       </c>
       <c r="H60" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I60" t="s">
         <v>803</v>
       </c>
       <c r="J60" t="s">
         <v>804</v>
       </c>
       <c r="L60" t="s">
         <v>810</v>
       </c>
       <c r="M60" s="5" t="s">
         <v>811</v>
       </c>
       <c r="N60" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P60">
         <v>44567.0</v>
       </c>
       <c r="Q60" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" t="s">
         <v>33</v>
       </c>
       <c r="B61" t="s">
         <v>789</v>
       </c>
       <c r="C61" t="s">
         <v>790</v>
       </c>
       <c r="D61" t="s">
         <v>799</v>
       </c>
       <c r="E61" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F61" t="s">
         <v>800</v>
       </c>
       <c r="G61" t="s">
         <v>801</v>
       </c>
       <c r="H61" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I61" t="s">
         <v>803</v>
       </c>
       <c r="J61" t="s">
         <v>804</v>
       </c>
       <c r="L61" t="s">
         <v>812</v>
       </c>
       <c r="M61" s="5" t="s">
         <v>813</v>
       </c>
       <c r="N61" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P61">
         <v>44567.0</v>
       </c>
       <c r="Q61" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" t="s">
         <v>33</v>
       </c>
       <c r="B62" t="s">
         <v>789</v>
       </c>
       <c r="C62" t="s">
         <v>790</v>
       </c>
       <c r="D62" t="s">
         <v>799</v>
       </c>
       <c r="E62" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F62" t="s">
         <v>800</v>
       </c>
       <c r="G62" t="s">
         <v>801</v>
       </c>
       <c r="H62" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I62" t="s">
         <v>803</v>
       </c>
       <c r="J62" t="s">
         <v>804</v>
       </c>
       <c r="L62" t="s">
         <v>814</v>
       </c>
       <c r="M62" s="5" t="s">
         <v>815</v>
       </c>
       <c r="N62" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P62">
         <v>44567.0</v>
       </c>
       <c r="Q62" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" t="s">
         <v>33</v>
       </c>
       <c r="B63" t="s">
         <v>789</v>
       </c>
       <c r="C63" t="s">
         <v>790</v>
       </c>
       <c r="D63" t="s">
         <v>799</v>
       </c>
       <c r="E63" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F63" t="s">
         <v>800</v>
       </c>
       <c r="G63" t="s">
         <v>801</v>
       </c>
       <c r="H63" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I63" t="s">
         <v>803</v>
       </c>
       <c r="J63" t="s">
         <v>804</v>
       </c>
       <c r="L63" t="s">
         <v>816</v>
       </c>
       <c r="M63" s="5" t="s">
         <v>422</v>
       </c>
       <c r="N63" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P63">
         <v>44567.0</v>
       </c>
       <c r="Q63" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" t="s">
         <v>33</v>
       </c>
       <c r="B64" t="s">
         <v>789</v>
       </c>
       <c r="C64" t="s">
         <v>790</v>
       </c>
       <c r="D64" t="s">
         <v>799</v>
       </c>
       <c r="E64" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F64" t="s">
         <v>800</v>
       </c>
       <c r="G64" t="s">
         <v>801</v>
       </c>
       <c r="H64" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I64" t="s">
         <v>803</v>
       </c>
       <c r="J64" t="s">
         <v>804</v>
       </c>
       <c r="L64" t="s">
         <v>817</v>
       </c>
       <c r="M64" s="5" t="s">
         <v>818</v>
       </c>
       <c r="N64" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P64">
         <v>44567.0</v>
       </c>
       <c r="Q64" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" t="s">
         <v>33</v>
       </c>
       <c r="B65" t="s">
         <v>789</v>
       </c>
       <c r="C65" t="s">
         <v>790</v>
       </c>
       <c r="D65" t="s">
         <v>799</v>
       </c>
       <c r="E65" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F65" t="s">
         <v>800</v>
       </c>
       <c r="G65" t="s">
         <v>801</v>
       </c>
       <c r="H65" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I65" t="s">
         <v>803</v>
       </c>
       <c r="J65" t="s">
         <v>804</v>
       </c>
       <c r="L65" t="s">
         <v>819</v>
       </c>
       <c r="M65" s="5" t="s">
         <v>820</v>
       </c>
       <c r="N65" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P65">
         <v>44567.0</v>
       </c>
       <c r="Q65" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" t="s">
         <v>33</v>
       </c>
       <c r="B66" t="s">
         <v>789</v>
       </c>
       <c r="C66" t="s">
         <v>790</v>
       </c>
       <c r="D66" t="s">
         <v>799</v>
       </c>
       <c r="E66" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F66" t="s">
         <v>800</v>
       </c>
       <c r="G66" t="s">
         <v>801</v>
       </c>
       <c r="H66" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I66" t="s">
         <v>803</v>
       </c>
       <c r="J66" t="s">
         <v>804</v>
       </c>
       <c r="L66" t="s">
         <v>821</v>
       </c>
       <c r="M66" s="5" t="s">
         <v>575</v>
       </c>
       <c r="N66" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P66">
         <v>44567.0</v>
       </c>
       <c r="Q66" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" t="s">
         <v>33</v>
       </c>
       <c r="B67" t="s">
         <v>789</v>
       </c>
       <c r="C67" t="s">
         <v>790</v>
       </c>
       <c r="D67" t="s">
         <v>799</v>
       </c>
       <c r="E67" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F67" t="s">
         <v>800</v>
       </c>
       <c r="G67" t="s">
         <v>801</v>
       </c>
       <c r="H67" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I67" t="s">
         <v>803</v>
       </c>
       <c r="J67" t="s">
         <v>804</v>
       </c>
       <c r="L67" t="s">
         <v>822</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="N67" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P67">
         <v>44567.0</v>
       </c>
       <c r="Q67" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" t="s">
         <v>33</v>
       </c>
       <c r="B68" t="s">
         <v>789</v>
       </c>
       <c r="C68" t="s">
         <v>790</v>
       </c>
       <c r="D68" t="s">
         <v>799</v>
       </c>
       <c r="E68" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F68" t="s">
         <v>800</v>
       </c>
       <c r="G68" t="s">
         <v>801</v>
       </c>
       <c r="H68" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I68" t="s">
         <v>803</v>
       </c>
       <c r="J68" t="s">
         <v>804</v>
       </c>
       <c r="L68" t="s">
         <v>823</v>
       </c>
       <c r="M68" s="5" t="s">
         <v>824</v>
       </c>
       <c r="N68" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P68">
         <v>44567.0</v>
       </c>
       <c r="Q68" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" t="s">
         <v>33</v>
       </c>
       <c r="B69" t="s">
         <v>789</v>
       </c>
       <c r="C69" t="s">
         <v>790</v>
       </c>
       <c r="D69" t="s">
         <v>799</v>
       </c>
       <c r="E69" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F69" t="s">
         <v>800</v>
       </c>
       <c r="G69" t="s">
         <v>801</v>
       </c>
       <c r="H69" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I69" t="s">
         <v>803</v>
       </c>
       <c r="J69" t="s">
         <v>804</v>
       </c>
       <c r="L69" t="s">
         <v>825</v>
       </c>
       <c r="M69" s="5" t="s">
         <v>826</v>
       </c>
       <c r="N69" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P69">
         <v>44567.0</v>
       </c>
       <c r="Q69" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" t="s">
         <v>33</v>
       </c>
       <c r="B70" t="s">
         <v>789</v>
       </c>
       <c r="C70" t="s">
         <v>790</v>
       </c>
       <c r="D70" t="s">
         <v>799</v>
       </c>
       <c r="E70" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F70" t="s">
         <v>800</v>
       </c>
       <c r="G70" t="s">
         <v>801</v>
       </c>
       <c r="H70" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I70" t="s">
         <v>803</v>
       </c>
       <c r="J70" t="s">
         <v>804</v>
       </c>
       <c r="L70" t="s">
         <v>827</v>
       </c>
       <c r="M70" s="5" t="s">
         <v>828</v>
       </c>
       <c r="N70" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P70">
         <v>44567.0</v>
       </c>
       <c r="Q70" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" t="s">
         <v>33</v>
       </c>
       <c r="B71" t="s">
         <v>789</v>
       </c>
       <c r="C71" t="s">
         <v>790</v>
       </c>
       <c r="D71" t="s">
         <v>799</v>
       </c>
       <c r="E71" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F71" t="s">
         <v>800</v>
       </c>
       <c r="G71" t="s">
         <v>801</v>
       </c>
       <c r="H71" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I71" t="s">
         <v>803</v>
       </c>
       <c r="J71" t="s">
         <v>804</v>
       </c>
       <c r="L71" t="s">
         <v>829</v>
       </c>
       <c r="M71" s="5" t="s">
         <v>830</v>
       </c>
       <c r="N71" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P71">
         <v>44567.0</v>
       </c>
       <c r="Q71" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72" t="s">
         <v>33</v>
       </c>
       <c r="B72" t="s">
         <v>789</v>
       </c>
       <c r="C72" t="s">
         <v>790</v>
       </c>
       <c r="D72" t="s">
         <v>799</v>
       </c>
       <c r="E72" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F72" t="s">
         <v>800</v>
       </c>
       <c r="G72" t="s">
         <v>801</v>
       </c>
       <c r="H72" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I72" t="s">
         <v>803</v>
       </c>
       <c r="J72" t="s">
         <v>804</v>
       </c>
       <c r="L72" t="s">
         <v>831</v>
       </c>
       <c r="M72" s="5" t="s">
         <v>658</v>
       </c>
       <c r="N72" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P72">
         <v>44567.0</v>
       </c>
       <c r="Q72" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" t="s">
         <v>33</v>
       </c>
       <c r="B73" t="s">
         <v>789</v>
       </c>
       <c r="C73" t="s">
         <v>790</v>
       </c>
       <c r="D73" t="s">
         <v>799</v>
       </c>
       <c r="E73" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F73" t="s">
         <v>800</v>
       </c>
       <c r="G73" t="s">
         <v>801</v>
       </c>
       <c r="H73" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I73" t="s">
         <v>803</v>
       </c>
       <c r="J73" t="s">
         <v>804</v>
       </c>
       <c r="L73" t="s">
         <v>832</v>
       </c>
       <c r="M73" s="5" t="s">
         <v>833</v>
       </c>
       <c r="N73" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P73">
         <v>44567.0</v>
       </c>
       <c r="Q73" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74" t="s">
         <v>33</v>
       </c>
       <c r="B74" t="s">
         <v>789</v>
       </c>
       <c r="C74" t="s">
         <v>790</v>
       </c>
       <c r="D74" t="s">
         <v>799</v>
       </c>
       <c r="E74" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F74" t="s">
         <v>800</v>
       </c>
       <c r="G74" t="s">
         <v>801</v>
       </c>
       <c r="H74" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I74" t="s">
         <v>803</v>
       </c>
       <c r="J74" t="s">
         <v>804</v>
       </c>
       <c r="L74" t="s">
         <v>834</v>
       </c>
       <c r="M74" s="5" t="s">
         <v>835</v>
       </c>
       <c r="N74" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P74">
         <v>44567.0</v>
       </c>
       <c r="Q74" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" t="s">
         <v>33</v>
       </c>
       <c r="B75" t="s">
         <v>789</v>
       </c>
       <c r="C75" t="s">
         <v>790</v>
       </c>
       <c r="D75" t="s">
         <v>799</v>
       </c>
       <c r="E75" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F75" t="s">
         <v>800</v>
       </c>
       <c r="G75" t="s">
         <v>801</v>
       </c>
       <c r="H75" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I75" t="s">
         <v>803</v>
       </c>
       <c r="J75" t="s">
         <v>804</v>
       </c>
       <c r="L75" t="s">
         <v>836</v>
       </c>
       <c r="M75" s="5" t="s">
         <v>837</v>
       </c>
       <c r="N75" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P75">
         <v>44567.0</v>
       </c>
       <c r="Q75" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" t="s">
         <v>33</v>
       </c>
       <c r="B76" t="s">
         <v>789</v>
       </c>
       <c r="C76" t="s">
         <v>790</v>
       </c>
       <c r="D76" t="s">
         <v>799</v>
       </c>
       <c r="E76" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F76" t="s">
         <v>800</v>
       </c>
       <c r="G76" t="s">
         <v>801</v>
       </c>
       <c r="H76" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I76" t="s">
         <v>803</v>
       </c>
       <c r="J76" t="s">
         <v>804</v>
       </c>
       <c r="L76" t="s">
         <v>838</v>
       </c>
       <c r="M76" s="5" t="s">
         <v>839</v>
       </c>
       <c r="N76" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P76">
         <v>44567.0</v>
       </c>
       <c r="Q76" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" t="s">
         <v>33</v>
       </c>
       <c r="B77" t="s">
         <v>789</v>
       </c>
       <c r="C77" t="s">
         <v>790</v>
       </c>
       <c r="D77" t="s">
         <v>799</v>
       </c>
       <c r="E77" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F77" t="s">
         <v>800</v>
       </c>
       <c r="G77" t="s">
         <v>801</v>
       </c>
       <c r="H77" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I77" t="s">
         <v>803</v>
       </c>
       <c r="J77" t="s">
         <v>804</v>
       </c>
       <c r="L77" t="s">
         <v>840</v>
       </c>
       <c r="M77" s="5" t="s">
         <v>841</v>
       </c>
       <c r="N77" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P77">
         <v>44567.0</v>
       </c>
       <c r="Q77" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" t="s">
         <v>33</v>
       </c>
       <c r="B78" t="s">
         <v>789</v>
       </c>
       <c r="C78" t="s">
         <v>790</v>
       </c>
       <c r="D78" t="s">
         <v>799</v>
       </c>
       <c r="E78" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F78" t="s">
         <v>800</v>
       </c>
       <c r="G78" t="s">
         <v>801</v>
       </c>
       <c r="H78" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I78" t="s">
         <v>803</v>
       </c>
       <c r="J78" t="s">
         <v>804</v>
       </c>
       <c r="L78" t="s">
         <v>842</v>
       </c>
       <c r="M78" s="5" t="s">
         <v>843</v>
       </c>
       <c r="N78" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P78">
         <v>44567.0</v>
       </c>
       <c r="Q78" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" t="s">
         <v>33</v>
       </c>
       <c r="B79" t="s">
         <v>789</v>
       </c>
       <c r="C79" t="s">
         <v>790</v>
       </c>
       <c r="D79" t="s">
         <v>799</v>
       </c>
       <c r="E79" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F79" t="s">
         <v>800</v>
       </c>
       <c r="G79" t="s">
         <v>801</v>
       </c>
       <c r="H79" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I79" t="s">
         <v>803</v>
       </c>
       <c r="J79" t="s">
         <v>804</v>
       </c>
       <c r="L79" t="s">
         <v>844</v>
       </c>
       <c r="M79" s="5" t="s">
         <v>845</v>
       </c>
       <c r="N79" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P79">
         <v>44567.0</v>
       </c>
       <c r="Q79" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" t="s">
         <v>33</v>
       </c>
       <c r="B80" t="s">
         <v>789</v>
       </c>
       <c r="C80" t="s">
         <v>790</v>
       </c>
       <c r="D80" t="s">
         <v>799</v>
       </c>
       <c r="E80" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F80" t="s">
         <v>800</v>
       </c>
       <c r="G80" t="s">
         <v>801</v>
       </c>
       <c r="H80" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I80" t="s">
         <v>803</v>
       </c>
       <c r="J80" t="s">
         <v>804</v>
       </c>
       <c r="L80" t="s">
         <v>846</v>
       </c>
       <c r="M80" s="5" t="s">
         <v>847</v>
       </c>
       <c r="N80" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P80">
         <v>44567.0</v>
       </c>
       <c r="Q80" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" t="s">
         <v>33</v>
       </c>
       <c r="B81" t="s">
         <v>789</v>
       </c>
       <c r="C81" t="s">
         <v>790</v>
       </c>
       <c r="D81" t="s">
         <v>799</v>
       </c>
       <c r="E81" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F81" t="s">
         <v>800</v>
       </c>
       <c r="G81" t="s">
         <v>801</v>
       </c>
       <c r="H81" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I81" t="s">
         <v>803</v>
       </c>
       <c r="J81" t="s">
         <v>804</v>
       </c>
       <c r="L81" t="s">
         <v>848</v>
       </c>
       <c r="M81" s="5" t="s">
         <v>849</v>
       </c>
       <c r="N81" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P81">
         <v>44567.0</v>
       </c>
       <c r="Q81" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" t="s">
         <v>33</v>
       </c>
       <c r="B82" t="s">
         <v>789</v>
       </c>
       <c r="C82" t="s">
         <v>790</v>
       </c>
       <c r="D82" t="s">
         <v>799</v>
       </c>
       <c r="E82" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F82" t="s">
         <v>800</v>
       </c>
       <c r="G82" t="s">
         <v>801</v>
       </c>
       <c r="H82" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I82" t="s">
         <v>803</v>
       </c>
       <c r="J82" t="s">
         <v>804</v>
       </c>
       <c r="L82" t="s">
         <v>850</v>
       </c>
       <c r="M82" s="5" t="s">
         <v>851</v>
       </c>
       <c r="N82" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P82">
         <v>44567.0</v>
       </c>
       <c r="Q82" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" t="s">
         <v>33</v>
       </c>
       <c r="B83" t="s">
         <v>789</v>
       </c>
       <c r="C83" t="s">
         <v>790</v>
       </c>
       <c r="D83" t="s">
         <v>799</v>
       </c>
       <c r="E83" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F83" t="s">
         <v>800</v>
       </c>
       <c r="G83" t="s">
         <v>801</v>
       </c>
       <c r="H83" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I83" t="s">
         <v>803</v>
       </c>
       <c r="J83" t="s">
         <v>804</v>
       </c>
       <c r="L83" t="s">
         <v>852</v>
       </c>
       <c r="M83" s="5" t="s">
         <v>853</v>
       </c>
       <c r="N83" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P83">
         <v>44567.0</v>
       </c>
       <c r="Q83" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" t="s">
         <v>33</v>
       </c>
       <c r="B84" t="s">
         <v>789</v>
       </c>
       <c r="C84" t="s">
         <v>790</v>
       </c>
       <c r="D84" t="s">
         <v>799</v>
       </c>
       <c r="E84" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F84" t="s">
         <v>800</v>
       </c>
       <c r="G84" t="s">
         <v>801</v>
       </c>
       <c r="H84" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I84" t="s">
         <v>803</v>
       </c>
       <c r="J84" t="s">
         <v>804</v>
       </c>
       <c r="L84" t="s">
         <v>854</v>
       </c>
       <c r="M84" s="5" t="s">
         <v>375</v>
       </c>
       <c r="N84" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P84">
         <v>44567.0</v>
       </c>
       <c r="Q84" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" t="s">
         <v>33</v>
       </c>
       <c r="B85" t="s">
         <v>789</v>
       </c>
       <c r="C85" t="s">
         <v>790</v>
       </c>
       <c r="D85" t="s">
         <v>799</v>
       </c>
       <c r="E85" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F85" t="s">
         <v>800</v>
       </c>
       <c r="G85" t="s">
         <v>801</v>
       </c>
       <c r="H85" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I85" t="s">
         <v>803</v>
       </c>
       <c r="J85" t="s">
         <v>804</v>
       </c>
       <c r="L85" t="s">
         <v>855</v>
       </c>
       <c r="M85" s="5" t="s">
         <v>670</v>
       </c>
       <c r="N85" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P85">
         <v>44567.0</v>
       </c>
       <c r="Q85" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" t="s">
         <v>33</v>
       </c>
       <c r="B86" t="s">
         <v>789</v>
       </c>
       <c r="C86" t="s">
         <v>790</v>
       </c>
       <c r="D86" t="s">
         <v>799</v>
       </c>
       <c r="E86" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F86" t="s">
         <v>800</v>
       </c>
       <c r="G86" t="s">
         <v>801</v>
       </c>
       <c r="H86" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I86" t="s">
         <v>803</v>
       </c>
       <c r="J86" t="s">
         <v>804</v>
       </c>
       <c r="L86" t="s">
         <v>856</v>
       </c>
       <c r="M86" s="5" t="s">
         <v>857</v>
       </c>
       <c r="N86" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P86">
         <v>44567.0</v>
       </c>
       <c r="Q86" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87" t="s">
         <v>33</v>
       </c>
       <c r="B87" t="s">
         <v>789</v>
       </c>
       <c r="C87" t="s">
         <v>790</v>
       </c>
       <c r="D87" t="s">
         <v>799</v>
       </c>
       <c r="E87" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F87" t="s">
         <v>800</v>
       </c>
       <c r="G87" t="s">
         <v>801</v>
       </c>
       <c r="H87" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I87" t="s">
         <v>803</v>
       </c>
       <c r="J87" t="s">
         <v>804</v>
       </c>
       <c r="L87" t="s">
         <v>858</v>
       </c>
       <c r="M87" s="5" t="s">
         <v>859</v>
       </c>
       <c r="N87" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P87">
         <v>44567.0</v>
       </c>
       <c r="Q87" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88" t="s">
         <v>33</v>
       </c>
       <c r="B88" t="s">
         <v>789</v>
       </c>
       <c r="C88" t="s">
         <v>790</v>
       </c>
       <c r="D88" t="s">
         <v>799</v>
       </c>
       <c r="E88" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F88" t="s">
         <v>800</v>
       </c>
       <c r="G88" t="s">
         <v>970</v>
       </c>
       <c r="H88" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I88" t="s">
         <v>884</v>
       </c>
       <c r="J88" t="s">
         <v>885</v>
       </c>
       <c r="L88" t="s">
         <v>886</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="N88" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P88">
         <v>45468.0</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89" t="s">
         <v>33</v>
       </c>
       <c r="B89" t="s">
         <v>789</v>
       </c>
       <c r="C89" t="s">
         <v>790</v>
       </c>
       <c r="D89" t="s">
         <v>799</v>
       </c>
       <c r="E89" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F89" t="s">
         <v>800</v>
       </c>
       <c r="G89" t="s">
         <v>970</v>
       </c>
       <c r="H89" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I89" t="s">
         <v>965</v>
       </c>
       <c r="J89" t="s">
         <v>966</v>
       </c>
       <c r="L89" t="s">
         <v>967</v>
       </c>
       <c r="M89" s="5" t="s">
         <v>397</v>
       </c>
       <c r="N89" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P89">
         <v>45496.0</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90" t="s">
         <v>33</v>
       </c>
       <c r="B90" t="s">
         <v>789</v>
       </c>
       <c r="C90" t="s">
         <v>790</v>
       </c>
       <c r="D90" t="s">
         <v>799</v>
       </c>
       <c r="E90" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F90" t="s">
         <v>800</v>
       </c>
       <c r="G90" t="s">
         <v>970</v>
       </c>
       <c r="H90" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I90" t="s">
         <v>875</v>
       </c>
       <c r="J90" t="s">
         <v>876</v>
       </c>
       <c r="L90" t="s">
         <v>877</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="N90" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P90">
         <v>44523.0</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91" t="s">
         <v>33</v>
       </c>
       <c r="B91" t="s">
         <v>789</v>
       </c>
       <c r="C91" t="s">
         <v>790</v>
       </c>
       <c r="D91" t="s">
         <v>799</v>
       </c>
       <c r="E91" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F91" t="s">
         <v>800</v>
       </c>
       <c r="G91" t="s">
         <v>970</v>
       </c>
       <c r="H91" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I91" t="s">
         <v>929</v>
       </c>
       <c r="J91" t="s">
         <v>930</v>
       </c>
       <c r="L91" t="s">
         <v>931</v>
       </c>
       <c r="M91" s="5" t="s">
         <v>932</v>
       </c>
       <c r="N91" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P91">
         <v>45539.0</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92" t="s">
         <v>33</v>
       </c>
       <c r="B92" t="s">
         <v>789</v>
       </c>
       <c r="C92" t="s">
         <v>790</v>
       </c>
       <c r="D92" t="s">
         <v>799</v>
       </c>
       <c r="E92" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F92" t="s">
         <v>800</v>
       </c>
       <c r="G92" t="s">
         <v>970</v>
       </c>
       <c r="H92" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I92" t="s">
         <v>971</v>
       </c>
       <c r="J92" t="s">
         <v>972</v>
       </c>
       <c r="L92" t="s">
         <v>973</v>
       </c>
       <c r="M92" s="5" t="s">
         <v>974</v>
       </c>
       <c r="N92" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P92">
         <v>45012.0</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93" t="s">
         <v>33</v>
       </c>
       <c r="B93" t="s">
         <v>789</v>
       </c>
       <c r="C93" t="s">
         <v>790</v>
       </c>
       <c r="D93" t="s">
         <v>791</v>
       </c>
       <c r="E93" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F93" t="s">
         <v>792</v>
       </c>
       <c r="G93" t="s">
         <v>975</v>
       </c>
       <c r="H93" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I93" t="s">
         <v>971</v>
       </c>
       <c r="J93" t="s">
         <v>972</v>
       </c>
       <c r="L93" t="s">
         <v>973</v>
       </c>
       <c r="M93" s="5" t="s">
         <v>974</v>
       </c>
       <c r="N93" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P93">
         <v>43187.0</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94" t="s">
         <v>33</v>
       </c>
       <c r="B94" t="s">
         <v>789</v>
       </c>
       <c r="C94" t="s">
         <v>790</v>
       </c>
       <c r="D94" t="s">
         <v>799</v>
       </c>
       <c r="E94" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F94" t="s">
         <v>800</v>
       </c>
       <c r="G94" t="s">
         <v>976</v>
       </c>
       <c r="H94" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I94" t="s">
         <v>939</v>
       </c>
       <c r="J94" t="s">
         <v>940</v>
       </c>
       <c r="K94" t="s">
         <v>941</v>
       </c>
       <c r="L94" t="s">
         <v>942</v>
       </c>
       <c r="M94" s="5" t="s">
         <v>943</v>
       </c>
       <c r="N94" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P94">
         <v>45552.0</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95" t="s">
         <v>33</v>
       </c>
       <c r="B95" t="s">
         <v>789</v>
       </c>
       <c r="C95" t="s">
         <v>790</v>
       </c>
       <c r="D95" t="s">
         <v>799</v>
       </c>
       <c r="E95" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F95" t="s">
         <v>800</v>
       </c>
       <c r="G95" t="s">
         <v>977</v>
       </c>
       <c r="H95" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I95" t="s">
         <v>960</v>
       </c>
       <c r="J95" t="s">
         <v>961</v>
       </c>
       <c r="L95" t="s">
         <v>962</v>
       </c>
       <c r="M95" s="5" t="s">
         <v>963</v>
       </c>
       <c r="N95" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P95">
         <v>45141.0</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" t="s">
         <v>33</v>
       </c>
       <c r="B96" t="s">
         <v>789</v>
       </c>
       <c r="C96" t="s">
         <v>790</v>
       </c>
       <c r="D96" t="s">
         <v>799</v>
       </c>
       <c r="E96" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F96" t="s">
         <v>800</v>
       </c>
       <c r="G96" t="s">
         <v>978</v>
       </c>
       <c r="H96" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I96" t="s">
         <v>918</v>
       </c>
       <c r="J96" t="s">
         <v>919</v>
       </c>
       <c r="K96" t="s">
         <v>920</v>
       </c>
       <c r="L96" t="s">
         <v>921</v>
       </c>
       <c r="M96" s="5" t="s">
         <v>922</v>
       </c>
       <c r="N96" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P96">
         <v>45689.0</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97" t="s">
         <v>33</v>
       </c>
       <c r="B97" t="s">
         <v>789</v>
       </c>
       <c r="C97" t="s">
         <v>790</v>
       </c>
       <c r="D97" t="s">
         <v>799</v>
       </c>
       <c r="E97" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F97" t="s">
         <v>800</v>
       </c>
       <c r="G97" t="s">
         <v>977</v>
       </c>
       <c r="H97" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I97" t="s">
         <v>934</v>
       </c>
       <c r="J97" t="s">
         <v>935</v>
       </c>
       <c r="L97" t="s">
         <v>936</v>
       </c>
       <c r="M97" s="5" t="s">
         <v>937</v>
       </c>
       <c r="N97" s="5" t="s">
         <v>797</v>
       </c>
       <c r="O97">
         <v>44743.0</v>
       </c>
       <c r="P97">
         <v>45382.0</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98" t="s">
         <v>33</v>
       </c>
       <c r="B98" t="s">
         <v>789</v>
       </c>
       <c r="C98" t="s">
         <v>790</v>
       </c>
       <c r="D98" t="s">
         <v>799</v>
       </c>
       <c r="E98" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F98" t="s">
         <v>800</v>
       </c>
       <c r="G98" t="s">
         <v>979</v>
       </c>
       <c r="H98" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I98" t="s">
         <v>980</v>
       </c>
       <c r="J98" t="s">
         <v>981</v>
       </c>
       <c r="K98" t="s">
         <v>982</v>
       </c>
       <c r="L98" t="s">
         <v>983</v>
       </c>
       <c r="M98" s="5" t="s">
         <v>984</v>
       </c>
       <c r="N98" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P98">
         <v>45260.0</v>
       </c>
       <c r="Q98" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99" t="s">
         <v>33</v>
       </c>
       <c r="B99" t="s">
         <v>789</v>
       </c>
       <c r="C99" t="s">
         <v>790</v>
       </c>
       <c r="D99" t="s">
         <v>799</v>
       </c>
       <c r="E99" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F99" t="s">
         <v>800</v>
       </c>
       <c r="G99" t="s">
         <v>986</v>
       </c>
       <c r="H99" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I99" t="s">
         <v>879</v>
       </c>
       <c r="J99" t="s">
         <v>880</v>
       </c>
       <c r="L99" t="s">
         <v>881</v>
       </c>
       <c r="M99" s="5" t="s">
         <v>882</v>
       </c>
       <c r="N99" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P99">
         <v>45467.0</v>
       </c>
       <c r="Q99" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100" t="s">
         <v>33</v>
       </c>
       <c r="B100" t="s">
         <v>988</v>
       </c>
       <c r="C100" t="s">
         <v>888</v>
       </c>
       <c r="D100" t="s">
         <v>33</v>
       </c>
       <c r="E100" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F100" t="s">
         <v>792</v>
       </c>
       <c r="G100" t="s">
         <v>989</v>
       </c>
       <c r="H100" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I100" t="s">
         <v>875</v>
       </c>
       <c r="J100" t="s">
         <v>876</v>
       </c>
       <c r="L100" t="s">
         <v>877</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="N100" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P100">
         <v>46140.0</v>
       </c>
       <c r="Q100" t="s">
         <v>990</v>
       </c>
       <c r="R100" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101" t="s">
         <v>33</v>
       </c>
       <c r="B101" t="s">
         <v>992</v>
       </c>
       <c r="C101" t="s">
         <v>888</v>
       </c>
       <c r="D101" t="s">
         <v>993</v>
       </c>
       <c r="E101" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F101" t="s">
         <v>800</v>
       </c>
       <c r="G101" t="s">
         <v>994</v>
       </c>
       <c r="H101" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I101" t="s">
         <v>918</v>
       </c>
       <c r="J101" t="s">
         <v>919</v>
       </c>
       <c r="K101" t="s">
         <v>920</v>
       </c>
       <c r="L101" t="s">
         <v>921</v>
       </c>
       <c r="M101" s="5" t="s">
         <v>922</v>
       </c>
       <c r="N101" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P101">
         <v>46045.0</v>
       </c>
       <c r="Q101" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102" t="s">
         <v>33</v>
       </c>
       <c r="B102" t="s">
         <v>992</v>
       </c>
       <c r="C102" t="s">
         <v>888</v>
       </c>
       <c r="D102" t="s">
         <v>996</v>
       </c>
       <c r="E102" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F102" t="s">
         <v>792</v>
       </c>
       <c r="G102" t="s">
         <v>997</v>
       </c>
       <c r="H102" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="I102" t="s">
         <v>918</v>
       </c>
       <c r="J102" t="s">
         <v>919</v>
       </c>
       <c r="K102" t="s">
         <v>920</v>
       </c>
       <c r="L102" t="s">
         <v>921</v>
       </c>
       <c r="M102" s="5" t="s">
         <v>922</v>
       </c>
       <c r="N102" s="5" t="s">
         <v>797</v>
       </c>
       <c r="P102">
         <v>45992.0</v>
       </c>
       <c r="Q102" t="s">
         <v>995</v>
+      </c>
+    </row>
+    <row r="103" spans="1:18">
+      <c r="A103" t="s">
+        <v>33</v>
+      </c>
+      <c r="B103" t="s">
+        <v>998</v>
+      </c>
+      <c r="C103" t="s">
+        <v>888</v>
+      </c>
+      <c r="D103" t="s">
+        <v>999</v>
+      </c>
+      <c r="E103" t="s">
+        <v>52</v>
+      </c>
+      <c r="F103" t="s">
+        <v>792</v>
+      </c>
+      <c r="G103" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H103" t="s">
+        <v>41</v>
+      </c>
+      <c r="I103" t="s">
+        <v>1001</v>
+      </c>
+      <c r="J103" t="s">
+        <v>1002</v>
+      </c>
+      <c r="K103" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L103" t="s">
+        <v>1004</v>
+      </c>
+      <c r="M103" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="N103" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P103">
+        <v>45292.0</v>
+      </c>
+      <c r="Q103" t="s">
+        <v>1006</v>
+      </c>
+      <c r="R103" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="104" spans="1:18">
+      <c r="A104" t="s">
+        <v>33</v>
+      </c>
+      <c r="B104" t="s">
+        <v>998</v>
+      </c>
+      <c r="C104" t="s">
+        <v>888</v>
+      </c>
+      <c r="D104" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E104" t="s">
+        <v>52</v>
+      </c>
+      <c r="F104" t="s">
+        <v>800</v>
+      </c>
+      <c r="G104" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H104" t="s">
+        <v>41</v>
+      </c>
+      <c r="I104" t="s">
+        <v>1001</v>
+      </c>
+      <c r="J104" t="s">
+        <v>1002</v>
+      </c>
+      <c r="K104" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L104" t="s">
+        <v>1004</v>
+      </c>
+      <c r="M104" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="N104" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P104">
+        <v>45778.0</v>
+      </c>
+      <c r="Q104" t="s">
+        <v>1010</v>
+      </c>
+      <c r="R104" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="105" spans="1:18">
+      <c r="A105" t="s">
+        <v>33</v>
+      </c>
+      <c r="B105" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C105" t="s">
+        <v>888</v>
+      </c>
+      <c r="D105" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E105" t="s">
+        <v>52</v>
+      </c>
+      <c r="F105" t="s">
+        <v>800</v>
+      </c>
+      <c r="G105" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H105" t="s">
+        <v>41</v>
+      </c>
+      <c r="I105" t="s">
+        <v>1001</v>
+      </c>
+      <c r="J105" t="s">
+        <v>1002</v>
+      </c>
+      <c r="K105" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L105" t="s">
+        <v>1004</v>
+      </c>
+      <c r="M105" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="N105" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P105">
+        <v>44927.0</v>
+      </c>
+      <c r="Q105" t="s">
+        <v>1010</v>
+      </c>
+      <c r="R105" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="106" spans="1:18">
+      <c r="A106" t="s">
+        <v>33</v>
+      </c>
+      <c r="B106" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C106" t="s">
+        <v>888</v>
+      </c>
+      <c r="D106" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E106" t="s">
+        <v>52</v>
+      </c>
+      <c r="F106" t="s">
+        <v>792</v>
+      </c>
+      <c r="G106" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H106" t="s">
+        <v>41</v>
+      </c>
+      <c r="I106" t="s">
+        <v>1001</v>
+      </c>
+      <c r="J106" t="s">
+        <v>1002</v>
+      </c>
+      <c r="K106" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L106" t="s">
+        <v>1004</v>
+      </c>
+      <c r="M106" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="N106" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P106">
+        <v>45778.0</v>
+      </c>
+      <c r="Q106" t="s">
+        <v>1010</v>
+      </c>
+      <c r="R106" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="107" spans="1:18">
+      <c r="A107" t="s">
+        <v>33</v>
+      </c>
+      <c r="B107" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C107" t="s">
+        <v>888</v>
+      </c>
+      <c r="D107" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E107" t="s">
+        <v>52</v>
+      </c>
+      <c r="F107" t="s">
+        <v>792</v>
+      </c>
+      <c r="G107" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H107" t="s">
+        <v>41</v>
+      </c>
+      <c r="I107" t="s">
+        <v>980</v>
+      </c>
+      <c r="J107" t="s">
+        <v>981</v>
+      </c>
+      <c r="K107" t="s">
+        <v>982</v>
+      </c>
+      <c r="L107" t="s">
+        <v>983</v>
+      </c>
+      <c r="M107" s="5" t="s">
+        <v>984</v>
+      </c>
+      <c r="N107" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P107">
+        <v>45763.0</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>1022</v>
+      </c>
+      <c r="R107" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="108" spans="1:18">
+      <c r="A108" t="s">
+        <v>33</v>
+      </c>
+      <c r="B108" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C108" t="s">
+        <v>888</v>
+      </c>
+      <c r="D108" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E108" t="s">
+        <v>52</v>
+      </c>
+      <c r="F108" t="s">
+        <v>800</v>
+      </c>
+      <c r="G108" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H108" t="s">
+        <v>41</v>
+      </c>
+      <c r="I108" t="s">
+        <v>1001</v>
+      </c>
+      <c r="J108" t="s">
+        <v>1002</v>
+      </c>
+      <c r="K108" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L108" t="s">
+        <v>1004</v>
+      </c>
+      <c r="M108" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="N108" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P108">
+        <v>45778.0</v>
+      </c>
+      <c r="Q108" t="s">
+        <v>1010</v>
+      </c>
+      <c r="R108" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="109" spans="1:18">
+      <c r="A109" t="s">
+        <v>33</v>
+      </c>
+      <c r="B109" t="s">
+        <v>789</v>
+      </c>
+      <c r="C109" t="s">
+        <v>790</v>
+      </c>
+      <c r="D109" t="s">
+        <v>791</v>
+      </c>
+      <c r="E109" t="s">
+        <v>52</v>
+      </c>
+      <c r="F109" t="s">
+        <v>792</v>
+      </c>
+      <c r="G109" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H109" t="s">
+        <v>41</v>
+      </c>
+      <c r="I109" t="s">
+        <v>1001</v>
+      </c>
+      <c r="J109" t="s">
+        <v>1002</v>
+      </c>
+      <c r="K109" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L109" t="s">
+        <v>1004</v>
+      </c>
+      <c r="M109" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="N109" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P109">
+        <v>44256.0</v>
+      </c>
+      <c r="Q109" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="110" spans="1:18">
+      <c r="A110" t="s">
+        <v>33</v>
+      </c>
+      <c r="B110" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C110" t="s">
+        <v>888</v>
+      </c>
+      <c r="D110" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E110" t="s">
+        <v>52</v>
+      </c>
+      <c r="F110" t="s">
+        <v>792</v>
+      </c>
+      <c r="G110" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H110" t="s">
+        <v>41</v>
+      </c>
+      <c r="I110" t="s">
+        <v>1001</v>
+      </c>
+      <c r="J110" t="s">
+        <v>1002</v>
+      </c>
+      <c r="K110" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L110" t="s">
+        <v>1004</v>
+      </c>
+      <c r="M110" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="N110" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P110">
+        <v>44986.0</v>
+      </c>
+      <c r="Q110" t="s">
+        <v>1032</v>
+      </c>
+      <c r="R110" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="111" spans="1:18">
+      <c r="A111" t="s">
+        <v>33</v>
+      </c>
+      <c r="B111" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C111" t="s">
+        <v>888</v>
+      </c>
+      <c r="D111" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E111" t="s">
+        <v>52</v>
+      </c>
+      <c r="F111" t="s">
+        <v>800</v>
+      </c>
+      <c r="G111" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H111" t="s">
+        <v>41</v>
+      </c>
+      <c r="I111" t="s">
+        <v>1001</v>
+      </c>
+      <c r="J111" t="s">
+        <v>1002</v>
+      </c>
+      <c r="K111" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L111" t="s">
+        <v>1004</v>
+      </c>
+      <c r="M111" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="N111" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P111">
+        <v>45778.0</v>
+      </c>
+      <c r="Q111" t="s">
+        <v>1036</v>
+      </c>
+      <c r="R111" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="112" spans="1:18">
+      <c r="A112" t="s">
+        <v>33</v>
+      </c>
+      <c r="B112" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C112" t="s">
+        <v>888</v>
+      </c>
+      <c r="D112" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E112" t="s">
+        <v>52</v>
+      </c>
+      <c r="F112" t="s">
+        <v>792</v>
+      </c>
+      <c r="G112" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H112" t="s">
+        <v>41</v>
+      </c>
+      <c r="I112" t="s">
+        <v>1001</v>
+      </c>
+      <c r="J112" t="s">
+        <v>1002</v>
+      </c>
+      <c r="K112" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L112" t="s">
+        <v>1004</v>
+      </c>
+      <c r="M112" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="N112" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P112">
+        <v>44927.0</v>
+      </c>
+      <c r="Q112" t="s">
+        <v>1038</v>
+      </c>
+      <c r="R112" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="113" spans="1:18">
+      <c r="A113" t="s">
+        <v>33</v>
+      </c>
+      <c r="B113" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C113" t="s">
+        <v>888</v>
+      </c>
+      <c r="D113" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E113" t="s">
+        <v>52</v>
+      </c>
+      <c r="F113" t="s">
+        <v>800</v>
+      </c>
+      <c r="G113" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H113" t="s">
+        <v>41</v>
+      </c>
+      <c r="I113" t="s">
+        <v>1001</v>
+      </c>
+      <c r="J113" t="s">
+        <v>1002</v>
+      </c>
+      <c r="K113" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L113" t="s">
+        <v>1004</v>
+      </c>
+      <c r="M113" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="N113" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P113">
+        <v>46143.0</v>
+      </c>
+      <c r="Q113" t="s">
+        <v>1010</v>
+      </c>
+      <c r="R113" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="114" spans="1:18">
+      <c r="A114" t="s">
+        <v>33</v>
+      </c>
+      <c r="B114" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C114" t="s">
+        <v>888</v>
+      </c>
+      <c r="D114" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E114" t="s">
+        <v>52</v>
+      </c>
+      <c r="F114" t="s">
+        <v>792</v>
+      </c>
+      <c r="G114" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H114" t="s">
+        <v>41</v>
+      </c>
+      <c r="I114" t="s">
+        <v>1001</v>
+      </c>
+      <c r="J114" t="s">
+        <v>1002</v>
+      </c>
+      <c r="K114" t="s">
+        <v>1003</v>
+      </c>
+      <c r="L114" t="s">
+        <v>1004</v>
+      </c>
+      <c r="M114" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="N114" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P114">
+        <v>45658.0</v>
+      </c>
+      <c r="Q114" t="s">
+        <v>1010</v>
+      </c>
+      <c r="R114" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="115" spans="1:18">
+      <c r="A115" t="s">
+        <v>33</v>
+      </c>
+      <c r="B115" t="s">
+        <v>394</v>
+      </c>
+      <c r="C115" t="s">
+        <v>888</v>
+      </c>
+      <c r="D115" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E115" t="s">
+        <v>52</v>
+      </c>
+      <c r="F115" t="s">
+        <v>792</v>
+      </c>
+      <c r="G115" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H115" t="s">
+        <v>41</v>
+      </c>
+      <c r="I115" t="s">
+        <v>1048</v>
+      </c>
+      <c r="J115" t="s">
+        <v>1049</v>
+      </c>
+      <c r="K115" t="s">
+        <v>1050</v>
+      </c>
+      <c r="L115" t="s">
+        <v>1051</v>
+      </c>
+      <c r="M115" s="5" t="s">
+        <v>1052</v>
+      </c>
+      <c r="N115" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P115">
+        <v>46174.0</v>
+      </c>
+      <c r="Q115" t="s">
+        <v>1053</v>
+      </c>
+      <c r="R115" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="116" spans="1:18">
+      <c r="A116" t="s">
+        <v>33</v>
+      </c>
+      <c r="B116" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C116" t="s">
+        <v>888</v>
+      </c>
+      <c r="D116" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E116" t="s">
+        <v>52</v>
+      </c>
+      <c r="F116" t="s">
+        <v>792</v>
+      </c>
+      <c r="G116" t="s">
+        <v>1057</v>
+      </c>
+      <c r="H116" t="s">
+        <v>41</v>
+      </c>
+      <c r="I116" t="s">
+        <v>1058</v>
+      </c>
+      <c r="J116" t="s">
+        <v>1059</v>
+      </c>
+      <c r="K116" t="s">
+        <v>1060</v>
+      </c>
+      <c r="L116" t="s">
+        <v>1061</v>
+      </c>
+      <c r="M116" s="5" t="s">
+        <v>1062</v>
+      </c>
+      <c r="N116" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P116">
+        <v>45200.0</v>
+      </c>
+      <c r="Q116" t="s">
+        <v>1063</v>
+      </c>
+      <c r="R116" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="117" spans="1:18">
+      <c r="A117" t="s">
+        <v>33</v>
+      </c>
+      <c r="B117" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C117" t="s">
+        <v>888</v>
+      </c>
+      <c r="D117" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E117" t="s">
+        <v>52</v>
+      </c>
+      <c r="F117" t="s">
+        <v>792</v>
+      </c>
+      <c r="G117" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H117" t="s">
+        <v>41</v>
+      </c>
+      <c r="I117" t="s">
+        <v>1058</v>
+      </c>
+      <c r="J117" t="s">
+        <v>1059</v>
+      </c>
+      <c r="K117" t="s">
+        <v>1060</v>
+      </c>
+      <c r="L117" t="s">
+        <v>1061</v>
+      </c>
+      <c r="M117" s="5" t="s">
+        <v>1062</v>
+      </c>
+      <c r="N117" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P117">
+        <v>45931.0</v>
+      </c>
+      <c r="Q117" t="s">
+        <v>1068</v>
+      </c>
+      <c r="R117" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="118" spans="1:18">
+      <c r="A118" t="s">
+        <v>33</v>
+      </c>
+      <c r="B118" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C118" t="s">
+        <v>790</v>
+      </c>
+      <c r="D118" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E118" t="s">
+        <v>52</v>
+      </c>
+      <c r="F118" t="s">
+        <v>800</v>
+      </c>
+      <c r="G118" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H118" t="s">
+        <v>41</v>
+      </c>
+      <c r="I118" t="s">
+        <v>875</v>
+      </c>
+      <c r="J118" t="s">
+        <v>876</v>
+      </c>
+      <c r="L118" t="s">
+        <v>877</v>
+      </c>
+      <c r="M118" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="N118" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="P118">
+        <v>46202.0</v>
+      </c>
+      <c r="Q118" t="s">
+        <v>1072</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>998</v>
+        <v>1073</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>999</v>
+        <v>1074</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1000</v>
+        <v>1075</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1001</v>
+        <v>1076</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>1002</v>
+        <v>1077</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1003</v>
+        <v>1078</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1004</v>
+        <v>1079</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>1005</v>
+        <v>1080</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1006</v>
+        <v>1081</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>1007</v>
+        <v>1082</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>1008</v>
+        <v>1083</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>1009</v>
+        <v>1084</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>1010</v>
+        <v>1085</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1011</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1012</v>
+        <v>1087</v>
       </c>
       <c r="C2" t="s">
-        <v>1013</v>
+        <v>1088</v>
       </c>
       <c r="D2" t="s">
-        <v>1014</v>
+        <v>1089</v>
       </c>
       <c r="E2" t="s">
         <v>340</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>1015</v>
+        <v>1090</v>
       </c>
       <c r="G2" t="s">
-        <v>1016</v>
+        <v>1091</v>
       </c>
       <c r="H2" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="I2" t="s">
-        <v>1017</v>
+        <v>1092</v>
       </c>
       <c r="K2" t="s">
-        <v>1018</v>
+        <v>1093</v>
       </c>
       <c r="N2" t="s">
-        <v>1019</v>
+        <v>1094</v>
       </c>
       <c r="O2" t="s">
-        <v>1020</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1021</v>
+        <v>1096</v>
       </c>
       <c r="C3" t="s">
         <v>33</v>
       </c>
       <c r="D3" t="s">
-        <v>1014</v>
+        <v>1089</v>
       </c>
       <c r="E3" t="s">
         <v>340</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>1022</v>
+        <v>1097</v>
       </c>
       <c r="G3" t="s">
-        <v>1023</v>
+        <v>1098</v>
       </c>
       <c r="H3" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="I3" t="s">
-        <v>1024</v>
+        <v>1099</v>
       </c>
       <c r="J3" t="s">
-        <v>1025</v>
+        <v>1100</v>
       </c>
       <c r="K3" t="s">
-        <v>1026</v>
+        <v>1101</v>
       </c>
       <c r="N3" t="s">
-        <v>1027</v>
+        <v>1102</v>
       </c>
       <c r="O3" t="s">
-        <v>1028</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1029</v>
+        <v>1104</v>
       </c>
       <c r="C4" t="s">
-        <v>1030</v>
+        <v>1105</v>
       </c>
       <c r="D4" t="s">
-        <v>1031</v>
+        <v>1106</v>
       </c>
       <c r="E4" t="s">
         <v>340</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>1032</v>
+        <v>1107</v>
       </c>
       <c r="G4" t="s">
-        <v>1033</v>
+        <v>1108</v>
       </c>
       <c r="H4" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="I4" t="s">
-        <v>1024</v>
+        <v>1099</v>
       </c>
       <c r="J4" t="s">
-        <v>1034</v>
+        <v>1109</v>
       </c>
       <c r="K4" t="s">
-        <v>1035</v>
+        <v>1110</v>
       </c>
       <c r="L4" t="s">
-        <v>1036</v>
+        <v>1111</v>
       </c>
       <c r="M4" t="s">
-        <v>1037</v>
+        <v>1112</v>
       </c>
       <c r="N4" t="s">
-        <v>1038</v>
+        <v>1113</v>
       </c>
       <c r="O4" t="s">
-        <v>1039</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>1040</v>
+        <v>1115</v>
       </c>
       <c r="C5" t="s">
-        <v>1041</v>
+        <v>1116</v>
       </c>
       <c r="D5" t="s">
-        <v>1042</v>
+        <v>1117</v>
       </c>
       <c r="E5" t="s">
         <v>340</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>1043</v>
+        <v>1118</v>
       </c>
       <c r="G5" t="s">
-        <v>1044</v>
+        <v>1119</v>
       </c>
       <c r="H5" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="I5" t="s">
-        <v>1024</v>
+        <v>1099</v>
       </c>
       <c r="J5" t="s">
-        <v>1045</v>
+        <v>1120</v>
       </c>
       <c r="K5" t="s">
-        <v>1046</v>
+        <v>1121</v>
       </c>
       <c r="L5" t="s">
-        <v>1047</v>
+        <v>1122</v>
       </c>
       <c r="M5" t="s">
-        <v>1048</v>
+        <v>1123</v>
       </c>
       <c r="N5" t="s">
-        <v>1049</v>
+        <v>1124</v>
       </c>
       <c r="O5" t="s">
-        <v>1050</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>1051</v>
+        <v>1126</v>
       </c>
       <c r="C6" t="s">
-        <v>1052</v>
+        <v>1127</v>
       </c>
       <c r="D6" t="s">
-        <v>1053</v>
+        <v>1128</v>
       </c>
       <c r="E6" t="s">
         <v>340</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>1054</v>
+        <v>1129</v>
       </c>
       <c r="G6" t="s">
-        <v>1055</v>
+        <v>1130</v>
       </c>
       <c r="H6" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="I6" t="s">
-        <v>1017</v>
+        <v>1092</v>
       </c>
       <c r="J6" t="s">
-        <v>1056</v>
+        <v>1131</v>
       </c>
       <c r="K6" t="s">
-        <v>1057</v>
+        <v>1132</v>
       </c>
       <c r="L6" t="s">
-        <v>1058</v>
+        <v>1133</v>
       </c>
       <c r="M6" t="s">
-        <v>1059</v>
+        <v>1134</v>
       </c>
       <c r="N6" t="s">
-        <v>1060</v>
+        <v>1135</v>
       </c>
       <c r="O6" t="s">
-        <v>1061</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>1062</v>
+        <v>1137</v>
       </c>
       <c r="C7" t="s">
-        <v>1063</v>
+        <v>1138</v>
       </c>
       <c r="D7" t="s">
-        <v>1042</v>
+        <v>1117</v>
       </c>
       <c r="E7" t="s">
         <v>340</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>1064</v>
+        <v>1139</v>
       </c>
       <c r="G7" t="s">
-        <v>1065</v>
+        <v>1140</v>
       </c>
       <c r="H7" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="I7" t="s">
-        <v>1066</v>
+        <v>1141</v>
       </c>
       <c r="J7" t="s">
-        <v>1067</v>
+        <v>1142</v>
       </c>
       <c r="K7" t="s">
-        <v>1068</v>
+        <v>1143</v>
       </c>
       <c r="L7" t="s">
-        <v>1069</v>
+        <v>1144</v>
       </c>
       <c r="M7" t="s">
-        <v>1070</v>
+        <v>1145</v>
       </c>
       <c r="N7" t="s">
-        <v>1071</v>
+        <v>1146</v>
       </c>
       <c r="O7" t="s">
-        <v>1072</v>
+        <v>1147</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -15565,339 +16640,353 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>1073</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1" s="2" t="s">
-        <v>1075</v>
+        <v>1150</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1001</v>
+        <v>1076</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1076</v>
+        <v>1151</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>1077</v>
+        <v>1152</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>1078</v>
+        <v>1153</v>
       </c>
       <c r="C2" t="s">
-        <v>1079</v>
+        <v>1154</v>
       </c>
       <c r="D2" t="s">
-        <v>1080</v>
+        <v>1155</v>
       </c>
       <c r="E2" t="s">
-        <v>1081</v>
+        <v>1156</v>
       </c>
       <c r="F2" t="s">
         <v>340</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>1082</v>
+        <v>1157</v>
       </c>
       <c r="I2" t="s">
-        <v>1083</v>
+        <v>1158</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1084</v>
+        <v>1159</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>769</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1085</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1086</v>
+        <v>1161</v>
       </c>
       <c r="C2" t="s">
-        <v>1087</v>
+        <v>1162</v>
       </c>
       <c r="D2" t="s">
-        <v>1088</v>
+        <v>1163</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F2"/>
+  <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1089</v>
+        <v>1164</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>773</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1090</v>
+        <v>1165</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1091</v>
+        <v>1166</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1092</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>789</v>
       </c>
       <c r="C2" t="s">
         <v>790</v>
       </c>
       <c r="D2" t="s">
-        <v>1093</v>
+        <v>1168</v>
       </c>
       <c r="E2" t="s">
-        <v>1093</v>
+        <v>1168</v>
       </c>
       <c r="F2" t="s">
-        <v>1094</v>
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C3" t="s">
+        <v>888</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1171</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>770</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>769</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>771</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>1095</v>
+        <v>1172</v>
       </c>
       <c r="C2" t="s">
-        <v>1096</v>
+        <v>1173</v>
       </c>
       <c r="D2" t="s">
-        <v>1097</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>1095</v>
+        <v>1172</v>
       </c>
       <c r="C3" t="s">
-        <v>1098</v>
+        <v>1175</v>
       </c>
       <c r="D3" t="s">
-        <v>1099</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>1095</v>
+        <v>1172</v>
       </c>
       <c r="C4" t="s">
-        <v>1100</v>
+        <v>1177</v>
       </c>
       <c r="D4" t="s">
-        <v>1101</v>
+        <v>1178</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">