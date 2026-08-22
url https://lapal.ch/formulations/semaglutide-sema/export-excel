--- v3 (2026-08-02)
+++ v4 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1186">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Semaglutide</t>
   </si>
   <si>
     <t>OZEMPIC; RYLEBUS; and WEGOVY</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>GLP-1 receptor agonist</t>
   </si>
   <si>
     <t>Semaglutide LAI is a once-weekly subcutaneous GLP-1 receptor agonist (94% homologous to human GLP-1) indicated for glycemic control in type 2 diabetes. It enhances glucose-dependent insulin secretion, suppresses glucagon, and delays gastric emptying, lowering glucose and promoting weight loss. Peak plasma concentration occurs 1–3 days post-dose; high albumin binding confers a ~7-day half-life. Apparent clearance is ~0.05 L/h, and steady state is reached in 4–5 weeks. Furthermore, phase 3 trials show ~1.5% HbA1c reduction and up to 15% weight loss. To add on, semaglutide LAI has a black box warning i.e. risk of thyroid c-cell tumor. Other Adverse events include pancreatitis, diabetic retinopathy, hypoglycemia, acute kidney injury, and acute gallbladder diseases.</t>
   </si>
   <si>
     <t>Ozempic (2 mg/3 mL, 4 mg/3 mL, and 8 mg/3 mL prefilled syringes) is approved in 54 countries, while Wegovy (0.25 mg, 0.5 mg, 1 mg, 1.7 mg, and 2.4 mg) is approved in 43 countries. Additionally, a biosimilar version of long-acting semaglutide injection, marketed as Semavic Next, is approved in the Russian Federation for the treatment of obesity.</t>
   </si>
@@ -2835,54 +2844,63 @@
     <t>A Research Study Looking Into the Effect of Semaglutide and NNC0480 0389 on Blood Levels of a Birth Control Pill in Woman After Menopause</t>
   </si>
   <si>
     <t>2021-12-13</t>
   </si>
   <si>
     <t>2023-11-10</t>
   </si>
   <si>
     <t>2022-08-13</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Postmenopausal female, aged greater than or equal to 45 years at the time of signing informed consent
 * Body mass index between 20.0 and 29.9 kilogram per meter square (kg/m\^2) (both inclusive)
 * Considered to be generally healthy based on the medical history, physical examination, and the results of vital signs, electrocardiogram and clinical laboratory tests performed during the screening visit, as judged by the investigator
 Exclusion Criteria:
 * Any disorder which in the investigator's opinion might jeopardise participant's safety or compliance with the protocol
 * HbA1c greater than or equal to 6.5 % (48 millimoles per mole (mmol/mol)) at screening
 * Use of prescription medicinal products or non-prescription drugs including any herbal medicine known to interfer</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -3936,57 +3954,57 @@
   <si>
     <t>World Intellectual Property Organization (WIPO), San Marino, Iceland</t>
   </si>
   <si>
     <t>WO2019072941</t>
   </si>
   <si>
     <t>Semaglutide once‑weekly use at 2.0–10 mg for chronic weight management</t>
   </si>
   <si>
     <t>Dose/Regimen; Use</t>
   </si>
   <si>
     <t>2038-10-10</t>
   </si>
   <si>
     <t>The present invention relates to semaglutide for use in weight management.</t>
   </si>
   <si>
     <t>Malaysia, Iraq, South Africa, Indonesia</t>
   </si>
   <si>
     <t>Australia, Chile, Japan, Russian Federation, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
-    <t>Brazil, China, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Mexico, Philippines, Thailand, Iran (Islamic Republic of), Algeria</t>
+    <t>Brazil, China, Morocco, Tunisia, Albania, Serbia, Türkiye, North Macedonia, Mexico, Philippines, Thailand, Iran (Islamic Republic of), Algeria</t>
   </si>
   <si>
     <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Singapore, United States of America</t>
   </si>
   <si>
-    <t>World Intellectual Property Organization (WIPO), China</t>
+    <t>World Intellectual Property Organization (WIPO), China, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Korea, Republic of, United States of America</t>
   </si>
   <si>
     <t>WO2021144477</t>
   </si>
   <si>
     <t>Semaglutide liquid formulation with sodium chloride</t>
   </si>
   <si>
     <t>2041-02-17</t>
   </si>
   <si>
     <t>The present invention relates to pharmaceutical compositions of the GLP-1 peptide semaglutide comprising no more than 0.1 %(w/w) phenol and above 6.4 mg/ml sodium chloride, their preparation, kits comprising such compositions as well as uses thereof.</t>
   </si>
   <si>
     <t>US FDA, PatInformed</t>
   </si>
   <si>
     <t>China, Iraq, Algeria, Kazakhstan</t>
   </si>
   <si>
     <t>Australia, Japan, Taiwan, Province of China, United States of America, Saudi Arabia, Russian Federation</t>
   </si>
@@ -4051,50 +4069,53 @@
     <t>https://pubchem.ncbi.nlm.nih.gov/compound/Lysine_-semaglutide</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://www.novonordisk.com/</t>
   </si>
   <si>
     <t>Novo Nordisk A/S, founded in 1989 through the merger of two Danish insulin pioneers—Nordisk Insulinlaboratorium (1923) and Novo Terapeutisk Laboratorium (1925)—traces its roots to Nobel laureate August Krogh’s efforts to bring insulin production to Denmark. Headquartered in Bagsværd, Denmark, the company operates production facilities in nine countries and offices in over 75.</t>
   </si>
   <si>
     <t>Various generic manufacturers</t>
   </si>
   <si>
     <t>https://medexpressca.zendesk.com/hc/en-gb/articles/36261135392541-Generic-Semaglutide-Frequently-Ask</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Wilding, J. P. H., Batterham, R. L., Calanna, S., Davies, M., Van Gaal, L. F., Lingvay, I., McGowan, B. M., Rosenstock, J., Tran, M. T. D., Wadden, T. A., Wharton, S., Yokote, K., Zeuthen, N., Kushner, R. F., &amp;amp; STEP 1 Study Group (2021). Once-Weekly Semaglutide in Adults with Overweight or Obesity.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The New England journal of medicine&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;384&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(11), 989–1002. &lt;/span&gt;&lt;a href="https://doi.org/10.1056/NEJMoa2032183" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1056/NEJMoa2032183&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Obesity is a global health challenge with few pharmacologic options. Whether adults with obesity can achieve weight loss with once-weekly semaglutide at a dose of 2.4 mg as an adjunct to lifestyle intervention has not been confirmed.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;In this double-blind trial, we enrolled 1961 adults with a body-mass index (the weight in kilograms divided by the square of the height in meters) of 30 or greater (≥27 in persons with ≥1 weight-related coexisting condition), who did not have diabetes, and randomly assigned them, in a 2:1 ratio, to 68 weeks of treatment with once-weekly subcutaneous semaglutide (at a dose of 2.4 mg) or placebo, plus lifestyle intervention. The coprimary end points were the percentage change in body weight and weight reduction of at least 5%. The primary estimand (a precise description of the treatment effect reflecting the objective of the clinical trial) assessed effects regardless of treatment discontinuation or rescue interventions.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;The mean change in body weight from baseline to week 68 was -14.9% in the semaglutide group as compared with -2.4% with placebo, for an estimated treatment difference of -12.4 percentage points (95% confidence interval [CI], -13.4 to -11.5; P&amp;lt;0.001). More participants in the semaglutide group than in the placebo group achieved weight reductions of 5% or more (1047 participants [86.4%] vs. 182 [31.5%]), 10% or more (838 [69.1%] vs. 69 [12.0%]), and 15% or more (612 [50.5%] vs. 28 [4.9%]) at week 68 (P&amp;lt;0.001 for all three comparisons of odds). The change in body weight from baseline to week 68 was -15.3 kg in the semaglutide group as compared with -2.6 kg in the placebo group (estimated treatment difference, -12.7 kg; 95% CI, -13.7 to -11.7). Participants who received semaglutide had a greater improvement with respect to cardiometabolic risk factors and a greater increase in participant-reported physical functioning from baseline than those who received placebo. Nausea and diarrhea were the most common adverse events with semaglutide; they were typically transient and mild-to-moderate in severity and subsided with time. More participants in the semaglutide group than in the placebo group discontinued treatment owing to gastrointestinal events (59 [4.5%] vs. 5 [0.8%]).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;In participants with overweight or obesity, 2.4 mg of semaglutide once weekly plus lifestyle intervention was associated with sustained, clinically relevant reduction in body weight. (Funded by Novo Nordisk; STEP 1 ClinicalTrials.gov number,&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT03548935" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT03548935&lt;/a&gt;).&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Garvey, W. T., Batterham, R. L., Bhatta, M., Buscemi, S., Christensen, L. N., Frias, J. P., Jódar, E., Kandler, K., Rigas, G., Wadden, T. A., Wharton, S., &amp;amp; STEP 5 Study Group (2022). Two-year effects of semaglutide in adults with overweight or obesity: the STEP 5 trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Nature medicine&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;28&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(10), 2083–2091. &lt;/span&gt;&lt;a href="https://doi.org/10.1038/s41591-022-02026-4" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1038/s41591-022-02026-4&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;The STEP 5 trial assessed the efficacy and safety of once-weekly subcutaneous semaglutide 2.4 mg versus placebo (both plus behavioral intervention) for long-term treatment of adults with obesity, or overweight with at least one weight-related comorbidity, without diabetes. The co-primary endpoints were the percentage change in body weight and achievement of weight loss of ≥5% at week 104. Efficacy was assessed among all randomized participants regardless of treatment discontinuation or rescue intervention. From 5 October 2018 to 1 February 2019, 304 participants were randomly assigned to semaglutide 2.4 mg (n = 152) or placebo (n = 152), 92.8% of whom completed the trial (attended the end-of-trial safety visit). Most participants were female (236 (77.6%)) and white (283 (93.1%)), with a mean (s.d.) age of 47.3 (11.0) years, body mass index of 38.5 (6.9) kg m-2&amp;nbsp;and weight of 106.0 (22.0) kg. The mean change in body weight from baseline to week 104 was -15.2% in the semaglutide group (n = 152) versus -2.6% with placebo (n = 152), for an estimated treatment difference of -12.6 %-points (95% confidence interval, -15.3 to -9.8; P &amp;lt; 0.0001). More participants in the semaglutide group than in the placebo group achieved weight loss ≥5% from baseline at week 104 (77.1% versus 34.4%; P &amp;lt; 0.0001). Gastrointestinal adverse events, mostly mild-to-moderate, were reported more often with semaglutide than with placebo (82.2% versus 53.9%). In summary, in adults with overweight (with at least one weight-related comorbidity) or obesity, semaglutide treatment led to substantial, sustained weight loss over 104 weeks versus placebo.&amp;nbsp;&lt;/span&gt;&lt;a href="http://clinicaltrials.gov/show/NCT03693430" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188); background-color: rgb(255, 255, 255);"&gt;NCT03693430&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Frías, J. P., Auerbach, P., Bajaj, H. S., Fukushima, Y., Lingvay, I., Macura, S., Søndergaard, A. L., Tankova, T. I., Tentolouris, N., &amp;amp; Buse, J. B. (2021). Efficacy and safety of once-weekly semaglutide 2·0 mg versus 1·0 mg in patients with type 2 diabetes (SUSTAIN FORTE): a double-blind, randomised, phase 3B trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The lancet. Diabetes &amp;amp; endocrinology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;9&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(9), 563–574. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/S2213-8587(21)00174-1" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/S2213-8587(21)00174-1&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Semaglutide is an effective treatment for type 2 diabetes; however, 20-30% of patients given semaglutide 1·0 mg do not reach glycaemic treatment goals. We aimed to investigate the efficacy and safety of once-weekly semaglutide 2·0 mg versus 1·0 mg in adults with inadequately controlled type 2 diabetes on a stable dose of metformin with or without a sulfonylurea.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;We did a 40-week, randomised, active-controlled, parallel-group, double-blind, phase 3B trial (SUSTAIN FORTE) at 125 outpatient clinics in ten countries. Participants (≥18 years) with inadequately controlled type 2 diabetes (HbA1c&amp;nbsp;8·0-10·0%) with metformin and with or without sulfonylurea were randomly assigned (1:1) by an interactive web-response system to 2·0 mg or 1·0 mg once-weekly semaglutide. Participants, site personnel, the clinical study group, and investigators were masked to the randomised treatment. Outcomes included change from baseline at week 40 in HbA1c&amp;nbsp;(primary outcome) and bodyweight (secondary confirmatory outcome), evaluated through trial product estimand (no treatment discontinuation or without rescue medication) and treatment policy estimand (regardless of treatment discontinuation or rescue medication) strategies. This study is registered with ClinicalTrials.gov,&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT03989232" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT03989232&lt;/a&gt;; EudraCT, 2018-004529-96; and WHO, U1111-1224-5162.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Findings:&amp;nbsp;&lt;/strong&gt;Between June 19 and Nov 28, 2019, of 1515 adults assessed for eligibility, 961 participants (mean age 58·0 years [SD 10·0]; 398 [41%] women) were included. Participants were randomly assigned to once-weekly semaglutide 2·0 mg (n=480 [50%]) or 1·0 mg (n=481 [50%]); 462 (96%) patients in the semaglutide 2·0 mg group and 471 (98%) in the semaglutide 1·0 mg group completed the trial. Mean baseline HbA1c&amp;nbsp;was 8·9% (SD 0·6; 73·3 mmol/mol [SD 6·9]) and BMI was 34·6 kg/m2&amp;nbsp;(SD 7·0). Mean change in HbA1c&amp;nbsp;from baseline at week 40 was -2·2 percentage points with semaglutide 2·0 mg and -1·9 percentage points with semaglutide 1·0 mg (estimated treatment difference [ETD] -0·23 percentage points [95% CI -0·36 to -0·11]; p=0·0003; trial product estimand) and -2·1 percentage points with semaglutide 2·0 mg and -1·9 percentage points with semaglutide 1·0 mg (ETD -0·18 percentage points [-0·31 to -0·04]; p=0·0098; treatment policy estimand). Mean change in bodyweight from baseline at week 40 was -6·9 kg with semaglutide 2·0 mg and -6·0 kg with semaglutide 1·0 mg (ETD -0·93 kg [95% CI -1·68 to -0·18]; p=0·015; trial product estimand) and -6·4 kg with semaglutide 2·0 mg and -5·6 kg with semaglutide 1·0 mg (ETD -0·77 kg [-1·55 to 0·01]; p=0·054; treatment policy estimand). Gastrointestinal disorders were the most commonly reported adverse events (163 [34%] in the 2·0 mg group and 148 [31%] in the 1·0 mg group). Serious adverse events were similar between treatment groups, reported for 21 (4%) participants given semaglutide 2·0 mg and 25 (5%) participants given semaglutide 1·0 mg. Three deaths were reported during the trial (one in the semaglutide 1·0 mg group and two in the semaglutide 2·0 mg group).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Interpretation:&amp;nbsp;&lt;/strong&gt;Semaglutide 2·0 mg was superior to 1·0 mg in reducing HbA1c, with additional bodyweight loss and a similar safety profile. This higher dose provides a treatment intensification option for patients with type 2 diabetes treated with semaglutide in need of additional glycaemic control.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
@@ -4484,94 +4505,97 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20050331&amp;CC=WO&amp;NR=2005027978A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20060921&amp;CC=WO&amp;NR=2006097537A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140109&amp;CC=WO&amp;NR=2014005858A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190228&amp;CC=WO&amp;NR=2019038412A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190418&amp;CC=WO&amp;NR=2019072941A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20210722&amp;CC=WO&amp;NR=2021144477A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Y8RWJhwxITo1VoRHfOahMCULLFyy7RVLiLvaC33L.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -4627,83 +4651,83 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>42</v>
       </c>
       <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
         <v>44</v>
       </c>
       <c r="O2" t="s">
         <v>45</v>
       </c>
       <c r="P2" t="s">
         <v>46</v>
       </c>
       <c r="Q2" t="s">
         <v>47</v>
       </c>
       <c r="R2" t="s">
         <v>48</v>
       </c>
       <c r="S2" t="s">
         <v>49</v>
       </c>
       <c r="T2" t="s">
         <v>50</v>
@@ -4716,55 +4740,64 @@
       </c>
       <c r="W2" t="s">
         <v>53</v>
       </c>
       <c r="X2" t="s">
         <v>54</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>55</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>56</v>
       </c>
       <c r="AA2" t="s">
         <v>57</v>
       </c>
       <c r="AB2" t="s">
         <v>58</v>
       </c>
       <c r="AC2" t="s">
         <v>59</v>
       </c>
       <c r="AD2" t="s">
         <v>60</v>
       </c>
+      <c r="AE2" t="s">
+        <v>61</v>
+      </c>
       <c r="AF2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="AG2" t="s">
-        <v>62</v>
+        <v>63</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>64</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ60"/>
   <sheetViews>
@@ -4808,5554 +4841,5554 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="E2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="H2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="I2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="J2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="O2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="X2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="Y2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="Z2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AA2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AD2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AE2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AJ2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AP2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ2">
         <v>102</v>
       </c>
       <c r="AR2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY2" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3">
         <v>852967</v>
       </c>
       <c r="C3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="E3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="F3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="H3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="I3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="J3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="X3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="Y3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="Z3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AA3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AE3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="AP3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ3">
         <v>8</v>
       </c>
       <c r="AS3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AU3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AW3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="E4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="H4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="I4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="J4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="M4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="X4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="Y4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="Z4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AA4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AE4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AP4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ4">
         <v>100</v>
       </c>
       <c r="AR4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AW4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY4" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="E5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="H5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="I5" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="J5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O5" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="X5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="Y5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AB5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AC5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AE5" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF5" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI5" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ5" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AP5" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ5">
         <v>69</v>
       </c>
       <c r="AR5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU5" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AW5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX5" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY5" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C6" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="E6" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F6" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G6" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="H6" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="I6" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="J6" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M6" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="X6" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="Y6" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="Z6" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="AA6" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="AE6" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF6" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG6" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH6" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI6" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ6" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AP6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ6">
         <v>300</v>
       </c>
       <c r="AS6" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="AU6" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AW6" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX6" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY6" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C7" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="E7" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="F7" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G7" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="H7" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="I7" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="J7" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M7" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="X7" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="Y7" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="AB7" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="AC7" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="AE7" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AF7" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG7" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH7" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI7" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AJ7" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="AP7" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ7">
         <v>16</v>
       </c>
       <c r="AR7" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS7" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU7" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AW7" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX7" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY7" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C8" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E8" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F8" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G8" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="H8" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="I8" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="J8" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="M8" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="X8" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="Y8" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="Z8" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AA8" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AE8" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF8" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG8" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH8" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI8" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ8" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="AP8" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ8">
         <v>10</v>
       </c>
       <c r="AS8" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AU8" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AW8" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX8" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY8" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C9" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E9" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F9" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G9" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="H9" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="I9" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="J9" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M9" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="X9" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="Y9" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="Z9" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="AA9" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="AE9" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF9" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG9" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH9" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI9" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AJ9" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="AP9" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ9">
         <v>600</v>
       </c>
       <c r="AS9" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AU9" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AW9" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX9" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY9" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C10" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="E10" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="F10" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G10" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="H10" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="I10" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="J10" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="M10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O10" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="W10" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="Y10" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="Z10" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="AA10" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="AE10" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF10" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG10" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH10" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI10" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ10" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="AP10" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ10">
         <v>478</v>
       </c>
       <c r="AR10" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS10" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU10" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AW10" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX10" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY10" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ10" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C11" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="E11" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F11" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G11" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="H11" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="I11" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="J11" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="M11" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="X11" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="Y11" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="Z11" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="AA11" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="AE11" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF11" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="AG11" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH11" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI11" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ11" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="AP11" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ11">
         <v>20</v>
       </c>
       <c r="AS11" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AU11" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AW11" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX11" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY11" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ11" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C12" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="E12" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="F12" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G12" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="H12" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="I12" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="J12" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="M12" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="O12" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="X12" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="Y12" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="Z12" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="AA12" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="AE12" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF12" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG12" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH12" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI12" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ12" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="AP12" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ12">
         <v>252</v>
       </c>
       <c r="AR12" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS12" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU12" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AW12" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX12" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY12" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C13" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="E13" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="F13" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G13" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="H13" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="I13" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="J13" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M13" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="O13" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="X13" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="Y13" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="Z13" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="AA13" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="AE13" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF13" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI13" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ13" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="AP13" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ13">
         <v>60</v>
       </c>
       <c r="AR13" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS13" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU13" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AW13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX13" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY13" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C14" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="E14" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="F14" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="G14" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="H14" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="I14" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="J14" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M14" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="O14" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="W14" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="Y14" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="Z14" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="AA14" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="AE14" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF14" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG14" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH14" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI14" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ14" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="AP14" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ14">
         <v>40</v>
       </c>
       <c r="AR14" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS14" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU14" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW14" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX14" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY14" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ14" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15">
         <v>2000031181</v>
       </c>
       <c r="C15" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="E15" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="F15" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G15" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="H15" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="I15" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="J15" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M15" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="O15" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="X15" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="Y15" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="Z15" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="AA15" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="AE15" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="AF15" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG15" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH15" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI15" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ15" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="AP15" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ15">
         <v>60</v>
       </c>
       <c r="AR15" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS15" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU15" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW15" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX15" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY15" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ15" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="C16" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="E16" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="F16" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G16" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="H16" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="I16" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="J16" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M16" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="O16" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="X16" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="Y16" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="Z16" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="AA16" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="AE16" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF16" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG16" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH16" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI16" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ16" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="AP16" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ16">
         <v>200</v>
       </c>
       <c r="AR16" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS16" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU16" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW16" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX16" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY16" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ16" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C17" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="E17" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="F17" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G17" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="H17" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="I17" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="J17" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="M17" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="O17" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="X17" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="Y17" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="Z17" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="AA17" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="AE17" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF17" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG17" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH17" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI17" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ17" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="AP17" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ17">
         <v>50</v>
       </c>
       <c r="AR17" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS17" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU17" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW17" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX17" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY17" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ17" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C18" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="E18" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F18" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G18" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="H18" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="I18" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="J18" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M18" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="O18" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="X18" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="Y18" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="AB18" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="AC18" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="AE18" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF18" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG18" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH18" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI18" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ18" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="AP18" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ18">
         <v>107</v>
       </c>
       <c r="AR18" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS18" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU18" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AW18" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX18" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY18" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ18" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19">
         <v>2000035452</v>
       </c>
       <c r="C19" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E19" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="F19" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G19" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="H19" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="I19" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="J19" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="M19" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="O19" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="X19" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="Y19" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="Z19" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="AA19" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="AE19" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF19" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG19" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH19" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI19" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ19" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="AP19" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ19">
         <v>54</v>
       </c>
       <c r="AR19" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS19" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU19" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="AW19" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX19" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY19" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ19" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C20" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="E20" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F20" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G20" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H20" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="I20" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="J20" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="M20" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="O20" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="X20" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="Y20" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="AB20" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="AC20" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="AE20" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF20" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG20" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH20" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI20" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ20" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="AP20" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ20">
         <v>111</v>
       </c>
       <c r="AR20" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS20" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU20" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AW20" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX20" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY20" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ20" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="C21" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="E21" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F21" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G21" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H21" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="I21" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="J21" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="M21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X21" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="Y21" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="AB21" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="AC21" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="AE21" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF21" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG21" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH21" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI21" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AJ21" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="AP21" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ21">
         <v>68</v>
       </c>
       <c r="AR21" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS21" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU21" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AW21" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX21" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY21" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ21" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C22" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="E22" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F22" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="G22" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H22" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="I22" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="J22" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="M22" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="O22" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="X22" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="Y22" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="AB22" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="AC22" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="AE22" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF22" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG22" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH22" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI22" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ22" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="AP22" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ22">
         <v>29</v>
       </c>
       <c r="AR22" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS22" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU22" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AW22" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX22" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY22" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ22" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="C23" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="D23" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="E23" t="s">
+        <v>210</v>
+      </c>
+      <c r="F23" t="s">
+        <v>172</v>
+      </c>
+      <c r="G23" t="s">
+        <v>343</v>
+      </c>
+      <c r="H23" t="s">
+        <v>376</v>
+      </c>
+      <c r="I23" t="s">
+        <v>377</v>
+      </c>
+      <c r="J23" t="s">
+        <v>378</v>
+      </c>
+      <c r="M23" t="s">
+        <v>36</v>
+      </c>
+      <c r="X23" t="s">
+        <v>379</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>380</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>381</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>381</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>151</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>152</v>
+      </c>
+      <c r="AG23" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>153</v>
+      </c>
+      <c r="AJ23" t="s">
         <v>372</v>
       </c>
-      <c r="E23" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="AP23" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ23">
         <v>68</v>
       </c>
       <c r="AR23" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS23" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU23" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AW23" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX23" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY23" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ23" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="C24" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="E24" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F24" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G24" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="H24" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="I24" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="J24" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="M24" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="O24" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="X24" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="Y24" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="AB24" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="AC24" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="AE24" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF24" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG24" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH24" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI24" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ24" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="AP24" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ24">
         <v>90</v>
       </c>
       <c r="AR24" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS24" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU24" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AW24" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX24" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY24" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ24" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C25" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="E25" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F25" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G25" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="H25" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="I25" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="J25" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="M25" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="O25" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="X25" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="Y25" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="AB25" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="AC25" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="AE25" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF25" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="AG25" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH25" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI25" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AJ25" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="AP25" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ25">
         <v>120</v>
       </c>
       <c r="AR25" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS25" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU25" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AW25" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY25" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ25" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="C26" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="E26" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F26" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G26" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H26" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="I26" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="J26" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M26" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="O26" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="Q26" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="S26" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="X26" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="Y26" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="AB26" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="AC26" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="AE26" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF26" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG26" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH26" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI26" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AJ26" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="AP26" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ26">
         <v>18</v>
       </c>
       <c r="AR26" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS26" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="AU26" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AW26" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX26" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY26" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ26" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="C27" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="E27" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="F27" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G27" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="H27" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="I27" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="J27" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="M27" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="O27" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="X27" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="Y27" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="Z27" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="AA27" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="AE27" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF27" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG27" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH27" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI27" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ27" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="AP27" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ27">
         <v>100</v>
       </c>
       <c r="AR27" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS27" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU27" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW27" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX27" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY27" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ27" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="C28" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="E28" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="F28" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="G28" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="H28" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="I28" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="J28" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M28" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="O28" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="W28" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="Y28" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="Z28" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="AA28" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="AE28" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF28" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG28" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH28" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI28" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ28" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="AP28" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ28">
         <v>122</v>
       </c>
       <c r="AR28" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS28" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU28" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW28" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX28" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY28" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="C29" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="E29" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="F29" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="G29" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="H29" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="I29" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="J29" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="M29" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="O29" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="X29" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="Y29" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="AB29" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="AC29" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="AE29" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF29" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG29" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH29" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI29" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ29" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="AP29" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ29">
         <v>15</v>
       </c>
       <c r="AR29" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS29" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU29" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW29" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX29" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY29" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ29" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="C30" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E30" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F30" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G30" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H30" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="I30" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="J30" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="M30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X30" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="Y30" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="AB30" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="AC30" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="AE30" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF30" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG30" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH30" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI30" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AJ30" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="AP30" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ30">
         <v>28</v>
       </c>
       <c r="AR30" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS30" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="AU30" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW30" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX30" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY30" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ30" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="C31" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E31" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F31" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="G31" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="H31" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="I31" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="J31" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="M31" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="O31" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="W31" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="Y31" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="Z31" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="AA31" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="AD31" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="AE31" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="AF31" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG31" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH31" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI31" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ31" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="AP31" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ31">
         <v>74</v>
       </c>
       <c r="AR31" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS31" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU31" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AW31" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX31" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY31" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ31" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="C32" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="E32" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F32" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G32" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="H32" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="I32" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="J32" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="M32" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="O32" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="X32" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="Y32" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="Z32" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="AA32" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="AD32" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AE32" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF32" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG32" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH32" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI32" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ32" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="AP32" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ32">
         <v>45</v>
       </c>
       <c r="AR32" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS32" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU32" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AW32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX32" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY32" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ32" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="33" spans="1:52">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="C33" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="E33" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F33" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G33" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H33" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="I33" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="J33" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="M33" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="O33" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="Q33" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="S33" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="U33" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="X33" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="Y33" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="AB33" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="AC33" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="AE33" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF33" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG33" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH33" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI33" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AJ33" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="AP33" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ33">
         <v>54</v>
       </c>
       <c r="AR33" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS33" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU33" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW33" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX33" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY33" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ33" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:52">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="C34" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="E34" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G34" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="H34" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="I34" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="J34" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M34" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="O34" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="Q34" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="X34" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="Y34" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="Z34" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="AA34" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="AD34" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AE34" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF34" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG34" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH34" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI34" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ34" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="AP34" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ34">
         <v>192</v>
       </c>
       <c r="AR34" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS34" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU34" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AW34" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX34" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY34" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ34" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="35" spans="1:52">
       <c r="A35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="C35" t="s">
+        <v>515</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="E35" t="s">
+        <v>197</v>
+      </c>
+      <c r="F35" t="s">
+        <v>120</v>
+      </c>
+      <c r="G35" t="s">
+        <v>517</v>
+      </c>
+      <c r="H35" t="s">
+        <v>518</v>
+      </c>
+      <c r="I35" t="s">
+        <v>519</v>
+      </c>
+      <c r="J35" t="s">
+        <v>124</v>
+      </c>
+      <c r="M35" t="s">
+        <v>36</v>
+      </c>
+      <c r="O35" t="s">
+        <v>176</v>
+      </c>
+      <c r="X35" t="s">
+        <v>520</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>178</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>521</v>
+      </c>
+      <c r="AA35" t="s">
         <v>512</v>
       </c>
-      <c r="D35" s="4" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="AE35" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF35" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG35" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH35" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI35" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ35" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="AP35" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ35">
         <v>80</v>
       </c>
       <c r="AR35" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS35" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU35" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AW35" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX35" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY35" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ35" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="36" spans="1:52">
       <c r="A36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="C36" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E36" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="F36" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G36" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="H36" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="I36" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="J36" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O36" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="X36" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="Y36" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="Z36" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="AA36" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="AE36" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF36" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG36" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH36" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI36" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ36" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="AP36" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ36">
         <v>200</v>
       </c>
       <c r="AR36" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS36" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU36" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AW36" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX36" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY36" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ36" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="37" spans="1:52">
       <c r="A37" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="C37" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="E37" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="F37" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G37" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="H37" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="I37" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="J37" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="M37" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O37" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="X37" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="Y37" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="Z37" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="AA37" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="AE37" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF37" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG37" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH37" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI37" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ37" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="AP37" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ37">
         <v>120</v>
       </c>
       <c r="AR37" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS37" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU37" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AW37" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX37" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY37" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ37" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="38" spans="1:52">
       <c r="A38" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B38" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="C38" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="E38" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="F38" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G38" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H38" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="I38" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="J38" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="M38" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O38" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="X38" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="Y38" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="AB38" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="AC38" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="AE38" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF38" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG38" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH38" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI38" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ38" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="AP38" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ38">
         <v>401</v>
       </c>
       <c r="AR38" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS38" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU38" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW38" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX38" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY38" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ38" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="39" spans="1:52">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B39" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="C39" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E39" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F39" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G39" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H39" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="I39" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="J39" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="M39" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="O39" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="Q39" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="S39" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="U39" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="X39" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="Y39" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="AB39" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="AC39" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="AE39" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF39" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG39" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH39" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI39" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AJ39" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="AP39" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ39">
         <v>68</v>
       </c>
       <c r="AR39" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS39" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="AU39" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW39" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX39" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY39" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ39" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="40" spans="1:52">
       <c r="A40" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B40" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="C40" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="E40" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F40" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G40" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H40" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="I40" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="J40" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="M40" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X40" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="Y40" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="AB40" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="AC40" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="AG40" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH40" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI40" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ40">
         <v>215</v>
       </c>
       <c r="AW40" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX40" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY40" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ40" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="41" spans="1:52">
       <c r="A41" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B41" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="C41" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="E41" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F41" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G41" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H41" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="I41" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="J41" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="M41" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="X41" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="Y41" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="AB41" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="AC41" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="AG41" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH41" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI41" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ41">
         <v>789</v>
       </c>
       <c r="AW41" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX41" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY41" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ41" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="42" spans="1:52">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B42" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="C42" t="s">
+        <v>584</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="E42" t="s">
+        <v>119</v>
+      </c>
+      <c r="F42" t="s">
+        <v>172</v>
+      </c>
+      <c r="G42" t="s">
+        <v>343</v>
+      </c>
+      <c r="H42" t="s">
+        <v>569</v>
+      </c>
+      <c r="I42" t="s">
+        <v>586</v>
+      </c>
+      <c r="J42" t="s">
+        <v>587</v>
+      </c>
+      <c r="M42" t="s">
+        <v>579</v>
+      </c>
+      <c r="X42" t="s">
+        <v>588</v>
+      </c>
+      <c r="Y42" t="s">
         <v>581</v>
       </c>
-      <c r="D42" s="4" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="AB42" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="AC42" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="AG42" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH42" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI42" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ42">
         <v>521</v>
       </c>
       <c r="AW42" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX42" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY42" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ42" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="43" spans="1:52">
       <c r="A43" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B43" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="C43" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="E43" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F43" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G43" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H43" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="I43" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="J43" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="M43" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X43" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="Y43" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="AB43" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="AC43" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="AG43" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH43" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI43" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ43">
         <v>215</v>
       </c>
       <c r="AW43" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX43" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY43" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ43" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="44" spans="1:52">
       <c r="A44" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B44" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="C44" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="E44" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F44" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G44" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H44" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="I44" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="J44" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="M44" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X44" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="Y44" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="AB44" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="AC44" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="AG44" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH44" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI44" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ44">
         <v>462</v>
       </c>
       <c r="AW44" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX44" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY44" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ44" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="45" spans="1:52">
       <c r="A45" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B45" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="C45" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="F45" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G45" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H45" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="I45" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="J45" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="M45" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X45" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="Y45" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="AB45" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="AC45" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="AG45" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH45" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI45" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ45">
         <v>333</v>
       </c>
       <c r="AW45" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX45" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY45" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ45" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="46" spans="1:52">
       <c r="A46" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B46" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="C46" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="F46" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G46" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H46" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="I46" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="J46" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M46" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="X46" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="Y46" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="AB46" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="AC46" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="AG46" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH46" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI46" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ46">
         <v>218</v>
       </c>
       <c r="AW46" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX46" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY46" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ46" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="47" spans="1:52">
       <c r="A47" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B47" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="C47" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="E47" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F47" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G47" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="H47" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="I47" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="J47" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M47" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="O47" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="X47" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="Y47" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="AB47" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="AC47" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="AE47" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF47" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG47" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH47" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI47" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ47" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="AP47" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ47">
         <v>140</v>
       </c>
       <c r="AR47" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS47" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU47" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW47" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX47" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY47" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ47" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="48" spans="1:52">
       <c r="A48" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B48" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C48" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="E48" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F48" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="G48" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="H48" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="I48" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="J48" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="M48" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X48" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="Y48" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="AB48" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="AC48" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="AE48" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF48" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG48" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH48" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI48" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AJ48" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="AP48" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AS48" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AU48" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AW48" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX48" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY48" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ48" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="49" spans="1:52">
       <c r="A49" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B49" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C49" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="E49" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="F49" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="G49" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="H49" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="I49" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="J49" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M49" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="O49" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="Q49" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="W49" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="Y49" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="Z49" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="AA49" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="AE49" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF49" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG49" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH49" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI49" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AJ49" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="AP49" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ49">
         <v>40</v>
       </c>
       <c r="AR49" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS49" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU49" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AW49" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX49" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY49" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ49" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="50" spans="1:52">
       <c r="A50" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B50" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="C50" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="E50" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F50" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G50" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H50" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="I50" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="J50" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="M50" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="O50" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="X50" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="Y50" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="AB50" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="AC50" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="AE50" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AF50" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG50" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH50" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI50" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ50" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="AP50" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ50">
         <v>18</v>
       </c>
       <c r="AR50" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS50" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="AU50" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AW50" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX50" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY50" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ50" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="51" spans="1:52">
       <c r="A51" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B51" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="C51" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="F51" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G51" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H51" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="I51" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="J51" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
       <c r="M51" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X51" t="s">
-        <v>671</v>
+        <v>674</v>
       </c>
       <c r="Y51" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="AB51" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="AC51" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="AG51" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH51" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI51" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ51">
         <v>581</v>
       </c>
       <c r="AW51" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX51" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY51" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ51" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:52">
       <c r="A52" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B52" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="C52" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="F52" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G52" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H52" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="I52" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="J52" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M52" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X52" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="Y52" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
       <c r="AB52" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="AC52" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="AG52" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH52" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI52" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ52">
         <v>230</v>
       </c>
       <c r="AW52" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX52" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY52" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ52" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="53" spans="1:52">
       <c r="A53" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B53" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="C53" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="E53" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="F53" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G53" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="H53" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="I53" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
       <c r="J53" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="M53" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O53" t="s">
-        <v>688</v>
+        <v>691</v>
       </c>
       <c r="Q53" t="s">
-        <v>689</v>
+        <v>692</v>
       </c>
       <c r="X53" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="Y53" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="AB53" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="AC53" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="AE53" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF53" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG53" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH53" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI53" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ53" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="AP53" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ53">
         <v>109</v>
       </c>
       <c r="AR53" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS53" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU53" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AW53" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX53" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY53" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ53" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="54" spans="1:52">
       <c r="A54" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B54" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="C54" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="E54" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="G54" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H54" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="I54" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="J54" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="M54" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O54" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="X54" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="Y54" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="Z54" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="AA54" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="AE54" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF54" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG54" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH54" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI54" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ54" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="AP54" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ54">
         <v>1500</v>
       </c>
       <c r="AR54" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS54" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU54" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW54" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX54" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY54" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ54" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="55" spans="1:52">
       <c r="A55" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B55" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="C55" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="E55" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="F55" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G55" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H55" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="I55" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="J55" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M55" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="O55" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="X55" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="Y55" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="Z55" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="AA55" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="AE55" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF55" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG55" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH55" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI55" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ55" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="AP55" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ55">
         <v>134</v>
       </c>
       <c r="AR55" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS55" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU55" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW55" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX55" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY55" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ55" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="56" spans="1:52">
       <c r="A56" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B56" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="C56" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="E56" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="G56" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H56" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="I56" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="J56" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="M56" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="O56" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="X56" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="Y56" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="Z56" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="AA56" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="AE56" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF56" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG56" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH56" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI56" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ56" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="AP56" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ56">
         <v>600</v>
       </c>
       <c r="AR56" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS56" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU56" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW56" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX56" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY56" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ56" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="57" spans="1:52">
       <c r="A57" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B57" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="C57" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="E57" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F57" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G57" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="H57" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="I57" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="J57" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="M57" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="O57" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="Q57" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="W57" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="Y57" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="Z57" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="AA57" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="AE57" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF57" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG57" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH57" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI57" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ57" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="AP57" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ57">
         <v>80</v>
       </c>
       <c r="AR57" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS57" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU57" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW57" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX57" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY57" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ57" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="58" spans="1:52">
       <c r="A58" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B58" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="C58" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="E58" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G58" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="H58" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="I58" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="J58" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M58" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="O58" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="X58" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="Y58" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="Z58" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AA58" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="AE58" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF58" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG58" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH58" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI58" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ58" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="AP58" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ58">
         <v>104</v>
       </c>
       <c r="AR58" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS58" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU58" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AW58" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX58" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY58" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ58" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="59" spans="1:52">
       <c r="A59" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B59" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="C59" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="E59" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="G59" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="H59" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="I59" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="J59" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="M59" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="O59" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="Q59" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="S59" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="X59" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="Y59" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="Z59" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="AA59" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="AE59" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF59" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AG59" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH59" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI59" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AJ59" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="AP59" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ59">
         <v>78</v>
       </c>
       <c r="AR59" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AS59" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AU59" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="AW59" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX59" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY59" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ59" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="60" spans="1:52">
       <c r="A60" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B60" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="C60" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="E60" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F60" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="G60" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H60" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="I60" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="X60" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="Y60" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="AB60" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="AC60" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="AE60" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AF60" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AG60" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AH60" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AI60" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AJ60" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="AP60" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ60">
         <v>27</v>
       </c>
       <c r="AS60" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="AU60" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AW60" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX60" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY60" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AZ60" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
@@ -10396,80 +10429,96 @@
     <hyperlink ref="D57" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_59"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>65</v>
+        <v>775</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>776</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>777</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R118"/>
   <sheetViews>
@@ -10479,6159 +10528,6159 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>772</v>
+        <v>778</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>773</v>
+        <v>779</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>774</v>
+        <v>780</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>777</v>
+        <v>783</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>780</v>
+        <v>786</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>781</v>
+        <v>787</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>782</v>
+        <v>788</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>783</v>
+        <v>789</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>784</v>
+        <v>790</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>785</v>
+        <v>791</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C2" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D2" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F2" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G2" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I2" t="s">
-        <v>794</v>
+        <v>800</v>
       </c>
       <c r="J2" t="s">
-        <v>795</v>
+        <v>801</v>
       </c>
       <c r="L2" t="s">
-        <v>796</v>
+        <v>802</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="O2">
         <v>42709.0</v>
       </c>
       <c r="P2">
         <v>43074.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>798</v>
+        <v>804</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C3" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D3" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F3" t="s">
+        <v>806</v>
+      </c>
+      <c r="G3" t="s">
+        <v>807</v>
+      </c>
+      <c r="H3" t="s">
+        <v>44</v>
+      </c>
+      <c r="I3" t="s">
         <v>800</v>
       </c>
-      <c r="G3" t="s">
+      <c r="J3" t="s">
         <v>801</v>
       </c>
-      <c r="H3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L3" t="s">
-        <v>796</v>
+        <v>802</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P3">
         <v>44351.0</v>
       </c>
       <c r="Q3" t="s">
-        <v>802</v>
+        <v>808</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C4" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D4" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F4" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G4" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I4" t="s">
+        <v>809</v>
+      </c>
+      <c r="J4" t="s">
+        <v>810</v>
+      </c>
+      <c r="L4" t="s">
+        <v>811</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="N4" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O4">
         <v>42709.0</v>
       </c>
       <c r="P4">
         <v>43139.0</v>
       </c>
       <c r="Q4" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C5" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D5" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F5" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G5" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H5" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
+        <v>809</v>
+      </c>
+      <c r="J5" t="s">
+        <v>810</v>
+      </c>
+      <c r="L5" t="s">
+        <v>813</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>814</v>
+      </c>
+      <c r="N5" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O5">
         <v>42709.0</v>
       </c>
       <c r="P5">
         <v>43139.0</v>
       </c>
       <c r="Q5" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C6" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D6" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F6" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G6" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H6" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I6" t="s">
+        <v>809</v>
+      </c>
+      <c r="J6" t="s">
+        <v>810</v>
+      </c>
+      <c r="L6" t="s">
+        <v>815</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="N6" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O6">
         <v>42709.0</v>
       </c>
       <c r="P6">
         <v>43139.0</v>
       </c>
       <c r="Q6" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C7" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D7" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F7" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G7" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H7" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I7" t="s">
+        <v>809</v>
+      </c>
+      <c r="J7" t="s">
+        <v>810</v>
+      </c>
+      <c r="L7" t="s">
+        <v>816</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="N7" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O7">
         <v>42709.0</v>
       </c>
       <c r="P7">
         <v>43139.0</v>
       </c>
       <c r="Q7" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C8" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D8" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F8" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G8" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I8" t="s">
+        <v>809</v>
+      </c>
+      <c r="J8" t="s">
+        <v>810</v>
+      </c>
+      <c r="L8" t="s">
+        <v>818</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>819</v>
+      </c>
+      <c r="N8" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O8">
         <v>42709.0</v>
       </c>
       <c r="P8">
         <v>43139.0</v>
       </c>
       <c r="Q8" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C9" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D9" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F9" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G9" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H9" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I9" t="s">
+        <v>809</v>
+      </c>
+      <c r="J9" t="s">
+        <v>810</v>
+      </c>
+      <c r="L9" t="s">
+        <v>820</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>821</v>
+      </c>
+      <c r="N9" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O9">
         <v>42709.0</v>
       </c>
       <c r="P9">
         <v>43139.0</v>
       </c>
       <c r="Q9" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C10" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D10" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E10" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F10" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G10" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H10" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I10" t="s">
+        <v>809</v>
+      </c>
+      <c r="J10" t="s">
+        <v>810</v>
+      </c>
+      <c r="L10" t="s">
+        <v>822</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="N10" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O10">
         <v>42709.0</v>
       </c>
       <c r="P10">
         <v>43139.0</v>
       </c>
       <c r="Q10" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C11" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D11" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E11" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F11" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G11" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H11" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I11" t="s">
+        <v>809</v>
+      </c>
+      <c r="J11" t="s">
+        <v>810</v>
+      </c>
+      <c r="L11" t="s">
+        <v>823</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>824</v>
+      </c>
+      <c r="N11" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O11">
         <v>42709.0</v>
       </c>
       <c r="P11">
         <v>43139.0</v>
       </c>
       <c r="Q11" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C12" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D12" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F12" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G12" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H12" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I12" t="s">
+        <v>809</v>
+      </c>
+      <c r="J12" t="s">
+        <v>810</v>
+      </c>
+      <c r="L12" t="s">
+        <v>825</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="N12" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O12">
         <v>42709.0</v>
       </c>
       <c r="P12">
         <v>43139.0</v>
       </c>
       <c r="Q12" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C13" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D13" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F13" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G13" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H13" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I13" t="s">
+        <v>809</v>
+      </c>
+      <c r="J13" t="s">
+        <v>810</v>
+      </c>
+      <c r="L13" t="s">
+        <v>827</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>578</v>
+      </c>
+      <c r="N13" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O13">
         <v>42709.0</v>
       </c>
       <c r="P13">
         <v>43139.0</v>
       </c>
       <c r="Q13" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C14" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D14" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E14" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F14" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G14" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H14" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I14" t="s">
+        <v>809</v>
+      </c>
+      <c r="J14" t="s">
+        <v>810</v>
+      </c>
+      <c r="L14" t="s">
+        <v>828</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="N14" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O14">
         <v>42709.0</v>
       </c>
       <c r="P14">
         <v>43139.0</v>
       </c>
       <c r="Q14" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C15" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D15" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E15" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F15" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G15" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H15" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I15" t="s">
+        <v>809</v>
+      </c>
+      <c r="J15" t="s">
+        <v>810</v>
+      </c>
+      <c r="L15" t="s">
+        <v>829</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>830</v>
+      </c>
+      <c r="N15" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O15">
         <v>42709.0</v>
       </c>
       <c r="P15">
         <v>43139.0</v>
       </c>
       <c r="Q15" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C16" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D16" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E16" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F16" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G16" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H16" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I16" t="s">
+        <v>809</v>
+      </c>
+      <c r="J16" t="s">
+        <v>810</v>
+      </c>
+      <c r="L16" t="s">
+        <v>831</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>832</v>
+      </c>
+      <c r="N16" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O16">
         <v>42709.0</v>
       </c>
       <c r="P16">
         <v>43139.0</v>
       </c>
       <c r="Q16" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C17" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D17" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E17" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F17" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G17" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H17" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I17" t="s">
+        <v>809</v>
+      </c>
+      <c r="J17" t="s">
+        <v>810</v>
+      </c>
+      <c r="L17" t="s">
+        <v>833</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>834</v>
+      </c>
+      <c r="N17" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O17">
         <v>42709.0</v>
       </c>
       <c r="P17">
         <v>43139.0</v>
       </c>
       <c r="Q17" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C18" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D18" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E18" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F18" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G18" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H18" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I18" t="s">
+        <v>809</v>
+      </c>
+      <c r="J18" t="s">
+        <v>810</v>
+      </c>
+      <c r="L18" t="s">
+        <v>835</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>836</v>
+      </c>
+      <c r="N18" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O18">
         <v>42709.0</v>
       </c>
       <c r="P18">
         <v>43139.0</v>
       </c>
       <c r="Q18" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C19" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D19" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F19" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G19" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H19" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I19" t="s">
+        <v>809</v>
+      </c>
+      <c r="J19" t="s">
+        <v>810</v>
+      </c>
+      <c r="L19" t="s">
+        <v>837</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>661</v>
+      </c>
+      <c r="N19" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O19">
         <v>42709.0</v>
       </c>
       <c r="P19">
         <v>43139.0</v>
       </c>
       <c r="Q19" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C20" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D20" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F20" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G20" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H20" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I20" t="s">
+        <v>809</v>
+      </c>
+      <c r="J20" t="s">
+        <v>810</v>
+      </c>
+      <c r="L20" t="s">
+        <v>838</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="N20" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O20">
         <v>42709.0</v>
       </c>
       <c r="P20">
         <v>43139.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C21" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D21" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F21" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G21" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H21" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I21" t="s">
+        <v>809</v>
+      </c>
+      <c r="J21" t="s">
+        <v>810</v>
+      </c>
+      <c r="L21" t="s">
+        <v>840</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>841</v>
+      </c>
+      <c r="N21" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O21">
         <v>42709.0</v>
       </c>
       <c r="P21">
         <v>43139.0</v>
       </c>
       <c r="Q21" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C22" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D22" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E22" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F22" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G22" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H22" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I22" t="s">
+        <v>809</v>
+      </c>
+      <c r="J22" t="s">
+        <v>810</v>
+      </c>
+      <c r="L22" t="s">
+        <v>842</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>843</v>
+      </c>
+      <c r="N22" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O22">
         <v>42709.0</v>
       </c>
       <c r="P22">
         <v>43139.0</v>
       </c>
       <c r="Q22" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C23" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D23" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E23" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F23" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G23" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H23" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I23" t="s">
+        <v>809</v>
+      </c>
+      <c r="J23" t="s">
+        <v>810</v>
+      </c>
+      <c r="L23" t="s">
+        <v>844</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>845</v>
+      </c>
+      <c r="N23" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O23">
         <v>42709.0</v>
       </c>
       <c r="P23">
         <v>43139.0</v>
       </c>
       <c r="Q23" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C24" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D24" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E24" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F24" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G24" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H24" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I24" t="s">
+        <v>809</v>
+      </c>
+      <c r="J24" t="s">
+        <v>810</v>
+      </c>
+      <c r="L24" t="s">
+        <v>846</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>847</v>
+      </c>
+      <c r="N24" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O24">
         <v>42709.0</v>
       </c>
       <c r="P24">
         <v>43139.0</v>
       </c>
       <c r="Q24" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C25" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D25" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E25" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F25" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G25" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I25" t="s">
+        <v>809</v>
+      </c>
+      <c r="J25" t="s">
+        <v>810</v>
+      </c>
+      <c r="L25" t="s">
+        <v>848</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>849</v>
+      </c>
+      <c r="N25" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O25">
         <v>42709.0</v>
       </c>
       <c r="P25">
         <v>43139.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C26" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D26" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E26" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F26" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G26" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H26" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I26" t="s">
+        <v>809</v>
+      </c>
+      <c r="J26" t="s">
+        <v>810</v>
+      </c>
+      <c r="L26" t="s">
+        <v>850</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>851</v>
+      </c>
+      <c r="N26" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O26">
         <v>42709.0</v>
       </c>
       <c r="P26">
         <v>43139.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C27" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D27" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E27" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F27" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G27" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H27" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I27" t="s">
+        <v>809</v>
+      </c>
+      <c r="J27" t="s">
+        <v>810</v>
+      </c>
+      <c r="L27" t="s">
+        <v>852</v>
+      </c>
+      <c r="M27" s="5" t="s">
+        <v>853</v>
+      </c>
+      <c r="N27" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O27">
         <v>42709.0</v>
       </c>
       <c r="P27">
         <v>43139.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C28" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D28" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F28" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G28" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H28" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I28" t="s">
+        <v>809</v>
+      </c>
+      <c r="J28" t="s">
+        <v>810</v>
+      </c>
+      <c r="L28" t="s">
+        <v>854</v>
+      </c>
+      <c r="M28" s="5" t="s">
+        <v>855</v>
+      </c>
+      <c r="N28" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O28">
         <v>42709.0</v>
       </c>
       <c r="P28">
         <v>43139.0</v>
       </c>
       <c r="Q28" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C29" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D29" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E29" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F29" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G29" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H29" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I29" t="s">
+        <v>809</v>
+      </c>
+      <c r="J29" t="s">
+        <v>810</v>
+      </c>
+      <c r="L29" t="s">
+        <v>856</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="N29" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O29">
         <v>42709.0</v>
       </c>
       <c r="P29">
         <v>43139.0</v>
       </c>
       <c r="Q29" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C30" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D30" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E30" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F30" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G30" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H30" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I30" t="s">
+        <v>809</v>
+      </c>
+      <c r="J30" t="s">
+        <v>810</v>
+      </c>
+      <c r="L30" t="s">
+        <v>858</v>
+      </c>
+      <c r="M30" s="5" t="s">
+        <v>859</v>
+      </c>
+      <c r="N30" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O30">
         <v>42709.0</v>
       </c>
       <c r="P30">
         <v>43139.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C31" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D31" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E31" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F31" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G31" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H31" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I31" t="s">
+        <v>809</v>
+      </c>
+      <c r="J31" t="s">
+        <v>810</v>
+      </c>
+      <c r="L31" t="s">
+        <v>860</v>
+      </c>
+      <c r="M31" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="N31" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O31">
         <v>42709.0</v>
       </c>
       <c r="P31">
         <v>43139.0</v>
       </c>
       <c r="Q31" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C32" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D32" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E32" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F32" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G32" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H32" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I32" t="s">
+        <v>809</v>
+      </c>
+      <c r="J32" t="s">
+        <v>810</v>
+      </c>
+      <c r="L32" t="s">
+        <v>861</v>
+      </c>
+      <c r="M32" s="5" t="s">
+        <v>673</v>
+      </c>
+      <c r="N32" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O32">
         <v>42709.0</v>
       </c>
       <c r="P32">
         <v>43139.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C33" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D33" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E33" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F33" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G33" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H33" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I33" t="s">
+        <v>809</v>
+      </c>
+      <c r="J33" t="s">
+        <v>810</v>
+      </c>
+      <c r="L33" t="s">
+        <v>862</v>
+      </c>
+      <c r="M33" s="5" t="s">
+        <v>863</v>
+      </c>
+      <c r="N33" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O33">
         <v>42709.0</v>
       </c>
       <c r="P33">
         <v>43139.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C34" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D34" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E34" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F34" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G34" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H34" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I34" t="s">
+        <v>809</v>
+      </c>
+      <c r="J34" t="s">
+        <v>810</v>
+      </c>
+      <c r="L34" t="s">
+        <v>864</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>865</v>
+      </c>
+      <c r="N34" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="O34">
         <v>42709.0</v>
       </c>
       <c r="P34">
         <v>43139.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C35" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D35" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E35" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F35" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G35" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H35" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I35" t="s">
-        <v>860</v>
+        <v>866</v>
       </c>
       <c r="J35" t="s">
-        <v>861</v>
+        <v>867</v>
       </c>
       <c r="L35" t="s">
-        <v>862</v>
+        <v>868</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>863</v>
+        <v>869</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P35" t="s">
-        <v>864</v>
+        <v>870</v>
       </c>
       <c r="Q35" t="s">
-        <v>865</v>
+        <v>871</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C36" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D36" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E36" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F36" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G36" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H36" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I36" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="J36" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="L36" t="s">
-        <v>867</v>
+        <v>873</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P36">
         <v>43138.0</v>
       </c>
       <c r="Q36" t="s">
-        <v>868</v>
+        <v>874</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C37" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D37" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E37" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F37" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G37" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H37" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I37" t="s">
-        <v>869</v>
+        <v>875</v>
       </c>
       <c r="J37" t="s">
-        <v>870</v>
+        <v>876</v>
       </c>
       <c r="K37" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
       <c r="L37" t="s">
-        <v>872</v>
+        <v>878</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>873</v>
+        <v>879</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P37">
         <v>43318.0</v>
       </c>
       <c r="Q37" t="s">
-        <v>874</v>
+        <v>880</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B38" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C38" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D38" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E38" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F38" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G38" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H38" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I38" t="s">
-        <v>875</v>
+        <v>881</v>
       </c>
       <c r="J38" t="s">
-        <v>876</v>
+        <v>882</v>
       </c>
       <c r="L38" t="s">
-        <v>877</v>
+        <v>883</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="N38" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P38">
         <v>43153.0</v>
       </c>
       <c r="Q38" t="s">
-        <v>878</v>
+        <v>884</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B39" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C39" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D39" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E39" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F39" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G39" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H39" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I39" t="s">
-        <v>879</v>
+        <v>885</v>
       </c>
       <c r="J39" t="s">
-        <v>880</v>
+        <v>886</v>
       </c>
       <c r="L39" t="s">
-        <v>881</v>
+        <v>887</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>882</v>
+        <v>888</v>
       </c>
       <c r="N39" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P39">
         <v>43314.0</v>
       </c>
       <c r="Q39" t="s">
-        <v>883</v>
+        <v>889</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B40" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C40" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D40" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E40" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F40" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G40" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H40" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I40" t="s">
-        <v>884</v>
+        <v>890</v>
       </c>
       <c r="J40" t="s">
-        <v>885</v>
+        <v>891</v>
       </c>
       <c r="L40" t="s">
-        <v>886</v>
+        <v>892</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="N40" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P40">
         <v>44305.0</v>
       </c>
       <c r="Q40" t="s">
-        <v>887</v>
+        <v>893</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B41" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="C41" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="D41" t="s">
-        <v>889</v>
+        <v>895</v>
       </c>
       <c r="E41" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F41" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G41" t="s">
-        <v>890</v>
+        <v>896</v>
       </c>
       <c r="H41" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I41" t="s">
-        <v>891</v>
+        <v>897</v>
       </c>
       <c r="J41" t="s">
-        <v>892</v>
+        <v>898</v>
       </c>
       <c r="K41" t="s">
-        <v>893</v>
+        <v>899</v>
       </c>
       <c r="L41" t="s">
-        <v>894</v>
+        <v>900</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="N41" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P41">
         <v>45205.0</v>
       </c>
       <c r="Q41" t="s">
-        <v>895</v>
+        <v>901</v>
       </c>
       <c r="R41" t="s">
-        <v>896</v>
+        <v>902</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B42" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C42" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D42" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E42" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F42" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G42" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H42" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I42" t="s">
-        <v>897</v>
+        <v>903</v>
       </c>
       <c r="J42" t="s">
-        <v>898</v>
+        <v>904</v>
       </c>
       <c r="L42" t="s">
-        <v>899</v>
+        <v>905</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>900</v>
+        <v>906</v>
       </c>
       <c r="N42" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P42">
         <v>43815.0</v>
       </c>
       <c r="Q42" t="s">
-        <v>901</v>
+        <v>907</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B43" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C43" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D43" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E43" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F43" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G43" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H43" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I43" t="s">
-        <v>902</v>
+        <v>908</v>
       </c>
       <c r="J43" t="s">
-        <v>903</v>
+        <v>909</v>
       </c>
       <c r="K43" t="s">
-        <v>904</v>
+        <v>910</v>
       </c>
       <c r="L43" t="s">
-        <v>905</v>
+        <v>911</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="N43" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P43">
         <v>44652.0</v>
       </c>
       <c r="Q43" t="s">
-        <v>906</v>
+        <v>912</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B44" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C44" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D44" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E44" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F44" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G44" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H44" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I44" t="s">
-        <v>907</v>
+        <v>913</v>
       </c>
       <c r="J44" t="s">
-        <v>908</v>
+        <v>914</v>
       </c>
       <c r="K44" t="s">
-        <v>909</v>
+        <v>915</v>
       </c>
       <c r="L44" t="s">
-        <v>910</v>
+        <v>916</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>911</v>
+        <v>917</v>
       </c>
       <c r="N44" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P44">
         <v>44107.0</v>
       </c>
       <c r="Q44" t="s">
-        <v>912</v>
+        <v>918</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B45" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C45" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D45" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E45" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F45" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G45" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H45" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I45" t="s">
-        <v>913</v>
+        <v>919</v>
       </c>
       <c r="J45" t="s">
-        <v>914</v>
+        <v>920</v>
       </c>
       <c r="L45" t="s">
-        <v>915</v>
+        <v>921</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>916</v>
+        <v>922</v>
       </c>
       <c r="N45" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P45">
         <v>43874.0</v>
       </c>
       <c r="Q45" t="s">
-        <v>917</v>
+        <v>923</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B46" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C46" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D46" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E46" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F46" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G46" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H46" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I46" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
       <c r="J46" t="s">
-        <v>919</v>
+        <v>925</v>
       </c>
       <c r="K46" t="s">
-        <v>920</v>
+        <v>926</v>
       </c>
       <c r="L46" t="s">
-        <v>921</v>
+        <v>927</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>922</v>
+        <v>928</v>
       </c>
       <c r="N46" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P46">
         <v>44671.0</v>
       </c>
       <c r="Q46" t="s">
-        <v>923</v>
+        <v>929</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B47" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C47" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D47" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E47" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F47" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G47" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H47" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I47" t="s">
-        <v>924</v>
+        <v>930</v>
       </c>
       <c r="J47" t="s">
-        <v>925</v>
+        <v>931</v>
       </c>
       <c r="L47" t="s">
-        <v>926</v>
+        <v>932</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>927</v>
+        <v>933</v>
       </c>
       <c r="N47" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P47">
         <v>45001.0</v>
       </c>
       <c r="Q47" t="s">
-        <v>928</v>
+        <v>934</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B48" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C48" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D48" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E48" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F48" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G48" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H48" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I48" t="s">
-        <v>929</v>
+        <v>935</v>
       </c>
       <c r="J48" t="s">
-        <v>930</v>
+        <v>936</v>
       </c>
       <c r="L48" t="s">
-        <v>931</v>
+        <v>937</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>932</v>
+        <v>938</v>
       </c>
       <c r="N48" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P48">
         <v>43705.0</v>
       </c>
       <c r="Q48" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B49" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C49" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D49" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E49" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F49" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G49" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H49" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I49" t="s">
-        <v>934</v>
+        <v>940</v>
       </c>
       <c r="J49" t="s">
-        <v>935</v>
+        <v>941</v>
       </c>
       <c r="L49" t="s">
-        <v>936</v>
+        <v>942</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>937</v>
+        <v>943</v>
       </c>
       <c r="N49" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="O49">
         <v>43282.0</v>
       </c>
       <c r="P49">
         <v>44159.0</v>
       </c>
       <c r="Q49" t="s">
-        <v>938</v>
+        <v>944</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B50" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C50" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D50" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E50" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F50" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G50" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H50" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I50" t="s">
-        <v>939</v>
+        <v>945</v>
       </c>
       <c r="J50" t="s">
-        <v>940</v>
+        <v>946</v>
       </c>
       <c r="K50" t="s">
-        <v>941</v>
+        <v>947</v>
       </c>
       <c r="L50" t="s">
-        <v>942</v>
+        <v>948</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>943</v>
+        <v>949</v>
       </c>
       <c r="N50" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P50">
         <v>44882.0</v>
       </c>
       <c r="Q50" t="s">
-        <v>944</v>
+        <v>950</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B51" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C51" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D51" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E51" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F51" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G51" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H51" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I51" t="s">
-        <v>945</v>
+        <v>951</v>
       </c>
       <c r="J51" t="s">
-        <v>946</v>
+        <v>952</v>
       </c>
       <c r="L51" t="s">
-        <v>947</v>
+        <v>953</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>948</v>
+        <v>954</v>
       </c>
       <c r="N51" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P51" t="s">
-        <v>864</v>
+        <v>870</v>
       </c>
       <c r="Q51" t="s">
-        <v>949</v>
+        <v>955</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B52" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C52" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D52" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E52" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F52" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G52" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H52" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I52" t="s">
-        <v>950</v>
+        <v>956</v>
       </c>
       <c r="J52" t="s">
-        <v>951</v>
+        <v>957</v>
       </c>
       <c r="L52" t="s">
-        <v>952</v>
+        <v>958</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>953</v>
+        <v>959</v>
       </c>
       <c r="N52" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P52">
         <v>44544.0</v>
       </c>
       <c r="Q52" t="s">
-        <v>954</v>
+        <v>960</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B53" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C53" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D53" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E53" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F53" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G53" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H53" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I53" t="s">
-        <v>955</v>
+        <v>961</v>
       </c>
       <c r="J53" t="s">
-        <v>956</v>
+        <v>962</v>
       </c>
       <c r="L53" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="N53" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P53" t="s">
-        <v>864</v>
+        <v>870</v>
       </c>
       <c r="Q53" t="s">
-        <v>959</v>
+        <v>965</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B54" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C54" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D54" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E54" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F54" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G54" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H54" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I54" t="s">
-        <v>955</v>
+        <v>961</v>
       </c>
       <c r="J54" t="s">
-        <v>956</v>
+        <v>962</v>
       </c>
       <c r="L54" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="N54" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P54" t="s">
-        <v>864</v>
+        <v>870</v>
       </c>
       <c r="Q54" t="s">
-        <v>959</v>
+        <v>965</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B55" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C55" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D55" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E55" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F55" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G55" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H55" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I55" t="s">
-        <v>960</v>
+        <v>966</v>
       </c>
       <c r="J55" t="s">
-        <v>961</v>
+        <v>967</v>
       </c>
       <c r="L55" t="s">
-        <v>962</v>
+        <v>968</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>963</v>
+        <v>969</v>
       </c>
       <c r="N55" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P55">
         <v>44980.0</v>
       </c>
       <c r="Q55" t="s">
-        <v>964</v>
+        <v>970</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B56" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C56" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D56" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E56" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F56" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G56" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="H56" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I56" t="s">
-        <v>965</v>
+        <v>971</v>
       </c>
       <c r="J56" t="s">
-        <v>966</v>
+        <v>972</v>
       </c>
       <c r="L56" t="s">
-        <v>967</v>
+        <v>973</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="N56" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P56">
         <v>44760.0</v>
       </c>
       <c r="Q56" t="s">
-        <v>968</v>
+        <v>974</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B57" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C57" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D57" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E57" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F57" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G57" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H57" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I57" t="s">
+        <v>809</v>
+      </c>
+      <c r="J57" t="s">
+        <v>810</v>
+      </c>
+      <c r="L57" t="s">
+        <v>811</v>
+      </c>
+      <c r="M57" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="N57" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P57">
         <v>44567.0</v>
       </c>
       <c r="Q57" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B58" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C58" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D58" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E58" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F58" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G58" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H58" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I58" t="s">
+        <v>809</v>
+      </c>
+      <c r="J58" t="s">
+        <v>810</v>
+      </c>
+      <c r="L58" t="s">
+        <v>813</v>
+      </c>
+      <c r="M58" s="5" t="s">
+        <v>814</v>
+      </c>
+      <c r="N58" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P58">
         <v>44567.0</v>
       </c>
       <c r="Q58" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B59" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C59" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D59" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E59" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F59" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G59" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H59" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I59" t="s">
+        <v>809</v>
+      </c>
+      <c r="J59" t="s">
+        <v>810</v>
+      </c>
+      <c r="L59" t="s">
+        <v>815</v>
+      </c>
+      <c r="M59" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="N59" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P59">
         <v>44567.0</v>
       </c>
       <c r="Q59" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B60" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C60" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D60" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E60" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F60" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G60" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H60" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I60" t="s">
+        <v>809</v>
+      </c>
+      <c r="J60" t="s">
+        <v>810</v>
+      </c>
+      <c r="L60" t="s">
+        <v>816</v>
+      </c>
+      <c r="M60" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="N60" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P60">
         <v>44567.0</v>
       </c>
       <c r="Q60" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B61" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C61" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D61" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E61" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F61" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G61" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H61" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I61" t="s">
+        <v>809</v>
+      </c>
+      <c r="J61" t="s">
+        <v>810</v>
+      </c>
+      <c r="L61" t="s">
+        <v>818</v>
+      </c>
+      <c r="M61" s="5" t="s">
+        <v>819</v>
+      </c>
+      <c r="N61" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P61">
         <v>44567.0</v>
       </c>
       <c r="Q61" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B62" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C62" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D62" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E62" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F62" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G62" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H62" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I62" t="s">
+        <v>809</v>
+      </c>
+      <c r="J62" t="s">
+        <v>810</v>
+      </c>
+      <c r="L62" t="s">
+        <v>820</v>
+      </c>
+      <c r="M62" s="5" t="s">
+        <v>821</v>
+      </c>
+      <c r="N62" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P62">
         <v>44567.0</v>
       </c>
       <c r="Q62" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="63" spans="1:18">
       <c r="A63" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B63" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C63" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D63" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E63" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F63" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G63" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H63" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I63" t="s">
+        <v>809</v>
+      </c>
+      <c r="J63" t="s">
+        <v>810</v>
+      </c>
+      <c r="L63" t="s">
+        <v>822</v>
+      </c>
+      <c r="M63" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="N63" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P63">
         <v>44567.0</v>
       </c>
       <c r="Q63" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B64" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C64" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D64" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E64" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F64" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G64" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H64" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I64" t="s">
+        <v>809</v>
+      </c>
+      <c r="J64" t="s">
+        <v>810</v>
+      </c>
+      <c r="L64" t="s">
+        <v>823</v>
+      </c>
+      <c r="M64" s="5" t="s">
+        <v>824</v>
+      </c>
+      <c r="N64" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P64">
         <v>44567.0</v>
       </c>
       <c r="Q64" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B65" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C65" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D65" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E65" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F65" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G65" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H65" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I65" t="s">
+        <v>809</v>
+      </c>
+      <c r="J65" t="s">
+        <v>810</v>
+      </c>
+      <c r="L65" t="s">
+        <v>825</v>
+      </c>
+      <c r="M65" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="N65" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P65">
         <v>44567.0</v>
       </c>
       <c r="Q65" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="66" spans="1:18">
       <c r="A66" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B66" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C66" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D66" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E66" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F66" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G66" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H66" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I66" t="s">
+        <v>809</v>
+      </c>
+      <c r="J66" t="s">
+        <v>810</v>
+      </c>
+      <c r="L66" t="s">
+        <v>827</v>
+      </c>
+      <c r="M66" s="5" t="s">
+        <v>578</v>
+      </c>
+      <c r="N66" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P66">
         <v>44567.0</v>
       </c>
       <c r="Q66" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="67" spans="1:18">
       <c r="A67" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B67" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C67" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D67" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E67" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F67" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G67" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H67" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I67" t="s">
+        <v>809</v>
+      </c>
+      <c r="J67" t="s">
+        <v>810</v>
+      </c>
+      <c r="L67" t="s">
+        <v>828</v>
+      </c>
+      <c r="M67" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="N67" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P67">
         <v>44567.0</v>
       </c>
       <c r="Q67" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="68" spans="1:18">
       <c r="A68" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B68" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C68" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D68" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E68" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F68" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G68" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H68" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I68" t="s">
+        <v>809</v>
+      </c>
+      <c r="J68" t="s">
+        <v>810</v>
+      </c>
+      <c r="L68" t="s">
+        <v>829</v>
+      </c>
+      <c r="M68" s="5" t="s">
+        <v>830</v>
+      </c>
+      <c r="N68" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P68">
         <v>44567.0</v>
       </c>
       <c r="Q68" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="69" spans="1:18">
       <c r="A69" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B69" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C69" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D69" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E69" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F69" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G69" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H69" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I69" t="s">
+        <v>809</v>
+      </c>
+      <c r="J69" t="s">
+        <v>810</v>
+      </c>
+      <c r="L69" t="s">
+        <v>831</v>
+      </c>
+      <c r="M69" s="5" t="s">
+        <v>832</v>
+      </c>
+      <c r="N69" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P69">
         <v>44567.0</v>
       </c>
       <c r="Q69" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="70" spans="1:18">
       <c r="A70" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B70" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C70" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D70" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E70" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F70" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G70" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H70" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I70" t="s">
+        <v>809</v>
+      </c>
+      <c r="J70" t="s">
+        <v>810</v>
+      </c>
+      <c r="L70" t="s">
+        <v>833</v>
+      </c>
+      <c r="M70" s="5" t="s">
+        <v>834</v>
+      </c>
+      <c r="N70" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P70">
         <v>44567.0</v>
       </c>
       <c r="Q70" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="71" spans="1:18">
       <c r="A71" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B71" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C71" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D71" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E71" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F71" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G71" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H71" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I71" t="s">
+        <v>809</v>
+      </c>
+      <c r="J71" t="s">
+        <v>810</v>
+      </c>
+      <c r="L71" t="s">
+        <v>835</v>
+      </c>
+      <c r="M71" s="5" t="s">
+        <v>836</v>
+      </c>
+      <c r="N71" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P71">
         <v>44567.0</v>
       </c>
       <c r="Q71" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="72" spans="1:18">
       <c r="A72" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B72" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C72" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D72" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E72" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F72" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G72" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H72" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I72" t="s">
+        <v>809</v>
+      </c>
+      <c r="J72" t="s">
+        <v>810</v>
+      </c>
+      <c r="L72" t="s">
+        <v>837</v>
+      </c>
+      <c r="M72" s="5" t="s">
+        <v>661</v>
+      </c>
+      <c r="N72" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P72">
         <v>44567.0</v>
       </c>
       <c r="Q72" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="73" spans="1:18">
       <c r="A73" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B73" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C73" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D73" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E73" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F73" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G73" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H73" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I73" t="s">
+        <v>809</v>
+      </c>
+      <c r="J73" t="s">
+        <v>810</v>
+      </c>
+      <c r="L73" t="s">
+        <v>838</v>
+      </c>
+      <c r="M73" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="N73" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P73">
         <v>44567.0</v>
       </c>
       <c r="Q73" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="74" spans="1:18">
       <c r="A74" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B74" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C74" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D74" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E74" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F74" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G74" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H74" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I74" t="s">
+        <v>809</v>
+      </c>
+      <c r="J74" t="s">
+        <v>810</v>
+      </c>
+      <c r="L74" t="s">
+        <v>840</v>
+      </c>
+      <c r="M74" s="5" t="s">
+        <v>841</v>
+      </c>
+      <c r="N74" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P74">
         <v>44567.0</v>
       </c>
       <c r="Q74" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="75" spans="1:18">
       <c r="A75" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B75" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C75" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D75" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E75" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F75" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G75" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H75" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I75" t="s">
+        <v>809</v>
+      </c>
+      <c r="J75" t="s">
+        <v>810</v>
+      </c>
+      <c r="L75" t="s">
+        <v>842</v>
+      </c>
+      <c r="M75" s="5" t="s">
+        <v>843</v>
+      </c>
+      <c r="N75" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P75">
         <v>44567.0</v>
       </c>
       <c r="Q75" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="76" spans="1:18">
       <c r="A76" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B76" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C76" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D76" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E76" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F76" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G76" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H76" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I76" t="s">
+        <v>809</v>
+      </c>
+      <c r="J76" t="s">
+        <v>810</v>
+      </c>
+      <c r="L76" t="s">
+        <v>844</v>
+      </c>
+      <c r="M76" s="5" t="s">
+        <v>845</v>
+      </c>
+      <c r="N76" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P76">
         <v>44567.0</v>
       </c>
       <c r="Q76" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="77" spans="1:18">
       <c r="A77" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B77" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C77" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D77" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E77" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F77" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G77" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H77" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I77" t="s">
+        <v>809</v>
+      </c>
+      <c r="J77" t="s">
+        <v>810</v>
+      </c>
+      <c r="L77" t="s">
+        <v>846</v>
+      </c>
+      <c r="M77" s="5" t="s">
+        <v>847</v>
+      </c>
+      <c r="N77" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P77">
         <v>44567.0</v>
       </c>
       <c r="Q77" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="78" spans="1:18">
       <c r="A78" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B78" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C78" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D78" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E78" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F78" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G78" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H78" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I78" t="s">
+        <v>809</v>
+      </c>
+      <c r="J78" t="s">
+        <v>810</v>
+      </c>
+      <c r="L78" t="s">
+        <v>848</v>
+      </c>
+      <c r="M78" s="5" t="s">
+        <v>849</v>
+      </c>
+      <c r="N78" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P78">
         <v>44567.0</v>
       </c>
       <c r="Q78" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="79" spans="1:18">
       <c r="A79" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B79" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C79" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D79" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E79" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F79" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G79" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H79" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I79" t="s">
+        <v>809</v>
+      </c>
+      <c r="J79" t="s">
+        <v>810</v>
+      </c>
+      <c r="L79" t="s">
+        <v>850</v>
+      </c>
+      <c r="M79" s="5" t="s">
+        <v>851</v>
+      </c>
+      <c r="N79" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P79">
         <v>44567.0</v>
       </c>
       <c r="Q79" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="80" spans="1:18">
       <c r="A80" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B80" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C80" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D80" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E80" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F80" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G80" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H80" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I80" t="s">
+        <v>809</v>
+      </c>
+      <c r="J80" t="s">
+        <v>810</v>
+      </c>
+      <c r="L80" t="s">
+        <v>852</v>
+      </c>
+      <c r="M80" s="5" t="s">
+        <v>853</v>
+      </c>
+      <c r="N80" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P80">
         <v>44567.0</v>
       </c>
       <c r="Q80" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="81" spans="1:18">
       <c r="A81" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B81" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C81" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D81" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E81" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F81" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G81" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H81" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I81" t="s">
+        <v>809</v>
+      </c>
+      <c r="J81" t="s">
+        <v>810</v>
+      </c>
+      <c r="L81" t="s">
+        <v>854</v>
+      </c>
+      <c r="M81" s="5" t="s">
+        <v>855</v>
+      </c>
+      <c r="N81" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P81">
         <v>44567.0</v>
       </c>
       <c r="Q81" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="82" spans="1:18">
       <c r="A82" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B82" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C82" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D82" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E82" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F82" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G82" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H82" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I82" t="s">
+        <v>809</v>
+      </c>
+      <c r="J82" t="s">
+        <v>810</v>
+      </c>
+      <c r="L82" t="s">
+        <v>856</v>
+      </c>
+      <c r="M82" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="N82" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P82">
         <v>44567.0</v>
       </c>
       <c r="Q82" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="83" spans="1:18">
       <c r="A83" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B83" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C83" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D83" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E83" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F83" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G83" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H83" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I83" t="s">
+        <v>809</v>
+      </c>
+      <c r="J83" t="s">
+        <v>810</v>
+      </c>
+      <c r="L83" t="s">
+        <v>858</v>
+      </c>
+      <c r="M83" s="5" t="s">
+        <v>859</v>
+      </c>
+      <c r="N83" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P83">
         <v>44567.0</v>
       </c>
       <c r="Q83" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="84" spans="1:18">
       <c r="A84" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B84" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C84" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D84" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E84" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F84" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G84" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H84" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I84" t="s">
+        <v>809</v>
+      </c>
+      <c r="J84" t="s">
+        <v>810</v>
+      </c>
+      <c r="L84" t="s">
+        <v>860</v>
+      </c>
+      <c r="M84" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="N84" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P84">
         <v>44567.0</v>
       </c>
       <c r="Q84" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="85" spans="1:18">
       <c r="A85" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B85" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C85" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D85" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E85" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F85" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G85" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H85" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I85" t="s">
+        <v>809</v>
+      </c>
+      <c r="J85" t="s">
+        <v>810</v>
+      </c>
+      <c r="L85" t="s">
+        <v>861</v>
+      </c>
+      <c r="M85" s="5" t="s">
+        <v>673</v>
+      </c>
+      <c r="N85" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P85">
         <v>44567.0</v>
       </c>
       <c r="Q85" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="86" spans="1:18">
       <c r="A86" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B86" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C86" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D86" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E86" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F86" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G86" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H86" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I86" t="s">
+        <v>809</v>
+      </c>
+      <c r="J86" t="s">
+        <v>810</v>
+      </c>
+      <c r="L86" t="s">
+        <v>862</v>
+      </c>
+      <c r="M86" s="5" t="s">
+        <v>863</v>
+      </c>
+      <c r="N86" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P86">
         <v>44567.0</v>
       </c>
       <c r="Q86" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="87" spans="1:18">
       <c r="A87" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B87" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C87" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D87" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E87" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F87" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G87" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="H87" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I87" t="s">
+        <v>809</v>
+      </c>
+      <c r="J87" t="s">
+        <v>810</v>
+      </c>
+      <c r="L87" t="s">
+        <v>864</v>
+      </c>
+      <c r="M87" s="5" t="s">
+        <v>865</v>
+      </c>
+      <c r="N87" s="5" t="s">
         <v>803</v>
-      </c>
-[...10 lines deleted...]
-        <v>797</v>
       </c>
       <c r="P87">
         <v>44567.0</v>
       </c>
       <c r="Q87" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
     </row>
     <row r="88" spans="1:18">
       <c r="A88" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B88" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C88" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D88" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E88" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F88" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G88" t="s">
-        <v>970</v>
+        <v>976</v>
       </c>
       <c r="H88" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I88" t="s">
-        <v>884</v>
+        <v>890</v>
       </c>
       <c r="J88" t="s">
-        <v>885</v>
+        <v>891</v>
       </c>
       <c r="L88" t="s">
-        <v>886</v>
+        <v>892</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="N88" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P88">
         <v>45468.0</v>
       </c>
     </row>
     <row r="89" spans="1:18">
       <c r="A89" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B89" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C89" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D89" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E89" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F89" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G89" t="s">
-        <v>970</v>
+        <v>976</v>
       </c>
       <c r="H89" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I89" t="s">
-        <v>965</v>
+        <v>971</v>
       </c>
       <c r="J89" t="s">
-        <v>966</v>
+        <v>972</v>
       </c>
       <c r="L89" t="s">
-        <v>967</v>
+        <v>973</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="N89" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P89">
         <v>45496.0</v>
       </c>
     </row>
     <row r="90" spans="1:18">
       <c r="A90" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B90" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C90" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D90" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E90" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F90" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G90" t="s">
-        <v>970</v>
+        <v>976</v>
       </c>
       <c r="H90" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I90" t="s">
-        <v>875</v>
+        <v>881</v>
       </c>
       <c r="J90" t="s">
-        <v>876</v>
+        <v>882</v>
       </c>
       <c r="L90" t="s">
-        <v>877</v>
+        <v>883</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="N90" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P90">
         <v>44523.0</v>
       </c>
     </row>
     <row r="91" spans="1:18">
       <c r="A91" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B91" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C91" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D91" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E91" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F91" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G91" t="s">
-        <v>970</v>
+        <v>976</v>
       </c>
       <c r="H91" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I91" t="s">
-        <v>929</v>
+        <v>935</v>
       </c>
       <c r="J91" t="s">
-        <v>930</v>
+        <v>936</v>
       </c>
       <c r="L91" t="s">
-        <v>931</v>
+        <v>937</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>932</v>
+        <v>938</v>
       </c>
       <c r="N91" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P91">
         <v>45539.0</v>
       </c>
     </row>
     <row r="92" spans="1:18">
       <c r="A92" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B92" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C92" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D92" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E92" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F92" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G92" t="s">
-        <v>970</v>
+        <v>976</v>
       </c>
       <c r="H92" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I92" t="s">
-        <v>971</v>
+        <v>977</v>
       </c>
       <c r="J92" t="s">
-        <v>972</v>
+        <v>978</v>
       </c>
       <c r="L92" t="s">
-        <v>973</v>
+        <v>979</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>974</v>
+        <v>980</v>
       </c>
       <c r="N92" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P92">
         <v>45012.0</v>
       </c>
     </row>
     <row r="93" spans="1:18">
       <c r="A93" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B93" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C93" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D93" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E93" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F93" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G93" t="s">
-        <v>975</v>
+        <v>981</v>
       </c>
       <c r="H93" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I93" t="s">
-        <v>971</v>
+        <v>977</v>
       </c>
       <c r="J93" t="s">
-        <v>972</v>
+        <v>978</v>
       </c>
       <c r="L93" t="s">
-        <v>973</v>
+        <v>979</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>974</v>
+        <v>980</v>
       </c>
       <c r="N93" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P93">
         <v>43187.0</v>
       </c>
     </row>
     <row r="94" spans="1:18">
       <c r="A94" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B94" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C94" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D94" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E94" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F94" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G94" t="s">
-        <v>976</v>
+        <v>982</v>
       </c>
       <c r="H94" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I94" t="s">
-        <v>939</v>
+        <v>945</v>
       </c>
       <c r="J94" t="s">
-        <v>940</v>
+        <v>946</v>
       </c>
       <c r="K94" t="s">
-        <v>941</v>
+        <v>947</v>
       </c>
       <c r="L94" t="s">
-        <v>942</v>
+        <v>948</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>943</v>
+        <v>949</v>
       </c>
       <c r="N94" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P94">
         <v>45552.0</v>
       </c>
     </row>
     <row r="95" spans="1:18">
       <c r="A95" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B95" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C95" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D95" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E95" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F95" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G95" t="s">
-        <v>977</v>
+        <v>983</v>
       </c>
       <c r="H95" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I95" t="s">
-        <v>960</v>
+        <v>966</v>
       </c>
       <c r="J95" t="s">
-        <v>961</v>
+        <v>967</v>
       </c>
       <c r="L95" t="s">
-        <v>962</v>
+        <v>968</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>963</v>
+        <v>969</v>
       </c>
       <c r="N95" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P95">
         <v>45141.0</v>
       </c>
     </row>
     <row r="96" spans="1:18">
       <c r="A96" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B96" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C96" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D96" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E96" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F96" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G96" t="s">
-        <v>978</v>
+        <v>984</v>
       </c>
       <c r="H96" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I96" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
       <c r="J96" t="s">
-        <v>919</v>
+        <v>925</v>
       </c>
       <c r="K96" t="s">
-        <v>920</v>
+        <v>926</v>
       </c>
       <c r="L96" t="s">
-        <v>921</v>
+        <v>927</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>922</v>
+        <v>928</v>
       </c>
       <c r="N96" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P96">
         <v>45689.0</v>
       </c>
     </row>
     <row r="97" spans="1:18">
       <c r="A97" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B97" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C97" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D97" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E97" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F97" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G97" t="s">
-        <v>977</v>
+        <v>983</v>
       </c>
       <c r="H97" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I97" t="s">
-        <v>934</v>
+        <v>940</v>
       </c>
       <c r="J97" t="s">
-        <v>935</v>
+        <v>941</v>
       </c>
       <c r="L97" t="s">
-        <v>936</v>
+        <v>942</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>937</v>
+        <v>943</v>
       </c>
       <c r="N97" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="O97">
         <v>44743.0</v>
       </c>
       <c r="P97">
         <v>45382.0</v>
       </c>
     </row>
     <row r="98" spans="1:18">
       <c r="A98" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B98" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C98" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D98" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E98" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F98" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G98" t="s">
-        <v>979</v>
+        <v>985</v>
       </c>
       <c r="H98" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I98" t="s">
-        <v>980</v>
+        <v>986</v>
       </c>
       <c r="J98" t="s">
-        <v>981</v>
+        <v>987</v>
       </c>
       <c r="K98" t="s">
-        <v>982</v>
+        <v>988</v>
       </c>
       <c r="L98" t="s">
-        <v>983</v>
+        <v>989</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>984</v>
+        <v>990</v>
       </c>
       <c r="N98" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P98">
         <v>45260.0</v>
       </c>
       <c r="Q98" t="s">
-        <v>985</v>
+        <v>991</v>
       </c>
     </row>
     <row r="99" spans="1:18">
       <c r="A99" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B99" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C99" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D99" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="E99" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F99" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G99" t="s">
-        <v>986</v>
+        <v>992</v>
       </c>
       <c r="H99" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I99" t="s">
-        <v>879</v>
+        <v>885</v>
       </c>
       <c r="J99" t="s">
-        <v>880</v>
+        <v>886</v>
       </c>
       <c r="L99" t="s">
-        <v>881</v>
+        <v>887</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>882</v>
+        <v>888</v>
       </c>
       <c r="N99" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P99">
         <v>45467.0</v>
       </c>
       <c r="Q99" t="s">
-        <v>987</v>
+        <v>993</v>
       </c>
     </row>
     <row r="100" spans="1:18">
       <c r="A100" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B100" t="s">
-        <v>988</v>
+        <v>994</v>
       </c>
       <c r="C100" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="D100" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E100" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F100" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G100" t="s">
-        <v>989</v>
+        <v>995</v>
       </c>
       <c r="H100" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I100" t="s">
-        <v>875</v>
+        <v>881</v>
       </c>
       <c r="J100" t="s">
-        <v>876</v>
+        <v>882</v>
       </c>
       <c r="L100" t="s">
-        <v>877</v>
+        <v>883</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="N100" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P100">
         <v>46140.0</v>
       </c>
       <c r="Q100" t="s">
-        <v>990</v>
+        <v>996</v>
       </c>
       <c r="R100" t="s">
-        <v>991</v>
+        <v>997</v>
       </c>
     </row>
     <row r="101" spans="1:18">
       <c r="A101" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B101" t="s">
-        <v>992</v>
+        <v>998</v>
       </c>
       <c r="C101" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="D101" t="s">
-        <v>993</v>
+        <v>999</v>
       </c>
       <c r="E101" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F101" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G101" t="s">
-        <v>994</v>
+        <v>1000</v>
       </c>
       <c r="H101" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I101" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
       <c r="J101" t="s">
-        <v>919</v>
+        <v>925</v>
       </c>
       <c r="K101" t="s">
-        <v>920</v>
+        <v>926</v>
       </c>
       <c r="L101" t="s">
-        <v>921</v>
+        <v>927</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>922</v>
+        <v>928</v>
       </c>
       <c r="N101" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P101">
         <v>46045.0</v>
       </c>
       <c r="Q101" t="s">
-        <v>995</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="102" spans="1:18">
       <c r="A102" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B102" t="s">
-        <v>992</v>
+        <v>998</v>
       </c>
       <c r="C102" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="D102" t="s">
-        <v>996</v>
+        <v>1002</v>
       </c>
       <c r="E102" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F102" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G102" t="s">
-        <v>997</v>
+        <v>1003</v>
       </c>
       <c r="H102" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I102" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
       <c r="J102" t="s">
-        <v>919</v>
+        <v>925</v>
       </c>
       <c r="K102" t="s">
-        <v>920</v>
+        <v>926</v>
       </c>
       <c r="L102" t="s">
-        <v>921</v>
+        <v>927</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>922</v>
+        <v>928</v>
       </c>
       <c r="N102" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P102">
         <v>45992.0</v>
       </c>
       <c r="Q102" t="s">
-        <v>995</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="103" spans="1:18">
       <c r="A103" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B103" t="s">
-        <v>998</v>
+        <v>1004</v>
       </c>
       <c r="C103" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="D103" t="s">
-        <v>999</v>
+        <v>1005</v>
       </c>
       <c r="E103" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F103" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G103" t="s">
-        <v>1000</v>
+        <v>1006</v>
       </c>
       <c r="H103" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I103" t="s">
-        <v>1001</v>
+        <v>1007</v>
       </c>
       <c r="J103" t="s">
-        <v>1002</v>
+        <v>1008</v>
       </c>
       <c r="K103" t="s">
-        <v>1003</v>
+        <v>1009</v>
       </c>
       <c r="L103" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>1005</v>
+        <v>1011</v>
       </c>
       <c r="N103" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P103">
         <v>45292.0</v>
       </c>
       <c r="Q103" t="s">
-        <v>1006</v>
+        <v>1012</v>
       </c>
       <c r="R103" t="s">
-        <v>1007</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="104" spans="1:18">
       <c r="A104" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B104" t="s">
-        <v>998</v>
+        <v>1004</v>
       </c>
       <c r="C104" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="D104" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E104" t="s">
+        <v>55</v>
+      </c>
+      <c r="F104" t="s">
+        <v>806</v>
+      </c>
+      <c r="G104" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H104" t="s">
+        <v>44</v>
+      </c>
+      <c r="I104" t="s">
+        <v>1007</v>
+      </c>
+      <c r="J104" t="s">
         <v>1008</v>
       </c>
-      <c r="E104" t="s">
-[...5 lines deleted...]
-      <c r="G104" t="s">
+      <c r="K104" t="s">
         <v>1009</v>
       </c>
-      <c r="H104" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L104" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>1005</v>
+        <v>1011</v>
       </c>
       <c r="N104" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P104">
         <v>45778.0</v>
       </c>
       <c r="Q104" t="s">
-        <v>1010</v>
+        <v>1016</v>
       </c>
       <c r="R104" t="s">
-        <v>1011</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="105" spans="1:18">
       <c r="A105" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B105" t="s">
-        <v>1012</v>
+        <v>1018</v>
       </c>
       <c r="C105" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="D105" t="s">
-        <v>1013</v>
+        <v>1019</v>
       </c>
       <c r="E105" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F105" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G105" t="s">
-        <v>1014</v>
+        <v>1020</v>
       </c>
       <c r="H105" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I105" t="s">
-        <v>1001</v>
+        <v>1007</v>
       </c>
       <c r="J105" t="s">
-        <v>1002</v>
+        <v>1008</v>
       </c>
       <c r="K105" t="s">
-        <v>1003</v>
+        <v>1009</v>
       </c>
       <c r="L105" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>1005</v>
+        <v>1011</v>
       </c>
       <c r="N105" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P105">
         <v>44927.0</v>
       </c>
       <c r="Q105" t="s">
-        <v>1010</v>
+        <v>1016</v>
       </c>
       <c r="R105" t="s">
-        <v>1015</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="106" spans="1:18">
       <c r="A106" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B106" t="s">
-        <v>1012</v>
+        <v>1018</v>
       </c>
       <c r="C106" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="D106" t="s">
-        <v>1016</v>
+        <v>1022</v>
       </c>
       <c r="E106" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F106" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G106" t="s">
-        <v>1017</v>
+        <v>1023</v>
       </c>
       <c r="H106" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I106" t="s">
-        <v>1001</v>
+        <v>1007</v>
       </c>
       <c r="J106" t="s">
-        <v>1002</v>
+        <v>1008</v>
       </c>
       <c r="K106" t="s">
-        <v>1003</v>
+        <v>1009</v>
       </c>
       <c r="L106" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>1005</v>
+        <v>1011</v>
       </c>
       <c r="N106" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P106">
         <v>45778.0</v>
       </c>
       <c r="Q106" t="s">
-        <v>1010</v>
+        <v>1016</v>
       </c>
       <c r="R106" t="s">
-        <v>1018</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="107" spans="1:18">
       <c r="A107" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B107" t="s">
-        <v>1019</v>
+        <v>1025</v>
       </c>
       <c r="C107" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="D107" t="s">
-        <v>1020</v>
+        <v>1026</v>
       </c>
       <c r="E107" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F107" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G107" t="s">
-        <v>1021</v>
+        <v>1027</v>
       </c>
       <c r="H107" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I107" t="s">
-        <v>980</v>
+        <v>986</v>
       </c>
       <c r="J107" t="s">
-        <v>981</v>
+        <v>987</v>
       </c>
       <c r="K107" t="s">
-        <v>982</v>
+        <v>988</v>
       </c>
       <c r="L107" t="s">
-        <v>983</v>
+        <v>989</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>984</v>
+        <v>990</v>
       </c>
       <c r="N107" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P107">
         <v>45763.0</v>
       </c>
       <c r="Q107" t="s">
-        <v>1022</v>
+        <v>1028</v>
       </c>
       <c r="R107" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="108" spans="1:18">
       <c r="A108" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B108" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
       <c r="C108" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="D108" t="s">
-        <v>1025</v>
+        <v>1031</v>
       </c>
       <c r="E108" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F108" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G108" t="s">
-        <v>1026</v>
+        <v>1032</v>
       </c>
       <c r="H108" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I108" t="s">
-        <v>1001</v>
+        <v>1007</v>
       </c>
       <c r="J108" t="s">
-        <v>1002</v>
+        <v>1008</v>
       </c>
       <c r="K108" t="s">
-        <v>1003</v>
+        <v>1009</v>
       </c>
       <c r="L108" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>1005</v>
+        <v>1011</v>
       </c>
       <c r="N108" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P108">
         <v>45778.0</v>
       </c>
       <c r="Q108" t="s">
-        <v>1010</v>
+        <v>1016</v>
       </c>
       <c r="R108" t="s">
-        <v>1027</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="109" spans="1:18">
       <c r="A109" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B109" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C109" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D109" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="E109" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F109" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G109" t="s">
-        <v>1028</v>
+        <v>1034</v>
       </c>
       <c r="H109" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I109" t="s">
-        <v>1001</v>
+        <v>1007</v>
       </c>
       <c r="J109" t="s">
-        <v>1002</v>
+        <v>1008</v>
       </c>
       <c r="K109" t="s">
-        <v>1003</v>
+        <v>1009</v>
       </c>
       <c r="L109" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>1005</v>
+        <v>1011</v>
       </c>
       <c r="N109" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P109">
         <v>44256.0</v>
       </c>
       <c r="Q109" t="s">
-        <v>1029</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="110" spans="1:18">
       <c r="A110" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B110" t="s">
-        <v>1030</v>
+        <v>1036</v>
       </c>
       <c r="C110" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="D110" t="s">
-        <v>1031</v>
+        <v>1037</v>
       </c>
       <c r="E110" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F110" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G110" t="s">
-        <v>1028</v>
+        <v>1034</v>
       </c>
       <c r="H110" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I110" t="s">
-        <v>1001</v>
+        <v>1007</v>
       </c>
       <c r="J110" t="s">
-        <v>1002</v>
+        <v>1008</v>
       </c>
       <c r="K110" t="s">
-        <v>1003</v>
+        <v>1009</v>
       </c>
       <c r="L110" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>1005</v>
+        <v>1011</v>
       </c>
       <c r="N110" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P110">
         <v>44986.0</v>
       </c>
       <c r="Q110" t="s">
-        <v>1032</v>
+        <v>1038</v>
       </c>
       <c r="R110" t="s">
-        <v>1033</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="111" spans="1:18">
       <c r="A111" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B111" t="s">
-        <v>1030</v>
+        <v>1036</v>
       </c>
       <c r="C111" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="D111" t="s">
-        <v>1034</v>
+        <v>1040</v>
       </c>
       <c r="E111" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F111" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G111" t="s">
-        <v>1035</v>
+        <v>1041</v>
       </c>
       <c r="H111" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I111" t="s">
-        <v>1001</v>
+        <v>1007</v>
       </c>
       <c r="J111" t="s">
-        <v>1002</v>
+        <v>1008</v>
       </c>
       <c r="K111" t="s">
-        <v>1003</v>
+        <v>1009</v>
       </c>
       <c r="L111" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>1005</v>
+        <v>1011</v>
       </c>
       <c r="N111" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P111">
         <v>45778.0</v>
       </c>
       <c r="Q111" t="s">
-        <v>1036</v>
+        <v>1042</v>
       </c>
       <c r="R111" t="s">
-        <v>1011</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="112" spans="1:18">
       <c r="A112" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B112" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
       <c r="C112" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="D112" t="s">
-        <v>1037</v>
+        <v>1043</v>
       </c>
       <c r="E112" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F112" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G112" t="s">
-        <v>1028</v>
+        <v>1034</v>
       </c>
       <c r="H112" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I112" t="s">
-        <v>1001</v>
+        <v>1007</v>
       </c>
       <c r="J112" t="s">
-        <v>1002</v>
+        <v>1008</v>
       </c>
       <c r="K112" t="s">
-        <v>1003</v>
+        <v>1009</v>
       </c>
       <c r="L112" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>1005</v>
+        <v>1011</v>
       </c>
       <c r="N112" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P112">
         <v>44927.0</v>
       </c>
       <c r="Q112" t="s">
-        <v>1038</v>
+        <v>1044</v>
       </c>
       <c r="R112" t="s">
-        <v>1015</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="113" spans="1:18">
       <c r="A113" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B113" t="s">
-        <v>1039</v>
+        <v>1045</v>
       </c>
       <c r="C113" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="D113" t="s">
-        <v>1040</v>
+        <v>1046</v>
       </c>
       <c r="E113" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F113" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G113" t="s">
-        <v>1041</v>
+        <v>1047</v>
       </c>
       <c r="H113" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I113" t="s">
-        <v>1001</v>
+        <v>1007</v>
       </c>
       <c r="J113" t="s">
-        <v>1002</v>
+        <v>1008</v>
       </c>
       <c r="K113" t="s">
-        <v>1003</v>
+        <v>1009</v>
       </c>
       <c r="L113" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>1005</v>
+        <v>1011</v>
       </c>
       <c r="N113" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P113">
         <v>46143.0</v>
       </c>
       <c r="Q113" t="s">
-        <v>1010</v>
+        <v>1016</v>
       </c>
       <c r="R113" t="s">
-        <v>1042</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="114" spans="1:18">
       <c r="A114" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B114" t="s">
-        <v>1043</v>
+        <v>1049</v>
       </c>
       <c r="C114" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="D114" t="s">
-        <v>1044</v>
+        <v>1050</v>
       </c>
       <c r="E114" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F114" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G114" t="s">
-        <v>1000</v>
+        <v>1006</v>
       </c>
       <c r="H114" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I114" t="s">
-        <v>1001</v>
+        <v>1007</v>
       </c>
       <c r="J114" t="s">
-        <v>1002</v>
+        <v>1008</v>
       </c>
       <c r="K114" t="s">
-        <v>1003</v>
+        <v>1009</v>
       </c>
       <c r="L114" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>1005</v>
+        <v>1011</v>
       </c>
       <c r="N114" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P114">
         <v>45658.0</v>
       </c>
       <c r="Q114" t="s">
-        <v>1010</v>
+        <v>1016</v>
       </c>
       <c r="R114" t="s">
-        <v>1045</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="115" spans="1:18">
       <c r="A115" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B115" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="C115" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="D115" t="s">
-        <v>1046</v>
+        <v>1052</v>
       </c>
       <c r="E115" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F115" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G115" t="s">
-        <v>1047</v>
+        <v>1053</v>
       </c>
       <c r="H115" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I115" t="s">
-        <v>1048</v>
+        <v>1054</v>
       </c>
       <c r="J115" t="s">
-        <v>1049</v>
+        <v>1055</v>
       </c>
       <c r="K115" t="s">
-        <v>1050</v>
+        <v>1056</v>
       </c>
       <c r="L115" t="s">
-        <v>1051</v>
+        <v>1057</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>1052</v>
+        <v>1058</v>
       </c>
       <c r="N115" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P115">
         <v>46174.0</v>
       </c>
       <c r="Q115" t="s">
-        <v>1053</v>
+        <v>1059</v>
       </c>
       <c r="R115" t="s">
-        <v>1054</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="116" spans="1:18">
       <c r="A116" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B116" t="s">
-        <v>1055</v>
+        <v>1061</v>
       </c>
       <c r="C116" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="D116" t="s">
-        <v>1056</v>
+        <v>1062</v>
       </c>
       <c r="E116" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F116" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="G116" t="s">
-        <v>1057</v>
+        <v>1063</v>
       </c>
       <c r="H116" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I116" t="s">
-        <v>1058</v>
+        <v>1064</v>
       </c>
       <c r="J116" t="s">
-        <v>1059</v>
+        <v>1065</v>
       </c>
       <c r="K116" t="s">
-        <v>1060</v>
+        <v>1066</v>
       </c>
       <c r="L116" t="s">
-        <v>1061</v>
+        <v>1067</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>1062</v>
+        <v>1068</v>
       </c>
       <c r="N116" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P116">
         <v>45200.0</v>
       </c>
       <c r="Q116" t="s">
-        <v>1063</v>
+        <v>1069</v>
       </c>
       <c r="R116" t="s">
-        <v>1064</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="117" spans="1:18">
       <c r="A117" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B117" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C117" t="s">
+        <v>894</v>
+      </c>
+      <c r="D117" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E117" t="s">
+        <v>55</v>
+      </c>
+      <c r="F117" t="s">
+        <v>798</v>
+      </c>
+      <c r="G117" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H117" t="s">
+        <v>44</v>
+      </c>
+      <c r="I117" t="s">
+        <v>1064</v>
+      </c>
+      <c r="J117" t="s">
         <v>1065</v>
       </c>
-      <c r="C117" t="s">
-[...2 lines deleted...]
-      <c r="D117" t="s">
+      <c r="K117" t="s">
         <v>1066</v>
       </c>
-      <c r="E117" t="s">
-[...5 lines deleted...]
-      <c r="G117" t="s">
+      <c r="L117" t="s">
         <v>1067</v>
       </c>
-      <c r="H117" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M117" s="5" t="s">
-        <v>1062</v>
+        <v>1068</v>
       </c>
       <c r="N117" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P117">
         <v>45931.0</v>
       </c>
       <c r="Q117" t="s">
-        <v>1068</v>
+        <v>1074</v>
       </c>
       <c r="R117" t="s">
-        <v>1011</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="118" spans="1:18">
       <c r="A118" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B118" t="s">
-        <v>1069</v>
+        <v>1075</v>
       </c>
       <c r="C118" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D118" t="s">
-        <v>1070</v>
+        <v>1076</v>
       </c>
       <c r="E118" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F118" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="G118" t="s">
-        <v>1071</v>
+        <v>1077</v>
       </c>
       <c r="H118" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I118" t="s">
-        <v>875</v>
+        <v>881</v>
       </c>
       <c r="J118" t="s">
-        <v>876</v>
+        <v>882</v>
       </c>
       <c r="L118" t="s">
-        <v>877</v>
+        <v>883</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="N118" s="5" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="P118">
         <v>46202.0</v>
       </c>
       <c r="Q118" t="s">
-        <v>1072</v>
+        <v>1078</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1073</v>
+        <v>1079</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1075</v>
+        <v>1081</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>1077</v>
+        <v>1083</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1078</v>
+        <v>1084</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1079</v>
+        <v>1085</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>1083</v>
+        <v>1089</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>1084</v>
+        <v>1090</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1086</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1087</v>
+        <v>1093</v>
       </c>
       <c r="C2" t="s">
-        <v>1088</v>
+        <v>1094</v>
       </c>
       <c r="D2" t="s">
-        <v>1089</v>
+        <v>1095</v>
       </c>
       <c r="E2" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>1090</v>
+        <v>1096</v>
       </c>
       <c r="G2" t="s">
-        <v>1091</v>
+        <v>1097</v>
       </c>
       <c r="H2" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="I2" t="s">
-        <v>1092</v>
+        <v>1098</v>
       </c>
       <c r="K2" t="s">
-        <v>1093</v>
+        <v>1099</v>
       </c>
       <c r="N2" t="s">
-        <v>1094</v>
+        <v>1100</v>
       </c>
       <c r="O2" t="s">
-        <v>1095</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1096</v>
+        <v>1102</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D3" t="s">
-        <v>1089</v>
+        <v>1095</v>
       </c>
       <c r="E3" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>1097</v>
+        <v>1103</v>
       </c>
       <c r="G3" t="s">
-        <v>1098</v>
+        <v>1104</v>
       </c>
       <c r="H3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="I3" t="s">
-        <v>1099</v>
+        <v>1105</v>
       </c>
       <c r="J3" t="s">
-        <v>1100</v>
+        <v>1106</v>
       </c>
       <c r="K3" t="s">
-        <v>1101</v>
+        <v>1107</v>
       </c>
       <c r="N3" t="s">
-        <v>1102</v>
+        <v>1108</v>
       </c>
       <c r="O3" t="s">
-        <v>1103</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1104</v>
+        <v>1110</v>
       </c>
       <c r="C4" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E4" t="s">
+        <v>343</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>1113</v>
+      </c>
+      <c r="G4" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H4" t="s">
+        <v>153</v>
+      </c>
+      <c r="I4" t="s">
         <v>1105</v>
       </c>
-      <c r="D4" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J4" t="s">
-        <v>1109</v>
+        <v>1115</v>
       </c>
       <c r="K4" t="s">
-        <v>1110</v>
+        <v>1116</v>
       </c>
       <c r="L4" t="s">
-        <v>1111</v>
+        <v>1117</v>
       </c>
       <c r="M4" t="s">
-        <v>1112</v>
+        <v>1118</v>
       </c>
       <c r="N4" t="s">
-        <v>1113</v>
+        <v>1119</v>
       </c>
       <c r="O4" t="s">
-        <v>1114</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>1115</v>
+        <v>1121</v>
       </c>
       <c r="C5" t="s">
-        <v>1116</v>
+        <v>1122</v>
       </c>
       <c r="D5" t="s">
-        <v>1117</v>
+        <v>1123</v>
       </c>
       <c r="E5" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>1118</v>
+        <v>1124</v>
       </c>
       <c r="G5" t="s">
-        <v>1119</v>
+        <v>1125</v>
       </c>
       <c r="H5" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="I5" t="s">
-        <v>1099</v>
+        <v>1105</v>
       </c>
       <c r="J5" t="s">
-        <v>1120</v>
+        <v>1126</v>
       </c>
       <c r="K5" t="s">
-        <v>1121</v>
+        <v>1127</v>
       </c>
       <c r="L5" t="s">
-        <v>1122</v>
+        <v>1128</v>
       </c>
       <c r="M5" t="s">
-        <v>1123</v>
+        <v>1129</v>
       </c>
       <c r="N5" t="s">
-        <v>1124</v>
+        <v>1130</v>
       </c>
       <c r="O5" t="s">
-        <v>1125</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>1126</v>
+        <v>1132</v>
       </c>
       <c r="C6" t="s">
-        <v>1127</v>
+        <v>1133</v>
       </c>
       <c r="D6" t="s">
-        <v>1128</v>
+        <v>1134</v>
       </c>
       <c r="E6" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>1129</v>
+        <v>1135</v>
       </c>
       <c r="G6" t="s">
-        <v>1130</v>
+        <v>1136</v>
       </c>
       <c r="H6" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="I6" t="s">
-        <v>1092</v>
+        <v>1098</v>
       </c>
       <c r="J6" t="s">
-        <v>1131</v>
+        <v>1137</v>
       </c>
       <c r="K6" t="s">
-        <v>1132</v>
+        <v>1138</v>
       </c>
       <c r="L6" t="s">
-        <v>1133</v>
+        <v>1139</v>
       </c>
       <c r="M6" t="s">
-        <v>1134</v>
+        <v>1140</v>
       </c>
       <c r="N6" t="s">
-        <v>1135</v>
+        <v>1141</v>
       </c>
       <c r="O6" t="s">
-        <v>1136</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>1137</v>
+        <v>1143</v>
       </c>
       <c r="C7" t="s">
-        <v>1138</v>
+        <v>1144</v>
       </c>
       <c r="D7" t="s">
-        <v>1117</v>
+        <v>1123</v>
       </c>
       <c r="E7" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>1139</v>
+        <v>1145</v>
       </c>
       <c r="G7" t="s">
-        <v>1140</v>
+        <v>1146</v>
       </c>
       <c r="H7" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="I7" t="s">
-        <v>1141</v>
+        <v>1147</v>
       </c>
       <c r="J7" t="s">
-        <v>1142</v>
+        <v>1148</v>
       </c>
       <c r="K7" t="s">
-        <v>1143</v>
+        <v>1149</v>
       </c>
       <c r="L7" t="s">
-        <v>1144</v>
+        <v>1150</v>
       </c>
       <c r="M7" t="s">
-        <v>1145</v>
+        <v>1151</v>
       </c>
       <c r="N7" t="s">
-        <v>1146</v>
+        <v>1152</v>
       </c>
       <c r="O7" t="s">
-        <v>1147</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -16640,391 +16689,420 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1148</v>
+        <v>1154</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1149</v>
+        <v>1155</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1073</v>
+        <v>1079</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1150</v>
+        <v>1156</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1151</v>
+        <v>1157</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>1152</v>
+        <v>1158</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>1153</v>
+        <v>1159</v>
       </c>
       <c r="C2" t="s">
-        <v>1154</v>
+        <v>1160</v>
       </c>
       <c r="D2" t="s">
-        <v>1155</v>
+        <v>1161</v>
       </c>
       <c r="E2" t="s">
-        <v>1156</v>
+        <v>1162</v>
       </c>
       <c r="F2" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>1157</v>
+        <v>1163</v>
       </c>
       <c r="I2" t="s">
-        <v>1158</v>
+        <v>1164</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1159</v>
+        <v>1165</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1160</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1161</v>
+        <v>1167</v>
       </c>
       <c r="C2" t="s">
-        <v>1162</v>
+        <v>1168</v>
       </c>
       <c r="D2" t="s">
-        <v>1163</v>
+        <v>1169</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1164</v>
+        <v>1170</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>773</v>
+        <v>779</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1165</v>
+        <v>1171</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1166</v>
+        <v>1172</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1167</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="C2" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="D2" t="s">
-        <v>1168</v>
+        <v>1174</v>
       </c>
       <c r="E2" t="s">
-        <v>1168</v>
+        <v>1174</v>
       </c>
       <c r="F2" t="s">
-        <v>1169</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>1170</v>
+        <v>1176</v>
       </c>
       <c r="C3" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="D3" t="s">
-        <v>1171</v>
+        <v>1177</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>775</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>776</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>777</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>1172</v>
+        <v>1179</v>
       </c>
       <c r="C2" t="s">
-        <v>1173</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>1180</v>
+      </c>
+      <c r="H2" t="s">
+        <v>1181</v>
+      </c>
+      <c r="J2" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>1172</v>
+        <v>1179</v>
       </c>
       <c r="C3" t="s">
-        <v>1175</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>1182</v>
+      </c>
+      <c r="H3" t="s">
+        <v>1183</v>
+      </c>
+      <c r="J3" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>1172</v>
+        <v>1179</v>
       </c>
       <c r="C4" t="s">
-        <v>1177</v>
-[...2 lines deleted...]
-        <v>1178</v>
+        <v>1184</v>
+      </c>
+      <c r="H4" t="s">
+        <v>1185</v>
+      </c>
+      <c r="J4" t="s">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>