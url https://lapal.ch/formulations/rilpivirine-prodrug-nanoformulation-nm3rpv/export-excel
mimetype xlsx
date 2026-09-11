--- v1 (2026-08-02)
+++ v2 (2026-09-11)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Rilpivirine Prodrug Nanoformulation (NM3RPV)</t>
   </si>
   <si>
     <t>NM3RPV</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>prodrug of rilpivirine (non-nucleoside reverse transcriptase inhibitor (NNRTI))</t>
   </si>
   <si>
     <t>NM3RPV is a prodrug nanoformulation of the non-nucleoside reverse transcriptase inhibitor (NNRTI) Rilpivirine. Currently in preclinical development, NM3RPV was manufactured as a long-acting nanoparticle version of myristoylated RPV (M3RPV) to prolong the apparent half-life and improve tissue distribution. In murine studies, NM3RPV generated RPV plasma concentrations above the protein-adjusted 90% inhibitory concentration (PA-IC90) (12 ng/mL) for 25 weeks with significant tissue distribution after a single intramuscular (IM) injection. In contrast, the same treatment (45 mg/kg RPV-eq.) in rhesus macaques resulted in low levels of active RPV, which quickly fell below the PA-IC90. The differences in metabolism may be due to lack of abundant carboxylesterases observed in primate blood plasma.</t>
   </si>
   <si>
     <t>NM3RPV is in preclinical development and not currently approved.</t>
   </si>
@@ -348,54 +357,63 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -512,99 +530,105 @@
   <si>
     <t>Lipid nanoparticle comprising rilpivirine and at least one PEGylated lipid and a CCR5 targeting moiety and use thereof to treat HIV-1</t>
   </si>
   <si>
     <t>The present invention provides lipid nanoparticles and methods of use thereof.</t>
   </si>
   <si>
     <t>WO2025030072</t>
   </si>
   <si>
     <t>Formulation</t>
   </si>
   <si>
     <t>2044-08-02</t>
   </si>
   <si>
     <t>National phase not entered yet; deadline for entry 02.02.2026</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/gaXqilvtoRT6G4ivHUnxhyUFp6oid9yCQExxEZsk.png</t>
+    <t>https://lapal.ch/storage/illustrations/q3aukaglnhDcDhvaagA9172MVXeHATdGmPWpPfU7.png</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/j.jconrel.2019.09.001</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>University of Nebraska Medical Center</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.unmc.edu/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>The University of Nebraska Medical Center (UNMC) is a renowned public academic health science center located in Omaha, Nebraska. Established in 1881, UNMC is a leading institution in fields such as cancer research, infectious diseases, and rural health. The university is dedicated to advancing health care through innovative research, education, and patient care.</t>
   </si>
   <si>
     <t>Exavir Therapeutics</t>
   </si>
   <si>
     <t>https://exavirtherapeutics.com/</t>
   </si>
   <si>
     <t>Exavir Therapeutics is a biopharmaceutical company focused on developing ultra-long-acting therapeutics for chronic viral infections and CNS disorders. Headquartered in San Francisco, CA, they utilize prodrug nano-formulation technology to extend the half-life of drugs. Their current research focus primarily targets HIV, with the goal of improving treatment adherence and patient outcomes.</t>
   </si>
   <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;James R. Hilaire, Aditya N. Bade, Brady Sillman, Nagsen Gautam, Jonathan Herskovitz, Bhagya Laxmi Dyavar Shetty, Melinda S. Wojtkiewicz, Adam Szlachetka, Benjamin G. Lamberty, Sruthi Sravanam, Howard S. Fox, Yazen Alnouti, Prasanta K. Dash, JoEllyn M. McMillan, Benson J. Edagwa, Howard E. Gendelman, Creation of a long-acting rilpivirine prodrug nanoformulation, Journal of Controlled Release, Volumes 311–312, 2019, Pages 201-211, ISSN 0168-3659, DOI: &lt;a href="https://doi.org/10.1016/j.jconrel.2019.09.001" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.1016/j.jconrel.2019.09.001&lt;/a&gt;.(&lt;a href="https://www.sciencedirect.com/science/article/pii/S0168365919305346" rel="noopener noreferrer" target="_blank"&gt;https://www.sciencedirect.com/science/article/pii/S0168365919305346&lt;/a&gt;)&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Antiretroviral therapy requires lifelong daily dosing to attain viral suppression, restore immune function, and improve quality of life. As a treatment alternative, long-acting (LA) antiretrovirals can sustain therapeutic drug concentrations in blood for prolonged time periods. The success of recent clinical trials for LA parenteral cabotegravir and rilpivirine highlight the emergence of these new therapeutic options. Further optimization can improve dosing frequency, lower injection volumes, and facilitate drug-tissue distributions. To this end, we report the synthesis of a library of RPV prodrugs designed to sustain drug plasma concentrations and improved tissue biodistribution. The lead prodrug M3RPV was nanoformulated into the stable LA injectable NM3RPV. NM3RPV treatment led to RPV plasma concentrations above the protein-adjusted 90% inhibitory concentration for 25 weeks with substantial tissue depots after a single intramuscular injection in BALB/cJ mice. NM3RPV elicited 13- and 26-fold increases in the RPV apparent half-life and mean residence time compared to native drug formulation. Taken together, proof-of-concept is provided that nanoformulated RPV prodrugs can extend the apparent drug half-life and improve tissue biodistribution. These results warrant further development for human use.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -957,110 +981,113 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/gaXqilvtoRT6G4ivHUnxhyUFp6oid9yCQExxEZsk.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/q3aukaglnhDcDhvaagA9172MVXeHATdGmPWpPfU7.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1116,130 +1143,138 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...8 lines deleted...]
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="N2" t="s">
+        <v>43</v>
+      </c>
+      <c r="O2" t="s">
+        <v>44</v>
+      </c>
+      <c r="P2" t="s">
         <v>42</v>
       </c>
-      <c r="O2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="R2" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="S2" t="s">
         <v>46</v>
       </c>
       <c r="T2" t="s">
         <v>47</v>
       </c>
       <c r="U2" t="s">
         <v>48</v>
       </c>
       <c r="V2" t="s">
         <v>49</v>
       </c>
       <c r="W2" t="s">
         <v>50</v>
       </c>
       <c r="X2" t="s">
         <v>51</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AA2" t="s">
-        <v>52</v>
-[...7 lines deleted...]
-      <c r="AG2" t="s">
         <v>54</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1283,257 +1318,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>112</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -1543,584 +1594,607 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="C2" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="D2" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="E2" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="F2" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="I2" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="C3" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="D3" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="E3" t="s">
+        <v>161</v>
+      </c>
+      <c r="F3" t="s">
         <v>155</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" s="4" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="I3" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="C2" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="D2" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="E2" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="F2" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="C3" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="D3" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="E3" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="F3" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>112</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>180</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="C2" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>182</v>
+      </c>
+      <c r="H2" t="s">
+        <v>183</v>
+      </c>
+      <c r="J2" t="s">
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>