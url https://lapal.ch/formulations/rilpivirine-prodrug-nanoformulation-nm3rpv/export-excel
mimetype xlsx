--- v2 (2026-09-11)
+++ v3 (2026-10-22)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -123,50 +132,56 @@
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
+  </si>
+  <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Rilpivirine Prodrug Nanoformulation (NM3RPV)</t>
   </si>
   <si>
     <t>NM3RPV</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>prodrug of rilpivirine (non-nucleoside reverse transcriptase inhibitor (NNRTI))</t>
@@ -288,53 +303,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -352,50 +364,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
@@ -997,97 +1012,102 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/q3aukaglnhDcDhvaagA9172MVXeHATdGmPWpPfU7.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1116,165 +1136,180 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G2" t="s">
-        <v>40</v>
-[...10 lines deleted...]
-      <c r="O2" t="s">
         <v>44</v>
       </c>
-      <c r="P2" t="s">
-        <v>42</v>
+      <c r="J2" t="s">
+        <v>45</v>
+      </c>
+      <c r="K2" t="s">
+        <v>46</v>
+      </c>
+      <c r="L2" t="s">
+        <v>47</v>
       </c>
       <c r="Q2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="R2" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="S2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="T2" t="s">
+        <v>50</v>
+      </c>
+      <c r="U2" t="s">
         <v>47</v>
       </c>
-      <c r="U2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="W2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="X2" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-      <c r="Z2" s="1" t="s">
         <v>53</v>
       </c>
+      <c r="Y2" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>55</v>
+      </c>
       <c r="AA2" t="s">
-        <v>54</v>
+        <v>56</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>57</v>
       </c>
       <c r="AC2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="AD2" t="s">
-        <v>55</v>
-[...8 lines deleted...]
-        <v>57</v>
+        <v>59</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>60</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>60</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>60</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1318,273 +1353,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>104</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>109</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -1594,569 +1629,569 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="C2" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="D2" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="E2" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="F2" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="I2" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="C3" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="D3" t="s">
+        <v>165</v>
+      </c>
+      <c r="E3" t="s">
+        <v>166</v>
+      </c>
+      <c r="F3" t="s">
         <v>160</v>
       </c>
-      <c r="E3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H3" s="4" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="I3" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D2" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C2" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D2" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E2" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="F2" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="C3" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D3" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="E3" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="F3" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="C2" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="H2" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="J2" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">