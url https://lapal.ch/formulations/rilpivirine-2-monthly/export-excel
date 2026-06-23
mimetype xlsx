--- v0 (2026-06-02)
+++ v1 (2026-06-23)
@@ -892,63 +892,63 @@
   <si>
     <t>Canada, Germany, Hong Kong, Croatia, Japan, Luxembourg, Norway, New Zealand, Panama, Poland, Slovenia, Taiwan, Province of China, United States of America, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Ireland, Italy, Liechtenstein, Monaco, Netherlands, Portugal, Sweden, Slovakia, World Intellectual Property Organization (WIPO), Romania, Latvia, Lithuania, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar, Macao, Trinidad and Tobago</t>
   </si>
   <si>
     <t>WO2006024668</t>
   </si>
   <si>
     <t>Rilpivirine hydrochloride</t>
   </si>
   <si>
     <t>Salt</t>
   </si>
   <si>
     <t>Copmans, Alex, Herman</t>
   </si>
   <si>
     <t>2025-09-02</t>
   </si>
   <si>
     <t>The present invention relates to a pharmaceutical composition comprising as active ingredient the hydrochloric acid salt of rilpivirine  and to processes for their preparation</t>
   </si>
   <si>
     <t>Mexico, Serbia, Kazakhstan, Indonesia, Philippines, Viet Nam, Ukraine, Montenegro, Albania, Bosnia and Herzegovina, South Africa, Sri Lanka</t>
   </si>
   <si>
-    <t>Australia, Canada, Israel, Japan, Korea, Republic of, Norway, Slovenia, Belgium, Bulgaria, Switzerland, Cyprus, Denmark, Estonia, Finland, France, Greece, Hungary, Iceland, Italy, Liechtenstein, Luxembourg, Latvia, Monaco, Netherlands, Poland, Romania, Sweden, Russian Federation</t>
+    <t>Australia, Canada, Israel, Japan, Korea, Republic of, Norway, Slovenia, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Germany, Estonia, Finland, France, Greece, Hungary, Iceland, Italy, Liechtenstein, Luxembourg, Latvia, Monaco, Netherlands, Poland, Romania, Sweden, Russian Federation, Croatia</t>
   </si>
   <si>
     <t>Egypt, Kosovo</t>
   </si>
   <si>
     <t>Spain, Norway, Slovenia, France, Hungary, Lithuania, Hong Kong</t>
   </si>
   <si>
     <t>Brazil, China, Botswana, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Mozambique, Namibia, Sudan, Sierra Leone, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Moldova, Republic of, Tajikistan, Turkmenistan, Ecuador, World Intellectual Property Organization (WIPO), India, Colombia, Nicaragua, North Macedonia, Congo, Mauritania, Guinea-Bissau, Niger, Senegal, Cameroon, Mali, Togo, Burkina Faso, Benin, Côte d'Ivoire, Central African Republic, Guinea, Gabon, Equatorial Guinea, Chad</t>
   </si>
   <si>
-    <t>Costa Rica, Spain, New Zealand, Austria, Czechia, Germany, United Kingdom, Ireland, Lithuania, Portugal, Slovakia, World Intellectual Property Organization (WIPO), Croatia</t>
+    <t>Costa Rica, Spain, New Zealand, Czechia, Denmark, United Kingdom, Ireland, Lithuania, Portugal, Slovakia, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2007082922</t>
   </si>
   <si>
     <t>Rilpivine parenteral formulation</t>
   </si>
   <si>
     <t>Dose/Regimen; Use</t>
   </si>
   <si>
     <t>Tibotec Pharmaceuticals Ltd</t>
   </si>
   <si>
     <t>2027-01-19</t>
   </si>
   <si>
     <t>This invention relates to the use of a parenteral formulation comprising an anti-virally effective amount of TMC278 or a pharmaceutically acceptable acid-addition salt thereof, and a carrier, for the manufacture of a medicament for the treatment of a subject being infected with HIV, wherein the formulation is to be administered intermittently at a time interval of at least one week.</t>
   </si>
   <si>
     <t>Health Canada</t>
   </si>
   <si>
     <t>Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, Montenegro, Malaysia, Ukraine, Philippines, Thailand, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Mexico, Nigeria, South Africa</t>
   </si>
@@ -958,63 +958,63 @@
   <si>
     <t>Spain, Cyprus, Croatia, Hong Kong, Japan, Korea, Republic of, Singapore, United States of America</t>
   </si>
   <si>
     <t>Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, World Intellectual Property Organization (WIPO), India, Egypt, Viet Nam, Indonesia</t>
   </si>
   <si>
     <t>United States of America, World Intellectual Property Organization (WIPO), Chile</t>
   </si>
   <si>
     <t>WO2007147882</t>
   </si>
   <si>
     <t>Aqueous suspensions of rilpivirine micro- or nanoparticles</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2027-06-22</t>
   </si>
   <si>
     <t>This invention concerns pharmaceutical compositions for administration via intramuscular or subcutaneous injection, comprising micro- or nanoparticles of the NNRTI compound TMC278, suspended in an aqueous pharmaceutically acceptable carrier, and the use of such pharmaceutical compositions in the treatment and prophylaxis of HIV infection.</t>
   </si>
   <si>
-    <t>Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, Mexico, Ukraine, India, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Jordan, Philippines, Thailand</t>
+    <t>Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, Mexico, Ukraine, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Jordan, Philippines, Thailand</t>
   </si>
   <si>
     <t>Canada, Australia, Chile, Cyprus, Denmark, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel, Japan, Korea, Republic of, New Zealand, Singapore, United States of America, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates</t>
   </si>
   <si>
     <t>North Macedonia, Pakistan, Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
     <t>Cyprus, Denmark, Spain, Portugal, Finland, Hungary, Poland, Croatia, Romania, Lithuania, Slovenia, Taiwan, Province of China, Uruguay, Brunei Darussalam, Macao, Hong Kong</t>
   </si>
   <si>
-    <t>Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Peru, World Intellectual Property Organization (WIPO), Indonesia, Egypt, South Africa, Viet Nam</t>
+    <t>Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Peru, World Intellectual Property Organization (WIPO), India, Indonesia, Egypt, South Africa, Viet Nam</t>
   </si>
   <si>
     <t>United States of America, World Intellectual Property Organization (WIPO), Panama</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>