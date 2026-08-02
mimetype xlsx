--- v1 (2026-06-23)
+++ v2 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="343">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="344">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -741,50 +741,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -840,51 +843,51 @@
   <si>
     <t>2021-02-26</t>
   </si>
   <si>
     <t>Pyrimidine derivatives of formula (I) wherein Q1, Q2, G and R&lt;1&gt; are as defined within; and pharmaceutically acceptable salts and in vivo hydrolysable esters thereof are described. Processes for their manufacture, pharmaceutical compositions and their use as cyclin-dependent serine/threonine kinase (CDK) and focal adhesion kinase (FAK) inhibitors are also described.</t>
   </si>
   <si>
     <t>Health Canada, US FDA</t>
   </si>
   <si>
     <t>Austria, Belgium, Denmark, Finland, France, Greece, Ireland, Italy, Luxembourg, Sweden</t>
   </si>
   <si>
     <t>Norway, Cyprus, France</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Brazil, China, Mexico, South Africa, Türkiye, Albania, North Macedonia</t>
   </si>
   <si>
     <t>Canada, United Kingdom, World Intellectual Property Organization (WIPO), Australia, Hong Kong, Israel, Japan, Korea, Republic of, Norway, New Zealand, United States of America, Switzerland, Cyprus, Germany, Spain, Liechtenstein, Monaco, Netherlands, Portugal, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>WO03016306</t>
   </si>
   <si>
-    <t>Rilpivirine compound and analogues and their use in HIV</t>
+    <t>Rilpivirine compound and analogues and their use to treat HIV</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica N.V</t>
   </si>
   <si>
     <t>2022-08-09</t>
   </si>
   <si>
     <t>The present invention is concerned with pyrimidine derivatives having HIV (Human
 Immunodeficiency Virus) replication inhibiting properties. The invention further relates to methods for their preparation and pharmaceutical compositions comprising them.  The invention also relates to the use of said compounds for the manufacture of a medicament for the prevention or the treatment of HIV infection.</t>
   </si>
   <si>
     <t>Brazil, Ukraine, Kazakhstan, Albania</t>
   </si>
   <si>
     <t>Australia, Germany, Hungary, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Poland, Slovenia, United States of America, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, Greece, Ireland, Italy, Liechtenstein, Monaco, Netherlands, Portugal, Sweden, Slovakia, Russian Federation, Chile, Romania, Latvia, Lithuania, Singapore</t>
   </si>
   <si>
     <t>Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
     <t>Hungary, Slovenia, Cyprus, France, Lithuania</t>
   </si>
   <si>
     <t>Argentina, Brazil, China, Egypt, Mexico, South Africa, Botswana, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Mozambique, Sudan, Sierra Leone, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Moldova, Republic of, Tajikistan, Turkmenistan, Burkina Faso, Benin, Central African Republic, Congo, Côte d'Ivoire, Cameroon, Gabon, Guinea, Equatorial Guinea, Guinea-Bissau, Mali, Mauritania, Niger, Senegal, Chad, Togo, India, Malaysia, Philippines, Thailand, Viet Nam, Sri Lanka, Venezuela (Bolivarian Republic of), World Intellectual Property Organization (WIPO), Albania, North Macedonia, Jordan, Lebanon, Pakistan, Indonesia</t>
@@ -898,171 +901,171 @@
   <si>
     <t>Rilpivirine hydrochloride</t>
   </si>
   <si>
     <t>Salt</t>
   </si>
   <si>
     <t>Copmans, Alex, Herman</t>
   </si>
   <si>
     <t>2025-09-02</t>
   </si>
   <si>
     <t>The present invention relates to a pharmaceutical composition comprising as active ingredient the hydrochloric acid salt of rilpivirine  and to processes for their preparation</t>
   </si>
   <si>
     <t>Mexico, Serbia, Kazakhstan, Indonesia, Philippines, Viet Nam, Ukraine, Montenegro, Albania, Bosnia and Herzegovina, South Africa, Sri Lanka</t>
   </si>
   <si>
     <t>Australia, Canada, Israel, Japan, Korea, Republic of, Norway, Slovenia, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Germany, Estonia, Finland, France, Greece, Hungary, Iceland, Italy, Liechtenstein, Luxembourg, Latvia, Monaco, Netherlands, Poland, Romania, Sweden, Russian Federation, Croatia</t>
   </si>
   <si>
     <t>Egypt, Kosovo</t>
   </si>
   <si>
-    <t>Spain, Norway, Slovenia, France, Hungary, Lithuania, Hong Kong</t>
+    <t>Norway, Slovenia, France, Hungary, Lithuania, Hong Kong</t>
   </si>
   <si>
     <t>Brazil, China, Botswana, Ghana, Gambia (the), Kenya, Lesotho, Malawi, Mozambique, Namibia, Sudan, Sierra Leone, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Moldova, Republic of, Tajikistan, Turkmenistan, Ecuador, World Intellectual Property Organization (WIPO), India, Colombia, Nicaragua, North Macedonia, Congo, Mauritania, Guinea-Bissau, Niger, Senegal, Cameroon, Mali, Togo, Burkina Faso, Benin, Côte d'Ivoire, Central African Republic, Guinea, Gabon, Equatorial Guinea, Chad</t>
   </si>
   <si>
-    <t>Costa Rica, Spain, New Zealand, Czechia, Denmark, United Kingdom, Ireland, Lithuania, Portugal, Slovakia, World Intellectual Property Organization (WIPO)</t>
+    <t>Costa Rica, New Zealand, Czechia, Denmark, Spain, United Kingdom, Ireland, Lithuania, Portugal, Slovakia, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2007082922</t>
   </si>
   <si>
     <t>Rilpivine parenteral formulation</t>
   </si>
   <si>
     <t>Dose/Regimen; Use</t>
   </si>
   <si>
     <t>Tibotec Pharmaceuticals Ltd</t>
   </si>
   <si>
     <t>2027-01-19</t>
   </si>
   <si>
     <t>This invention relates to the use of a parenteral formulation comprising an anti-virally effective amount of TMC278 or a pharmaceutically acceptable acid-addition salt thereof, and a carrier, for the manufacture of a medicament for the treatment of a subject being infected with HIV, wherein the formulation is to be administered intermittently at a time interval of at least one week.</t>
   </si>
   <si>
     <t>Health Canada</t>
   </si>
   <si>
     <t>Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, Montenegro, Malaysia, Ukraine, Philippines, Thailand, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Mexico, Nigeria, South Africa</t>
   </si>
   <si>
     <t>Canada, Australia, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Croatia, Romania, Latvia, Lithuania, Slovenia, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Malta</t>
   </si>
   <si>
-    <t>Spain, Cyprus, Croatia, Hong Kong, Japan, Korea, Republic of, Singapore, United States of America</t>
+    <t>Cyprus, Croatia, Hong Kong, Japan, Korea, Republic of, Singapore, United States of America</t>
   </si>
   <si>
     <t>Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, World Intellectual Property Organization (WIPO), India, Egypt, Viet Nam, Indonesia</t>
   </si>
   <si>
     <t>United States of America, World Intellectual Property Organization (WIPO), Chile</t>
   </si>
   <si>
     <t>WO2007147882</t>
   </si>
   <si>
     <t>Aqueous suspensions of rilpivirine micro- or nanoparticles</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2027-06-22</t>
   </si>
   <si>
     <t>This invention concerns pharmaceutical compositions for administration via intramuscular or subcutaneous injection, comprising micro- or nanoparticles of the NNRTI compound TMC278, suspended in an aqueous pharmaceutically acceptable carrier, and the use of such pharmaceutical compositions in the treatment and prophylaxis of HIV infection.</t>
   </si>
   <si>
     <t>Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, Mexico, Ukraine, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Jordan, Philippines, Thailand</t>
   </si>
   <si>
-    <t>Canada, Australia, Chile, Cyprus, Denmark, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel, Japan, Korea, Republic of, New Zealand, Singapore, United States of America, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates</t>
+    <t>Canada, Australia, Chile, Cyprus, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel, Japan, Korea, Republic of, New Zealand, Singapore, United States of America, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates</t>
   </si>
   <si>
     <t>North Macedonia, Pakistan, Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
-    <t>Cyprus, Denmark, Spain, Portugal, Finland, Hungary, Poland, Croatia, Romania, Lithuania, Slovenia, Taiwan, Province of China, Uruguay, Brunei Darussalam, Macao, Hong Kong</t>
+    <t>Cyprus, Hungary, Croatia, Romania, Slovenia, Taiwan, Province of China, Uruguay, Brunei Darussalam, Macao, Hong Kong</t>
   </si>
   <si>
     <t>Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Peru, World Intellectual Property Organization (WIPO), India, Indonesia, Egypt, South Africa, Viet Nam</t>
   </si>
   <si>
     <t>United States of America, World Intellectual Property Organization (WIPO), Panama</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/5aSPtsDUbIRS9kMHVu69tO9pRL50VJeDHnhg0ZrX.png</t>
   </si>
   <si>
     <t>Rilpivirine Chemical Structure</t>
   </si>
   <si>
     <t>Sourced from Drugbank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Janssen Pharmaceuticals</t>
+    <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.janssen.com/</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They manufacture and develop pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Jackson AG, Else LJ, Mesquita PM, et al. A compartmental pharmacokinetic evaluation of long-acting rilpivirine in HIV-negative volunteers for pre-exposure prophylaxis. Clin Pharmacol Ther. 2014;96(3):314-23. DOI: &lt;a href="https://doi.org/10.1038/clpt.2014.118" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.1038/clpt.2014.118&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Rilpivirine long-acting (RPV-LA) is a parenteral formulation enabling prolonged plasma exposure. We explored its multiple-compartment pharmacokinetics (PK) after a single dose, for pre-exposure prophylaxis. Sixty-six HIV-negative volunteers were enrolled: women received an intramuscular dose of 300, 600, or 1,200 mg, with plasma and genital levels measured to 84 days postdose; men receiving 600 mg had similar PK determined in plasma and rectum. Ex vivo antiviral activity of cervicovaginal lavage (CVL) was also assessed. After a single dose, RPV concentrations peaked at days 6-8 and were present in plasma and genital-tract fluid to day 84. Vaginal and male rectal tissue levels matched those in plasma. At the 1,200 mg dose, CVL showed greater antiviral activity, above baseline, at days 28 and 56. All doses were well tolerated. All doses gave prolonged plasma and genital-tract rilpivirine exposure. PK and viral inhibition of repeated doses will be important in further dose selection.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Mora-Peris B, Watson V, Vera JH, et al. Rilpivirine exposure in plasma and sanctuary site compartments after switching from nevirapine-containing combined antiretroviral therapy. J Antimicrob Chemother. 2014;69(6):1642-7. DOI: &lt;a href="https://doi.org/10.1128/jvi.01912-19" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.1128/jvi.01912-19&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;As a long-acting formulation of the nonnucleoside reverse transcriptase inhibitor rilpivirine (RPV LA) has been proposed for use as preexposure prophylaxis (PrEP) and the prevalence of transmitted RPV-resistant viruses can be relatively high, we evaluated the efficacy of RPV LA to inhibit vaginal transmission of RPV-resistant HIV-1 in humanized mice. Vaginal challenges of wild-type (WT), Y181C, and Y181V HIV-1 were performed in mice left untreated or after RPV PrEP. Plasma viremia was measured for 7 to 10 weeks, and single-genome sequencing was performed on plasma HIV-1 RNA in mice infected during PrEP. RPV LA significantly prevented vaginal transmission of WT HIV-1 and Y181C HIV-1, which is 3-fold resistant to RPV. However, it did not prevent transmission of Y181V HIV-1, which has 30-fold RPV resistance in the viruses used for this study. RPV LA did delay WT HIV-1 dissemination in infected animals until genital and plasma RPV concentrations waned. Animals that became infected despite RPV LA PrEP did not acquire new RPV-resistant mutations above frequencies in untreated mice or untreated people living with HIV-1, and the mutations detected conferred low-level resistance. These data suggest that high, sustained concentrations of RPV were required to inhibit vaginal transmission of HIV-1 with little or no resistance to RPV but could not inhibit virus with high resistance. HIV-1 did not develop high-level or high-frequency RPV resistance in the majority of mice infected after RPV LA treatment. However, the impact of low-frequency RPV resistance on virologic outcome during subsequent antiretroviral therapy still is unclear.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;IMPORTANCE&amp;nbsp;The antiretroviral drug rilpivirine was developed into a long-acting formulation (RPV LA) to improve adherence for preexposure prophylaxis (PrEP) to prevent HIV-1 transmission. A concern is that RPV LA will not inhibit transmission of drug-resistant HIV-1 and may select for drug-resistant virus. In female humanized mice, we found that RPV LA inhibited vaginal transmission of WT or 3-fold RPV-resistant HIV-1 but not virus with 30-fold RPV resistance. In animals that became infected despite RPV LA PrEP, WT HIV-1 dissemination was delayed until genital and plasma RPV concentrations waned. RPV resistance was detected at similar low frequencies in untreated and PrEP-treated mice that became infected. These results indicate the importance of maintaining RPV at a sustained threshold after virus exposure to prevent dissemination of HIV-1 after vaginal infection and low-frequency resistance mutations conferred low-level resistance, suggesting that RPV resistance is difficult to develop after HIV-1 infection during RPV LA PrEP.&lt;/p&gt;</t>
   </si>
@@ -1467,51 +1470,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02165202" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01656018" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01275443" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01031589" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03127189" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/aid.2020.0155" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.25408" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(16)30113-8" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/clpt.2014.118" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/hiv.12247" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20010907&amp;CC=WO&amp;NR=0164656A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20030227&amp;CC=WO&amp;NR=03016306A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20060309&amp;CC=WO&amp;NR=2006024668A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20070920&amp;CC=WO&amp;NR=2007082922A3&amp;KC=A3" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20080619&amp;CC=WO&amp;NR=2007147882A3&amp;KC=A3" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20010907&amp;CC=WO&amp;NR=0164656A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20030227&amp;CC=WO&amp;NR=03016306A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20060309&amp;CC=WO&amp;NR=2006024668A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20070726&amp;CC=WO&amp;NR=2007082922A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20071227&amp;CC=WO&amp;NR=2007147882A2&amp;KC=A2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/5aSPtsDUbIRS9kMHVu69tO9pRL50VJeDHnhg0ZrX.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmda.go.jp/drugs/2022/P20220610001/800155000_30400AMX00197_K100_1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/aid.2020.0155" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.25408" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(16)30113-8" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/clpt.2014.118" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/hiv.12247" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG2"/>
   <sheetViews>
@@ -2681,128 +2684,132 @@
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>221</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>222</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>223</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>224</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>225</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>226</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>227</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>228</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>229</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>230</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>231</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>232</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>233</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>234</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>235</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>236</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>237</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O6"/>
   <sheetViews>
@@ -2812,316 +2819,316 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="G2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="H2" t="s">
         <v>128</v>
       </c>
       <c r="I2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="K2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="M2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="N2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="O2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C3" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D3" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E3" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="G3" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="H3" t="s">
         <v>128</v>
       </c>
       <c r="I3" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="J3" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="K3" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="L3" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="M3" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="N3" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="O3" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C4" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D4" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E4" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="G4" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="H4" t="s">
         <v>128</v>
       </c>
       <c r="I4" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="J4" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="K4" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="L4" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="M4" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="N4" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="O4" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C5" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D5" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E5" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="G5" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="H5" t="s">
         <v>128</v>
       </c>
       <c r="I5" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="J5" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="K5" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="M5" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="N5" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="O5" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C6" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D6" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E6" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="G6" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="H6" t="s">
         <v>128</v>
       </c>
       <c r="I6" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="J6" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="K6" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="L6" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="M6" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="N6" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="O6" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -3132,215 +3139,215 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>208</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C2" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D2" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>222</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C2" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D2" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E2" t="s">
         <v>185</v>
       </c>
       <c r="F2" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E14"/>
   <sheetViews>
@@ -3357,155 +3364,155 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>209</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>208</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>210</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C2" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D2" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C3" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D3" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C4" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D4" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C5" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D5" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C6" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D6" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>58</v>
       </c>
       <c r="C7" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C8" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D8" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C9" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="D9" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>58</v>
       </c>
       <c r="C10" t="s">
         <v>211</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" t="s">
         <v>213</v>