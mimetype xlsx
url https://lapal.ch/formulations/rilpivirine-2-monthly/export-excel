--- v2 (2026-08-02)
+++ v3 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="344">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="351">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Rilpivirine 2-monthly</t>
   </si>
   <si>
     <t>Rilpivirine</t>
   </si>
   <si>
     <t>Edurant, Rekambys, Eviplera/Complera, Odefsey</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>NNRTI</t>
   </si>
   <si>
     <t>Rilpivirine (RPV), also known as TMC278, is a HIV-1 non-nucleoside reverse transcriptase inhibitor (NNRTI) used to treat antiretroviral naïve individuals with HIV. RPV is a derivative of diarylpyrimidine and functions by mechanistically binding to the HIV reverse transcriptase enzyme. This interaction prevents the conversion of RNA into viral DNA, which is an essential step in HIV infection. RPV is available in multiple formulations, including short-acting oral medication (Edurant) and combination tablets (Odefsey, Juluca and Eviplera/Complera), in addition to a long-acting intramuscular injectable (Rekambys). In Jan 2021, Rekambys received U.S. FDA approval to be administered alongside Vocabria (Cabotegravir) for HIV treatment in adults and adolescents weighing 77 pounds (35kg) or more.</t>
   </si>
@@ -675,54 +684,63 @@
   </si>
   <si>
     <t>2017-04-20</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2018-04-10</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - Participant must be willing and able to adhere to the prohibitions and restrictions specified in this protocol.
 - Contraceptive use by men or women should be consistent with local regulations regarding the use of contraceptive methods for participants participating in clinical studies
 - A female participant of childbearing potential must have a negative serum beta-human chorionic gonadotropin test at screening and on Day -1 of each session
 - For the duration of the study and for at least 6 months after intramuscular (IM) injection of RPV LA (or 1 month after administration of rilpivirine (RPV) oral solution for participants who discontinue after Session 1), male and female participants must agree to practice effective contraception.
 - Participant must be non-smoking.</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Metabolism of Long-Acting Rilpivirine After Intramuscular Injection: HIV Prevention Trials Network Study 076 (HPTN 076)</t>
   </si>
   <si>
     <t>https://doi.org/10.1089/aid.2020.0155</t>
   </si>
   <si>
     <t>Acceptability of a long-acting injectable HIV prevention product among US and African women: findings from a phase 2 clinical Trial (HPTN 076)</t>
   </si>
   <si>
     <t>https://doi.org/10.1002/jia2.25408</t>
   </si>
   <si>
     <t>Long-acting rilpivirine as potential pre-exposure prophylaxis for HIV-1 prevention (the MWRI-01 study): an open-label, phase 1, compartmental, pharmacokinetic and pharmacodynamic assessment</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s2352-3018(16)30113-8</t>
   </si>
   <si>
     <t>A compartmental pharmacokinetic evaluation of long-acting rilpivirine in HIV-negative volunteers for pre-exposure prophylaxis</t>
   </si>
@@ -1000,81 +1018,84 @@
   <si>
     <t>United States of America, World Intellectual Property Organization (WIPO), Panama</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/5aSPtsDUbIRS9kMHVu69tO9pRL50VJeDHnhg0ZrX.png</t>
+    <t>https://lapal.ch/storage/illustrations/61E7nn2qKTiWMei7K2PuoedBEtX4Ax1Qs7FMXjPy.png</t>
   </si>
   <si>
     <t>Rilpivirine Chemical Structure</t>
   </si>
   <si>
     <t>Sourced from Drugbank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.janssen.com/</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They manufacture and develop pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Jackson AG, Else LJ, Mesquita PM, et al. A compartmental pharmacokinetic evaluation of long-acting rilpivirine in HIV-negative volunteers for pre-exposure prophylaxis. Clin Pharmacol Ther. 2014;96(3):314-23. DOI: &lt;a href="https://doi.org/10.1038/clpt.2014.118" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.1038/clpt.2014.118&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Rilpivirine long-acting (RPV-LA) is a parenteral formulation enabling prolonged plasma exposure. We explored its multiple-compartment pharmacokinetics (PK) after a single dose, for pre-exposure prophylaxis. Sixty-six HIV-negative volunteers were enrolled: women received an intramuscular dose of 300, 600, or 1,200 mg, with plasma and genital levels measured to 84 days postdose; men receiving 600 mg had similar PK determined in plasma and rectum. Ex vivo antiviral activity of cervicovaginal lavage (CVL) was also assessed. After a single dose, RPV concentrations peaked at days 6-8 and were present in plasma and genital-tract fluid to day 84. Vaginal and male rectal tissue levels matched those in plasma. At the 1,200 mg dose, CVL showed greater antiviral activity, above baseline, at days 28 and 56. All doses were well tolerated. All doses gave prolonged plasma and genital-tract rilpivirine exposure. PK and viral inhibition of repeated doses will be important in further dose selection.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Mora-Peris B, Watson V, Vera JH, et al. Rilpivirine exposure in plasma and sanctuary site compartments after switching from nevirapine-containing combined antiretroviral therapy. J Antimicrob Chemother. 2014;69(6):1642-7. DOI: &lt;a href="https://doi.org/10.1128/jvi.01912-19" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.1128/jvi.01912-19&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;As a long-acting formulation of the nonnucleoside reverse transcriptase inhibitor rilpivirine (RPV LA) has been proposed for use as preexposure prophylaxis (PrEP) and the prevalence of transmitted RPV-resistant viruses can be relatively high, we evaluated the efficacy of RPV LA to inhibit vaginal transmission of RPV-resistant HIV-1 in humanized mice. Vaginal challenges of wild-type (WT), Y181C, and Y181V HIV-1 were performed in mice left untreated or after RPV PrEP. Plasma viremia was measured for 7 to 10 weeks, and single-genome sequencing was performed on plasma HIV-1 RNA in mice infected during PrEP. RPV LA significantly prevented vaginal transmission of WT HIV-1 and Y181C HIV-1, which is 3-fold resistant to RPV. However, it did not prevent transmission of Y181V HIV-1, which has 30-fold RPV resistance in the viruses used for this study. RPV LA did delay WT HIV-1 dissemination in infected animals until genital and plasma RPV concentrations waned. Animals that became infected despite RPV LA PrEP did not acquire new RPV-resistant mutations above frequencies in untreated mice or untreated people living with HIV-1, and the mutations detected conferred low-level resistance. These data suggest that high, sustained concentrations of RPV were required to inhibit vaginal transmission of HIV-1 with little or no resistance to RPV but could not inhibit virus with high resistance. HIV-1 did not develop high-level or high-frequency RPV resistance in the majority of mice infected after RPV LA treatment. However, the impact of low-frequency RPV resistance on virologic outcome during subsequent antiretroviral therapy still is unclear.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;IMPORTANCE&amp;nbsp;The antiretroviral drug rilpivirine was developed into a long-acting formulation (RPV LA) to improve adherence for preexposure prophylaxis (PrEP) to prevent HIV-1 transmission. A concern is that RPV LA will not inhibit transmission of drug-resistant HIV-1 and may select for drug-resistant virus. In female humanized mice, we found that RPV LA inhibited vaginal transmission of WT or 3-fold RPV-resistant HIV-1 but not virus with 30-fold RPV resistance. In animals that became infected despite RPV LA PrEP, WT HIV-1 dissemination was delayed until genital and plasma RPV concentrations waned. RPV resistance was detected at similar low frequencies in untreated and PrEP-treated mice that became infected. These results indicate the importance of maintaining RPV at a sustained threshold after virus exposure to prevent dissemination of HIV-1 after vaginal infection and low-frequency resistance mutations conferred low-level resistance, suggesting that RPV resistance is difficult to develop after HIV-1 infection during RPV LA PrEP.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="background-color: rgb(246, 247, 248); color: rgb(25, 32, 39);"&gt;Ford N, Lee J, Andrieux-Meyer I, Calmy A: Safety, efficacy, and pharmacokinetics of rilpivirine: systematic review with an emphasis on resource-limited settings. HIV AIDS (Auckl). 2011;3:35-44. doi: &lt;/span&gt;&lt;a href="https://doi.org/10.2147/hiv.s14559" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.2147/hiv.s14559&lt;/a&gt;&lt;span style="background-color: rgb(246, 247, 248); color: rgb(25, 32, 39);"&gt;. Epub 2011 Apr 28.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;The vast majority of people living with human immunodeficiency virus (HIV)/acquired immune deficiency syndrome reside in the developing world, in settings characterized by limited health budgets, critical shortages of doctors, limited laboratory monitoring, a substantial burden of HIV in children, and high rates of coinfection, in particular tuberculosis. Therefore, the extent to which new antiretrovirals will contribute to improvements in the management of HIV globally will depend to a large extent on their affordability, ease of use, low toxicity profile, availability as pediatric formulations, and compatibility with tuberculosis and other common drugs. We undertook a systematic review of the available evidence regarding drug interactions, and the efficacy and safety of rilpivirine (also known as TMC-278), and assessed our findings in view of the needs and constraints of resource-limited settings. The main pharmacokinetic interactions relevant to HIV management reported to date include reduced bioavailability of rilpivirine when coadministered with rifampicin, rifabutin or acid suppressing agents, and reduced bioavailability of ketoconazole. Potential recommendations for dose adjustment to compensate for these interactions have not been elaborated. Trials comparing rilpivirine and efavirenz found similar outcomes up to 96 weeks in intent-to-treat analysis; failure of rilpivirine was mainly virological, whereas failure among those exposed to efavirenz was mainly related to the occurrence of adverse events. Around half of the patients who fail rilpivirine develop non-nucleoside reverse transcriptase inhibitor resistance mutations. The incidence of Grade 2-4 events was lower for rilpivirine compared with efavirenz. Grade 3-4 adverse events potentially related to the drugs were infrequent and statistically similar for both drugs. No dose-response relationship was observed for efficacy or safety, and the lowest dose (25 mg) was selected for further clinical development. The potential low cost and dose of the active pharmaceutical ingredient means that rilpivirine can potentially be manufactured at a low price. Moreover, its long half-life suggests the potential for monthly dosing via nonoral routes, with promising early results from studies of a long-acting injectable formulation. These characteristics make rilpivirine an attractive drug for resource-limited settings. Future research should assess the potential to improve robustness and assess the clinical significance of interaction with antituberculosis drugs.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="background-color: rgb(246, 247, 248); color: rgb(25, 32, 39);"&gt;Azijn H, Tirry I, Vingerhoets J, de Bethune MP, Kraus G, Boven K, Jochmans D, Van Craenenbroeck E, Picchio G, Rimsky LT: TMC278, a next-generation nonnucleoside reverse transcriptase inhibitor (NNRTI), active against wild-type and NNRTI-resistant HIV-1. Antimicrob Agents Chemother. 2010 Feb;54(2):718-27. doi: &lt;/span&gt;&lt;a href="https://doi.org/10.1128/aac.00986-09" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.1128/aac.00986-09&lt;/a&gt;&lt;span style="background-color: rgb(246, 247, 248); color: rgb(25, 32, 39);"&gt;. Epub 2009 Nov 23.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
@@ -1478,110 +1499,113 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02165202" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01656018" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01275443" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01031589" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03127189" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/aid.2020.0155" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.25408" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(16)30113-8" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/clpt.2014.118" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/hiv.12247" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20010907&amp;CC=WO&amp;NR=0164656A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20030227&amp;CC=WO&amp;NR=03016306A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20060309&amp;CC=WO&amp;NR=2006024668A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20070726&amp;CC=WO&amp;NR=2007082922A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20071227&amp;CC=WO&amp;NR=2007147882A2&amp;KC=A2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/5aSPtsDUbIRS9kMHVu69tO9pRL50VJeDHnhg0ZrX.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/61E7nn2qKTiWMei7K2PuoedBEtX4Ax1Qs7FMXjPy.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmda.go.jp/drugs/2022/P20220610001/800155000_30400AMX00197_K100_1.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/aid.2020.0155" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.25408" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(16)30113-8" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/clpt.2014.118" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/hiv.12247" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pmda.go.jp/drugs/2022/P20220610001/800155000_30400AMX00197_K100_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1637,125 +1661,132 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>42</v>
       </c>
       <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
         <v>44</v>
       </c>
       <c r="O2" t="s">
         <v>45</v>
       </c>
       <c r="P2" t="s">
         <v>46</v>
       </c>
       <c r="Q2" t="s">
         <v>47</v>
       </c>
       <c r="R2" t="s">
         <v>48</v>
       </c>
       <c r="S2" t="s">
         <v>49</v>
       </c>
       <c r="T2" t="s">
         <v>50</v>
       </c>
       <c r="U2" t="s">
         <v>51</v>
       </c>
       <c r="V2" t="s">
         <v>52</v>
       </c>
       <c r="W2" t="s">
         <v>53</v>
       </c>
-      <c r="Y2" s="1"/>
-[...1 lines deleted...]
-      <c r="AF2" t="s">
+      <c r="X2" t="s">
         <v>54</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="Y2" s="1" t="s">
         <v>55</v>
+      </c>
+      <c r="Z2" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ6"/>
   <sheetViews>
@@ -1799,914 +1830,930 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="E2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="F2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="J2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="M2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="N2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="O2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="P2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="Q2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="R2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="S2" t="s">
+        <v>123</v>
+      </c>
+      <c r="T2" t="s">
         <v>120</v>
       </c>
-      <c r="T2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="Y2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AB2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AC2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AD2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AE2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AL2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AM2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AP2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ2">
         <v>136</v>
       </c>
       <c r="AR2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AS2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AU2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AV2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AW2" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AX2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AY2" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AZ2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F3" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="I3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="J3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="M3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="N3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="O3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="P3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="Q3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="R3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="X3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="Y3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AB3" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="AC3" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="AD3" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AE3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF3" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AG3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AM3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AP3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ3">
         <v>4</v>
       </c>
       <c r="AR3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AS3" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AU3" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AV3" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="AW3" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AX3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AY3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AZ3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="E4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="I4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="J4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="M4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="N4" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="O4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="P4" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="Q4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="R4" t="s">
+        <v>174</v>
+      </c>
+      <c r="S4" t="s">
         <v>171</v>
       </c>
-      <c r="S4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T4" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="X4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="Y4" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AB4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AC4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AD4" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AE4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AG4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ4" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AL4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AM4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AO4" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AP4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ4">
         <v>66</v>
       </c>
       <c r="AR4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AS4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AU4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AV4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="AW4" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AX4" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AY4" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AZ4" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="E5" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F5" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G5" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="I5" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="J5" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="M5" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="N5" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="O5" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="P5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="Q5" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="R5" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="X5" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="Y5" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="AB5" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="AC5" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="AD5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="AE5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AG5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI5" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ5" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="AP5" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ5">
         <v>19</v>
       </c>
       <c r="AR5" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AS5" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AU5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AW5" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="AX5" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AY5" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AZ5" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C6" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="E6" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F6" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G6" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="H6" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="I6" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="J6" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="M6" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="N6" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="O6" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="P6" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="X6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="Y6" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="AB6" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="AC6" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="AE6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF6" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AG6" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AH6" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI6" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ6" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="AP6" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ6">
         <v>110</v>
       </c>
       <c r="AR6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AS6" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AU6" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AV6" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="AW6" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AX6" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AY6" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AZ6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6"/>
+      <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>214</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>61</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B2" t="s">
-        <v>211</v>
+        <v>61</v>
       </c>
       <c r="C2" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>217</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>218</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B3" t="s">
-        <v>213</v>
+        <v>61</v>
       </c>
       <c r="C3" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>219</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>220</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B4" t="s">
-        <v>215</v>
+        <v>61</v>
       </c>
       <c r="C4" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>221</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>222</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B5" t="s">
-        <v>217</v>
+        <v>61</v>
       </c>
       <c r="C5" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>223</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>224</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B6" t="s">
-        <v>219</v>
+        <v>61</v>
       </c>
       <c r="C6" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>225</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...3 lines deleted...]
-    <hyperlink ref="E6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
@@ -2714,421 +2761,421 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="C2" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="D2" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E2" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="G2" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="H2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="I2" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="K2" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="M2" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="N2" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="O2" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="C3" t="s">
+        <v>270</v>
+      </c>
+      <c r="D3" t="s">
+        <v>260</v>
+      </c>
+      <c r="E3" t="s">
+        <v>271</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="G3" t="s">
+        <v>273</v>
+      </c>
+      <c r="H3" t="s">
+        <v>131</v>
+      </c>
+      <c r="I3" t="s">
         <v>264</v>
       </c>
-      <c r="D3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J3" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="K3" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="L3" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="M3" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="N3" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="O3" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="C4" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="D4" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="E4" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="G4" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="H4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="I4" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="J4" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="K4" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="L4" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="M4" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="N4" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="O4" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="C5" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="D5" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="E5" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="G5" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="H5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="I5" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="J5" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="K5" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="M5" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="N5" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="O5" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="C6" t="s">
+        <v>305</v>
+      </c>
+      <c r="D6" t="s">
+        <v>306</v>
+      </c>
+      <c r="E6" t="s">
+        <v>295</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="G6" t="s">
+        <v>308</v>
+      </c>
+      <c r="H6" t="s">
+        <v>131</v>
+      </c>
+      <c r="I6" t="s">
         <v>298</v>
       </c>
-      <c r="C6" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J6" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="K6" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="L6" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="M6" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="N6" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="O6" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -3136,499 +3183,468 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="C2" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="D2" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="C2" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="D2" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="E2" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="F2" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E14"/>
+  <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E14" sqref="E14"/>
+      <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>214</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>333</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="C2" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>335</v>
+      </c>
+      <c r="H2" t="s">
+        <v>336</v>
+      </c>
+      <c r="J2" t="s">
+        <v>131</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="C3" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>337</v>
+      </c>
+      <c r="H3" t="s">
+        <v>338</v>
+      </c>
+      <c r="J3" t="s">
+        <v>131</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="C4" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>339</v>
+      </c>
+      <c r="H4" t="s">
+        <v>340</v>
+      </c>
+      <c r="J4" t="s">
+        <v>131</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="C5" t="s">
+        <v>341</v>
+      </c>
+      <c r="H5" t="s">
+        <v>342</v>
+      </c>
+      <c r="J5" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" t="s">
         <v>334</v>
       </c>
-      <c r="D5" t="s">
-        <v>335</v>
+      <c r="C6" t="s">
+        <v>343</v>
+      </c>
+      <c r="H6" t="s">
+        <v>344</v>
+      </c>
+      <c r="J6" t="s">
+        <v>131</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
-[...10 lines deleted...]
-        <v>337</v>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C7" t="s">
+        <v>345</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="J7" t="s">
+        <v>131</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
-[...10 lines deleted...]
-        <v>339</v>
+    <row r="8" spans="1:10">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>334</v>
+      </c>
+      <c r="C8" t="s">
+        <v>347</v>
+      </c>
+      <c r="H8" t="s">
+        <v>348</v>
+      </c>
+      <c r="J8" t="s">
+        <v>131</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
-[...13 lines deleted...]
-    <row r="9" spans="1:5">
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="C9" t="s">
-        <v>342</v>
-[...72 lines deleted...]
-        <v>220</v>
+        <v>349</v>
+      </c>
+      <c r="H9" t="s">
+        <v>350</v>
+      </c>
+      <c r="J9" t="s">
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E7" r:id="rId_hyperlink_1"/>
-[...4 lines deleted...]
-    <hyperlink ref="E14" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>