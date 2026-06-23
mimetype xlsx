--- v0 (2026-06-02)
+++ v1 (2026-06-23)
@@ -499,51 +499,51 @@
     <t>1995-03-05</t>
   </si>
   <si>
     <t>Expired</t>
   </si>
   <si>
     <t>Solid compositions comprising nanoparticles of Rifapentine</t>
   </si>
   <si>
     <t>he present invention relates to solid compositions comprising nanoparticles of a Rifamycin, such a Rifapentine, dispersed within a matrix comprising a first excipient and a second excipient. The present invention also relates to microneedle arrays, implantable rods, aqueous dispersions, and pharmaceutical compositions derived from said solid compositions and uses for the same.
 In the method of the sixteenth aspect of the present invention, the concentration of the Rifamycin, such as Rifapentine, within the aqueous dispersion, the pharmaceutical composition, or the injectable formulation may be 100 to 1000 mg/mL, preferably 200 to 900 mg/mL, more preferably 300 to 800 mg/mL, and most preferably 500 to 700 mg/mL.</t>
   </si>
   <si>
     <t>WO2024194655</t>
   </si>
   <si>
     <t>Formulation</t>
   </si>
   <si>
     <t>THE UNIVERSITY OF LIVERPOOL</t>
   </si>
   <si>
     <t>2044-03-22</t>
   </si>
   <si>
-    <t>Pending in EP and CN</t>
+    <t>Pending in CN, IN, EP and US</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/bevZ7FuP42Otlmxk6X1B4vaaEkNeit3DL167HiUJ.png</t>
   </si>
   <si>
     <t>C-H Structure of C47H64N4O12</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>