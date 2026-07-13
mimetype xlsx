--- v1 (2026-06-23)
+++ v2 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -379,50 +379,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
@@ -1518,128 +1521,132 @@
       <c r="E1" s="2" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>110</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>111</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>112</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>113</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>114</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>115</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>116</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>117</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>118</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>119</v>
       </c>
       <c r="N1" s="5" t="s">
         <v>120</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>121</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>122</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>123</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>124</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1649,354 +1656,354 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="I2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="I3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D2" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>109</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
@@ -2013,74 +2020,74 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>106</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>105</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E2" s="6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>