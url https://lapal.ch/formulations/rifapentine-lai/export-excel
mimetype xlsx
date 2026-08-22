--- v2 (2026-07-13)
+++ v3 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Rifapentine LAI</t>
   </si>
   <si>
     <t>Rifapentine solid drug nanoparticle</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Intramuscular administration of rifapentine as a solid drug nanoparticle (SDN) suspension at weekly doses of 187.5 and 375 mg/kg produced a pharmacokinetic profile comparable to that observed with oral risperidone formulations. Preclinical evaluations demonstrated dose-dependent pharmacokinetics, with estimated release rate constants ranging from 0.0015 to 0.0025 h⁻¹. The AUC1-14d values were 6.629 and 13.071 µg·h/L for the 187.5 and 375 mg/kg doses, respectively. Physiologically based pharmacokinetic (PBPK) modeling further indicated a cumulative 11% increase in apparent clearance per dosing day following repeated administration of rifapentine SDN.</t>
   </si>
   <si>
     <t>Not approved yet.</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB01201</t>
   </si>
@@ -345,54 +354,63 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -544,60 +562,66 @@
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Centre for Excellence of Long-acting Therapeutics</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.liverpool.ac.uk/centre-of-excellence-for-long-acting-therapeutics/</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>The Centre of Excellence for Long-acting Therapeutics (CELT) is a cross-faculty research initiative combining our world leading expertise in pharmacology and materials chemistry and working with international partners to disseminate research findings in long-acting medicine and change the global landscape of drug administration.</t>
   </si>
   <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
     <t>Document</t>
   </si>
   <si>
     <t>CROI Poster</t>
   </si>
   <si>
     <t>880.pdf</t>
   </si>
   <si>
     <t>resources/fbbw50opFAfx_880.pdf</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Chang, Y. S., Li, S. Y., Pertinez, H., Betoudji, F., Lee, J., Rannard, S. P., Owen, A., Nuermberger, E. L., &amp;amp; Ammerman, N. C. (2023). Using dynamic oral dosing of rifapentine and rifabutin to simulate exposure profiles of long-acting formulations in a mouse model of tuberculosis preventive therapy.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;bioRxiv : the preprint server for biology&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;, 2023.04.12.536604.&lt;/span&gt;&lt;a href=" https://doi.org/10.1101/2023.04.12.536604" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt; https://doi.org/10.1101/2023.04.12.536604&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Administration of tuberculosis preventive therapy (TPT) to individuals with latent tuberculosis infection is an important facet of global tuberculosis control. The use of long-acting injectable (LAI) drug formulations may simplify and shorten regimens for this indication. Rifapentine and rifabutin have anti-tuberculosis activity and physiochemical properties suitable for LAI formulation, but there are limited data available for determining the target exposure profiles required for efficacy in TPT regimens. The objective of this study was to determine exposure-activity profiles of rifapentine and rifabutin to inform development of LAI formulations for TPT. We utilized a validated paucibacillary mouse model of TPT in combination with dynamic oral dosing of both drugs to simulate and understand exposure-activity relationships to inform posology for future LAI formulations. This work identified several LAI-like exposure profiles of rifapentine and rifabutin that, if achieved by LAI formulations, could be efficacious as TPT regimens and thus can serve as experimentally-determined targets for novel LAI formulations of these drugs. We present novel methodology to understand the exposure-response relationship and inform the value proposition for investment in development of LAI formulations that has utility beyond latent tuberculosis infection.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -967,102 +991,105 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/bevZ7FuP42Otlmxk6X1B4vaaEkNeit3DL167HiUJ.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/fbbw50opFAfx_880.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2116/fbbw50opFAfx_880.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1118,136 +1145,144 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I2" t="s">
-        <v>37</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>40</v>
       </c>
       <c r="M2" t="s">
         <v>41</v>
       </c>
       <c r="N2" t="s">
         <v>42</v>
       </c>
       <c r="O2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="Q2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="S2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="T2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="U2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="V2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="W2" t="s">
         <v>47</v>
       </c>
       <c r="X2" t="s">
         <v>48</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AA2" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="AC2" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="AD2" t="s">
-        <v>51</v>
+        <v>53</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>47</v>
       </c>
       <c r="AF2" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="AG2" t="s">
-        <v>53</v>
+        <v>54</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1291,257 +1326,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>56</v>
+        <v>111</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -1551,584 +1602,610 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="C2" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="D2" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="E2" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="F2" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I2" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C3" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="D3" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="E3" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="F3" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="I3" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="C2" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="C2" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="D2" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="E2" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="F2" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E2" sqref="E2"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>56</v>
+        <v>111</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>177</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="C2" t="s">
-        <v>172</v>
-[...5 lines deleted...]
-        <v>174</v>
+        <v>179</v>
+      </c>
+      <c r="H2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I2" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="J2" t="s">
+        <v>182</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="C3" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>184</v>
+      </c>
+      <c r="H3" t="s">
+        <v>185</v>
+      </c>
+      <c r="J3" t="s">
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>