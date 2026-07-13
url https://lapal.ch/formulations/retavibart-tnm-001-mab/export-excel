--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -186,51 +186,51 @@
   <si>
     <t>General manufacturing requirements and production scale-up for therapeutic monoclonal antibody (mAb) products is primarily focused on pharmacokinetic suitability, formulation stability and the overall maintenance of product quality. Industrial bioprocessing steps can also potentially introduce additional challenges regarding mAb formulation viscosity and aggregation propensity.</t>
   </si>
   <si>
     <t>Industrial bioreactor vessel with a production volume capacity of between 5-25kL. Continuous disc stack centrifuges for bioreactor harvesting with subsequent membrane and depth filtration for supernatant clarification. Recombinant protein-A chromatography or other suitable affinity capture apparatus followed by two chromatographic polishing steps such as cation- and anion-exchange. Ultrafiltration membrane system to concentrate and formulate the final product.</t>
   </si>
   <si>
     <t>MAbs are highly dependent on their structural, chemical and conformational stability for biological activity. Chemical degradation of mAbs during manufacture can lead to the generation of product variants and complex impurity profiles resulting from a wide range of processes, including: N-linked glycosylation, isomerisation, fragmentation, deamidation, oxidation and C-terminal lysine clipping. Additionally prior to packaging, the final product requires close monitoring for the presence of residual contaminants such as endotoxins and pro-inflammatory peptidoglycans.</t>
   </si>
   <si>
     <t>Formulation characterisation steps for therapeutic mAb products include (but are not limited to): (1) Identification of post-translational modifications using ion-exchange chromatography and capillary isoelectric focusing, (2) Measurement of concentration dependent aggregation rates via thermal differential scanning calorimetry, sub-visible particle quantitation and size-exclusion chromatography, and (3) Antibody clipping and fragmentation detection by capillary electrophoresis.</t>
   </si>
   <si>
     <t>Respiratory syncytial virus (RSV)</t>
   </si>
   <si>
     <t>Prevention</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker</t>
   </si>
   <si>
     <t>Once</t>
   </si>
   <si>
-    <t>investigated doses are not disclosed</t>
+    <t>120mg</t>
   </si>
   <si>
     <t>Single dose to at risk infants under 1 year of age who are entering their first RSV season.</t>
   </si>
   <si>
     <t>On February 13, 2026, Zhuhai Trinomab Biopharmaceutical Co., Ltd. announced that the New Drug Application (NDA) for its independently developed Retavibart Injection (formerly known as TNM001 Injection) has been accepted by China’s National Medical Products Administration (NMPA).
 source: https://source.gbihealth.com.cn/news/detail?id=2057944&amp;utm_source=official</t>
   </si>
   <si>
     <t>2025-06-12 14:32:17</t>
   </si>
   <si>
     <t>2025-07-09 19:24:13</t>
   </si>
   <si>
     <t>LA Formulation</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
@@ -364,78 +364,87 @@
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>TNM001-302</t>
   </si>
   <si>
     <t>NCT06710925</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06710925</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
-    <t>Not yet recruiting</t>
+    <t>Completed</t>
   </si>
   <si>
     <t>Zhuhai Trinomab Pharmaceutical Co., Ltd.</t>
   </si>
   <si>
     <t>This study is a Phase 3 randomized, double-blind, placebo-controlled study to evaluate the safety, efficacy, and immunogenicity of TNM001 in high-risk infants when entering their RSV season. Approximately 201 infants will be randomized in a ratio of 2:1 to receive TNM001 or placebo. All subjects will be followed for 270 days after dosing. This study will be conducted at approximately 20 sites in China.</t>
   </si>
   <si>
     <t>A Sudy to Evaluate the Efficacy and Safety of TNM001 in High-risk Infants</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>TNM001</t>
   </si>
   <si>
     <t>placebo</t>
   </si>
   <si>
     <t>2024-11-30</t>
   </si>
   <si>
-    <t>2024-11-29</t>
+    <t>2024-11-28</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
   </si>
   <si>
     <t>2027-11-30</t>
+  </si>
+  <si>
+    <t>2025-07-27</t>
+  </si>
+  <si>
+    <t>2025-12-14</t>
   </si>
   <si>
     <t>Children</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * 1.High risk infants under 1 year of age who are entering their first RSV season at the time of screening.
 * 2.Subject's legal representative(s) is(are) able to understand and comply with the requirements and procedures of the protocol,including scheduled visits and sample collection.
 * 3.Subject is available to complete the follow-up period.
 Exclusion Criteria:
 * 1. Any fever (\&gt; 38.0°C) or acute illness within 7 days prior to randomization
 * 2. History of RSV infection
 * 3. Being hospitalized at the time of randomization
 * 4. Currently receiving or expected to receive immunosuppressive therapy during the study period.
 * 5. Renal impairment or hepatic dysfunction
 * 6. Nervous system disease or neuromuscular disease
@@ -465,159 +474,189 @@
   <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>TNM001-301</t>
   </si>
   <si>
     <t>NCT06083623</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06083623</t>
   </si>
   <si>
     <t>Phase II/III</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the efficacy, safety, pharmacokinetics (PK), neutralizing antibody and antidrug antibody (ADA) response for TNM001 in infants entering their first RSV season.</t>
   </si>
   <si>
     <t>A Trial to Evaluate the Efficacy and Safety of TNM001 for the Prevention of Lower Respiratory Tract Infection Caused by Respiratory Syncytial Virus in Infants</t>
   </si>
   <si>
     <t>2023-10-06</t>
   </si>
   <si>
-    <t>2023-10-11</t>
+    <t>2023-09-11</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>2026-08-31</t>
+  </si>
+  <si>
+    <t>2025-06-16</t>
+  </si>
+  <si>
+    <t>2025-11-05</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * 1. Early and mid-term preterm infants (\&lt;35 weeks 0 day GA) and late preterm infants or full-term infants (≥35 weeks 0 day GA) under 1 year of age, with or without Congenital Heart Disease (CHD) or premature infants Chronic Lung Disease (CLD)，who are entering their first RSV season at the time of screening.
 Exclusion Criteria:
 * 1. Any fever (\&gt; 38.0°C) or acute illness within 7 days prior to randomization
 * 2. History of RSV infection or active RSV infection prior to, or at the time of, randomization
 * 3. Drug medication prior to randomization or expected to be treated by medicines during the study period.
 * 4. Currently receiving or expected to receive immunosuppressive therapy during the study period.
 * 5. Renal impairment or hepatic dysfunction
 * 6. Nervous sys</t>
   </si>
   <si>
     <t>TNM001-201</t>
   </si>
   <si>
     <t>NCT05630573</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05630573</t>
   </si>
   <si>
     <t>Phase I/II</t>
   </si>
   <si>
-    <t>Completed</t>
-[...1 lines deleted...]
-  <si>
     <t>The purpose of this clinical trial is to evaluate the safety, tolerability and pharmacokinetics (PK) profile of TNM001 injection in healthy preterm and term infants. The main questions it aims to answer are:
 * the safety and tolerability of TNM001 injection
 * the pharmacokinetic (PK) profile of TNM001</t>
   </si>
   <si>
     <t>A Study of TNM001 in Chinese Healthy Preterm and Term Infants</t>
   </si>
   <si>
     <t>Biological: TNM001</t>
   </si>
   <si>
     <t>Biological: Placebo</t>
   </si>
   <si>
     <t>2022-10-25</t>
   </si>
   <si>
     <t>2024-06-26</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 1. Healthy preterm infants and term infants within 1 year old of age.
 2. Infants who are in the first RSV infection season at the time of randomization.
 Key Exclusion Criteria:
 1. Any fever or acute illness within 7 days prior to dosing.
 2. LRTI prior to randomization.
 3. Received any anti-RSV monoclonal antibody or RSV vaccine.
 4. Any other circumstances that, in the opinion of the investigator, may interfere with the assessment of the study drug or the interpretation of the study results.
 5. The subject is a child of the investigator or his/her subordinate study personnel or relatives or sponsor staff.</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
+    <t>TNM001-P1-CH01</t>
+  </si>
+  <si>
+    <t>CTR20212171</t>
+  </si>
+  <si>
+    <t>https://www.chinadrugtrials.org.cn/index.html</t>
+  </si>
+  <si>
+    <t>Phase I</t>
+  </si>
+  <si>
+    <t>Trinomab Biotech co.</t>
+  </si>
+  <si>
+    <t>To evaluate the safety and pharmacokinetic characteristics of TNM001 injection in healthy subjects.</t>
+  </si>
+  <si>
+    <t>Adults</t>
+  </si>
+  <si>
+    <t>Unspecified</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
@@ -698,50 +737,53 @@
 Filed: CN, EP, JP, US</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/pfQCZLTg4aj7kGbccAKqY8ZcHgG5sm5VMNqsmoVD.png</t>
   </si>
   <si>
     <t>TNM-001 Structure</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
+  </si>
+  <si>
+    <t>Trinomab</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.trinomab.com/</t>
   </si>
   <si>
     <t>Zhuhai Trinomab Pharmaceutical Co., Ltd. is a global biopharmaceutical company established in 2015 and headquartered in Zhuhai, China. Focusing on R&amp;D, production, and sales, their proprietary technology, HitmAb®, is a fourth-generation antibody platform for discovering fully human monoclonal antibodies against infectious diseases, autoimmune disorders, malignant tumors, and other human diseases.</t>
   </si>
   <si>
     <t>Trinomab RSV monoclonal antibody (TNM001) completes dosing in the first subject</t>
   </si>
   <si>
     <t>http://www.trinomab.com/en-us/info/335.html</t>
   </si>
   <si>
     <t>TNM001 Product Information</t>
   </si>
   <si>
     <t>https://www.trinomab.com/en-us/list/59.html</t>
   </si>
   <si>
     <t>The Investigator Meeting for the Phase III Clinical Trial of Trinomab's TNM001 Injection was Successfully Held</t>
   </si>
@@ -1116,51 +1158,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06710925" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06083623" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05630573" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06710925" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06083623" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05630573" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chinadrugtrials.org.cn/index.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/pfQCZLTg4aj7kGbccAKqY8ZcHgG5sm5VMNqsmoVD.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
@@ -1398,54 +1440,54 @@
       <c r="AG2" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ4"/>
+  <dimension ref="A1:AZ5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D4" sqref="D4"/>
+      <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -1658,467 +1700,552 @@
       </c>
       <c r="F2" t="s">
         <v>111</v>
       </c>
       <c r="G2" t="s">
         <v>112</v>
       </c>
       <c r="H2" t="s">
         <v>113</v>
       </c>
       <c r="I2" t="s">
         <v>114</v>
       </c>
       <c r="J2" t="s">
         <v>115</v>
       </c>
       <c r="M2" t="s">
         <v>116</v>
       </c>
       <c r="O2" t="s">
         <v>117</v>
       </c>
       <c r="W2" t="s">
         <v>118</v>
       </c>
+      <c r="X2" t="s">
+        <v>119</v>
+      </c>
       <c r="Y2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="Z2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AA2" t="s">
-        <v>120</v>
+        <v>121</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>122</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>123</v>
       </c>
       <c r="AE2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AM2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AP2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ2">
-        <v>201</v>
+        <v>315</v>
       </c>
       <c r="AR2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AS2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AU2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AV2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AX2" t="s">
         <v>40</v>
       </c>
       <c r="AY2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="F3" t="s">
         <v>111</v>
       </c>
       <c r="G3" t="s">
         <v>112</v>
       </c>
       <c r="H3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="I3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="J3" t="s">
         <v>115</v>
       </c>
       <c r="M3" t="s">
         <v>116</v>
       </c>
       <c r="O3" t="s">
         <v>117</v>
       </c>
       <c r="W3" t="s">
-        <v>140</v>
+        <v>143</v>
+      </c>
+      <c r="X3" t="s">
+        <v>144</v>
       </c>
       <c r="Y3" t="s">
-        <v>141</v>
+        <v>120</v>
       </c>
       <c r="Z3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AA3" t="s">
-        <v>143</v>
+        <v>146</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>147</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>148</v>
       </c>
       <c r="AE3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ3" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="AM3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AP3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ3">
-        <v>2250</v>
+        <v>2282</v>
       </c>
       <c r="AR3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AS3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AU3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AV3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AX3" t="s">
         <v>40</v>
       </c>
       <c r="AY3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ3" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="C4" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="E4" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="F4" t="s">
-        <v>149</v>
+        <v>111</v>
       </c>
       <c r="G4" t="s">
         <v>112</v>
       </c>
       <c r="H4" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="I4" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="J4" t="s">
         <v>115</v>
       </c>
       <c r="M4" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="O4" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="X4" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="Y4" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="AB4" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="AC4" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="AE4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ4" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="AP4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ4">
         <v>31</v>
       </c>
       <c r="AR4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AS4" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="AU4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AV4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AX4" t="s">
         <v>40</v>
       </c>
       <c r="AY4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ4" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:52">
+      <c r="A5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" t="s">
+        <v>163</v>
+      </c>
+      <c r="C5" t="s">
+        <v>164</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E5" t="s">
+        <v>166</v>
+      </c>
+      <c r="F5" t="s">
+        <v>111</v>
+      </c>
+      <c r="G5" t="s">
+        <v>167</v>
+      </c>
+      <c r="I5" t="s">
+        <v>168</v>
+      </c>
+      <c r="J5" t="s">
+        <v>115</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>169</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>169</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>125</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>170</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>127</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>130</v>
+      </c>
+      <c r="AQ5">
+        <v>92</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>51</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>136</v>
+      </c>
+      <c r="AZ5" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>164</v>
+        <v>176</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>166</v>
+        <v>178</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>171</v>
+        <v>183</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>173</v>
+        <v>185</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>175</v>
+        <v>187</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>178</v>
+        <v>190</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2128,448 +2255,448 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>190</v>
+        <v>203</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>191</v>
+        <v>204</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>192</v>
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>194</v>
+        <v>207</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="E1" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G1" s="2" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="C2" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="D2" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="E2" t="s">
-        <v>201</v>
+        <v>214</v>
       </c>
       <c r="F2" t="s">
-        <v>202</v>
+        <v>215</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>203</v>
+        <v>216</v>
       </c>
       <c r="I2" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
       <c r="C2" t="s">
-        <v>208</v>
+        <v>221</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>209</v>
+        <v>222</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>164</v>
+        <v>176</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>210</v>
+        <v>223</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>211</v>
+        <v>224</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>212</v>
+        <v>225</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>112</v>
+        <v>226</v>
       </c>
       <c r="C2" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="D2" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="E2" t="s">
         <v>115</v>
       </c>
       <c r="F2" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>59</v>
       </c>
       <c r="C2" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>59</v>
       </c>
       <c r="C3" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>219</v>
+        <v>233</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>59</v>
       </c>
       <c r="C4" t="s">
-        <v>220</v>
+        <v>234</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="C5" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="D5" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>59</v>
       </c>
       <c r="C6" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>