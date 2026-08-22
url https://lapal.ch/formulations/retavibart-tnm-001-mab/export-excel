--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Retavibart (TNM-001) (mAb)</t>
   </si>
   <si>
     <t>Retabivart (TNM-001)</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>Monoclonal Antibody</t>
   </si>
   <si>
     <t>Retavibart is a recombinant long-acting fully human monoclonal antibody against respiratory syncytial virus (RSV), specifically designed for infants under one year old (including high-risk groups prone to severe RSV infections). It is intended for the prevention of lower respiratory tract infections caused by RSV. Phase 3 clinical studies have demonstrated that, among infants under one year old entering the RSV epidemic season, Retavibart significantly reduces the incidence of RSV lower respiratory tract infections within 150 days after administration, with particularly outstanding preventive protection against severe RSV lower respiratory tract infections. A single intramuscular injection can provide coverage throughout the entire RSV epidemic season.</t>
   </si>
   <si>
     <t>In Feb.2026, Trinomab announced that the New Drug Application (NDA) for its independently developed Retavibart Injection (formerly known as TNM001 Injection) has been accepted by China’s National Medical Products Administration (NMPA).</t>
   </si>
@@ -576,54 +585,63 @@
   <si>
     <t>CTR20212171</t>
   </si>
   <si>
     <t>https://www.chinadrugtrials.org.cn/index.html</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Trinomab Biotech co.</t>
   </si>
   <si>
     <t>To evaluate the safety and pharmacokinetic characteristics of TNM001 injection in healthy subjects.</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -678,121 +696,169 @@
   <si>
     <t>Licence with MPP</t>
   </si>
   <si>
     <t>Patent source</t>
   </si>
   <si>
     <t>Granted: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Granted: High income countries</t>
   </si>
   <si>
     <t>Filed: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Filed: High income countries</t>
   </si>
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
+    <t>WO2022127793</t>
+  </si>
+  <si>
+    <t>Retavibart</t>
+  </si>
+  <si>
+    <t>Compound</t>
+  </si>
+  <si>
+    <t>2041-12-14</t>
+  </si>
+  <si>
+    <t>The present disclosure relates to a respiratory syncytial virus (RSV)-specific binding molecule and an application thereof. Further provided in the present disclosure are a method for preparing the molecule, and an application of the molecule in the preparation of a product that specifically binds to an RSV surface glycoprotein fusion protein and in the preparation of an RSV vaccine, and other such aspects.</t>
+  </si>
+  <si>
+    <t>MPP search</t>
+  </si>
+  <si>
+    <t>China, Brazil</t>
+  </si>
+  <si>
+    <t>Australia, Japan</t>
+  </si>
+  <si>
+    <t>Albania, Serbia, Türkiye, North Macedonia, India</t>
+  </si>
+  <si>
+    <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, United States of America</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>WO2026098555</t>
+  </si>
+  <si>
+    <t>Retavibart pharmaceutical composition (antibody in the range of 50 to 400 mg)</t>
+  </si>
+  <si>
+    <t>Composition</t>
+  </si>
+  <si>
+    <t>珠海泰诺麦博制药股份有限公司</t>
+  </si>
+  <si>
+    <t>2045-11-06</t>
+  </si>
+  <si>
+    <t>Provided in the present invention are an anti-RSV antibody and the use of the anti-RSV antibody in the preparation of a drug for preventing or treating RSV infections or symptoms or diseases related thereto, wherein the RSV infections comprise subtype A and subtype B infections and upper respiratory tract RSV infections and/or lower respiratory tract RSV infections, and the symptoms or diseases related to RSV infections comprise fevers, coughs, sore throats, runny noses, and dyspnea, bronchitis or pneumonia caused by RSV infections.</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), China</t>
+  </si>
+  <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Retavibart (TNM-001) antibody compound and CDRs</t>
   </si>
   <si>
-    <t>The present disclosure relates to a respiratory syncytial virus (RSV)-specific binding molecule and an application thereof. Further provided in the present disclosure are a method for preparing the molecule, and an application of the molecule in the preparation of a product that specifically binds to an RSV surface glycoprotein fusion protein and in the preparation of an RSV vaccine, and other such aspects.</t>
-[...7 lines deleted...]
-  <si>
     <t>Zhuhai Trinomab Biotechnology Co Ltd</t>
-  </si>
-[...1 lines deleted...]
-    <t>2041-12-14</t>
   </si>
   <si>
     <t>Granted: AU, BR, CN, JP
 Filed: CN, EP, JP, US</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/pfQCZLTg4aj7kGbccAKqY8ZcHgG5sm5VMNqsmoVD.png</t>
+    <t>https://lapal.ch/storage/illustrations/6JuMbnsSgbcMqNCw5HCYDp1EzZcNs1QotyK1f3mb.png</t>
   </si>
   <si>
     <t>TNM-001 Structure</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Trinomab</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.trinomab.com/</t>
   </si>
   <si>
     <t>Zhuhai Trinomab Pharmaceutical Co., Ltd. is a global biopharmaceutical company established in 2015 and headquartered in Zhuhai, China. Focusing on R&amp;D, production, and sales, their proprietary technology, HitmAb®, is a fourth-generation antibody platform for discovering fully human monoclonal antibodies against infectious diseases, autoimmune disorders, malignant tumors, and other human diseases.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Trinomab RSV monoclonal antibody (TNM001) completes dosing in the first subject</t>
   </si>
   <si>
     <t>http://www.trinomab.com/en-us/info/335.html</t>
   </si>
   <si>
     <t>TNM001 Product Information</t>
   </si>
   <si>
     <t>https://www.trinomab.com/en-us/list/59.html</t>
   </si>
   <si>
     <t>The Investigator Meeting for the Phase III Clinical Trial of Trinomab's TNM001 Injection was Successfully Held</t>
   </si>
   <si>
     <t>https://www.trinomab.com/en-us/info/493.html</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Li Y, Tian D, Pan L, et al. &lt;a target="_blank" rel="noopener noreferrer" href="https://pmc.ncbi.nlm.nih.gov/articles/PMC12793299/"&gt;Efficacy and Safety of Retavibart, a Long-acting Monoclonal Antibody, for the Prevention of Respiratory Syncytial Virus-Induced Lower Respiratory Tract Infection: A Phase 2b Trial in Infants Entering Their First Epidemic Season&lt;/a&gt;. &lt;em&gt;Open Forum Infect Dis&lt;/em&gt;. 2026;13(Suppl 1):ofaf695.169. Published 2026 Jan 11. doi:10.1093/ofid/ofaf695.169&lt;/p&gt;</t>
   </si>
@@ -1170,118 +1236,121 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06710925" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06083623" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05630573" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chinadrugtrials.org.cn/index.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20220623&amp;CC=WO&amp;NR=2022127793A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20260515&amp;CC=WO&amp;NR=2026098555A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/pfQCZLTg4aj7kGbccAKqY8ZcHgG5sm5VMNqsmoVD.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/6JuMbnsSgbcMqNCw5HCYDp1EzZcNs1QotyK1f3mb.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.trinomab.com/en-us/info/335.html" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trinomab.com/en-us/list/59.html" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trinomab.com/en-us/info/493.html" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gsrs.ncats.nih.gov/ginas/app/ui/substances/HQ9W597Z73" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1337,130 +1406,138 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="M2" t="s">
         <v>42</v>
       </c>
       <c r="N2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="Q2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="R2" t="s">
         <v>45</v>
       </c>
       <c r="S2" t="s">
         <v>46</v>
       </c>
       <c r="T2" t="s">
         <v>47</v>
       </c>
       <c r="U2" t="s">
         <v>48</v>
       </c>
       <c r="V2" t="s">
         <v>49</v>
       </c>
       <c r="W2" t="s">
         <v>50</v>
       </c>
       <c r="X2" t="s">
         <v>51</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="AB2" t="s">
         <v>53</v>
       </c>
+      <c r="AA2" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>55</v>
+      </c>
       <c r="AE2" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      <c r="AG2" t="s">
         <v>56</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ5"/>
   <sheetViews>
@@ -1504,643 +1581,659 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="J2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="O2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="W2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="X2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="Y2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="Z2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AA2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AB2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AC2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AE2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AF2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AM2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AP2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ2">
         <v>315</v>
       </c>
       <c r="AR2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AV2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AW2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AX2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AZ2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="E3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="F3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G3" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="I3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="J3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="O3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="W3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="X3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="Y3" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="Z3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AA3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AB3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AC3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AE3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AF3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AM3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AP3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ3">
         <v>2282</v>
       </c>
       <c r="AR3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AV3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AW3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AX3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AZ3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="E4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="F4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="I4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="J4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="O4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="X4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="Y4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AB4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="AC4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="AE4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AF4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AP4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ4">
         <v>31</v>
       </c>
       <c r="AR4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AU4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AV4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AW4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AX4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AZ4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="E5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="F5" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="I5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="J5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AD5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AE5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AF5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="AH5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="AI5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AP5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ5">
         <v>92</v>
       </c>
       <c r="AW5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AY5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AZ5" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>178</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2150,597 +2243,718 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O1"/>
+  <dimension ref="A1:O3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:O1"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>205</v>
+        <v>211</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="C2" t="s">
+        <v>213</v>
+      </c>
+      <c r="D2" t="s">
+        <v>214</v>
+      </c>
+      <c r="E2" t="s">
+        <v>115</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="G2" t="s">
+        <v>216</v>
+      </c>
+      <c r="H2" t="s">
+        <v>129</v>
+      </c>
+      <c r="I2" t="s">
+        <v>217</v>
+      </c>
+      <c r="J2" t="s">
+        <v>218</v>
+      </c>
+      <c r="K2" t="s">
+        <v>219</v>
+      </c>
+      <c r="L2" t="s">
+        <v>220</v>
+      </c>
+      <c r="M2" t="s">
+        <v>221</v>
+      </c>
+      <c r="N2" t="s">
+        <v>222</v>
+      </c>
+      <c r="O2" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="C3" t="s">
+        <v>225</v>
+      </c>
+      <c r="D3" t="s">
+        <v>226</v>
+      </c>
+      <c r="E3" t="s">
+        <v>227</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="G3" t="s">
+        <v>229</v>
+      </c>
+      <c r="H3" t="s">
+        <v>129</v>
+      </c>
+      <c r="I3" t="s">
+        <v>217</v>
+      </c>
+      <c r="L3" t="s">
+        <v>230</v>
+      </c>
+      <c r="M3" t="s">
+        <v>223</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>206</v>
+        <v>231</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>207</v>
+        <v>232</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>208</v>
+        <v>233</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>209</v>
+        <v>234</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>210</v>
+        <v>235</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>211</v>
+        <v>236</v>
       </c>
       <c r="C2" t="s">
+        <v>216</v>
+      </c>
+      <c r="D2" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="E2" t="s">
         <v>214</v>
       </c>
       <c r="F2" t="s">
+        <v>237</v>
+      </c>
+      <c r="H2" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="H2" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I2" t="s">
-        <v>217</v>
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>218</v>
+        <v>239</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>219</v>
+        <v>240</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>220</v>
+        <v>241</v>
       </c>
       <c r="C2" t="s">
-        <v>221</v>
+        <v>242</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>222</v>
+        <v>243</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>224</v>
+        <v>245</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>225</v>
+        <v>246</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>226</v>
+        <v>247</v>
       </c>
       <c r="C2" t="s">
-        <v>227</v>
+        <v>248</v>
       </c>
       <c r="D2" t="s">
-        <v>228</v>
+        <v>249</v>
       </c>
       <c r="E2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F2" t="s">
-        <v>229</v>
+        <v>250</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6"/>
+      <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>178</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>251</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C2" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>252</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="J2" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C3" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>254</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="J3" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C4" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>256</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="J4" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="C5" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>259</v>
+      </c>
+      <c r="H5" t="s">
+        <v>260</v>
+      </c>
+      <c r="J5" t="s">
+        <v>129</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C6" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>261</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="J6" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...2 lines deleted...]
-    <hyperlink ref="E6" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>