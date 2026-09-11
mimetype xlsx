--- v2 (2026-08-22)
+++ v3 (2026-09-11)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="269">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -654,96 +654,122 @@
   <si>
     <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
+    <t>Trinomab</t>
+  </si>
+  <si>
+    <t>originator</t>
+  </si>
+  <si>
+    <t>Retavibart</t>
+  </si>
+  <si>
+    <t>TBD</t>
+  </si>
+  <si>
+    <t>NMPA</t>
+  </si>
+  <si>
+    <t>National Medical Products Administration</t>
+  </si>
+  <si>
+    <t>CHN</t>
+  </si>
+  <si>
+    <t>Submitted</t>
+  </si>
+  <si>
+    <t>https://flcube.com/?p=57727
+https://adisinsight.springer.com/drugs/800071192
+https://www.trinomab.com/en-us/info/560.html</t>
+  </si>
+  <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Patent holder</t>
   </si>
   <si>
     <t>Expiry date</t>
   </si>
   <si>
     <t>Patent abstract</t>
   </si>
   <si>
     <t>Licence with MPP</t>
   </si>
   <si>
     <t>Patent source</t>
   </si>
   <si>
     <t>Granted: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Granted: High income countries</t>
   </si>
   <si>
     <t>Filed: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Filed: High income countries</t>
   </si>
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2022127793</t>
-  </si>
-[...1 lines deleted...]
-    <t>Retavibart</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>2041-12-14</t>
   </si>
   <si>
     <t>The present disclosure relates to a respiratory syncytial virus (RSV)-specific binding molecule and an application thereof. Further provided in the present disclosure are a method for preparing the molecule, and an application of the molecule in the preparation of a product that specifically binds to an RSV surface glycoprotein fusion protein and in the preparation of an RSV vaccine, and other such aspects.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
     <t>China, Brazil</t>
   </si>
   <si>
     <t>Australia, Japan</t>
   </si>
   <si>
     <t>Albania, Serbia, Türkiye, North Macedonia, India</t>
   </si>
   <si>
     <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, United States of America</t>
   </si>
@@ -800,56 +826,50 @@
 Filed: CN, EP, JP, US</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/6JuMbnsSgbcMqNCw5HCYDp1EzZcNs1QotyK1f3mb.png</t>
   </si>
   <si>
     <t>TNM-001 Structure</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
-  </si>
-[...4 lines deleted...]
-    <t>originator</t>
   </si>
   <si>
     <t>https://www.trinomab.com/</t>
   </si>
   <si>
     <t>Zhuhai Trinomab Pharmaceutical Co., Ltd. is a global biopharmaceutical company established in 2015 and headquartered in Zhuhai, China. Focusing on R&amp;D, production, and sales, their proprietary technology, HitmAb®, is a fourth-generation antibody platform for discovering fully human monoclonal antibodies against infectious diseases, autoimmune disorders, malignant tumors, and other human diseases.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Trinomab RSV monoclonal antibody (TNM001) completes dosing in the first subject</t>
   </si>
   <si>
     <t>http://www.trinomab.com/en-us/info/335.html</t>
   </si>
   <si>
     <t>TNM001 Product Information</t>
   </si>
   <si>
     <t>https://www.trinomab.com/en-us/list/59.html</t>
   </si>
   <si>
     <t>The Investigator Meeting for the Phase III Clinical Trial of Trinomab's TNM001 Injection was Successfully Held</t>
   </si>
@@ -2213,51 +2233,51 @@
       <c r="I1" s="2" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R1"/>
+  <dimension ref="A1:R2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -2295,50 +2315,100 @@
         <v>189</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>190</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>191</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>192</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>193</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>194</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>195</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>196</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>197</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
+      <c r="A2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" t="s">
+        <v>198</v>
+      </c>
+      <c r="C2" t="s">
+        <v>199</v>
+      </c>
+      <c r="D2" t="s">
+        <v>200</v>
+      </c>
+      <c r="E2" t="s">
+        <v>52</v>
+      </c>
+      <c r="F2" t="s">
+        <v>51</v>
+      </c>
+      <c r="G2" t="s">
+        <v>201</v>
+      </c>
+      <c r="H2" t="s">
+        <v>43</v>
+      </c>
+      <c r="I2" t="s">
+        <v>202</v>
+      </c>
+      <c r="J2" t="s">
+        <v>203</v>
+      </c>
+      <c r="L2" t="s">
+        <v>204</v>
+      </c>
+      <c r="M2" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="N2" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="O2">
+        <v>46066.0</v>
+      </c>
+      <c r="P2">
+        <v>46224.0</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
@@ -2348,172 +2418,172 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="C2" t="s">
-        <v>213</v>
+        <v>200</v>
       </c>
       <c r="D2" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="E2" t="s">
         <v>115</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="G2" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="H2" t="s">
         <v>129</v>
       </c>
       <c r="I2" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="J2" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="K2" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="L2" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="M2" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="N2" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="O2" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="C3" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="D3" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="E3" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="G3" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="H3" t="s">
         <v>129</v>
       </c>
       <c r="I3" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="L3" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="M3" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -2521,238 +2591,238 @@
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="C2" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="D2" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="E2" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="F2" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="I2" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="C2" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>182</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>247</v>
+        <v>198</v>
       </c>
       <c r="C2" t="s">
-        <v>248</v>
+        <v>199</v>
       </c>
       <c r="D2" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="E2" t="s">
         <v>118</v>
       </c>
       <c r="F2" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J6"/>
   <sheetViews>
@@ -2781,133 +2851,133 @@
       <c r="B1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>62</v>
       </c>
       <c r="C2" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="J2" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>62</v>
       </c>
       <c r="C3" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="J3" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>62</v>
       </c>
       <c r="C4" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="J4" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="C5" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="H5" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="J5" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>62</v>
       </c>
       <c r="C6" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="J6" t="s">
         <v>129</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>