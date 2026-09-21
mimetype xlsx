--- v0 (2026-09-01)
+++ v1 (2026-09-21)
@@ -138,54 +138,54 @@
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
-    <t>RB0026</t>
-[...2 lines deleted...]
-    <t>RB-0026 ;  库莱韦拜单抗</t>
+    <t>Clulevibart (RB0026)</t>
+  </si>
+  <si>
+    <t>RB-0026 ;  库莱韦拜单抗 ; Clulevibart</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>Monoclonal antibody - Respiratory syncytial virus F protein inhibitor</t>
   </si>
   <si>
     <t>RB0026 appears to be a fully human, long-acting anti-RSV monoclonal antibody targeting the RSV F protein, currently being developed by ReYoung (Suzhou) Biology Science &amp; Technology Co., Ltd. for prevention of RSV disease in infants. RB0026's binding targets are likely RSV sites II and IV (compared to site 0 preF for nirsevimab and site IV preF and postF for clesrovimab)</t>
   </si>
   <si>
     <t>A marketing authorization application has reportedly been accepted by China's NMPA/CDE and granted priority review.</t>
   </si>
   <si>
     <t>Submitted to NMPA</t>
   </si>
   <si>
     <t>https://synapse.patsnap.com/drug/35e518d17b384cd1bd2a3e4e276c675e</t>
   </si>
   <si>
     <t>Intramuscular</t>
   </si>
@@ -596,51 +596,51 @@
   <si>
     <t>Structure placeholder</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>ReYoung</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.reyoung.com/s.php/en/</t>
   </si>
   <si>
-    <t>ReYoung (Suzhou) Biology Science &amp; Technology Co., Ltd.</t>
+    <t>ReYoung Biology Science &amp; Technology Co., Ltd.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>