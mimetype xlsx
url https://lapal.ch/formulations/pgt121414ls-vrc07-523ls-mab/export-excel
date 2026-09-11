--- v1 (2026-08-02)
+++ v2 (2026-09-11)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>PGT121.414.LS + VRC07-523LS (mAb)</t>
   </si>
   <si>
     <t>PGT121.414.LS (PGT121.BIJ414.LS) + VRC07-523LS combination</t>
   </si>
   <si>
     <t>Not provided</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>bNAbs targeting gp120 on HIV-1 virus envelope</t>
   </si>
   <si>
     <t>PGT121.414.LS is a modified V3 glycan-targeting monoclonal antibody (mAb) derived from PGT121 and engineered with LS mutations (methionine-to-leucine and asparagine-to-serine) to extend serum half-life and enhance stability. Its elimination half-life is approximately 71 days, about threefold longer than that of parental PGT121, with dose-dependent peak serum concentrations (e.g., 714.2 µg/mL at 20 mg/kg IV). Co-administration with VRC07-523LS did not alter the pharmacokinetics of either antibody. However, the combination exhibited greater neutralization breadth and potency across diverse HIV-1 strains by both IV and SC administration. No serious adverse events or dose-limiting toxicities were observed, and all solicited adverse events were mild to moderate and resolved within 3–4 days.</t>
   </si>
@@ -585,54 +594,63 @@
   <si>
     <t>Inclusion Criteria:
 1. Age 18 to 55 years.
 2. Can visit a participating clinic and is willing to stay in the study for its full duration.
 3. Understands the study and is able and willing to give informed consent.
 4. Agrees not to join another experimental study until the final required clinic visit.
 5. In good overall health based on medical history, physical exam, and screening lab tests.
 6. Willing to receive HIV test results.
 7. Willing to discuss personal risk of getting HIV and to have HIV prevention counseling.
 8. Judged by clinic staff to have a low risk of getting HIV and agrees to avoid higher risk behaviors through the last clinic visit.
 9. Hemoglobin levels:
    * Women: at least 11.0 g/dL
    * Men: at least 13.0 g/dL
 10. White blood cell count between 2,500 and 12,000 cells/mm</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Every 3 months, Every 6 months</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -751,50 +769,53 @@
     <t>3D structural illustration of VRC07-523LS</t>
   </si>
   <si>
     <t>Rudicell, Rebecca S et al. “Enhanced potency of a broadly neutralizing HIV-1 antibody in vitro improves protection against lentiviral infection in vivo.” Journal of virology vol. 88,21 (2014): 12669-8</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.niaid.nih.gov/</t>
   </si>
   <si>
     <t>The National Institute of Allergy and Infectious Diseases is one of the 27 institutes and centers that make up the National Institutes of Health, an agency of the United States Department of Health and Human Services. Dr. Taubenberger was named the Acting Director of NIAID in April 2025. He oversees a $6.6 billion budget that supports research to advance the understanding, diagnosis, treatment.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Edupuganti, S., Hurt, C. B., Stephenson, K. E., Huang, Y., Paez, C. A., Yu, C., Yen, C., Hanscom, B., He, Z., Miner, M. D., Gamble, T., Heptinstall, J., Seaton, K. E., Domin, E., Lin, B. C., McKee, K., Doria-Rose, N., Regenold, S., Spiegel, H., Anderson, M., … HVTN 136/HPTN 092 Study Team (2025). Safety, tolerability, pharmacokinetics, and neutralisation activities of the anti-HIV-1 monoclonal antibody PGT121.414.LS administered alone and in combination with VRC07-523LS in adults without HIV in the USA (HVTN 136/HPTN 092): a first-in-human, open-label, randomised controlled phase 1 trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The lancet. HIV&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;12&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(1), e13–e25. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/S2352-3018(24)00247-9" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/S2352-3018(24)00247-9&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Multiple broadly neutralising monoclonal antibodies (mAbs) are in development for HIV-1 prevention. The aim of this trial was to test the PGT121.414.LS and VRC07-523LS mAbs for safety and pharmacokinetics in adults.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;In this first-in-human phase 1 trial (HVTN 136/HPTN 092), adults without HIV were enrolled at six university-affiliated clinical research sites in the USA. Part A evaluated escalating single intravenous doses or subcutaneous infusion of PGT121.414.LS, in four groups: 3 mg/kg intravenous (treatment group 1; n=3), 10 mg/kg intravenous (treatment group 2; n=4), 30 mg/kg intravenous (treatment group 3; n=3), and 5 mg/kg subcutaneous (treatment group 4; n=3). Part B evaluated repeated sequential intravenous administrations of 20 mg/kg PGT121.414.LS plus 20 mg/kg VRC07-523LS (treatment group 5; n=10) and sequential subcutaneous administrations of 5 mg/kg PGT121.414.LS plus 5 mg/kg VRC07-523LS (treatment group 6; n=10) on days 0, 112, and 224. Participants in treatment groups 1 and 2 were enrolled sequentially, with participants enrolled and randomly assigned to treatment groups 3 and 4 after a review of safety data. Participants in treatment groups 5 and 6 were randomly assigned in blocks after a review of safety data from treatment groups 1-4. The primary endpoints were safety and tolerability of mAbs, serum concentrations and pharmacokinetics of mAbs, and serum neutralising activity, assessed in participants who received all scheduled product administrations. Serum concentrations of each mAb were measured via a multiplex assay, and neutralisation activity against multiple HIV viruses was measured via the TZM-bl assay. Serum concentrations were estimated via an open, two-compartment model with first-order elimination from the central compartment. This study was registered with ClinicalTrials.gov (&lt;a href="http://clinicaltrials.gov/show/NCT04212091" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT04212091&lt;/a&gt;) and has been completed.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Findings:&amp;nbsp;&lt;/strong&gt;Between Nov 10, 2020, and Oct 5, 2021, we enrolled 33 participants without HIV: median age was 31 years (range 22-48); 19 were assigned female sex at birth and 11 were assigned male sex at birth. Three participants and four participants were sequentially assigned to treatment groups 1 and 2, respectively, and, after safety review, six participants were randomly assigned to treatment groups 3 (n=3) and 4 (n=3); after safety review, 20 participants were randomly assigned to treatment groups 5 (n=10) and 6 (n=10). Intravenous and subcutaneous infusions were safe and well tolerated, without serious adverse events or dose-limiting toxicities. Dose escalation of PGT121.414.LS from 3 mg/kg to 30 mg/kg (intravenous) resulted in a dose-proportional increase in serum concentration of PGT121.414.LS, whether administered alone or in combination with VRC07-523LS. The estimated elimination half-life of PGT121.414.LS was 71 days (95% CI 66-75), three times that of its parental form, PGT121. The estimated subcutaneous (vs intravenous) bioavailability of PGT121.414.LS was 86·1% (95% CI 64·0-95·5). Neutralisation activities were greater in the higher-dose and dual combination intravenous groups than in the subcutaneous administration groups.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Interpretation:&amp;nbsp;&lt;/strong&gt;These findings support further evaluation of PGT121.414.LS in combination with other mAbs for HIV-1 prevention.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1171,94 +1192,97 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/RHs5GZ11ElJlfQuMSg66kGuBBSt4EST5mHqCnOHp.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/y3SlsfT5jsCLCRrQVVlG1Sy9O035IYQ1CGg2a4IN.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/CHm9tZPCd3DmJrJNBeVlJJS0QJVhnH2vRvbmQQOO.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1314,136 +1338,144 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H2" t="s">
+        <v>42</v>
+      </c>
+      <c r="I2" t="s">
+        <v>42</v>
+      </c>
+      <c r="N2" t="s">
+        <v>43</v>
+      </c>
+      <c r="O2" t="s">
+        <v>44</v>
+      </c>
+      <c r="P2" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>45</v>
+      </c>
+      <c r="R2" t="s">
+        <v>45</v>
+      </c>
+      <c r="S2" t="s">
+        <v>45</v>
+      </c>
+      <c r="T2" t="s">
         <v>38</v>
       </c>
-      <c r="H2" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="U2" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="V2" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="W2" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="X2" t="s">
         <v>46</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AA2" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="AB2" t="s">
         <v>49</v>
       </c>
       <c r="AC2" t="s">
         <v>50</v>
       </c>
+      <c r="AD2" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>52</v>
+      </c>
       <c r="AF2" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>53</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>54</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ4"/>
   <sheetViews>
@@ -1487,583 +1519,599 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="E2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="F2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="H2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="I2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="J2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="M2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="O2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="Q2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="S2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="U2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="X2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="Y2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="Z2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AA2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AD2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AE2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AF2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AG2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AH2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AI2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AJ2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AP2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ2">
         <v>200</v>
       </c>
       <c r="AR2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AS2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AU2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AW2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AY2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="F3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="G3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="H3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="I3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="J3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="M3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="O3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="X3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="Y3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AB3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AC3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AE3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AG3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AH3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AI3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AJ3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AP3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ3">
         <v>33</v>
       </c>
       <c r="AR3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AS3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AU3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AW3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AX3" t="s">
-        <v>132</v>
+        <v>43</v>
       </c>
       <c r="AY3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ3" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E4" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="F4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="H4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="I4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="J4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="M4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="N4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="O4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="P4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="Q4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="R4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="U4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="V4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="X4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="Y4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="Z4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AA4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AD4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AE4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AG4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AH4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AI4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AJ4" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AM4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="AP4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ4">
         <v>83</v>
       </c>
       <c r="AR4" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="AS4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AU4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AW4" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AX4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>55</v>
+        <v>179</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2073,539 +2121,562 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="C2" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="C3" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="D3" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C4" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="D4" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C2" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="D2" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="E2" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="F2" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>55</v>
+        <v>179</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>235</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="C2" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>237</v>
+      </c>
+      <c r="H2" t="s">
+        <v>238</v>
+      </c>
+      <c r="J2" t="s">
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>