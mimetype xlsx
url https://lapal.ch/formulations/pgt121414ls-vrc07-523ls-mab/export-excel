--- v2 (2026-09-11)
+++ v3 (2026-10-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="313">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -138,51 +138,51 @@
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
-    <t>PGT121.414.LS + VRC07-523LS (mAb)</t>
+    <t>PGT121.414.LS + VRC07-523LS + PGDM1400LS</t>
   </si>
   <si>
     <t>PGT121.414.LS (PGT121.BIJ414.LS) + VRC07-523LS combination</t>
   </si>
   <si>
     <t>Not provided</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>bNAbs targeting gp120 on HIV-1 virus envelope</t>
   </si>
   <si>
     <t>PGT121.414.LS is a modified V3 glycan-targeting monoclonal antibody (mAb) derived from PGT121 and engineered with LS mutations (methionine-to-leucine and asparagine-to-serine) to extend serum half-life and enhance stability. Its elimination half-life is approximately 71 days, about threefold longer than that of parental PGT121, with dose-dependent peak serum concentrations (e.g., 714.2 µg/mL at 20 mg/kg IV). Co-administration with VRC07-523LS did not alter the pharmacokinetics of either antibody. However, the combination exhibited greater neutralization breadth and potency across diverse HIV-1 strains by both IV and SC administration. No serious adverse events or dose-limiting toxicities were observed, and all solicited adverse events were mild to moderate and resolved within 3–4 days.</t>
   </si>
   <si>
     <t>This combination remains under clinical investigation and is not yet approved for therapeutic use.</t>
   </si>
   <si>
     <t>Subcutaneous, Intravenous</t>
   </si>
   <si>
     <t>Solution</t>
   </si>
@@ -363,86 +363,86 @@
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>HVTN 206/HPTN 114</t>
   </si>
   <si>
     <t>NCT06812494</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06812494</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
-    <t>Recruiting</t>
+    <t>Active, not recruiting</t>
   </si>
   <si>
     <t>National Institute of Allergy and Infectious Diseases (NIAID)</t>
   </si>
   <si>
     <t>HVTN 206/HPTN 114 is a randomized, double blind, controlled, phase 2 clinical trial to evaluate the safety, tolerability, pharmacokinetics, and neutralization of VRC07-523LS, PGT121.414.LS, and PGDM1400LS broadly neutralizing monoclonal antibodies given intravenously in adult participants without HIV.
 The hypothesis of the study is that the combination of VRC07-523LS and PGT121.414.LS and PGDM1400LS antibodies when administered via the intravenous (IV) route will be safe and tolerable in adult participants without HIV.
 The study aims to enroll 200 participants across multiple sites with an estimated total duration of participation of eighteen (18) months.</t>
   </si>
   <si>
     <t>A Study of VRC07-523LS, PGT121.414.LS, and PGDM1400LS Broadly Neutralizing Monoclonal Antibodies Given Intravenously in Adult Participants Without HIV</t>
   </si>
   <si>
     <t>United States of America, Brazil, Peru, South Africa</t>
   </si>
   <si>
     <t>VRC07-523LS 400mg</t>
   </si>
   <si>
     <t>PGT121.414.LS 400mg</t>
   </si>
   <si>
     <t>PGDM1400LS 400mg</t>
   </si>
   <si>
     <t>VRC07-523LS 3200mg</t>
   </si>
   <si>
     <t>PGT121.414.LS 1600mg</t>
   </si>
   <si>
     <t>2025-03-07</t>
   </si>
   <si>
-    <t>2025-10-20</t>
+    <t>2026-08-19</t>
   </si>
   <si>
     <t>2027-01-15</t>
   </si>
   <si>
     <t>2027-09-15</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Participants need to be between 18 and 65 years old.
@@ -479,54 +479,60 @@
   <si>
     <t>HVTN 136/HPTN 092</t>
   </si>
   <si>
     <t>NCT04212091</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04212091</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the safety, tolerability, pharmacokinetics, and antiviral activity of the monoclonal antibody PGT121.414.LS administered alone and in combination with VRC07-523LS via intravenous or subcutaneous infusions in healthy, HIV-uninfected adult participants.</t>
   </si>
   <si>
     <t>Evaluating the Safety, Tolerability, Pharmacokinetics, and Antiviral Activity of the Monoclonal Antibody PGT121.414.LS Administered Alone and in Combination With VRC07-523LS Via Intravenous or Subcuta</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
-    <t>PGT121.414.LS</t>
-[...2 lines deleted...]
-    <t>VRC07-523LS</t>
+    <t>PGT121.414.LS (3 mg/kg; 103 mg/kg; 30 mg/kg) IV</t>
+  </si>
+  <si>
+    <t>PGT121.414.LS + VRC07-523LS (20 mg/kg each) IV sequentially</t>
+  </si>
+  <si>
+    <t>PGT121.414.LS (5 mg/kg) SQ</t>
+  </si>
+  <si>
+    <t>PGT121.414.LS + VRC07-523LS (5 mg/kg each) SQ sequentially</t>
   </si>
   <si>
     <t>2020-11-10</t>
   </si>
   <si>
     <t>2024-12-10</t>
   </si>
   <si>
     <t>2023-01-18</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 General and Demographic Criteria
 * Age of 18 to 50 years
 * Access to a participating Clinical Research Site (CRS) and willingness to be followed for the planned duration of the study
 * Ability and willingness to provide informed consent
 * Assessment of understanding: volunteer demonstrates understanding of this study and completes a questionnaire prior to first study product administration with verbal demonstration of understanding of all questionnaire items answered incorrectly
 * Agrees not to enroll in another study of an investigational research agent until completion of the last required protocol clinic visit
 * Good general health as shown by medical history, physical exam, and screening laboratory tests
 HIV-Related Criteria:
 * Willingness to receive HIV test re</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
@@ -561,101 +567,341 @@
   <si>
     <t>5 mg/kg or 20 mg/kg 40 mg/kg at week 0 and week 24</t>
   </si>
   <si>
     <t>ePGT121v1-LS (IV) +PGDM1400LS (IV)+VRC07-523LS (IV)</t>
   </si>
   <si>
     <t>5mg/kg each or 20mg/kg each or 40mg/kg sequentially in this order at week 0 and week 24</t>
   </si>
   <si>
     <t>ePGT121v1-LS (SC)</t>
   </si>
   <si>
     <t>375 mg (3 injections of 125 mg each) to be administered via subcutaneous (SC) injection at Week 0 and Week 12</t>
   </si>
   <si>
     <t>ePGT121v1-LS (SC) +PGDM1400LS (SC)+VRC07-523LS (SC)</t>
   </si>
   <si>
     <t>ePGT121v1-LS 125 mg + PGDM1400LS 100 mg + VRC07-523LS 100 mg to be administered via SC injection sequentially in this order at Week 0 and Week 12</t>
   </si>
   <si>
     <t>2026-03-19</t>
   </si>
   <si>
-    <t>2026-04-13</t>
+    <t>2026-08-31</t>
   </si>
   <si>
     <t>2027-08-30</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Age 18 to 55 years.
 2. Can visit a participating clinic and is willing to stay in the study for its full duration.
 3. Understands the study and is able and willing to give informed consent.
 4. Agrees not to join another experimental study until the final required clinic visit.
 5. In good overall health based on medical history, physical exam, and screening lab tests.
 6. Willing to receive HIV test results.
 7. Willing to discuss personal risk of getting HIV and to have HIV prevention counseling.
 8. Judged by clinic staff to have a low risk of getting HIV and agrees to avoid higher risk behaviors through the last clinic visit.
 9. Hemoglobin levels:
    * Women: at least 11.0 g/dL
    * Men: at least 13.0 g/dL
 10. White blood cell count between 2,500 and 12,000 cells/mm</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Every 3 months, Every 6 months</t>
   </si>
   <si>
+    <t>SAMBA II- CAPRISA 012B</t>
+  </si>
+  <si>
+    <t>PACTR202003767867253</t>
+  </si>
+  <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/33243815/</t>
+  </si>
+  <si>
+    <t>EDCTP, SAMRC</t>
+  </si>
+  <si>
+    <t>A Phase I Dose-Escalation Study of the Safety, Tolerability and Pharmacokinetics of a Human Monoclonal Antibody, CAP256V2LS (VRC-HIVMAB0102-00-AB) administered intravenously to HIV-negative and HIV-positive women or subcutaneously alone and in combination with VRC07- 523LS and /or PGT121 to HIV-negative women in South Africa. CAPRISA 012B, described here, is a phase I trial that evaluates the safety and PK of CAP256V2LS. Based on these phase I studies, a bnAb combination will be selected and evaluated in a larger CAPRISA 012C phase II trial. This trial will determine the extended safety and efficacy in preventing HIV infection in young women.Last updated September 14, 2022
+https://avac.org/trial/caprisa-012b-samba-trial-ii/</t>
+  </si>
+  <si>
+    <t>A Phase I Dose-Escalation Study of the Safety, Tolerability and PK of CAP256V2LS (VRC-HIVMAB0102-00-AB) alone and in combination with VRC07- 523LS and /or PGT121 to HIV-negative women</t>
+  </si>
+  <si>
+    <t>South Africa</t>
+  </si>
+  <si>
+    <t>Dose escalation of IV administration of CAP256V2LS 5 mg/kg -20mg/kg IV one dose</t>
+  </si>
+  <si>
+    <t>Group 2 Dose escalation of SC administration of CAP256V2LS 5 -20mg/kg SC one dose one dose 16 weeks apart 24 weeks apart CAP256V2LS hyaluronidase</t>
+  </si>
+  <si>
+    <t>Group 3 Dose escalation of the two antibody combinations 10-20mg/kg SC one dose CAP256V2LS+PGT121+VRC07-523.LS; hyaluronidase placebo</t>
+  </si>
+  <si>
+    <t>Group 4 Three antibody combination 20mg/kg SC+5mg/kg SC+20mg/kg SC one dose CAP256V2LS+PGT121+VRC07-523.LS; hyaluronidase placebo</t>
+  </si>
+  <si>
+    <t>2020-04-01</t>
+  </si>
+  <si>
+    <t>2022-12-31</t>
+  </si>
+  <si>
+    <t>Single blind masking</t>
+  </si>
+  <si>
+    <t>Intravenous, Subcutaneous</t>
+  </si>
+  <si>
+    <t>PrEP</t>
+  </si>
+  <si>
+    <t>A5389</t>
+  </si>
+  <si>
+    <t>NCT06987318</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT06987318</t>
+  </si>
+  <si>
+    <t>Not yet recruiting</t>
+  </si>
+  <si>
+    <t>The purpose of this study is to evaluate the safety, tolerability, and efficacy of combination broadly neutralizing antibodies (bNAbs), to induce HIV-1 control during analytic treatment interruption (ATI).</t>
+  </si>
+  <si>
+    <t>A Study to Evaluate the Safety and Antiviral Activity of Two Human Monoclonal Antibodies (VRC07-523LS and PGT121.414.LS) During Analytic Treatment Interruption in Participants Living With HIV Who Init</t>
+  </si>
+  <si>
+    <t>United States of America, Brazil, Peru</t>
+  </si>
+  <si>
+    <t>VRC07-523LS</t>
+  </si>
+  <si>
+    <t>PGT121.414.LS</t>
+  </si>
+  <si>
+    <t>2026-12-01</t>
+  </si>
+  <si>
+    <t>2026-06-12</t>
+  </si>
+  <si>
+    <t>2027-08-29</t>
+  </si>
+  <si>
+    <t>2028-05-07</t>
+  </si>
+  <si>
+    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Ability and willingness of participant to provide informed consent.
+* Initiation of combination ART within 90 days of acute HIV diagnosis as defined by any of the criteria listed below:
+  * A negative HIV Ab or HIV Ag/Ab Combination Assay and a detectable HIV-1 RNA (qualitative or quantitative) or a subsequently positive Western blot (WB) or equivalent HIV-1 confirmatory assay (e.g. Geenius assay) if no positive HIV-1 RNA test was available.
+  * A positive HIV Ab or HIV Ag/Ab Combination Assay or p24 antigen test and a negative or indeterminate HIV confirmatory/differentiating test with a detectable HIV-1 RNA (qualitative or quantitative).
+  * A positive HIV Ab or HIV-1 RNA or p24 antigen and positive WB or Geenius HIV-1/HIV-2 Supplemental Assay that is negative for</t>
+  </si>
+  <si>
+    <t>Every 3 months, Once</t>
+  </si>
+  <si>
+    <t>Tatelo plus - IMPAACT 2042</t>
+  </si>
+  <si>
+    <t>NCT06508749</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT06508749</t>
+  </si>
+  <si>
+    <t>Phase I/II</t>
+  </si>
+  <si>
+    <t>The purpose of this study is to advance pediatric HIV treatment and cure research by evaluating the impact of a combination of three anti-HIV-1 broadly neutralizing antibodies (bNAbs) or analytic treatment interruption (ATI) on viral reservoir, immune function, and maintenance of HIV suppression in early-treated children.</t>
+  </si>
+  <si>
+    <t>The Tatelo Plus Study</t>
+  </si>
+  <si>
+    <t>Botswana</t>
+  </si>
+  <si>
+    <t>PGDM1400LS</t>
+  </si>
+  <si>
+    <t>ART Regimen prior to enrolling in Step 1a</t>
+  </si>
+  <si>
+    <t>ART Regimen prior to enrolling in Step 1b</t>
+  </si>
+  <si>
+    <t>2024-11-11</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>2027-09-03</t>
+  </si>
+  <si>
+    <t>2028-02-18</t>
+  </si>
+  <si>
+    <t>Children, Adults</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria, Step 1
+* Previously enrolled in the EIT/Tatelo, or Moso Cohort Study
+* Receiving prescribed ART for at least 24 weeks prior to study entry as determined by the site investigator based on participant/parent/guardian report and available medical records
+* 24 weeks to 12 years of age at enrollment, inclusive
+* If entering Step 1a: HIV-1 RNA \&lt;40 copies/mL for at least 24 weeks prior to entry, including documented suppression to \&lt;40 copies/mL within 30 days of Step 1 entry
+* If entering Step 1b: HIV-1 RNA \&lt;200 copies/mL for at least 24 weeks prior to entry, including documented suppression to \&lt;40 copies/mL within 30 days of Step 1 entry.
+* Normal temperature (\&lt;37.4°C axillary, or \&lt;38°C non-axillary) and no signs or symptoms of acute illness at entry as determined by t</t>
+  </si>
+  <si>
+    <t>Once</t>
+  </si>
+  <si>
+    <t>ACHIEV</t>
+  </si>
+  <si>
+    <t>NCT06484335</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT06484335</t>
+  </si>
+  <si>
+    <t>Recruiting</t>
+  </si>
+  <si>
+    <t>Henry M. Jackson Foundation for the Advancement of Military Medicine</t>
+  </si>
+  <si>
+    <t>This is a phase I, randomized, double-blind, placebo-controlled clinical trial to investigate the safety of VRC07-523LS and PGDM1400LS in combination with ChAdOx1.tHIVconsv1, ChAdOx1.HIVconsv62 prime, MVA.tHIVconsv4 and A244d11gp120/ALFQ vaccination, and the impact on viral load setpoint during analytic treatment interruption (ATI) in people living with human immunodeficiency virus-1 (HIV-1, PLWH) who have initiated or will initiate antiretroviral therapy (ART) during acute HIV-1 infection (AHI).</t>
+  </si>
+  <si>
+    <t>RV630 - Approach to Control HIV With Immune Enhancement and Vaccination (ACHIEV</t>
+  </si>
+  <si>
+    <t>Thailand</t>
+  </si>
+  <si>
+    <t>ChAdOx1.tHIVconsv1</t>
+  </si>
+  <si>
+    <t>ChAdOx1.HIVconsv62</t>
+  </si>
+  <si>
+    <t>MVA.tHIVconsv4</t>
+  </si>
+  <si>
+    <t>2025-05-01</t>
+  </si>
+  <si>
+    <t>2025-03-27</t>
+  </si>
+  <si>
+    <t>2026-09-03</t>
+  </si>
+  <si>
+    <t>2029-07-17</t>
+  </si>
+  <si>
+    <t>Inclusion/Exclusion Step 1 Inclusion Criteria (Groups 1 and 2 only)
+Participants are eligible to be included in the protocol Step 1 only if all of the following criteria are met:
+1. Thai National
+2. Age ≥18 and ≤60 years of age
+3. Can read and write Thai
+4. Able and willing to provide written informed consent
+5. Confirmed HIV-1 infection (nucleic acid testing \[NAT\] and/or HIV-1 serology positive with confirmatory quantitative HIV-1 viral load) and started ART during acute infection
+6. Uninterrupted treatment with ART (no interruption of ART for ≥7 consecutive days or longer) since ART initiation, for ≥ 48 weeks.
+7. Currently on integrase inhibitor-based ART regimen (excluding long-acting injectable regimens) and no recent (≤8 weeks prior to screening) changes to ART regimen.
+   a. The</t>
+  </si>
+  <si>
+    <t>Triple-blind masking</t>
+  </si>
+  <si>
+    <t>once every 12 weeks</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
+    <t>Publication</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/33243815/"&gt;&lt;strong&gt;Assessing the safety and pharmacokinetics of the anti-HIV monoclonal antibody CAP256V2LS alone and in combination with VRC07-523LS and PGT121 in South African women: study protocol for the first-in-human CAPRISA 012B phase I clinical trial&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Sharana Mahomed</t>
+  </si>
+  <si>
+    <t>2020-11-26</t>
+  </si>
+  <si>
+    <t>BMJ open</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Introduction: New HIV prevention strategies are urgently required. The discovery of broadly neutralising antibodies (bNAbs) has provided the opportunity to evaluate passive immunisation as a potential prevention strategy and facilitate vaccine development. Since 2014, several bNAbs have been isolated from a clade C-infected South African donor, CAPRISA 256. One particular bNAb, CAP256-VRC26.25, was found to be extremely potent, with good coverage against clade C viruses, the dominant HIV clade in sub-Saharan Africa. Challenge studies in non-human primates demonstrated that this antibody was fully protective even at extremely low doses. This bNAb was subsequently structurally engineered and the clinical variant is now referred to as CAP256V2LS.&lt;/p&gt;&lt;p&gt;Methods and analysis: CAPRISA 012B is the second of three trials in the CAPRISA 012 bNAb trial programme. It is a first-in-human, phase I study to assess the safety and pharmacokinetics of CAP256V2LS. The study is divided into four groups. Group 1 is a dose escalation of CAP256V2LS administered intravenously to HIV-negative and HIV-positive women. Group 2 is a dose escalation of CAP256V2LS administered subcutaneously (SC), with and without the dispersing agent recombinant human hyaluronidase (rHuPH20) as single or repeat doses in HIV-negative women. Groups 3 and 4 are randomised placebo controlled to assess two (CAP256V2LS+VRC07-523LS; CAP256V2LS+PGT121) and three (CAP256V2LS+VRC07-523LS+PGT121) bNAb combinations administered SC to HIV-negative women. Safety will be assessed by the frequency of reactogenicity and adverse events related to the study product. Pharmacokinetic disposition of CAP256V2LS alone and in combination with VRC07-523LS and PGT121 will be assessed via dose subgroups and route of administration.&lt;/p&gt;&lt;p&gt;Ethics and dissemination: The University of KwaZulu-Natal Biomedical Research Ethics Committee (BREC) and the South African Health Products Regulatory Authority (SAHPRA) have granted regulatory approval (trial reference numbers: BREC00000857/2019 and SAHPRA 20200123). Trial results will be disseminated through conference presentations, peer-reviewed publications and the clinical trial registry.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
@@ -772,53 +1018,50 @@
     <t>Rudicell, Rebecca S et al. “Enhanced potency of a broadly neutralizing HIV-1 antibody in vitro improves protection against lentiviral infection in vivo.” Journal of virology vol. 88,21 (2014): 12669-8</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.niaid.nih.gov/</t>
   </si>
   <si>
     <t>The National Institute of Allergy and Infectious Diseases is one of the 27 institutes and centers that make up the National Institutes of Health, an agency of the United States Department of Health and Human Services. Dr. Taubenberger was named the Acting Director of NIAID in April 2025. He oversees a $6.6 billion budget that supports research to advance the understanding, diagnosis, treatment.</t>
   </si>
   <si>
     <t>Safety reference</t>
-  </si>
-[...1 lines deleted...]
-    <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Edupuganti, S., Hurt, C. B., Stephenson, K. E., Huang, Y., Paez, C. A., Yu, C., Yen, C., Hanscom, B., He, Z., Miner, M. D., Gamble, T., Heptinstall, J., Seaton, K. E., Domin, E., Lin, B. C., McKee, K., Doria-Rose, N., Regenold, S., Spiegel, H., Anderson, M., … HVTN 136/HPTN 092 Study Team (2025). Safety, tolerability, pharmacokinetics, and neutralisation activities of the anti-HIV-1 monoclonal antibody PGT121.414.LS administered alone and in combination with VRC07-523LS in adults without HIV in the USA (HVTN 136/HPTN 092): a first-in-human, open-label, randomised controlled phase 1 trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The lancet. HIV&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;12&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(1), e13–e25. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/S2352-3018(24)00247-9" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/S2352-3018(24)00247-9&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Multiple broadly neutralising monoclonal antibodies (mAbs) are in development for HIV-1 prevention. The aim of this trial was to test the PGT121.414.LS and VRC07-523LS mAbs for safety and pharmacokinetics in adults.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;In this first-in-human phase 1 trial (HVTN 136/HPTN 092), adults without HIV were enrolled at six university-affiliated clinical research sites in the USA. Part A evaluated escalating single intravenous doses or subcutaneous infusion of PGT121.414.LS, in four groups: 3 mg/kg intravenous (treatment group 1; n=3), 10 mg/kg intravenous (treatment group 2; n=4), 30 mg/kg intravenous (treatment group 3; n=3), and 5 mg/kg subcutaneous (treatment group 4; n=3). Part B evaluated repeated sequential intravenous administrations of 20 mg/kg PGT121.414.LS plus 20 mg/kg VRC07-523LS (treatment group 5; n=10) and sequential subcutaneous administrations of 5 mg/kg PGT121.414.LS plus 5 mg/kg VRC07-523LS (treatment group 6; n=10) on days 0, 112, and 224. Participants in treatment groups 1 and 2 were enrolled sequentially, with participants enrolled and randomly assigned to treatment groups 3 and 4 after a review of safety data. Participants in treatment groups 5 and 6 were randomly assigned in blocks after a review of safety data from treatment groups 1-4. The primary endpoints were safety and tolerability of mAbs, serum concentrations and pharmacokinetics of mAbs, and serum neutralising activity, assessed in participants who received all scheduled product administrations. Serum concentrations of each mAb were measured via a multiplex assay, and neutralisation activity against multiple HIV viruses was measured via the TZM-bl assay. Serum concentrations were estimated via an open, two-compartment model with first-order elimination from the central compartment. This study was registered with ClinicalTrials.gov (&lt;a href="http://clinicaltrials.gov/show/NCT04212091" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT04212091&lt;/a&gt;) and has been completed.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Findings:&amp;nbsp;&lt;/strong&gt;Between Nov 10, 2020, and Oct 5, 2021, we enrolled 33 participants without HIV: median age was 31 years (range 22-48); 19 were assigned female sex at birth and 11 were assigned male sex at birth. Three participants and four participants were sequentially assigned to treatment groups 1 and 2, respectively, and, after safety review, six participants were randomly assigned to treatment groups 3 (n=3) and 4 (n=3); after safety review, 20 participants were randomly assigned to treatment groups 5 (n=10) and 6 (n=10). Intravenous and subcutaneous infusions were safe and well tolerated, without serious adverse events or dose-limiting toxicities. Dose escalation of PGT121.414.LS from 3 mg/kg to 30 mg/kg (intravenous) resulted in a dose-proportional increase in serum concentration of PGT121.414.LS, whether administered alone or in combination with VRC07-523LS. The estimated elimination half-life of PGT121.414.LS was 71 days (95% CI 66-75), three times that of its parental form, PGT121. The estimated subcutaneous (vs intravenous) bioavailability of PGT121.414.LS was 86·1% (95% CI 64·0-95·5). Neutralisation activities were greater in the higher-dose and dual combination intravenous groups than in the subcutaneous administration groups.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Interpretation:&amp;nbsp;&lt;/strong&gt;These findings support further evaluation of PGT121.414.LS in combination with other mAbs for HIV-1 prevention.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1156,51 +1399,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06812494" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04212091" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07390955" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06812494" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04212091" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07390955" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33243815/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06987318" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06508749" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06484335" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/RHs5GZ11ElJlfQuMSg66kGuBBSt4EST5mHqCnOHp.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/y3SlsfT5jsCLCRrQVVlG1Sy9O035IYQ1CGg2a4IN.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/CHm9tZPCd3DmJrJNBeVlJJS0QJVhnH2vRvbmQQOO.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
@@ -1455,54 +1698,54 @@
       <c r="AJ2" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ4"/>
+  <dimension ref="A1:AZ8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D4" sqref="D4"/>
+      <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -1819,299 +2062,724 @@
       </c>
       <c r="E3" t="s">
         <v>140</v>
       </c>
       <c r="F3" t="s">
         <v>141</v>
       </c>
       <c r="G3" t="s">
         <v>111</v>
       </c>
       <c r="H3" t="s">
         <v>142</v>
       </c>
       <c r="I3" t="s">
         <v>143</v>
       </c>
       <c r="J3" t="s">
         <v>144</v>
       </c>
       <c r="M3" t="s">
         <v>145</v>
       </c>
       <c r="O3" t="s">
         <v>146</v>
       </c>
+      <c r="Q3" t="s">
+        <v>147</v>
+      </c>
+      <c r="S3" t="s">
+        <v>148</v>
+      </c>
       <c r="X3" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="Y3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="AB3" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="AC3" t="s">
-        <v>149</v>
+        <v>151</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>124</v>
       </c>
       <c r="AE3" t="s">
         <v>124</v>
       </c>
       <c r="AF3" t="s">
         <v>126</v>
       </c>
       <c r="AG3" t="s">
         <v>127</v>
       </c>
       <c r="AH3" t="s">
         <v>127</v>
       </c>
       <c r="AI3" t="s">
         <v>128</v>
       </c>
       <c r="AJ3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="AP3" t="s">
         <v>130</v>
       </c>
       <c r="AQ3">
         <v>33</v>
       </c>
       <c r="AR3" t="s">
         <v>131</v>
       </c>
       <c r="AS3" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="AU3" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="AW3" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="AX3" t="s">
         <v>43</v>
       </c>
       <c r="AY3" t="s">
         <v>136</v>
       </c>
       <c r="AZ3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C4" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="E4" t="s">
         <v>140</v>
       </c>
       <c r="F4" t="s">
         <v>110</v>
       </c>
       <c r="G4" t="s">
         <v>111</v>
       </c>
       <c r="H4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="I4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="J4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="M4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="N4" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="O4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="P4" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="Q4" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="R4" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="U4" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="V4" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="X4" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="Y4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="Z4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="AA4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="AD4" t="s">
         <v>124</v>
       </c>
       <c r="AE4" t="s">
         <v>124</v>
       </c>
       <c r="AF4" t="s">
         <v>126</v>
       </c>
       <c r="AG4" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="AH4" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="AI4" t="s">
         <v>128</v>
       </c>
       <c r="AJ4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="AM4" t="s">
         <v>46</v>
       </c>
       <c r="AP4" t="s">
         <v>130</v>
       </c>
       <c r="AQ4">
         <v>83</v>
       </c>
       <c r="AR4" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="AS4" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="AU4" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="AW4" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="AX4" t="s">
         <v>43</v>
       </c>
       <c r="AY4" t="s">
         <v>136</v>
       </c>
       <c r="AZ4" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="5" spans="1:52">
+      <c r="A5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" t="s">
+        <v>177</v>
+      </c>
+      <c r="C5" t="s">
+        <v>178</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="E5" t="s">
+        <v>140</v>
+      </c>
+      <c r="F5" t="s">
+        <v>141</v>
+      </c>
+      <c r="G5" t="s">
+        <v>180</v>
+      </c>
+      <c r="H5" t="s">
+        <v>181</v>
+      </c>
+      <c r="I5" t="s">
+        <v>182</v>
+      </c>
+      <c r="J5" t="s">
+        <v>183</v>
+      </c>
+      <c r="M5" t="s">
+        <v>184</v>
+      </c>
+      <c r="O5" t="s">
+        <v>185</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>186</v>
+      </c>
+      <c r="S5" t="s">
+        <v>187</v>
+      </c>
+      <c r="X5" t="s">
+        <v>188</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>189</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>124</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>124</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>127</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>127</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>127</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>130</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>131</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>132</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>190</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>191</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>136</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="6" spans="1:52">
+      <c r="A6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" t="s">
+        <v>193</v>
+      </c>
+      <c r="C6" t="s">
+        <v>194</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="E6" t="s">
+        <v>140</v>
+      </c>
+      <c r="F6" t="s">
+        <v>196</v>
+      </c>
+      <c r="G6" t="s">
+        <v>111</v>
+      </c>
+      <c r="H6" t="s">
+        <v>197</v>
+      </c>
+      <c r="I6" t="s">
+        <v>198</v>
+      </c>
+      <c r="J6" t="s">
+        <v>199</v>
+      </c>
+      <c r="M6" t="s">
+        <v>200</v>
+      </c>
+      <c r="O6" t="s">
+        <v>201</v>
+      </c>
+      <c r="W6" t="s">
+        <v>202</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>203</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>204</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>206</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>125</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>126</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>127</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>127</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>173</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>207</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>130</v>
+      </c>
+      <c r="AQ6">
+        <v>40</v>
+      </c>
+      <c r="AS6" t="s">
+        <v>153</v>
+      </c>
+      <c r="AU6" t="s">
+        <v>154</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>208</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>135</v>
+      </c>
+      <c r="AY6" t="s">
+        <v>136</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:52">
+      <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
+        <v>209</v>
+      </c>
+      <c r="C7" t="s">
+        <v>210</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="E7" t="s">
+        <v>212</v>
+      </c>
+      <c r="F7" t="s">
+        <v>110</v>
+      </c>
+      <c r="G7" t="s">
+        <v>111</v>
+      </c>
+      <c r="H7" t="s">
+        <v>213</v>
+      </c>
+      <c r="I7" t="s">
+        <v>214</v>
+      </c>
+      <c r="J7" t="s">
+        <v>215</v>
+      </c>
+      <c r="M7" t="s">
+        <v>216</v>
+      </c>
+      <c r="O7" t="s">
+        <v>200</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>201</v>
+      </c>
+      <c r="S7" t="s">
+        <v>217</v>
+      </c>
+      <c r="U7" t="s">
+        <v>218</v>
+      </c>
+      <c r="X7" t="s">
+        <v>219</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>220</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>221</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>222</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>223</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>126</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>127</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>127</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>173</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>224</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>130</v>
+      </c>
+      <c r="AQ7">
+        <v>41</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>132</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>154</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>225</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>135</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>136</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="1:52">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>226</v>
+      </c>
+      <c r="C8" t="s">
+        <v>227</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="E8" t="s">
+        <v>140</v>
+      </c>
+      <c r="F8" t="s">
+        <v>229</v>
+      </c>
+      <c r="G8" t="s">
+        <v>230</v>
+      </c>
+      <c r="H8" t="s">
+        <v>231</v>
+      </c>
+      <c r="I8" t="s">
+        <v>232</v>
+      </c>
+      <c r="J8" t="s">
+        <v>233</v>
+      </c>
+      <c r="M8" t="s">
+        <v>200</v>
+      </c>
+      <c r="O8" t="s">
+        <v>216</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>234</v>
+      </c>
+      <c r="S8" t="s">
+        <v>235</v>
+      </c>
+      <c r="U8" t="s">
+        <v>236</v>
+      </c>
+      <c r="W8" t="s">
+        <v>237</v>
+      </c>
+      <c r="X8" t="s">
+        <v>238</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>239</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>240</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>240</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>124</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>126</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>127</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>127</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>173</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>241</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>130</v>
+      </c>
+      <c r="AQ8">
+        <v>48</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>131</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>132</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>242</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>243</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>135</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>136</v>
+      </c>
+      <c r="AZ8" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>175</v>
+        <v>244</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>176</v>
+        <v>245</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>177</v>
+        <v>246</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>178</v>
+        <v>247</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>179</v>
+        <v>248</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>180</v>
+        <v>249</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>181</v>
+        <v>250</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>58</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" t="s">
+        <v>178</v>
+      </c>
+      <c r="B2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C2" t="s">
+        <v>252</v>
+      </c>
+      <c r="D2" t="s">
+        <v>253</v>
+      </c>
+      <c r="E2" t="s">
+        <v>254</v>
+      </c>
+      <c r="F2" t="s">
+        <v>255</v>
+      </c>
+      <c r="H2" t="s">
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2124,99 +2792,99 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>182</v>
+        <v>257</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>183</v>
+        <v>258</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>184</v>
+        <v>259</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>185</v>
+        <v>260</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>186</v>
+        <v>261</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>187</v>
+        <v>262</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>188</v>
+        <v>263</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>189</v>
+        <v>264</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>190</v>
+        <v>265</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>191</v>
+        <v>266</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>192</v>
+        <v>267</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>193</v>
+        <v>268</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>194</v>
+        <v>269</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>195</v>
+        <v>270</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>196</v>
+        <v>271</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>197</v>
+        <v>272</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>198</v>
+        <v>273</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2226,419 +2894,419 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>199</v>
+        <v>274</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>200</v>
+        <v>275</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>201</v>
+        <v>276</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>202</v>
+        <v>277</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>203</v>
+        <v>278</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>204</v>
+        <v>279</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>205</v>
+        <v>280</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>206</v>
+        <v>281</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>207</v>
+        <v>282</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>208</v>
+        <v>283</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>209</v>
+        <v>284</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>210</v>
+        <v>285</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>211</v>
+        <v>286</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>212</v>
+        <v>287</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>213</v>
+        <v>288</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>214</v>
+        <v>289</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>199</v>
+        <v>274</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>215</v>
+        <v>290</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>202</v>
+        <v>277</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>216</v>
+        <v>291</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>217</v>
+        <v>292</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>218</v>
+        <v>293</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>177</v>
+        <v>246</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>219</v>
+        <v>294</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>220</v>
+        <v>295</v>
       </c>
       <c r="C2" t="s">
-        <v>221</v>
+        <v>296</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>222</v>
+        <v>297</v>
       </c>
       <c r="C3" t="s">
-        <v>223</v>
+        <v>298</v>
       </c>
       <c r="D3" t="s">
-        <v>224</v>
+        <v>299</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>225</v>
+        <v>300</v>
       </c>
       <c r="C4" t="s">
-        <v>226</v>
+        <v>301</v>
       </c>
       <c r="D4" t="s">
-        <v>227</v>
+        <v>302</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>228</v>
+        <v>303</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>183</v>
+        <v>258</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>229</v>
+        <v>304</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>230</v>
+        <v>305</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>231</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>111</v>
       </c>
       <c r="C2" t="s">
-        <v>232</v>
+        <v>307</v>
       </c>
       <c r="D2" t="s">
-        <v>233</v>
+        <v>308</v>
       </c>
       <c r="E2" t="s">
         <v>144</v>
       </c>
       <c r="F2" t="s">
-        <v>234</v>
+        <v>309</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>176</v>
+        <v>245</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>177</v>
+        <v>246</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>178</v>
+        <v>247</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>179</v>
+        <v>248</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>180</v>
+        <v>249</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>181</v>
+        <v>250</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>235</v>
+        <v>310</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="C2" t="s">
-        <v>237</v>
+        <v>311</v>
       </c>
       <c r="H2" t="s">
-        <v>238</v>
+        <v>312</v>
       </c>
       <c r="J2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">