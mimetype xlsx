--- v3 (2026-10-02)
+++ v4 (2026-10-22)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="319">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -123,78 +132,90 @@
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
+  </si>
+  <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>PGT121.414.LS + VRC07-523LS + PGDM1400LS</t>
   </si>
   <si>
     <t>PGT121.414.LS (PGT121.BIJ414.LS) + VRC07-523LS combination</t>
   </si>
   <si>
     <t>Not provided</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
+    <t>mAb (Monoclonal antibody)</t>
+  </si>
+  <si>
     <t>bNAbs targeting gp120 on HIV-1 virus envelope</t>
+  </si>
+  <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
   </si>
   <si>
     <t>PGT121.414.LS is a modified V3 glycan-targeting monoclonal antibody (mAb) derived from PGT121 and engineered with LS mutations (methionine-to-leucine and asparagine-to-serine) to extend serum half-life and enhance stability. Its elimination half-life is approximately 71 days, about threefold longer than that of parental PGT121, with dose-dependent peak serum concentrations (e.g., 714.2 µg/mL at 20 mg/kg IV). Co-administration with VRC07-523LS did not alter the pharmacokinetics of either antibody. However, the combination exhibited greater neutralization breadth and potency across diverse HIV-1 strains by both IV and SC administration. No serious adverse events or dose-limiting toxicities were observed, and all solicited adverse events were mild to moderate and resolved within 3–4 days.</t>
   </si>
   <si>
     <t>This combination remains under clinical investigation and is not yet approved for therapeutic use.</t>
   </si>
   <si>
     <t>Subcutaneous, Intravenous</t>
   </si>
   <si>
     <t>Solution</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker</t>
   </si>
@@ -285,53 +306,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -349,296 +367,304 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>HVTN 206/HPTN 114</t>
   </si>
   <si>
     <t>NCT06812494</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06812494</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Active, not recruiting</t>
   </si>
   <si>
     <t>National Institute of Allergy and Infectious Diseases (NIAID)</t>
   </si>
   <si>
     <t>HVTN 206/HPTN 114 is a randomized, double blind, controlled, phase 2 clinical trial to evaluate the safety, tolerability, pharmacokinetics, and neutralization of VRC07-523LS, PGT121.414.LS, and PGDM1400LS broadly neutralizing monoclonal antibodies given intravenously in adult participants without HIV.
 The hypothesis of the study is that the combination of VRC07-523LS and PGT121.414.LS and PGDM1400LS antibodies when administered via the intravenous (IV) route will be safe and tolerable in adult participants without HIV.
 The study aims to enroll 200 participants across multiple sites with an estimated total duration of participation of eighteen (18) months.</t>
   </si>
   <si>
     <t>A Study of VRC07-523LS, PGT121.414.LS, and PGDM1400LS Broadly Neutralizing Monoclonal Antibodies Given Intravenously in Adult Participants Without HIV</t>
   </si>
   <si>
     <t>United States of America, Brazil, Peru, South Africa</t>
   </si>
   <si>
-    <t>VRC07-523LS 400mg</t>
-[...5 lines deleted...]
-    <t>PGDM1400LS 400mg</t>
+    <t>PGDM1400LS</t>
+  </si>
+  <si>
+    <t>400 mg or 1,600 mg IV at Month 0 and Month 6</t>
+  </si>
+  <si>
+    <t>VRC07-523LS</t>
+  </si>
+  <si>
+    <t>400 mg or 3,200 mg IV at Month 0 and Month 6</t>
+  </si>
+  <si>
+    <t>PGT121.414.LS</t>
   </si>
   <si>
     <t>VRC07-523LS 3200mg</t>
   </si>
   <si>
-    <t>PGT121.414.LS 1600mg</t>
-[...1 lines deleted...]
-  <si>
     <t>2025-03-07</t>
   </si>
   <si>
     <t>2026-08-19</t>
   </si>
   <si>
     <t>2027-01-15</t>
   </si>
   <si>
     <t>2027-09-15</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Participants need to be between 18 and 65 years old.
 * Participants must have access to a participating clinical research site and be willing to follow the study schedule.
 * Participants should understand the study details and be willing to give informed consent.
 * Participants must agree not to join any other clinical trials until they finish this study.
 * Participants must be willing to receive HIV test results.
 * Participants should be open to discussing HIV prevention.
 * Clinic staff should assess participants as having a low risk of getting HIV, and participants must commit to avoiding high-risk behaviors during the study.
 * Hemoglobin: Participant meets minimum levels depending on gender and hormone therapy status.
 * White Blood Cells (WBC): Should be within th</t>
   </si>
   <si>
+    <t>Participants aged 18 to 65 years without HIV, assessed by clinic staff as having a low risk of acquiring HIV and committing to avoid higher-risk behaviours during the study</t>
+  </si>
+  <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Every 6 months</t>
   </si>
   <si>
     <t>Intravenous</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
+    <t>Prevention, PrEP</t>
+  </si>
+  <si>
     <t>HVTN 136/HPTN 092</t>
   </si>
   <si>
     <t>NCT04212091</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04212091</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the safety, tolerability, pharmacokinetics, and antiviral activity of the monoclonal antibody PGT121.414.LS administered alone and in combination with VRC07-523LS via intravenous or subcutaneous infusions in healthy, HIV-uninfected adult participants.</t>
   </si>
   <si>
     <t>Evaluating the Safety, Tolerability, Pharmacokinetics, and Antiviral Activity of the Monoclonal Antibody PGT121.414.LS Administered Alone and in Combination With VRC07-523LS Via Intravenous or Subcuta</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>PGT121.414.LS (3 mg/kg; 103 mg/kg; 30 mg/kg) IV</t>
   </si>
   <si>
     <t>PGT121.414.LS + VRC07-523LS (20 mg/kg each) IV sequentially</t>
   </si>
   <si>
     <t>PGT121.414.LS (5 mg/kg) SQ</t>
   </si>
   <si>
     <t>PGT121.414.LS + VRC07-523LS (5 mg/kg each) SQ sequentially</t>
   </si>
   <si>
     <t>2020-11-10</t>
   </si>
   <si>
     <t>2024-12-10</t>
   </si>
   <si>
     <t>2023-01-18</t>
+  </si>
+  <si>
+    <t>Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 General and Demographic Criteria
 * Age of 18 to 50 years
 * Access to a participating Clinical Research Site (CRS) and willingness to be followed for the planned duration of the study
 * Ability and willingness to provide informed consent
 * Assessment of understanding: volunteer demonstrates understanding of this study and completes a questionnaire prior to first study product administration with verbal demonstration of understanding of all questionnaire items answered incorrectly
 * Agrees not to enroll in another study of an investigational research agent until completion of the last required protocol clinic visit
 * Good general health as shown by medical history, physical exam, and screening laboratory tests
 HIV-Related Criteria:
 * Willingness to receive HIV test re</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Every 4 months</t>
   </si>
   <si>
     <t>HVTN 141/HPTN 105</t>
   </si>
   <si>
     <t>NCT07390955</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07390955</t>
   </si>
   <si>
-    <t>This study is testing a lab-made antibody called ePGT121v1-LS that targets a specific part of HIV. Researchers will give it by vein (IV) and under the skin (SC), both on its own and together with two other antibodies, VRC07-523LS and PGDM1400LS, which target different parts of the virus. They will assess safety and side effects, determine the right dose, study how the body processes the drug (pharmacokinetics or PK), and measure how well it neutralizes HIV in the blood (serum neutralizing activity). The expectation is that ePGT121v1-LS, whether given alone or with PGDM1400LS and VRC07-523LS, by IV or SC, will be safe in generally healthy adults and that the antibodies will not interfere with each other when used together.
-Approximately 83 volunteers in overall good health and without HIV-</t>
+    <t>Recruiting</t>
+  </si>
+  <si>
+    <t>This study is testing a lab-made antibody called ePGT121v1-LS that targets a specific part of HIV. Researchers will give it by vein (IV) and under the skin (SC), both on its own and together with two other antibodies, VRC07-523LS and PGDM1400LS, which target different parts of the virus. They will assess safety and side effects, determine the right dose, study how the body processes the drug (pharmacokinetics or PK), and measure how well it neutralizes HIV in the blood (serum neutralizing activity). The expectation is that ePGT121v1-LS, whether given alone or with PGDM1400LS and VRC07-523LS, by IV or SC, will be safe in generally healthy adults and that the antibodies will not interfere with each other when used together.</t>
   </si>
   <si>
     <t>A Study of Safety and Drug Levels of ePGT121v1-LS, PGDM1400LS, and VRC07-523LS in Adult Participants Without HIV-1</t>
   </si>
   <si>
     <t>United States of America, Peru</t>
   </si>
   <si>
-    <t>ePGT121v1-LS (IV)</t>
-[...2 lines deleted...]
-    <t>5 mg/kg or 20 mg/kg 40 mg/kg at week 0 and week 24</t>
+    <t>ePGT121v1-LS (SC) +PGDM1400LS (SC)+VRC07-523LS (SC)</t>
+  </si>
+  <si>
+    <t>ePGT121v1-LS 125 mg + PGDM1400LS 100 mg + VRC07-523LS 100 mg SC, sequentially in this order, at week 0 and week 12 (Group 8)</t>
   </si>
   <si>
     <t>ePGT121v1-LS (IV) +PGDM1400LS (IV)+VRC07-523LS (IV)</t>
   </si>
   <si>
-    <t>5mg/kg each or 20mg/kg each or 40mg/kg sequentially in this order at week 0 and week 24</t>
-[...11 lines deleted...]
-    <t>ePGT121v1-LS 125 mg + PGDM1400LS 100 mg + VRC07-523LS 100 mg to be administered via SC injection sequentially in this order at Week 0 and Week 12</t>
+    <t>5 mg/kg each, 20 mg/kg each or 40 mg/kg each, sequentially in this order, at week 0 and week 24 (Groups 4-6)</t>
   </si>
   <si>
     <t>2026-03-19</t>
   </si>
   <si>
     <t>2026-08-31</t>
   </si>
   <si>
     <t>2027-08-30</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Age 18 to 55 years.
 2. Can visit a participating clinic and is willing to stay in the study for its full duration.
 3. Understands the study and is able and willing to give informed consent.
 4. Agrees not to join another experimental study until the final required clinic visit.
 5. In good overall health based on medical history, physical exam, and screening lab tests.
 6. Willing to receive HIV test results.
 7. Willing to discuss personal risk of getting HIV and to have HIV prevention counseling.
 8. Judged by clinic staff to have a low risk of getting HIV and agrees to avoid higher risk behaviors through the last clinic visit.
 9. Hemoglobin levels:
    * Women: at least 11.0 g/dL
    * Men: at least 13.0 g/dL
 10. White blood cell count between 2,500 and 12,000 cells/mm</t>
   </si>
   <si>
+    <t>Age 18 to 55 years, HIV-negative, in good general health, judged to have a low risk of acquiring HIV. Weight 35 to 115 kg. Excludes pregnancy or breastfeeding and prior receipt of HIV monoclonal Ab</t>
+  </si>
+  <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Every 3 months, Every 6 months</t>
+  </si>
+  <si>
+    <t>Prevention, PrEP, Treatment</t>
   </si>
   <si>
     <t>SAMBA II- CAPRISA 012B</t>
   </si>
   <si>
     <t>PACTR202003767867253</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/33243815/</t>
   </si>
   <si>
     <t>EDCTP, SAMRC</t>
   </si>
   <si>
     <t>A Phase I Dose-Escalation Study of the Safety, Tolerability and Pharmacokinetics of a Human Monoclonal Antibody, CAP256V2LS (VRC-HIVMAB0102-00-AB) administered intravenously to HIV-negative and HIV-positive women or subcutaneously alone and in combination with VRC07- 523LS and /or PGT121 to HIV-negative women in South Africa. CAPRISA 012B, described here, is a phase I trial that evaluates the safety and PK of CAP256V2LS. Based on these phase I studies, a bnAb combination will be selected and evaluated in a larger CAPRISA 012C phase II trial. This trial will determine the extended safety and efficacy in preventing HIV infection in young women.Last updated September 14, 2022
 https://avac.org/trial/caprisa-012b-samba-trial-ii/</t>
   </si>
   <si>
     <t>A Phase I Dose-Escalation Study of the Safety, Tolerability and PK of CAP256V2LS (VRC-HIVMAB0102-00-AB) alone and in combination with VRC07- 523LS and /or PGT121 to HIV-negative women</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>Dose escalation of IV administration of CAP256V2LS 5 mg/kg -20mg/kg IV one dose</t>
@@ -667,200 +693,190 @@
   <si>
     <t>PrEP</t>
   </si>
   <si>
     <t>A5389</t>
   </si>
   <si>
     <t>NCT06987318</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06987318</t>
   </si>
   <si>
     <t>Not yet recruiting</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the safety, tolerability, and efficacy of combination broadly neutralizing antibodies (bNAbs), to induce HIV-1 control during analytic treatment interruption (ATI).</t>
   </si>
   <si>
     <t>A Study to Evaluate the Safety and Antiviral Activity of Two Human Monoclonal Antibodies (VRC07-523LS and PGT121.414.LS) During Analytic Treatment Interruption in Participants Living With HIV Who Init</t>
   </si>
   <si>
     <t>United States of America, Brazil, Peru</t>
   </si>
   <si>
-    <t>VRC07-523LS</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-12-01</t>
   </si>
   <si>
     <t>2026-06-12</t>
   </si>
   <si>
     <t>2027-08-29</t>
   </si>
   <si>
     <t>2028-05-07</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Ability and willingness of participant to provide informed consent.
 * Initiation of combination ART within 90 days of acute HIV diagnosis as defined by any of the criteria listed below:
   * A negative HIV Ab or HIV Ag/Ab Combination Assay and a detectable HIV-1 RNA (qualitative or quantitative) or a subsequently positive Western blot (WB) or equivalent HIV-1 confirmatory assay (e.g. Geenius assay) if no positive HIV-1 RNA test was available.
   * A positive HIV Ab or HIV Ag/Ab Combination Assay or p24 antigen test and a negative or indeterminate HIV confirmatory/differentiating test with a detectable HIV-1 RNA (qualitative or quantitative).
   * A positive HIV Ab or HIV-1 RNA or p24 antigen and positive WB or Geenius HIV-1/HIV-2 Supplemental Assay that is negative for</t>
   </si>
   <si>
     <t>Every 3 months, Once</t>
   </si>
   <si>
     <t>Tatelo plus - IMPAACT 2042</t>
   </si>
   <si>
     <t>NCT06508749</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06508749</t>
   </si>
   <si>
     <t>Phase I/II</t>
   </si>
   <si>
     <t>The purpose of this study is to advance pediatric HIV treatment and cure research by evaluating the impact of a combination of three anti-HIV-1 broadly neutralizing antibodies (bNAbs) or analytic treatment interruption (ATI) on viral reservoir, immune function, and maintenance of HIV suppression in early-treated children.</t>
   </si>
   <si>
     <t>The Tatelo Plus Study</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
-    <t>PGDM1400LS</t>
-[...1 lines deleted...]
-  <si>
     <t>ART Regimen prior to enrolling in Step 1a</t>
   </si>
   <si>
     <t>ART Regimen prior to enrolling in Step 1b</t>
   </si>
   <si>
     <t>2024-11-11</t>
   </si>
   <si>
     <t>2026-09-09</t>
   </si>
   <si>
     <t>2027-09-03</t>
   </si>
   <si>
     <t>2028-02-18</t>
   </si>
   <si>
-    <t>Children, Adults</t>
+    <t>Neonates (0 to 28 days), Infants (0 to 12 months), Children, Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria, Step 1
 * Previously enrolled in the EIT/Tatelo, or Moso Cohort Study
 * Receiving prescribed ART for at least 24 weeks prior to study entry as determined by the site investigator based on participant/parent/guardian report and available medical records
 * 24 weeks to 12 years of age at enrollment, inclusive
 * If entering Step 1a: HIV-1 RNA \&lt;40 copies/mL for at least 24 weeks prior to entry, including documented suppression to \&lt;40 copies/mL within 30 days of Step 1 entry
 * If entering Step 1b: HIV-1 RNA \&lt;200 copies/mL for at least 24 weeks prior to entry, including documented suppression to \&lt;40 copies/mL within 30 days of Step 1 entry.
 * Normal temperature (\&lt;37.4°C axillary, or \&lt;38°C non-axillary) and no signs or symptoms of acute illness at entry as determined by t</t>
   </si>
   <si>
     <t>Once</t>
   </si>
   <si>
-    <t>ACHIEV</t>
-[...59 lines deleted...]
-    <t>once every 12 weeks</t>
+    <t>HVTN 140/HPTN 101</t>
+  </si>
+  <si>
+    <t>NCT05184452</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT05184452</t>
+  </si>
+  <si>
+    <t>Part A:
+The purpose of this part of the study is to understand how the body's immune system responds to a new lab-made antibody against HIV. The study is looking to see if the way the antibody is given affects the immune response. The study will also look at whether the antibody is safe to give to people and does not make them too uncomfortable.
+Part B:
+The purpose of this part of the study is to understand how the body's immune system responds to lab-made antibodies against HIV when they are given in combination at different doses. The study also wants to see if the way the antibodies are given affects the immune response.</t>
+  </si>
+  <si>
+    <t>A Clinical Trial to Evaluate the Safety, Tolerability, and Pharmacokinetics of PGDM1400LS Alone and in Combination With VRC07-523LS and PGT121.414.LS in Healthy, HIV-uninfected Adult Participants</t>
+  </si>
+  <si>
+    <t>United States of America, Kenya, South Africa, Zimbabwe</t>
+  </si>
+  <si>
+    <t>PGDM1400LS alone (Part A)</t>
+  </si>
+  <si>
+    <t>Single dose: 5 mg/kg IV (group 1), 20 mg/kg IV (group 2), 20 mg/kg SC (group 3), 40 mg/kg IV (group 4), 40 mg/kg SC (group 5); 3 participants per group</t>
+  </si>
+  <si>
+    <t>PGDM1400LS + VRC07-523LS + PGT121.414.LS, IV (Part B)</t>
+  </si>
+  <si>
+    <t>20 mg/kg each IV (T6); 1.4 g each fixed dose IV (T8); 40 mg/kg each IV (T10); two doses four months apart; 16 per group</t>
+  </si>
+  <si>
+    <t>PGDM1400LS + VRC07-523LS + PGT121.414.LS, SC (Part B)</t>
+  </si>
+  <si>
+    <t>20 mg/kg each SC (T7); 1.4 g each fixed dose SC (T9); two doses four months apart; 16 per group</t>
+  </si>
+  <si>
+    <t>2021-11-15</t>
+  </si>
+  <si>
+    <t>2025-01-16</t>
+  </si>
+  <si>
+    <t>2023-07-19</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+1. Age of 18 through 50 years
+2. Access to a participating CRS and willingness to be followed for the planned duration of the study
+3. Ability and willingness to provide informed consent
+4. Assessment of understanding: volunteer demonstrates understanding of this study and completes a questionnaire prior to first study product administration with verbal demonstration of understanding of all questionnaire items answered incorrectly
+5. Agrees not to enroll in another study of an investigational research agent until completion of the last required protocol clinic visit.
+6. Good general health as shown by medical history, physical exam, and screening laboratory tests
+7. Willingness to receive HIV test results
+8. Willingness to discuss HIV infection risks and amenable to HI</t>
+  </si>
+  <si>
+    <t>Adults without HIV aged 18 to 50 years in good general health. Part A median age 27 years (range 24-47). Part B median age 25.5 years, 50.5% assigned female sex at birth.</t>
+  </si>
+  <si>
+    <t>Prevention</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
@@ -1024,50 +1040,53 @@
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.niaid.nih.gov/</t>
   </si>
   <si>
     <t>The National Institute of Allergy and Infectious Diseases is one of the 27 institutes and centers that make up the National Institutes of Health, an agency of the United States Department of Health and Human Services. Dr. Taubenberger was named the Acting Director of NIAID in April 2025. He oversees a $6.6 billion budget that supports research to advance the understanding, diagnosis, treatment.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Edupuganti, S., Hurt, C. B., Stephenson, K. E., Huang, Y., Paez, C. A., Yu, C., Yen, C., Hanscom, B., He, Z., Miner, M. D., Gamble, T., Heptinstall, J., Seaton, K. E., Domin, E., Lin, B. C., McKee, K., Doria-Rose, N., Regenold, S., Spiegel, H., Anderson, M., … HVTN 136/HPTN 092 Study Team (2025). Safety, tolerability, pharmacokinetics, and neutralisation activities of the anti-HIV-1 monoclonal antibody PGT121.414.LS administered alone and in combination with VRC07-523LS in adults without HIV in the USA (HVTN 136/HPTN 092): a first-in-human, open-label, randomised controlled phase 1 trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The lancet. HIV&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;12&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(1), e13–e25. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/S2352-3018(24)00247-9" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/S2352-3018(24)00247-9&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Multiple broadly neutralising monoclonal antibodies (mAbs) are in development for HIV-1 prevention. The aim of this trial was to test the PGT121.414.LS and VRC07-523LS mAbs for safety and pharmacokinetics in adults.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;In this first-in-human phase 1 trial (HVTN 136/HPTN 092), adults without HIV were enrolled at six university-affiliated clinical research sites in the USA. Part A evaluated escalating single intravenous doses or subcutaneous infusion of PGT121.414.LS, in four groups: 3 mg/kg intravenous (treatment group 1; n=3), 10 mg/kg intravenous (treatment group 2; n=4), 30 mg/kg intravenous (treatment group 3; n=3), and 5 mg/kg subcutaneous (treatment group 4; n=3). Part B evaluated repeated sequential intravenous administrations of 20 mg/kg PGT121.414.LS plus 20 mg/kg VRC07-523LS (treatment group 5; n=10) and sequential subcutaneous administrations of 5 mg/kg PGT121.414.LS plus 5 mg/kg VRC07-523LS (treatment group 6; n=10) on days 0, 112, and 224. Participants in treatment groups 1 and 2 were enrolled sequentially, with participants enrolled and randomly assigned to treatment groups 3 and 4 after a review of safety data. Participants in treatment groups 5 and 6 were randomly assigned in blocks after a review of safety data from treatment groups 1-4. The primary endpoints were safety and tolerability of mAbs, serum concentrations and pharmacokinetics of mAbs, and serum neutralising activity, assessed in participants who received all scheduled product administrations. Serum concentrations of each mAb were measured via a multiplex assay, and neutralisation activity against multiple HIV viruses was measured via the TZM-bl assay. Serum concentrations were estimated via an open, two-compartment model with first-order elimination from the central compartment. This study was registered with ClinicalTrials.gov (&lt;a href="http://clinicaltrials.gov/show/NCT04212091" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT04212091&lt;/a&gt;) and has been completed.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Findings:&amp;nbsp;&lt;/strong&gt;Between Nov 10, 2020, and Oct 5, 2021, we enrolled 33 participants without HIV: median age was 31 years (range 22-48); 19 were assigned female sex at birth and 11 were assigned male sex at birth. Three participants and four participants were sequentially assigned to treatment groups 1 and 2, respectively, and, after safety review, six participants were randomly assigned to treatment groups 3 (n=3) and 4 (n=3); after safety review, 20 participants were randomly assigned to treatment groups 5 (n=10) and 6 (n=10). Intravenous and subcutaneous infusions were safe and well tolerated, without serious adverse events or dose-limiting toxicities. Dose escalation of PGT121.414.LS from 3 mg/kg to 30 mg/kg (intravenous) resulted in a dose-proportional increase in serum concentration of PGT121.414.LS, whether administered alone or in combination with VRC07-523LS. The estimated elimination half-life of PGT121.414.LS was 71 days (95% CI 66-75), three times that of its parental form, PGT121. The estimated subcutaneous (vs intravenous) bioavailability of PGT121.414.LS was 86·1% (95% CI 64·0-95·5). Neutralisation activities were greater in the higher-dose and dual combination intravenous groups than in the subcutaneous administration groups.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Interpretation:&amp;nbsp;&lt;/strong&gt;These findings support further evaluation of PGT121.414.LS in combination with other mAbs for HIV-1 prevention.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/S2352-3018(24)00247-9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1399,133 +1418,138 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06812494" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04212091" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07390955" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33243815/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06987318" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06508749" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06484335" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06812494" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04212091" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07390955" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33243815/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06987318" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06508749" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05184452" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33243815/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/RHs5GZ11ElJlfQuMSg66kGuBBSt4EST5mHqCnOHp.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/y3SlsfT5jsCLCRrQVVlG1Sy9O035IYQ1CGg2a4IN.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/CHm9tZPCd3DmJrJNBeVlJJS0QJVhnH2vRvbmQQOO.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2352-3018(24)00247-9" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1554,171 +1578,192 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="F2" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="H2" t="s">
-        <v>42</v>
-[...4 lines deleted...]
-      <c r="N2" t="s">
+        <v>47</v>
+      </c>
+      <c r="J2" t="s">
+        <v>48</v>
+      </c>
+      <c r="K2" t="s">
+        <v>49</v>
+      </c>
+      <c r="L2" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>50</v>
+      </c>
+      <c r="R2" t="s">
+        <v>51</v>
+      </c>
+      <c r="S2" t="s">
+        <v>52</v>
+      </c>
+      <c r="T2" t="s">
+        <v>52</v>
+      </c>
+      <c r="U2" t="s">
+        <v>52</v>
+      </c>
+      <c r="V2" t="s">
+        <v>52</v>
+      </c>
+      <c r="W2" t="s">
         <v>43</v>
       </c>
-      <c r="O2" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="X2" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>43</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>43</v>
       </c>
       <c r="AA2" t="s">
-        <v>49</v>
+        <v>53</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>54</v>
       </c>
       <c r="AC2" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="AD2" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AF2" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>57</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>59</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>60</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ8"/>
   <sheetViews>
@@ -1762,1554 +1807,1590 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>102</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>109</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="C2" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="E2" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="F2" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="G2" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="H2" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="I2" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="J2" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="M2" t="s">
-        <v>115</v>
+        <v>122</v>
+      </c>
+      <c r="N2" t="s">
+        <v>123</v>
       </c>
       <c r="O2" t="s">
-        <v>116</v>
+        <v>124</v>
+      </c>
+      <c r="P2" t="s">
+        <v>125</v>
       </c>
       <c r="Q2" t="s">
-        <v>117</v>
+        <v>126</v>
+      </c>
+      <c r="R2" t="s">
+        <v>123</v>
       </c>
       <c r="S2" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="X2" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="Y2" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="Z2" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="AA2" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="AD2" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="AE2" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="AF2" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="AG2" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="AH2" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="AI2" t="s">
-        <v>128</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>136</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>137</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP2">
         <v>200</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>139</v>
+      </c>
       <c r="AR2" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>140</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>141</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>142</v>
       </c>
       <c r="AW2" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="AX2" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="AY2" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="AZ2" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="C3" t="s">
+        <v>147</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="E3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G3" t="s">
+        <v>118</v>
+      </c>
+      <c r="H3" t="s">
+        <v>151</v>
+      </c>
+      <c r="I3" t="s">
+        <v>152</v>
+      </c>
+      <c r="J3" t="s">
+        <v>153</v>
+      </c>
+      <c r="M3" t="s">
+        <v>154</v>
+      </c>
+      <c r="O3" t="s">
+        <v>155</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>156</v>
+      </c>
+      <c r="S3" t="s">
+        <v>157</v>
+      </c>
+      <c r="X3" t="s">
+        <v>158</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>159</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>160</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>160</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>161</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>134</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>135</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>162</v>
+      </c>
+      <c r="AO3" t="s">
         <v>138</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="AP3">
+        <v>33</v>
+      </c>
+      <c r="AQ3" t="s">
         <v>139</v>
       </c>
-      <c r="E3" t="s">
-[...14 lines deleted...]
-      <c r="J3" t="s">
+      <c r="AR3" t="s">
+        <v>163</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>164</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>165</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX3" t="s">
         <v>144</v>
       </c>
-      <c r="M3" t="s">
-[...64 lines deleted...]
-      </c>
       <c r="AY3" t="s">
-        <v>136</v>
+        <v>54</v>
       </c>
       <c r="AZ3" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>156</v>
+        <v>166</v>
       </c>
       <c r="C4" t="s">
-        <v>157</v>
+        <v>167</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="E4" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="F4" t="s">
-        <v>110</v>
+        <v>169</v>
       </c>
       <c r="G4" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="H4" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="I4" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="J4" t="s">
+        <v>172</v>
+      </c>
+      <c r="M4" t="s">
+        <v>173</v>
+      </c>
+      <c r="N4" t="s">
+        <v>174</v>
+      </c>
+      <c r="O4" t="s">
+        <v>175</v>
+      </c>
+      <c r="P4" t="s">
+        <v>176</v>
+      </c>
+      <c r="V4" t="s">
+        <v>174</v>
+      </c>
+      <c r="X4" t="s">
+        <v>177</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>178</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>179</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>179</v>
+      </c>
+      <c r="AD4" t="s">
         <v>161</v>
       </c>
-      <c r="M4" t="s">
-[...2 lines deleted...]
-      <c r="N4" t="s">
+      <c r="AE4" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>180</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>180</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>135</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>181</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>182</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP4">
+        <v>83</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>183</v>
+      </c>
+      <c r="AR4" t="s">
         <v>163</v>
       </c>
-      <c r="O4" t="s">
+      <c r="AT4" t="s">
         <v>164</v>
       </c>
-      <c r="P4" t="s">
-[...63 lines deleted...]
-        <v>154</v>
+      <c r="AV4" t="s">
+        <v>184</v>
       </c>
       <c r="AW4" t="s">
-        <v>176</v>
+        <v>50</v>
       </c>
       <c r="AX4" t="s">
-        <v>43</v>
+        <v>144</v>
       </c>
       <c r="AY4" t="s">
-        <v>136</v>
+        <v>185</v>
       </c>
       <c r="AZ4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="C5" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="E5" t="s">
+        <v>149</v>
+      </c>
+      <c r="F5" t="s">
+        <v>150</v>
+      </c>
+      <c r="G5" t="s">
+        <v>189</v>
+      </c>
+      <c r="H5" t="s">
+        <v>190</v>
+      </c>
+      <c r="I5" t="s">
+        <v>191</v>
+      </c>
+      <c r="J5" t="s">
+        <v>192</v>
+      </c>
+      <c r="M5" t="s">
+        <v>193</v>
+      </c>
+      <c r="O5" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>195</v>
+      </c>
+      <c r="S5" t="s">
+        <v>196</v>
+      </c>
+      <c r="X5" t="s">
+        <v>197</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>198</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>161</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>139</v>
+      </c>
+      <c r="AR5" t="s">
         <v>140</v>
       </c>
-      <c r="F5" t="s">
-[...57 lines deleted...]
-        <v>190</v>
+      <c r="AT5" t="s">
+        <v>199</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>200</v>
       </c>
       <c r="AX5" t="s">
-        <v>191</v>
+        <v>144</v>
       </c>
       <c r="AY5" t="s">
-        <v>136</v>
+        <v>201</v>
       </c>
       <c r="AZ5" t="s">
-        <v>192</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="C6" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="E6" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="F6" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="G6" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="H6" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="I6" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="J6" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="M6" t="s">
-        <v>200</v>
+        <v>124</v>
       </c>
       <c r="O6" t="s">
-        <v>201</v>
+        <v>126</v>
       </c>
       <c r="W6" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="Y6" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="Z6" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="AA6" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="AD6" t="s">
-        <v>206</v>
+        <v>132</v>
       </c>
       <c r="AE6" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="AF6" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="AG6" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="AH6" t="s">
-        <v>127</v>
+        <v>180</v>
       </c>
       <c r="AI6" t="s">
-        <v>173</v>
-[...7 lines deleted...]
-      <c r="AQ6">
+        <v>213</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP6">
         <v>40</v>
       </c>
-      <c r="AS6" t="s">
-[...3 lines deleted...]
-        <v>154</v>
+      <c r="AR6" t="s">
+        <v>163</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>164</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>214</v>
       </c>
       <c r="AW6" t="s">
-        <v>208</v>
+        <v>143</v>
       </c>
       <c r="AX6" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="AY6" t="s">
-        <v>136</v>
+        <v>54</v>
       </c>
       <c r="AZ6" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="C7" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="E7" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="F7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="G7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="H7" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="I7" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="J7" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="M7" t="s">
-        <v>216</v>
+        <v>122</v>
       </c>
       <c r="O7" t="s">
-        <v>200</v>
+        <v>124</v>
       </c>
       <c r="Q7" t="s">
-        <v>201</v>
+        <v>126</v>
       </c>
       <c r="S7" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="U7" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="X7" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="Y7" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="Z7" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="AA7" t="s">
-        <v>222</v>
+        <v>227</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>228</v>
       </c>
       <c r="AE7" t="s">
-        <v>223</v>
+        <v>133</v>
       </c>
       <c r="AF7" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="AG7" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="AH7" t="s">
-        <v>127</v>
+        <v>180</v>
       </c>
       <c r="AI7" t="s">
-        <v>173</v>
+        <v>229</v>
       </c>
       <c r="AJ7" t="s">
-        <v>224</v>
-[...4 lines deleted...]
-      <c r="AQ7">
+        <v>53</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP7">
         <v>41</v>
       </c>
-      <c r="AS7" t="s">
-[...3 lines deleted...]
-        <v>154</v>
+      <c r="AQ7" t="s">
+        <v>183</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>140</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>164</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>230</v>
       </c>
       <c r="AW7" t="s">
-        <v>225</v>
+        <v>143</v>
       </c>
       <c r="AX7" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="AY7" t="s">
-        <v>136</v>
+        <v>54</v>
       </c>
       <c r="AZ7" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="C8" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="E8" t="s">
+        <v>149</v>
+      </c>
+      <c r="F8" t="s">
+        <v>150</v>
+      </c>
+      <c r="G8" t="s">
+        <v>118</v>
+      </c>
+      <c r="H8" t="s">
+        <v>234</v>
+      </c>
+      <c r="I8" t="s">
+        <v>235</v>
+      </c>
+      <c r="J8" t="s">
+        <v>236</v>
+      </c>
+      <c r="M8" t="s">
+        <v>237</v>
+      </c>
+      <c r="N8" t="s">
+        <v>238</v>
+      </c>
+      <c r="O8" t="s">
+        <v>239</v>
+      </c>
+      <c r="P8" t="s">
+        <v>240</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>241</v>
+      </c>
+      <c r="R8" t="s">
+        <v>242</v>
+      </c>
+      <c r="X8" t="s">
+        <v>243</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>244</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>245</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>245</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>161</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>134</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>135</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>246</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>247</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP8">
+        <v>95</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>139</v>
+      </c>
+      <c r="AR8" t="s">
         <v>140</v>
       </c>
-      <c r="F8" t="s">
-[...75 lines deleted...]
-        <v>242</v>
+      <c r="AT8" t="s">
+        <v>164</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>165</v>
       </c>
       <c r="AW8" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="AX8" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="AY8" t="s">
-        <v>136</v>
+        <v>248</v>
       </c>
       <c r="AZ8" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:I1"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="B2" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="C2" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="D2" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="E2" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="F2" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="H2" t="s">
-        <v>256</v>
+        <v>261</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>188</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="C2" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="C3" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="D3" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="C4" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="D4" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="C2" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="D2" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="E2" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="F2" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="C2" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="H2" t="s">
-        <v>312</v>
+        <v>317</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>318</v>
       </c>
       <c r="J2" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>