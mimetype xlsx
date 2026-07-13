--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="301">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -845,50 +845,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -968,63 +971,63 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/o6L4RSUdacN4mKwP2cWCdkWhFnkWNLnS7e18ny5n.png</t>
   </si>
   <si>
     <t>Crystal structure of human Fab PGT121, a broadly reactive and potent HIV-1 neutralizing antibody</t>
   </si>
   <si>
     <t>Zhou, T., Georgiev, I., Wu, X., Yang, Z. Y., Dai, K., Finzi, A., ... &amp; Kwong, P. D. (2013). Crystal structure of human Fab PGT121, a broadly reactive and potent anti-HIV-1 antibody</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Center for Virology and Vaccine Research - Beth Israel Deaconess</t>
+    <t>Beth Israel Deaconess Medical Center</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.bidmc.org/research/research-by-department/medicine/center-for-virology-and-vaccine-resea</t>
   </si>
   <si>
     <t>The Center for Virology and Vaccine Research at Beth Israel Deaconess Medical Center, led by Dr. Dan Barouch, focuses on developing vaccines against infectious diseases, including HIV and COVID-19. It comprises primary and affiliate faculty dedicated to virology, vaccinology, and related disciplines. Research from the Barouch Laboratory within this center is pioneering HIV eradication.</t>
   </si>
   <si>
-    <t>International AIDS Vaccine Initiative (IAVI) Neutralizing Antibody Center</t>
+    <t>IAVI</t>
   </si>
   <si>
     <t>http://www.iavi.org/united-states/neutralizing-antibody-center/</t>
   </si>
   <si>
     <t>United Stated of America</t>
   </si>
   <si>
     <t>The International AIDS Vaccine Initiative (IAVI) Neutralizing Antibody Center focuses on advancing HIV vaccine research by developing broadly neutralizing antibodies (bnAbs).</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Stephenson, K. E., Julg, B., Tan, C. S., Zash, R., Walsh, S. R., Rolle, C. P., Monczor, A. N., Lupo, S., Gelderblom, H. C., Ansel, J. L., Kanjilal, D. G., Maxfield, L. F., Nkolola, J., Borducchi, E. N., Abbink, P., Liu, J., Peter, L., Chandrashekar, A., Nityanandam, R., Lin, Z., … Barouch, D. H. (2021). Safety, pharmacokinetics and antiviral activity of PGT121, a broadly neutralizing monoclonal antibody against HIV-1: a randomized, placebo-controlled, phase 1 clinical trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;Nature medicine&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;27&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;(10), 1718–1724. &lt;/span&gt;&lt;a href="https://doi.org/10.1038/s41591-021-01509-0" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;https://doi.org/10.1038/s41591-021-01509-0&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Human immunodeficiency virus (HIV)-1-specific broadly neutralizing monoclonal antibodies are currently under development to treat and prevent HIV-1 infection. We performed a single-center, randomized, double-blind, dose-escalation, placebo-controlled trial of a single administration of the HIV-1 V3-glycan-specific antibody PGT121 at 3, 10 and 30 mg kg–1&amp;nbsp;in HIV-uninfected adults and HIV-infected adults on antiretroviral therapy (ART), as well as a multicenter, open-label trial of one infusion of PGT121 at 30 mg kg–1&amp;nbsp;in viremic HIV-infected adults not on ART (no.&amp;nbsp;&lt;/span&gt;&lt;a href="https://clinicaltrials.gov/ct2/show/NCT02960581" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 94, 162); background-color: rgb(255, 255, 255);"&gt;NCT02960581&lt;/a&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;). The primary endpoints were safety and tolerability, pharmacokinetics (PK) and antiviral activity in viremic HIV-infected adults not on ART. The secondary endpoints were changes in anti-PGT121 antibody titers and CD4+ T-cell count, and development of HIV-1 sequence variations associated with PGT121 resistance. Among 48 participants enrolled, no treatment-related serious adverse events, potential immune-mediated diseases or Grade 3 or higher adverse events were reported. The most common reactions among PGT121 recipients were intravenous/injection site tenderness, pain and headache. Absolute and relative CD4+ T-cell counts did not change following PGT121 infusion in HIV-infected participants. Neutralizing anti-drug antibodies were not elicited. PGT121 reduced plasma HIV RNA levels by a median of 1.77 log in viremic participants, with a viral load nadir at a median of 8.5 days. Two individuals with low baseline viral loads experienced ART-free viral suppression for ≥168 days following antibody infusion, and rebound viruses in these individuals demonstrated full or partial PGT121 sensitivity. The trial met the prespecified endpoints. These data suggest that further investigation of the potential of antibody-based therapeutic strategies for long-term suppression of HIV is warranted, including in individuals off ART and with low viral load.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Badamchi-Zadeh A, Tartaglia LJ, Abbink P, Bricault CA, Liu P, Boyd M, Kirilova M, Mercado NB, Nanayakkara OS, Vrbanac VD, Tager AMLarocca RA, Seaman MS, Barouch DH2018.Therapeutic Efficacy of Vectored PGT121 Gene Delivery in HIV-1-Infected Humanized Mice. J Virol92:10.1128/jvi.01925-17&lt;a href=".https://doi.org/10.1128/jvi.01925-17" rel="noopener noreferrer" target="_blank"&gt;.https://doi.org/10.1128/jvi.01925-17&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Broadly neutralizing antibodies (bNAbs) are being explored for HIV-1 prevention and cure strategies. However, administration of purified bNAbs poses challenges in resource-poor settings, where the HIV-1 disease burden is greatest.&amp;nbsp;&lt;em&gt;In vivo&lt;/em&gt;&amp;nbsp;vector-based production of bNAbs represents an alternative strategy. We investigated adenovirus serotype 5 (Ad5) and adeno-associated virus serotype 1 (AAV1) vectors to deliver the HIV-1-specific bNAb PGT121 in wild-type and immunocompromised C57BL/6 mice as well as in HIV-1-infected bone marrow-liver-thymus (BLT) humanized mice. Ad5.PGT121 and AAV1.PGT121 produced functional antibody&amp;nbsp;&lt;em&gt;in vivo&lt;/em&gt;. Ad5.PGT121 produced PGT121 rapidly within 6 h, whereas AAV1.PGT121 produced detectable PGT121 in serum by 72 h. Serum PGT121 levels were rapidly reduced by the generation of anti-PGT121 antibodies in immunocompetent mice but were durably maintained in immunocompromised mice. In HIV-1-infected BLT humanized mice, Ad5.PGT121 resulted in a greater reduction of viral loads than did AAV1.PGT121. Ad5.PGT121 also led to more-sustained virologic control than purified PGT121 IgG. Ad5.PGT121 afforded more rapid, robust, and durable antiviral efficacy than AAV1.PGT121 and purified PGT121 IgG in HIV-1-infected humanized mice. Further evaluation of vector delivery of HIV-1 bNAbs is warranted, although approaches to prevent the generation of antiantibody responses may also be required.&lt;/p&gt;&lt;p&gt;IMPORTANCE&amp;nbsp;Broadly neutralizing antibodies (bNAbs) are being explored for HIV-1 prevention and cure strategies, but delivery of purified antibodies may prove challenging. We investigated adenovirus serotype 5 (Ad5) and adeno-associated virus serotype 1 (AAV1) vectors to deliver the HIV-1-specific bNAb PGT121. Ad5.PGT121 afforded more rapid, robust, and durable antiviral efficacy than AAV1.PGT121 and purified PGT121 IgG in HIV-1-infected humanized mice.&lt;/p&gt;</t>
   </si>
@@ -2859,128 +2862,132 @@
       <c r="E1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>238</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>239</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>240</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>241</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>242</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>243</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>244</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>245</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>246</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>247</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>248</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>249</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>250</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>251</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>252</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>253</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>254</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2990,345 +2997,345 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D2" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F2" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="I2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>235</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C2" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D2" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>239</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C2" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D2" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E2" t="s">
         <v>115</v>
       </c>
       <c r="F2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C3" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D3" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E3" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F3" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
@@ -3345,71 +3352,71 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>236</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>235</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>237</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C2" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D2" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C3" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D3" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">