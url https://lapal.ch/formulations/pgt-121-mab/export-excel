--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="311">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>PGT-121 (mAb)</t>
   </si>
   <si>
     <t>PGT-121</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>bNAb targeting gp120 on HIV-1 virus envelope</t>
   </si>
   <si>
     <t>PGT-121 is a broadly neutralizing monoclonal antibody (bnMAb) that targets the V3-glycan epitope of the HIV-1 gp120 envelope glycoprotein. PGT122, a structurally related antibody, interacts with the gp120 outer domain at a more vertical angle relative to the apex of the viral envelope spike. The estimated serum half-life of PGT121 ranges from approximately 14 to 22 days. Following antigen binding, the PGT-121-HIV complex exhibits a sink effect, leading to rapid systemic clearance. In a phase 1 clinical trial, no treatment-related adverse events were reported; however, immune-related grade 3 adverse events were observed.</t>
   </si>
   <si>
     <t>Not approved yet.</t>
   </si>
@@ -409,78 +418,81 @@
   <si>
     <t>A Phase 1/2a Study of PGT121, VRC07-523LS and PGDM1400 Monoclonal Antibodies in HIV-uninfected and HIV-infected Adults</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>PGT121 + VRC07-523LS</t>
   </si>
   <si>
     <t>PGT121 + VRC07-523LS + PGDM1400</t>
   </si>
   <si>
     <t>2018-12-03</t>
   </si>
   <si>
     <t>2022-05-06</t>
   </si>
   <si>
     <t>2021-10-25</t>
   </si>
   <si>
     <t>2022-05-02</t>
   </si>
   <si>
+    <t>Adults</t>
+  </si>
+  <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>1. Willing to comply with the requirements of the protocol and available for follow-up for the planned duration of the study.
 2. In the opinion of the Principal Investigator or designee and based on Assessment of Informed Consent Understanding results, has understood the information provided and potential impact and/or risks linked to IV infusion and participation in the trial; written informed consent will be obtained from the volunteer before any study-related procedures are performed.
 3. All volunteers born female engaging in sexual activity that could lead to pregnancy must commit to use an effective method of contraception from the day of the first IV infusion of investigational product until 6 months following the final investigational product administration
 4. All sexually active vo</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
-    <t>once every 12 weeks</t>
+    <t>Once</t>
   </si>
   <si>
     <t>Intravenous</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>IPCAVD014/HTX1004</t>
   </si>
   <si>
     <t>NCT04983030</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04983030</t>
   </si>
   <si>
     <t>Boris Juelg, MD PhD</t>
   </si>
   <si>
     <t>A multicenter, randomized, parallel-group, placebo-controlled, double-blind, Phase 1/2a clinical study to investigate the safety, tolerability, immunogenicity and exploratory efficacy of a vaccine regimen consisting of an Ad26.Mos4.HIV prime and a boost with Modified Vaccinia Ankara (MVA)-BN-HIV in combination with broadly neutralizing antibodies (bNAb) PGT121, PGDM1400, and VRC07-523LS in human immunodeficiency virus type 1 (HIV-1)-infected study participants on suppressive anti-retroviral therapy (ART).</t>
   </si>
   <si>
     <t>Safety, Immunogenicity, Efficacy of Ad26.Mos4.HIV, MVA-BN-HIV and PGT121, PGDM1400, and VRC07-523LS in HIV-1-Infected Adults</t>
   </si>
@@ -564,50 +576,53 @@
   <si>
     <t>Placebo</t>
   </si>
   <si>
     <t>ART</t>
   </si>
   <si>
     <t>2024-08-19</t>
   </si>
   <si>
     <t>2025-04-17</t>
   </si>
   <si>
     <t>2028-04-06</t>
   </si>
   <si>
     <t>2028-09-06</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Step 1:
 1. Appropriate documentation from medical records of diagnosis of AHI prior to enrollment that includes one of the following:
    1. A detectable HIV-1 RNA within 28 days prior to study entry AND a non-reactive HIV-1 antibody within 7 days prior to entry; OR
    2. A detectable HIV-1 RNA or a reactive HIV-1 antibody within 28 days prior to study entry AND a negative/indeterminate Western Blot (WB) or negative/indeterminate Geenius HIV-1/HIV-2 Supplemental Assay within 7 days prior to entry; OR
    3. A documented non-reactive HIV-1 antibody or negative HIV-1 RNA within 90 days prior to study entry AND a documented reactive HIV-1 antibody or positive WB that is negative for p31 band or a positive Geenius HIV-1/HIV-2 Supplemental Assay that is negative for p31 ban</t>
+  </si>
+  <si>
+    <t>once every 12 weeks</t>
   </si>
   <si>
     <t>IAVI T002</t>
   </si>
   <si>
     <t>NCT03205917</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03205917</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>This is a Phase 1 study to evaluate the safety, tolerability, pharmacokinetics and anti-viral efficacy of the PGDM1400 and PGT121 and VRC07-523LS mAbs for HIV prevention and therapy.</t>
   </si>
   <si>
     <t>A Clinical Trial of PGDM1400 and PGT121 and VRC07-523LS Monoclonal Antibodies in HIV-infected and HIV-uninfected Adults</t>
   </si>
   <si>
     <t>PGDM1400/Placebo (3mg/kg IV)</t>
   </si>
   <si>
     <t>PGDM1400/Placebo (10mg/kg IV)</t>
   </si>
@@ -618,53 +633,50 @@
     <t>PGDM1400 + PGT121/Placebo (3mg/kg + 3mg/kg IV)</t>
   </si>
   <si>
     <t>PGDM1400 + PGT121/Placebo (10mg/kg + 10mg/kg IV)</t>
   </si>
   <si>
     <t>2017-10-23</t>
   </si>
   <si>
     <t>2020-09-11</t>
   </si>
   <si>
     <t>2020-04-20</t>
   </si>
   <si>
     <t>Groups 1 and 2 Inclusion Criteria:
 * HIV-uninfected males or females age 18-50 years old
 * Willing to maintain low risk behavior for HIV infection
 Groups 1 and 2 Exclusion Criteria:
 • Confirmed HIV-infection, pregnancy or lactation, significant acute or chronic disease and clinically significant laboratory abnormalities
 Group 3 Inclusion Criteria:
 * HIV-infected males or females age 18-65 years old
 * Not on antiretroviral therapy with HIV-1 RNA plasma level between 1,000 and 100,000 copies/ml, CD4 cell count ≥ 300 cells/uL
 Group 3 Exclusion Criteria:
 • Significant acute or chronic medical condition other than HIV infection, and clinically significant laboratory abnormalities</t>
-  </si>
-[...1 lines deleted...]
-    <t>Once</t>
   </si>
   <si>
     <t>IAVI T001</t>
   </si>
   <si>
     <t>NCT02960581</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02960581</t>
   </si>
   <si>
     <t>This is a Phase 1 study to evaluate the safety, tolerability, pharmacokinetics and anti-viral efficacy of the PGT121 monoclonal antibody for HIV prevention and therapy.</t>
   </si>
   <si>
     <t>Safety, PK and Antiviral Activity of PGT121 Monoclonal Antibody in HIV-uninfected and HIV-infected Adults</t>
   </si>
   <si>
     <t>PGT121 3mg/kg IV</t>
   </si>
   <si>
     <t>PGT121 10mg/kg IV</t>
   </si>
   <si>
     <t>PGT121 30mg/kg IV</t>
   </si>
@@ -703,53 +715,50 @@
   <si>
     <t>NCT03928821</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03928821</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the safety, tolerability, pharmacokinetics, and antiviral activity of combinations of monoclonal antibodies PGT121, PGDM1400, 10-1074, and VRC07-523LS administered via intravenous infusion in healthy, HIV-uninfected adults.</t>
   </si>
   <si>
     <t>Evaluating the Safety, Tolerability, Pharmacokinetics, and Antiviral Activity of Combinations of Monoclonal Antibodies PGT121, PGDM1400, 10-1074, and VRC07-523LS Administered Via Intravenous Infusion</t>
   </si>
   <si>
     <t>10-1074</t>
   </si>
   <si>
     <t>2019-07-17</t>
   </si>
   <si>
     <t>2022-06-15</t>
   </si>
   <si>
     <t>2021-03-25</t>
   </si>
   <si>
-    <t>Adults</t>
-[...1 lines deleted...]
-  <si>
     <t>Inclusion Criteria:
 General and Demographic Criteria
 * Age of 18 to 50 years
 * Access to a participating clinical research site (CRS) and willingness to be followed for the planned duration of the study
 * Ability and willingness to provide informed consent
 * Assessment of understanding: volunteer demonstrates understanding of this study and completes a questionnaire prior to first study product administration with verbal demonstration of understanding of all questionnaire items answered incorrectly
 * Agrees not to enroll in another study of an investigational research agent until completion of the last required protocol clinic visit
 * Good general health as shown by medical history, physical exam, and screening laboratory tests
 HIV-Related Criteria:
 * Willingness to receive HIV test re</t>
   </si>
   <si>
     <t>STUDY00007810</t>
   </si>
   <si>
     <t>NCT04144335</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04144335</t>
   </si>
   <si>
     <t>Withdrawn</t>
   </si>
   <si>
     <t>University of Minnesota</t>
@@ -806,57 +815,72 @@
   <si>
     <t>Evaluating the Safety, Tolerability, Pharmacokinetics, and Antiviral Activity of the Monoclonal Antibody PGT121.414.LS Administered Alone and in Combination With VRC07-523LS Via Intravenous or Subcuta</t>
   </si>
   <si>
     <t>2020-11-10</t>
   </si>
   <si>
     <t>2024-12-10</t>
   </si>
   <si>
     <t>2023-01-18</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 General and Demographic Criteria
 * Age of 18 to 50 years
 * Access to a participating Clinical Research Site (CRS) and willingness to be followed for the planned duration of the study
 * Ability and willingness to provide informed consent
 * Assessment of understanding: volunteer demonstrates understanding of this study and completes a questionnaire prior to first study product administration with verbal demonstration of understanding of all questionnaire items answered incorrectly
 * Agrees not to enroll in another study of an investigational research agent until completion of the last required protocol clinic visit
 * Good general health as shown by medical history, physical exam, and screening laboratory tests
 HIV-Related Criteria:
 * Willingness to receive HIV test re</t>
   </si>
   <si>
+    <t>Every 4 months</t>
+  </si>
+  <si>
+    <t>Subcutaneous, Intravenous</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -950,93 +974,96 @@
   <si>
     <t>Antibody therapies for human immunodeficiency virus (hiv)</t>
   </si>
   <si>
     <t>Featured are PGT121 variant antibodies or fragments thereof, which can be administered, e.g., as antibody therapies for treating human immunodeficiency virus (HIV) infection. In particular, featured are methods of treating subjects infected with HIV and/or blocking HIV infections in subjects at risk of HIV transmission using the PGT121 variant antibodies or fragments thereof.</t>
   </si>
   <si>
     <t>WO2019226829A1</t>
   </si>
   <si>
     <t>Beth Israel Deaconess Medical Center, Inc.</t>
   </si>
   <si>
     <t>2039-11-28</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/o6L4RSUdacN4mKwP2cWCdkWhFnkWNLnS7e18ny5n.png</t>
+    <t>https://lapal.ch/storage/illustrations/yCiTJ8DW4Mo8yDmQr79bJhg7vdTEMqxdXHgrxtXW.png</t>
   </si>
   <si>
     <t>Crystal structure of human Fab PGT121, a broadly reactive and potent HIV-1 neutralizing antibody</t>
   </si>
   <si>
     <t>Zhou, T., Georgiev, I., Wu, X., Yang, Z. Y., Dai, K., Finzi, A., ... &amp; Kwong, P. D. (2013). Crystal structure of human Fab PGT121, a broadly reactive and potent anti-HIV-1 antibody</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Beth Israel Deaconess Medical Center</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.bidmc.org/research/research-by-department/medicine/center-for-virology-and-vaccine-resea</t>
   </si>
   <si>
     <t>The Center for Virology and Vaccine Research at Beth Israel Deaconess Medical Center, led by Dr. Dan Barouch, focuses on developing vaccines against infectious diseases, including HIV and COVID-19. It comprises primary and affiliate faculty dedicated to virology, vaccinology, and related disciplines. Research from the Barouch Laboratory within this center is pioneering HIV eradication.</t>
   </si>
   <si>
     <t>IAVI</t>
   </si>
   <si>
     <t>http://www.iavi.org/united-states/neutralizing-antibody-center/</t>
   </si>
   <si>
     <t>United Stated of America</t>
   </si>
   <si>
     <t>The International AIDS Vaccine Initiative (IAVI) Neutralizing Antibody Center focuses on advancing HIV vaccine research by developing broadly neutralizing antibodies (bnAbs).</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Stephenson, K. E., Julg, B., Tan, C. S., Zash, R., Walsh, S. R., Rolle, C. P., Monczor, A. N., Lupo, S., Gelderblom, H. C., Ansel, J. L., Kanjilal, D. G., Maxfield, L. F., Nkolola, J., Borducchi, E. N., Abbink, P., Liu, J., Peter, L., Chandrashekar, A., Nityanandam, R., Lin, Z., … Barouch, D. H. (2021). Safety, pharmacokinetics and antiviral activity of PGT121, a broadly neutralizing monoclonal antibody against HIV-1: a randomized, placebo-controlled, phase 1 clinical trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;Nature medicine&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(27, 27, 27);"&gt;27&lt;/em&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;(10), 1718–1724. &lt;/span&gt;&lt;a href="https://doi.org/10.1038/s41591-021-01509-0" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;https://doi.org/10.1038/s41591-021-01509-0&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Human immunodeficiency virus (HIV)-1-specific broadly neutralizing monoclonal antibodies are currently under development to treat and prevent HIV-1 infection. We performed a single-center, randomized, double-blind, dose-escalation, placebo-controlled trial of a single administration of the HIV-1 V3-glycan-specific antibody PGT121 at 3, 10 and 30 mg kg–1&amp;nbsp;in HIV-uninfected adults and HIV-infected adults on antiretroviral therapy (ART), as well as a multicenter, open-label trial of one infusion of PGT121 at 30 mg kg–1&amp;nbsp;in viremic HIV-infected adults not on ART (no.&amp;nbsp;&lt;/span&gt;&lt;a href="https://clinicaltrials.gov/ct2/show/NCT02960581" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 94, 162); background-color: rgb(255, 255, 255);"&gt;NCT02960581&lt;/a&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;). The primary endpoints were safety and tolerability, pharmacokinetics (PK) and antiviral activity in viremic HIV-infected adults not on ART. The secondary endpoints were changes in anti-PGT121 antibody titers and CD4+ T-cell count, and development of HIV-1 sequence variations associated with PGT121 resistance. Among 48 participants enrolled, no treatment-related serious adverse events, potential immune-mediated diseases or Grade 3 or higher adverse events were reported. The most common reactions among PGT121 recipients were intravenous/injection site tenderness, pain and headache. Absolute and relative CD4+ T-cell counts did not change following PGT121 infusion in HIV-infected participants. Neutralizing anti-drug antibodies were not elicited. PGT121 reduced plasma HIV RNA levels by a median of 1.77 log in viremic participants, with a viral load nadir at a median of 8.5 days. Two individuals with low baseline viral loads experienced ART-free viral suppression for ≥168 days following antibody infusion, and rebound viruses in these individuals demonstrated full or partial PGT121 sensitivity. The trial met the prespecified endpoints. These data suggest that further investigation of the potential of antibody-based therapeutic strategies for long-term suppression of HIV is warranted, including in individuals off ART and with low viral load.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Badamchi-Zadeh A, Tartaglia LJ, Abbink P, Bricault CA, Liu P, Boyd M, Kirilova M, Mercado NB, Nanayakkara OS, Vrbanac VD, Tager AMLarocca RA, Seaman MS, Barouch DH2018.Therapeutic Efficacy of Vectored PGT121 Gene Delivery in HIV-1-Infected Humanized Mice. J Virol92:10.1128/jvi.01925-17&lt;a href=".https://doi.org/10.1128/jvi.01925-17" rel="noopener noreferrer" target="_blank"&gt;.https://doi.org/10.1128/jvi.01925-17&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Broadly neutralizing antibodies (bNAbs) are being explored for HIV-1 prevention and cure strategies. However, administration of purified bNAbs poses challenges in resource-poor settings, where the HIV-1 disease burden is greatest.&amp;nbsp;&lt;em&gt;In vivo&lt;/em&gt;&amp;nbsp;vector-based production of bNAbs represents an alternative strategy. We investigated adenovirus serotype 5 (Ad5) and adeno-associated virus serotype 1 (AAV1) vectors to deliver the HIV-1-specific bNAb PGT121 in wild-type and immunocompromised C57BL/6 mice as well as in HIV-1-infected bone marrow-liver-thymus (BLT) humanized mice. Ad5.PGT121 and AAV1.PGT121 produced functional antibody&amp;nbsp;&lt;em&gt;in vivo&lt;/em&gt;. Ad5.PGT121 produced PGT121 rapidly within 6 h, whereas AAV1.PGT121 produced detectable PGT121 in serum by 72 h. Serum PGT121 levels were rapidly reduced by the generation of anti-PGT121 antibodies in immunocompetent mice but were durably maintained in immunocompromised mice. In HIV-1-infected BLT humanized mice, Ad5.PGT121 resulted in a greater reduction of viral loads than did AAV1.PGT121. Ad5.PGT121 also led to more-sustained virologic control than purified PGT121 IgG. Ad5.PGT121 afforded more rapid, robust, and durable antiviral efficacy than AAV1.PGT121 and purified PGT121 IgG in HIV-1-infected humanized mice. Further evaluation of vector delivery of HIV-1 bNAbs is warranted, although approaches to prevent the generation of antiantibody responses may also be required.&lt;/p&gt;&lt;p&gt;IMPORTANCE&amp;nbsp;Broadly neutralizing antibodies (bNAbs) are being explored for HIV-1 prevention and cure strategies, but delivery of purified antibodies may prove challenging. We investigated adenovirus serotype 5 (Ad5) and adeno-associated virus serotype 1 (AAV1) vectors to deliver the HIV-1-specific bNAb PGT121. Ad5.PGT121 afforded more rapid, robust, and durable antiviral efficacy than AAV1.PGT121 and purified PGT121 IgG in HIV-1-infected humanized mice.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
@@ -1384,130 +1411,133 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03721510" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04983030" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05719441" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03205917" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02960581" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03928821" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04983030" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04144335" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04212091" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03721510" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04983030" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05719441" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03205917" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02960581" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03928821" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04144335" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04212091" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/o6L4RSUdacN4mKwP2cWCdkWhFnkWNLnS7e18ny5n.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/yCiTJ8DW4Mo8yDmQr79bJhg7vdTEMqxdXHgrxtXW.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1563,160 +1593,168 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>41</v>
       </c>
       <c r="M2" t="s">
         <v>42</v>
       </c>
       <c r="N2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="Q2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="R2" t="s">
         <v>45</v>
       </c>
       <c r="S2" t="s">
         <v>46</v>
       </c>
       <c r="T2" t="s">
         <v>47</v>
       </c>
       <c r="U2" t="s">
         <v>48</v>
       </c>
       <c r="V2" t="s">
         <v>49</v>
       </c>
       <c r="W2" t="s">
         <v>50</v>
       </c>
       <c r="X2" t="s">
         <v>51</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AA2" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="AB2" t="s">
         <v>54</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AC2" t="s">
         <v>55</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AD2" t="s">
         <v>56</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ10"/>
+  <dimension ref="A1:AZ9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D10" sqref="D10"/>
+      <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -1733,1156 +1771,1079 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="J2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="O2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="Y2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AB2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AC2" t="s">
-        <v>121</v>
+        <v>124</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>125</v>
       </c>
       <c r="AE2" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AF2" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="AG2" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AH2" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AI2" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="AJ2" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="AP2" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AQ2">
         <v>19</v>
       </c>
       <c r="AS2" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="AU2" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="AW2" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AX2" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="AY2" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AZ2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C3" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="E3" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G3" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="H3" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="I3" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="J3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M3" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="O3" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="Q3" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="S3" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="U3" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="X3" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="Y3" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="Z3" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="AA3" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="AE3" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AF3" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="AG3" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AH3" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AI3" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="AJ3" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="AP3" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AQ3">
         <v>36</v>
       </c>
       <c r="AR3" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="AS3" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="AU3" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="AW3" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AX3" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="AY3" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AZ3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
+        <v>156</v>
+      </c>
+      <c r="C4" t="s">
+        <v>157</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="E4" t="s">
+        <v>159</v>
+      </c>
+      <c r="F4" t="s">
+        <v>160</v>
+      </c>
+      <c r="G4" t="s">
+        <v>161</v>
+      </c>
+      <c r="H4" t="s">
+        <v>162</v>
+      </c>
+      <c r="I4" t="s">
+        <v>163</v>
+      </c>
+      <c r="J4" t="s">
+        <v>164</v>
+      </c>
+      <c r="M4" t="s">
+        <v>147</v>
+      </c>
+      <c r="O4" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>166</v>
+      </c>
+      <c r="S4" t="s">
+        <v>167</v>
+      </c>
+      <c r="X4" t="s">
+        <v>168</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>169</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>170</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>171</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>127</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI4" t="s">
         <v>152</v>
       </c>
-      <c r="C4" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="AJ4" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="AP4" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AQ4">
         <v>48</v>
       </c>
       <c r="AR4" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="AS4" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="AU4" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="AW4" t="s">
-        <v>130</v>
+        <v>173</v>
       </c>
       <c r="AX4" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="AY4" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AZ4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="C5" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="E5" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="F5" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G5" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H5" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="I5" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="J5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="O5" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="Q5" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="S5" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="U5" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="X5" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="Y5" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="AB5" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="AC5" t="s">
-        <v>182</v>
+        <v>187</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>125</v>
       </c>
       <c r="AE5" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AF5" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="AG5" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AH5" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AI5" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="AJ5" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="AP5" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AQ5">
         <v>29</v>
       </c>
       <c r="AR5" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="AS5" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="AU5" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="AW5" t="s">
-        <v>184</v>
+        <v>134</v>
       </c>
       <c r="AX5" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="AY5" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AZ5" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="C6" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="E6" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="F6" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G6" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H6" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="I6" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="J6" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M6" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="O6" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="Q6" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="S6" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="U6" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="X6" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="Y6" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="AB6" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="AC6" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="AE6" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="AF6" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="AG6" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AH6" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AI6" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="AJ6" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="AP6" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AQ6">
         <v>48</v>
       </c>
       <c r="AR6" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="AS6" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="AU6" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="AW6" t="s">
-        <v>184</v>
+        <v>134</v>
       </c>
       <c r="AX6" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="AY6" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AZ6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C7" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="E7" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="F7" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G7" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="H7" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="I7" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="J7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M7" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="O7" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="Q7" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="S7" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="X7" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="Y7" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="AB7" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="AC7" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="AE7" t="s">
-        <v>208</v>
+        <v>125</v>
       </c>
       <c r="AF7" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="AG7" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AH7" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="AI7" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="AJ7" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="AP7" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AQ7">
         <v>27</v>
       </c>
       <c r="AR7" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="AS7" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="AU7" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="AW7" t="s">
-        <v>184</v>
+        <v>134</v>
       </c>
       <c r="AX7" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="AY7" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AZ7" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
+        <v>213</v>
+      </c>
+      <c r="C8" t="s">
+        <v>214</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="E8" t="s">
+        <v>113</v>
+      </c>
+      <c r="F8" t="s">
+        <v>216</v>
+      </c>
+      <c r="G8" t="s">
+        <v>217</v>
+      </c>
+      <c r="H8" t="s">
+        <v>218</v>
+      </c>
+      <c r="I8" t="s">
+        <v>219</v>
+      </c>
+      <c r="J8" t="s">
+        <v>118</v>
+      </c>
+      <c r="M8" t="s">
+        <v>220</v>
+      </c>
+      <c r="O8" t="s">
+        <v>221</v>
+      </c>
+      <c r="W8" t="s">
+        <v>222</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>223</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>224</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>224</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>127</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>152</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>225</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>131</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>154</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>226</v>
+      </c>
+      <c r="AU8" t="s">
         <v>133</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="4" t="s">
+      <c r="AW8" t="s">
+        <v>227</v>
+      </c>
+      <c r="AX8" t="s">
         <v>135</v>
       </c>
-      <c r="E8" t="s">
-[...2 lines deleted...]
-      <c r="G8" t="s">
+      <c r="AY8" t="s">
         <v>136</v>
       </c>
-      <c r="H8" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="AZ8" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" t="s">
+        <v>228</v>
+      </c>
+      <c r="C9" t="s">
+        <v>229</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="E9" t="s">
+        <v>177</v>
+      </c>
+      <c r="F9" t="s">
+        <v>114</v>
+      </c>
+      <c r="G9" t="s">
+        <v>161</v>
+      </c>
+      <c r="H9" t="s">
+        <v>231</v>
+      </c>
+      <c r="I9" t="s">
+        <v>232</v>
+      </c>
+      <c r="J9" t="s">
+        <v>118</v>
+      </c>
+      <c r="M9" t="s">
+        <v>165</v>
+      </c>
+      <c r="O9" t="s">
+        <v>147</v>
+      </c>
+      <c r="X9" t="s">
+        <v>233</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>234</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>235</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>235</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>125</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>127</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>129</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>236</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>131</v>
+      </c>
+      <c r="AQ9">
         <v>33</v>
       </c>
-      <c r="B9" t="s">
-[...64 lines deleted...]
-      </c>
       <c r="AR9" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="AS9" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="AU9" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="AW9" t="s">
-        <v>224</v>
+        <v>237</v>
       </c>
       <c r="AX9" t="s">
-        <v>131</v>
+        <v>238</v>
       </c>
       <c r="AY9" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AZ9" t="s">
-        <v>49</v>
-[...91 lines deleted...]
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
-    <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>243</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2892,569 +2853,595 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="C2" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="D2" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="F2" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="I2" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="C2" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="D2" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="C2" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="D2" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="E2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F2" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="C3" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="D3" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="E3" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="F3" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>243</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>305</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="C2" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>307</v>
+      </c>
+      <c r="H2" t="s">
+        <v>308</v>
+      </c>
+      <c r="J2" t="s">
+        <v>152</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="C3" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>309</v>
+      </c>
+      <c r="H3" t="s">
+        <v>310</v>
+      </c>
+      <c r="J3" t="s">
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>