--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -646,50 +646,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
@@ -2169,128 +2172,132 @@
       <c r="E1" s="2" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>186</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>187</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>188</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>189</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>190</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>191</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>192</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>193</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>194</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>195</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>196</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>197</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>198</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>199</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>200</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>201</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>202</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2300,325 +2307,325 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="I2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>183</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>187</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E2" t="s">
         <v>116</v>
       </c>
       <c r="F2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
@@ -2635,74 +2642,74 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>184</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>183</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>185</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C3" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D3" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>