--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>PGDM1400 (mAb)</t>
   </si>
   <si>
     <t>PGDM1400</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>bNAb targeting the apex of the HIV-1 envelope trimer</t>
   </si>
   <si>
     <t>PGDM1400 is a naturally occurring broadly neutralizing antibody (bNAb) that targets the apex of the HIV-1 envelope (Env) trimer. Its mechanism of action includes inhibition of both cell-free and cell-to-cell viral entry, induction of phagocytosis by macrophages, and antibody-dependent cellular cytotoxicity (ADCC) mediated by natural killer (NK) cells. Additionally, PGDM1400 enhances dendritic cell maturation and activity. In a recent pharmacokinetic study comparing dual bNAb therapy (PGDM1400+VRC07-523LS) with triple bNAb therapy (PGDM1400+PGT121+VRC07-523LS), the estimated half-life of PGDM1400 was 25 days. Notably, two of twelve participants exhibited preexisting mutations that conferred resistance to PGDM1400.</t>
   </si>
   <si>
     <t>Not provided</t>
   </si>
@@ -612,54 +621,63 @@
   </si>
   <si>
     <t>2025-02-03</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Each potential study participant must pass the Test of Understanding (TOU), indicating that he or she understands the purpose of, and procedures required for the study, after reading the informed consent and after the investigator or designee has provided detailed information on the study and has answered the potential study participant's questions. Each study participant must subsequently sign the ICF, indicating that he or she is willing to participate in the study.
 2. Each study participant must be willing and able to adhere to the prohibitions and restrictions specified in this protocol.
 3. Study participants are ≥18 to ≤70 years old on the day of signing the ICF.
 4. Each study participant must have documented HIV-1 infection.
 5. Must be on suppressive ART for a</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -753,81 +771,84 @@
   <si>
     <t>Broadly neutralizing antibody and uses thereof</t>
   </si>
   <si>
     <t>The present invention relates to an exceptionally broad and potent neutralizing antibody which may comprise cross-clade neutralizing coverage of 83% at a median IC50 of 0.003 µg/ml, compositions containing the same and uses thereof.</t>
   </si>
   <si>
     <t>EP2975053A1</t>
   </si>
   <si>
     <t>Cornell University Scripps Research Institute International AIDS Vaccine Initiative Inc</t>
   </si>
   <si>
     <t>2035-06-10</t>
   </si>
   <si>
     <t>Granted in US and EPO (AT, BE, CH, DE, FR, GB,  LI, NL)</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/oBuHBksbbEtiXxhQuBHFN3YYZdZLR2l48BPkyGG9.png</t>
+    <t>https://lapal.ch/storage/illustrations/a5qDCcYQUdrTek3sxMQNiDhpN19nt0AC0rex356v.png</t>
   </si>
   <si>
     <t>Crystal structure of human Fab PGDM1400, a broadly reactive and potent HIV-1 neutralizing antibody</t>
   </si>
   <si>
     <t>Julien, J.-P., &amp; Wilson, I. A. (2014). Crystal structure of human Fab PGDM1400, a broadly reactive and potent HIV-1 neutralizing antibody [PDB entry 4RQQ]. Protein Data Bank. https://doi.org/10.2210/p</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>National Institute of Allergy and Infectious Diseases (NIAID)</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.niaid.nih.gov/</t>
   </si>
   <si>
     <t>The National Institute of Allergy and Infectious Diseases (NIAID) is part of the U.S. National Institutes of Health (NIH) dedicated to advancing research on infectious, immunologic, and allergic diseases. Established over 60 years ago, NIAID conducts both basic and applied research aimed at understanding, diagnosing, treating, and preventing a wide range of diseases that impact global health.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Sobieszczyk, M. E., Mannheimer, S., Paez, C. A., Yu, C., Gamble, T., Theodore, D. A., Chege, W., Yacovone, M., Hanscom, B., Heptinstall, J., Seaton, K. E., Zhang, L., Miner, M. D., Eaton, A., Weiner, J. A., Mayer, K., Kalams, S., Stephenson, K., Julg, B., Caskey, M., … HVTN 130/HPTN 089 Study Team (2023). Safety, tolerability, pharmacokinetics, and immunological activity of dual-combinations and triple-combinations of anti-HIV monoclonal antibodies PGT121, PGDM1400, 10-1074, and VRC07-523LS administered intravenously to HIV-uninfected adults: a phase 1 randomised trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The lancet. HIV&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;10&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(10), e653–e662. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/S2352-3018(23)00140-6" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/S2352-3018(23)00140-6&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Preclinical and clinical studies suggest that combinations of broadly neutralising antibodies (bnAbs) targeting different HIV envelope epitopes might be required for sufficient prevention of infection. We aimed to evaluate the dual and triple anti-HIV bnAb combinations of PGDM1400 (V2 Apex), PGT121 (V3 glycan), 10-1074 (V3 glycan), and VRC07-523LS (CD4 binding site).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;In this phase 1 trial (HVTN 130/HPTN 089), adults without HIV were randomly assigned (1:1:1) to three dual-bnAb treatment groups simultaneously, or the triple-bnAb group, receiving 20 mg/kg of each antibody administered intravenously at four centres in the USA. Participants received a single dose of PGT121 + VRC07-523LS (treatment one; n=6), PGDM1400 + VRC07-523LS (treatment two; n=6), or 10-1074 + VRC07-523LS (treatment three; n=6), and two doses of PGDM1400 + PGT121 + VRC07-523LS (treatment four; n=9). Primary outcomes were safety, pharmacokinetics, and neutralising activity. Safety was determined by monitoring for 60 min after infusions and throughout the study by collecting laboratory assessments (ie, blood count, chemistry, urinalysis, and HIV), and solicited and unsolicited adverse events (via case report forms and participant diaries). Serum concentrations of each bnAb were measured by binding antibody assays on days 0, 3, 6, 14, 28, 56, 112, 168, 224, 280, and 336, and by serum neutralisation titres against Env-pseudotyped viruses on days 0, 3, 28, 56, and 112. Pharmacokinetic parameters were estimated by use of two-compartment population pharmacokinetic models; combination bnAb neutralisation titres were directly measured and assessed with different interaction models. This trial is registered with ClinicalTrials.gov,&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT03928821" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT03928821&lt;/a&gt;, and has been completed.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Findings:&amp;nbsp;&lt;/strong&gt;27 participants were enrolled from July 31, to Dec 20, 2019. The median age was 26 years (range 19-50), 16 (58%) of 27 participants were assigned female sex at birth, and 24 (89%) participants were non-Hispanic White. Infusions were safe and well tolerated. There were no statistically significant differences in pharmacokinetic patterns between the dual and triple combinations of PGT121, PGDM1400, and VRC07-523LS. The median estimated elimination half-lives of PGT121, PGDM1400, 10-1074, and VRC07-523LS were 32·2, 25·4, 27·5, and 52·9 days, respectively. Neutralisation coverage against a panel of 12 viruses was greater in the triple-bnAb versus dual-bnAb groups: area under the magnitude-breadth curve at day 28 was 3·1, 2·9, 3·0, and 3·4 for treatments one to four, respectively. The Bliss-Hill multiplicative interaction model, which assumes complementary neutralisation with no antagonism or synergism among the bnAbs, best described combination bnAb titres in the dual-bnAb and triple-bnAb groups.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Interpretation:&amp;nbsp;&lt;/strong&gt;No pharmacokinetic interactions among the bnAbs and no loss of complementary neutralisation were observed in the dual and triple combinations. This study lays the foundation for designing future combination bnAb HIV prevention efficacy trials.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>TAG HIV pipeline 2023</t>
   </si>
   <si>
     <t>pipeline_HIV_VAX_2023_final.pdf</t>
   </si>
   <si>
     <t>resources/2GZgjJI9H1VN_pipeline_HIV_VAX_2023_final.pdf</t>
   </si>
 </sst>
 </file>
 
@@ -1201,110 +1222,113 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03205917" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05769569" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03721510" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04983030" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/oBuHBksbbEtiXxhQuBHFN3YYZdZLR2l48BPkyGG9.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/a5qDCcYQUdrTek3sxMQNiDhpN19nt0AC0rex356v.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/2GZgjJI9H1VN_pipeline_HIV_VAX_2023_final.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/1065/2GZgjJI9H1VN_pipeline_HIV_VAX_2023_final.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1360,132 +1384,141 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>41</v>
       </c>
       <c r="M2" t="s">
         <v>42</v>
       </c>
       <c r="N2" t="s">
         <v>43</v>
       </c>
       <c r="O2" t="s">
         <v>44</v>
       </c>
       <c r="P2" t="s">
         <v>45</v>
       </c>
       <c r="Q2" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="R2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="S2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="T2" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="U2" t="s">
         <v>49</v>
       </c>
       <c r="V2" t="s">
         <v>50</v>
       </c>
       <c r="W2" t="s">
         <v>51</v>
       </c>
       <c r="X2" t="s">
         <v>52</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AA2" t="s">
         <v>55</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AB2" t="s">
         <v>56</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AC2" t="s">
         <v>57</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>59</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ5"/>
   <sheetViews>
@@ -1529,670 +1562,686 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="I2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="J2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="O2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="Q2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="S2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="U2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="X2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="Y2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AB2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AC2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AD2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AE2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AP2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AQ2">
         <v>29</v>
       </c>
       <c r="AR2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AS2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AU2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AW2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AX2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AZ2" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
+        <v>141</v>
+      </c>
+      <c r="C3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="E3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F3" t="s">
+        <v>144</v>
+      </c>
+      <c r="G3" t="s">
+        <v>145</v>
+      </c>
+      <c r="H3" t="s">
+        <v>146</v>
+      </c>
+      <c r="I3" t="s">
+        <v>147</v>
+      </c>
+      <c r="J3" t="s">
+        <v>148</v>
+      </c>
+      <c r="M3" t="s">
+        <v>149</v>
+      </c>
+      <c r="O3" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>151</v>
+      </c>
+      <c r="S3" t="s">
+        <v>152</v>
+      </c>
+      <c r="U3" t="s">
+        <v>153</v>
+      </c>
+      <c r="W3" t="s">
+        <v>154</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>155</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>156</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>156</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>132</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>157</v>
+      </c>
+      <c r="AP3" t="s">
+        <v>134</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>135</v>
+      </c>
+      <c r="AS3" t="s">
+        <v>136</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>158</v>
+      </c>
+      <c r="AW3" t="s">
         <v>138</v>
       </c>
-      <c r="C3" t="s">
+      <c r="AX3" t="s">
+        <v>43</v>
+      </c>
+      <c r="AY3" t="s">
         <v>139</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="AZ3" t="s">
         <v>140</v>
-      </c>
-[...88 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="E4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="F4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="I4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="J4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="O4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="X4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="Y4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AB4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AC4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AD4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AE4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AP4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AQ4">
         <v>19</v>
       </c>
       <c r="AS4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AU4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AW4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AX4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AZ4" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="E5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="G5" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="H5" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="I5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="J5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="M5" t="s">
+        <v>152</v>
+      </c>
+      <c r="O5" t="s">
+        <v>153</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>178</v>
+      </c>
+      <c r="S5" t="s">
+        <v>37</v>
+      </c>
+      <c r="U5" t="s">
         <v>149</v>
       </c>
-      <c r="O5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="X5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="Y5" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="Z5" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AA5" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AE5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI5" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="AJ5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AP5" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AQ5">
         <v>36</v>
       </c>
       <c r="AR5" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AS5" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AU5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AW5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AX5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AZ5" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
+        <v>189</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2202,555 +2251,581 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C2" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D2" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="F2" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="I2" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="C2" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="D2" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="C2" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="D2" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="E2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F2" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E3" sqref="E3"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" t="s">
+        <v>248</v>
+      </c>
+      <c r="C2" t="s">
+        <v>249</v>
+      </c>
+      <c r="H2" t="s">
+        <v>250</v>
+      </c>
+      <c r="J2" t="s">
         <v>183</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:5">
-[...13 lines deleted...]
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="C3" t="s">
-        <v>245</v>
-[...5 lines deleted...]
-        <v>247</v>
+        <v>252</v>
+      </c>
+      <c r="H3" t="s">
+        <v>253</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="J3" t="s">
+        <v>183</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>