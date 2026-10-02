--- v2 (2026-08-22)
+++ v3 (2026-10-02)
@@ -6372,87 +6372,87 @@
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2008156712</t>
   </si>
   <si>
     <t>Pembrolizumab and its use to treat cancer</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>N. V. Organon</t>
   </si>
   <si>
     <t>2028-06-13</t>
   </si>
   <si>
     <t>Antibodies which block the binding of human Programmed Death Receptor l(hPD-l) to its ligands (hPD-Ll or hPD-L2) and their variable region sequences are disclosed. A method of increasing the activity (or reducing downmodulation) of an immune response through the PD-I pathway is also disclosed.</t>
   </si>
   <si>
     <t>Brazil, China, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, Montenegro, Mexico, Philippines, South Africa, India, Fiji, Grenada, Indonesia, Saint Lucia</t>
   </si>
   <si>
-    <t>Canada, Australia, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, United States of America, Anguilla, Bermuda, Virgin Islands (British), Cayman Islands, Gibraltar, Guernsey, Guyana, Jersey, Seychelles, Singapore, Saint Helena, Ascension and Tristan da Cunha, Turks and Caicos Islands, Falkland Islands (Malvinas)</t>
+    <t>Canada, Australia, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, United States of America, Anguilla, Bermuda, Virgin Islands (British), Cayman Islands, Gibraltar, Guernsey, Guyana, Jersey, Seychelles, Singapore, Saint Helena, Ascension and Tristan da Cunha, Turks and Caicos Islands, Falkland Islands (Malvinas)</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>Luxembourg, Spain, Cyprus, Hungary, Lithuania, Slovenia, Hong Kong</t>
+    <t>Belgium, Luxembourg, Spain, Cyprus, Hungary, Lithuania, Slovenia, Hong Kong</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, Mexico, World Intellectual Property Organization (WIPO), India, Kiribati, Sierra Leone, Solomon Islands, Tuvalu</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Korea, Republic of, United States of America, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2012135408</t>
   </si>
   <si>
     <t>Stable formulations of anti-human PD-1 antibodies (histidine buffer; polysorbate 80; and sucrose)</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t xml:space="preserve">Merck Sharp &amp; Dohme Corp; </t>
   </si>
   <si>
     <t>2032-03-29</t>
   </si>
   <si>
     <t>The present invention relates to stable formulations of antibodies against human programmed death receptor PD-1, or antigen binding fragments thereof. The present invention further provides methods for treating various cancers and chronic infections with stable formulations of antibodies against human programmed death receptor PD-1, or antigen binding fragments thereof.</t>
   </si>
   <si>
     <t>Albania, Serbia, Türkiye, North Macedonia, Mexico</t>
   </si>
   <si>
-    <t>Canada, Australia, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Sweden, Japan, Korea, Republic of, Russian Federation, United States of America</t>
+    <t>Canada, Australia, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Russian Federation, United States of America</t>
   </si>
   <si>
     <t>China, Albania, Serbia, Türkiye, North Macedonia</t>
   </si>
   <si>
     <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Hong Kong</t>
   </si>
   <si>
     <t>China, Bosnia and Herzegovina, Montenegro, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>San Marino, Monaco, Korea, Republic of, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2015119930</t>
   </si>
   <si>
     <t>Pembrolizumab/axitinib combination use to treat cancer, renal cell carcinoma</t>
   </si>
   <si>
     <t>Combination; Use</t>
   </si>
   <si>
     <t>Merck Sharp &amp; Dohme Corp</t>
   </si>