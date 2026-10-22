--- v3 (2026-10-02)
+++ v4 (2026-10-22)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1880">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1872">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -121,50 +130,56 @@
     <t>Specific analytical instrument required for characterization of formulation</t>
   </si>
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
+  </si>
+  <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Pembrolizumab</t>
   </si>
   <si>
     <t>Keytruda</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
@@ -324,53 +339,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -388,50 +400,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>TroFuse-033</t>
   </si>
   <si>
     <t>NCT06952504</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06952504</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>Not yet recruiting</t>
   </si>
   <si>
     <t>Merck Sharp &amp; Dohme LLC</t>
   </si>
   <si>
     <t>Researchers are looking for new ways to treat people with proficient mismatch repair (pMMR) endometrial cancer (EC) that is advanced or recurrent.
 * EC is a type of cancer that starts in the tissues inside the uterus (womb)
 * pMMR indicates that certain normal proteins are present in the cancer cells
 * Advanced means the cancer has spread locally or to other parts of the body (metastatic) and cannot be removed with surgery
 * Recurrent means the cancer came back after surgery
@@ -460,50 +475,53 @@
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Key inclusion criteria include but are not limited to:
 * Has a histologically confirmed diagnosis of primary advanced or recurrent endometrial carcinoma that has been confirmed as proficient mismatch repair (pMMR)
 * Has radiographically evaluable disease, with measurable Stage III or either measurable or non-measurable Stage IV or recurrent disease per Response Evaluation Criteria In Solid Tumors version 1.1 (RECIST 1.1), as assessed by the investigator.
 * Has received no prior systemic therapy for endometrial carcinoma except the following conditions as pre-specified by the protocol: 1 prior line of systemic platinum-based adjuvant and/or neoadjuvant chemotherapy in the setting of curative-intent, prior radiation with or without radiosensitizing chemotherapy if \&gt;2 weeks before the start</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Single blind masking</t>
   </si>
   <si>
     <t>once every 3 weeks</t>
+  </si>
+  <si>
+    <t>Oncology</t>
   </si>
   <si>
     <t>DESTINY-Lung06</t>
   </si>
   <si>
     <t>NCT06899126</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06899126</t>
   </si>
   <si>
     <t>Daiichi Sankyo</t>
   </si>
   <si>
     <t>This clinical trial is designed to assess the efficacy and safety of trastuzumab deruxtecan (T-DXd; Enhertu®) in combination with pembrolizumab versus platinum-based chemotherapy in combination with pembrolizumab in participants with no prior therapy for locally advanced unresectable or metastatic non-squamous NSCLC, whose tumors have HER2-overexpressing and PD-L1 TPS \&lt;50% without known AGA that have locally available therapies targeting their AGAs in first-line advanced/metastatic setting.</t>
   </si>
   <si>
     <t>Study of Trastuzumab Deruxtecan in Combination With Pembrolizumab Versus Pembrolizumab With Platinum-based Chemotherapy in First-line HER2 Overexpressing Non-small Cell Lung Cancer</t>
   </si>
   <si>
     <t>2025-09-07</t>
   </si>
   <si>
     <t>2025-03-21</t>
   </si>
@@ -5688,53 +5706,50 @@
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Biocad</t>
   </si>
   <si>
     <t>generic</t>
   </si>
   <si>
     <t>PEMBRÓRIA</t>
   </si>
   <si>
-    <t>Oncology</t>
-[...1 lines deleted...]
-  <si>
     <t>100mg/4mL</t>
   </si>
   <si>
     <t>RCETH</t>
   </si>
   <si>
     <t>Ministry of Health of Republic of Belarus-Center for Examinations and Tests in Health Service</t>
   </si>
   <si>
     <t>https://rceth.by/Refbank</t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>Registers of Healthcare Expertise and Testing Center</t>
   </si>
   <si>
     <t>FSDC-MINZDRAV</t>
@@ -6369,186 +6384,144 @@
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2008156712</t>
   </si>
   <si>
     <t>Pembrolizumab and its use to treat cancer</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>N. V. Organon</t>
   </si>
   <si>
     <t>2028-06-13</t>
   </si>
   <si>
     <t>Antibodies which block the binding of human Programmed Death Receptor l(hPD-l) to its ligands (hPD-Ll or hPD-L2) and their variable region sequences are disclosed. A method of increasing the activity (or reducing downmodulation) of an immune response through the PD-I pathway is also disclosed.</t>
   </si>
   <si>
-    <t>Brazil, China, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, Montenegro, Mexico, Philippines, South Africa, India, Fiji, Grenada, Indonesia, Saint Lucia</t>
-[...14 lines deleted...]
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Korea, Republic of, United States of America, World Intellectual Property Organization (WIPO)</t>
+    <t>Brazil, China, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, Montenegro, Mexico, Philippines, World Intellectual Property Organization (WIPO), South Africa, India, Fiji, Grenada, Indonesia, Kiribati, Sierra Leone, Solomon Islands, Saint Lucia, Tuvalu</t>
+  </si>
+  <si>
+    <t>Canada, Australia, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, United States of America, World Intellectual Property Organization (WIPO), Anguilla, Bermuda, Virgin Islands (British), Cayman Islands, Gibraltar, Guernsey, Guyana, Jersey, Seychelles, Singapore, Saint Helena, Ascension and Tristan da Cunha, Turks and Caicos Islands, Falkland Islands (Malvinas)</t>
   </si>
   <si>
     <t>WO2012135408</t>
   </si>
   <si>
     <t>Stable formulations of anti-human PD-1 antibodies (histidine buffer; polysorbate 80; and sucrose)</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t xml:space="preserve">Merck Sharp &amp; Dohme Corp; </t>
   </si>
   <si>
     <t>2032-03-29</t>
   </si>
   <si>
     <t>The present invention relates to stable formulations of antibodies against human programmed death receptor PD-1, or antigen binding fragments thereof. The present invention further provides methods for treating various cancers and chronic infections with stable formulations of antibodies against human programmed death receptor PD-1, or antigen binding fragments thereof.</t>
   </si>
   <si>
-    <t>Albania, Serbia, Türkiye, North Macedonia, Mexico</t>
-[...14 lines deleted...]
-    <t>San Marino, Monaco, Korea, Republic of, World Intellectual Property Organization (WIPO)</t>
+    <t>China, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, Mexico, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>Canada, Australia, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Hong Kong, Japan, Korea, Republic of, Russian Federation, United States of America, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2015119930</t>
   </si>
   <si>
     <t>Pembrolizumab/axitinib combination use to treat cancer, renal cell carcinoma</t>
   </si>
   <si>
     <t>Combination; Use</t>
   </si>
   <si>
     <t>Merck Sharp &amp; Dohme Corp</t>
   </si>
   <si>
     <t>2035-02-03</t>
   </si>
   <si>
     <t>The present disclosure describes combination therapies comprising an antagonist of Programmed Death 1 receptor (PD-1) and a VEGFR inhibitor, and the use of the combination therapies for the treatment of cancer, and in particular for treating cancers that express PD-Ll.</t>
   </si>
   <si>
-    <t>Mexico</t>
-[...14 lines deleted...]
-    <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Korea, Republic of, Singapore, United States of America, World Intellectual Property Organization (WIPO), Hong Kong</t>
+    <t>Brazil, China, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, Mexico, World Intellectual Property Organization (WIPO), India, South Africa</t>
+  </si>
+  <si>
+    <t>Canada, Australia, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Hong Kong</t>
   </si>
   <si>
     <t>WO2016140717</t>
   </si>
   <si>
     <t>Pembrolizumab or nivolumab use in combination with lenvatinib to treat various cancers</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>2035-12-03</t>
   </si>
   <si>
-    <t>Canada, Australia, Korea, Republic of</t>
-[...4 lines deleted...]
-  <si>
     <t>World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
+    <t>Canada, Australia, Japan, Korea, Republic of, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
     <t>WO2016141218</t>
   </si>
   <si>
     <t>Pembrolizumab or nivolumab in combination with lenvatinib use to treat various cancers</t>
   </si>
   <si>
     <t>Combination</t>
   </si>
   <si>
     <t>Eisai R&amp;D Management Co., Ltd</t>
   </si>
   <si>
     <t>2036-03-03</t>
   </si>
   <si>
     <t>The present disclosure describes combination therapies comprising an antagonist of Programmed Death 1 receptor (PD-1) and a multi-RTK inhibitor, and the use of the combination therapies for the treatment of cancer. The multi-RTK inhibitor may be represented by Formula (I): wherein R1 is C1-6 alkyl or C3-8 cycloalkyl, R2 is a hydrogen atom or C1-6 alkoxy, and R3 is a hydrogen atom or a halogen atom. A tumor therapeutic agent is disclosed that combines a compound or pharmaceutically acceptable salt thereof represented by Formula I and an anti-PD-1 antibody.</t>
   </si>
   <si>
     <t>EPO (extended family)</t>
   </si>
   <si>
-    <t>Japan, United States of America</t>
-[...2 lines deleted...]
-    <t>Japan, World Intellectual Property Organization (WIPO)</t>
+    <t>Japan, United States of America, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/R0uPucjJ69Frn6rUjJUSGCukZjNVcC64nWiF3AM8.png</t>
   </si>
@@ -6586,50 +6559,53 @@
     <t>BIOCAD is Russia's leading full-cycle biotechnology and pharmaceutical manufacturing company. Founded in 2001 by CEO Dmitry Morozov, it covers everything from initial drug discovery and molecular engineering to large-scale mass commercial production.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>FDA label</t>
   </si>
   <si>
     <t>125514s096lbl.pdf</t>
   </si>
   <si>
     <t>resources/MXVj5X6SrZJy_125514s096lbl.pdf</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Monk, B. J., Colombo, N., Tewari, K. S., Dubot, C., Caceres, M. V., Hasegawa, K., Shapira-Frommer, R., Salman, P., Yañez, E., Gümüş, M., Olivera Hurtado de Mendoza, M., Samouëlian, V., Castonguay, V., Arkhipov, A., Tekin, C., Li, K., Keefe, S. M., Lorusso, D., &amp;amp; KEYNOTE-826 Investigators (2023). First-Line Pembrolizumab + Chemotherapy Versus Placebo + Chemotherapy for Persistent, Recurrent, or Metastatic Cervical Cancer: Final Overall Survival Results of KEYNOTE-826.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Journal of clinical oncology : official journal of the American Society of Clinical Oncology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;41&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(36), 5505–5511. &lt;/span&gt;&lt;a href="https://doi.org/10.1200/JCO.23.00914" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1200/JCO.23.00914&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Clinical trials frequently include multiple end points that mature at different times. The initial report, typically based on the primary end point, may be published when key planned co-primary or secondary analyses are not yet available. Clinical Trial Updates provide an opportunity to disseminate additional results from studies, published in&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;JCO&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;or elsewhere, for which the primary end point has already been reported.&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;The phase III, double-blind KEYNOTE-826 trial of pembrolizumab 200 mg or placebo once every 3 weeks for up to 35 cycles plus platinum-based chemotherapy, with or without bevacizumab, showed statistically significant survival benefits with the addition of pembrolizumab for patients with persistent, recurrent, or metastatic cervical cancer (primary data cutoff: May 3, 2021). This article reports the protocol-specified final overall survival (OS) results tested in the PD-L1 combined positive score (CPS) ≥1, all-comer, and CPS ≥10 populations. At the final data cutoff (October 3, 2022), the median study follow-up duration was 39.1 months (range, 32.1-46.5 months). In the PD-L1 CPS ≥1 (N = 548), all-comer (N = 617), and CPS ≥10 (N = 317) populations, median OS with pembrolizumab-chemotherapy versus placebo-chemotherapy was 28.6 months versus 16.5 months (hazard ratio [HR] for death, 0.60 [95% CI, 0.49 to 0.74]), 26.4 months versus 16.8 months (HR, 0.63 [95% CI, 0.52 to 0.77]), and 29.6 months versus 17.4 months (HR, 0.58 [95% CI, 0.44 to 0.78]), respectively. The incidence of grade ≥3 adverse events was 82.4% with pembrolizumab-chemotherapy and 75.4% with placebo-chemotherapy. These results show that pembrolizumab plus chemotherapy, with or without bevacizumab, continued to provide clinically meaningful improvements in OS for patients with persistent, recurrent, or metastatic cervical cancer.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1200/JCO.23.00914</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -6990,105 +6966,110 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20081224&amp;CC=WO&amp;NR=2008156712A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20121004&amp;CC=WO&amp;NR=2012135408A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20150813&amp;CC=WO&amp;NR=2015119930A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20160909&amp;CC=WO&amp;NR=2016140717A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20160909&amp;CC=WO&amp;NR=2016141218A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/R0uPucjJ69Frn6rUjJUSGCukZjNVcC64nWiF3AM8.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2334/MXVj5X6SrZJy_125514s096lbl.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2334/MXVj5X6SrZJy_125514s096lbl.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1200/JCO.23.00914" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -7117,177 +7098,192 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G2" t="s">
-        <v>40</v>
-[...10 lines deleted...]
-      <c r="N2" t="s">
         <v>44</v>
       </c>
-      <c r="O2" t="s">
+      <c r="J2" t="s">
         <v>45</v>
       </c>
+      <c r="K2" t="s">
+        <v>46</v>
+      </c>
+      <c r="L2" t="s">
+        <v>47</v>
+      </c>
       <c r="P2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Q2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="R2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="S2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="T2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="U2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="V2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="W2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="X2" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      <c r="Z2" s="1" t="s">
         <v>56</v>
       </c>
+      <c r="Y2" t="s">
+        <v>57</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>58</v>
+      </c>
       <c r="AA2" t="s">
-        <v>57</v>
+        <v>59</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>60</v>
       </c>
       <c r="AC2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="AD2" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="AF2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="AG2" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-      <c r="AJ2" t="s">
         <v>64</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>65</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>66</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>67</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ134"/>
   <sheetViews>
@@ -7331,11273 +7327,11672 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>111</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="C2" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="E2" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F2" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="G2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H2" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="I2" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="W2" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="Y2" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="Z2" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="AA2" t="s">
-        <v>125</v>
+        <v>130</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>131</v>
       </c>
       <c r="AE2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="AF2" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="AG2" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI2" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>135</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP2">
         <v>1123</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>137</v>
+      </c>
       <c r="AR2" t="s">
-        <v>132</v>
-[...8 lines deleted...]
-        <v>135</v>
+        <v>138</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>139</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>140</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C3" t="s">
+        <v>143</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="E3" t="s">
+        <v>123</v>
+      </c>
+      <c r="F3" t="s">
+        <v>124</v>
+      </c>
+      <c r="G3" t="s">
+        <v>145</v>
+      </c>
+      <c r="H3" t="s">
+        <v>146</v>
+      </c>
+      <c r="I3" t="s">
+        <v>147</v>
+      </c>
+      <c r="W3" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>149</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>150</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>151</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>152</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO3" t="s">
         <v>136</v>
       </c>
-      <c r="C3" t="s">
+      <c r="AP3">
+        <v>686</v>
+      </c>
+      <c r="AQ3" t="s">
         <v>137</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="AR3" t="s">
         <v>138</v>
       </c>
-      <c r="E3" t="s">
-[...8 lines deleted...]
-      <c r="H3" t="s">
+      <c r="AT3" t="s">
+        <v>154</v>
+      </c>
+      <c r="AV3" t="s">
         <v>140</v>
       </c>
-      <c r="I3" t="s">
+      <c r="AW3" t="s">
+        <v>155</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>156</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>60</v>
+      </c>
+      <c r="AZ3" t="s">
         <v>141</v>
-      </c>
-[...55 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C4" t="s">
+        <v>158</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="E4" t="s">
+        <v>123</v>
+      </c>
+      <c r="F4" t="s">
+        <v>160</v>
+      </c>
+      <c r="G4" t="s">
+        <v>125</v>
+      </c>
+      <c r="H4" t="s">
+        <v>161</v>
+      </c>
+      <c r="I4" t="s">
+        <v>162</v>
+      </c>
+      <c r="J4" t="s">
+        <v>163</v>
+      </c>
+      <c r="X4" t="s">
+        <v>164</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>165</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>166</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>166</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE4" t="s">
         <v>152</v>
       </c>
-      <c r="D4" s="4" t="s">
-[...5 lines deleted...]
-      <c r="F4" t="s">
+      <c r="AF4" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>167</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP4">
+        <v>1000</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>137</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>138</v>
+      </c>
+      <c r="AT4" t="s">
         <v>154</v>
       </c>
-      <c r="G4" t="s">
-[...2 lines deleted...]
-      <c r="H4" t="s">
+      <c r="AV4" t="s">
+        <v>140</v>
+      </c>
+      <c r="AW4" t="s">
         <v>155</v>
       </c>
-      <c r="I4" t="s">
+      <c r="AX4" t="s">
         <v>156</v>
       </c>
-      <c r="J4" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AY4" t="s">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="AZ4" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="C5" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="E5" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F5" t="s">
+        <v>160</v>
+      </c>
+      <c r="G5" t="s">
+        <v>145</v>
+      </c>
+      <c r="H5" t="s">
+        <v>171</v>
+      </c>
+      <c r="I5" t="s">
+        <v>172</v>
+      </c>
+      <c r="J5" t="s">
+        <v>173</v>
+      </c>
+      <c r="X5" t="s">
+        <v>174</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>175</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>176</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>177</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>152</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>178</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP5">
+        <v>726</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AT5" t="s">
         <v>154</v>
       </c>
-      <c r="G5" t="s">
-[...54 lines deleted...]
-        <v>148</v>
+      <c r="AW5" t="s">
+        <v>155</v>
       </c>
       <c r="AX5" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="AY5" t="s">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="AZ5" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="C6" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="E6" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F6" t="s">
+        <v>160</v>
+      </c>
+      <c r="G6" t="s">
+        <v>125</v>
+      </c>
+      <c r="H6" t="s">
+        <v>182</v>
+      </c>
+      <c r="I6" t="s">
+        <v>183</v>
+      </c>
+      <c r="J6" t="s">
+        <v>184</v>
+      </c>
+      <c r="X6" t="s">
+        <v>185</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>165</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>186</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>187</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>152</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>188</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP6">
+        <v>160</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>137</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>138</v>
+      </c>
+      <c r="AT6" t="s">
         <v>154</v>
       </c>
-      <c r="G6" t="s">
-[...54 lines deleted...]
-        <v>148</v>
+      <c r="AW6" t="s">
+        <v>189</v>
       </c>
       <c r="AX6" t="s">
-        <v>183</v>
+        <v>156</v>
       </c>
       <c r="AY6" t="s">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="AZ6" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="C7" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="E7" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F7" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="G7" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H7" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="I7" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="J7" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="X7" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="Y7" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="Z7" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="AA7" t="s">
-        <v>192</v>
+        <v>198</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>131</v>
       </c>
       <c r="AE7" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF7" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG7" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH7" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI7" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ7">
+        <v>199</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP7">
         <v>680</v>
       </c>
+      <c r="AQ7" t="s">
+        <v>137</v>
+      </c>
       <c r="AR7" t="s">
-        <v>132</v>
-[...8 lines deleted...]
-        <v>150</v>
+        <v>138</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>200</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>156</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="C8" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="E8" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F8" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="G8" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="H8" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="I8" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="J8" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="X8" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="Y8" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="Z8" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="AA8" t="s">
-        <v>204</v>
+        <v>210</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>131</v>
       </c>
       <c r="AE8" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF8" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG8" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH8" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI8" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ8">
+        <v>211</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP8">
         <v>741</v>
       </c>
+      <c r="AQ8" t="s">
+        <v>137</v>
+      </c>
       <c r="AR8" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>138</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>140</v>
       </c>
       <c r="AW8" t="s">
-        <v>135</v>
+        <v>155</v>
       </c>
       <c r="AX8" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="AY8" t="s">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="AZ8" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C9" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="E9" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F9" t="s">
+        <v>160</v>
+      </c>
+      <c r="G9" t="s">
+        <v>125</v>
+      </c>
+      <c r="H9" t="s">
+        <v>216</v>
+      </c>
+      <c r="I9" t="s">
+        <v>217</v>
+      </c>
+      <c r="J9" t="s">
+        <v>218</v>
+      </c>
+      <c r="X9" t="s">
+        <v>219</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>220</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>221</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>222</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>152</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>223</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP9">
+        <v>851</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>137</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AT9" t="s">
         <v>154</v>
       </c>
-      <c r="G9" t="s">
-[...54 lines deleted...]
-        <v>148</v>
+      <c r="AV9" t="s">
+        <v>140</v>
       </c>
       <c r="AW9" t="s">
-        <v>135</v>
+        <v>155</v>
       </c>
       <c r="AX9" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="AY9" t="s">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="AZ9" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="C10" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="E10" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F10" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="G10" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H10" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="I10" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="J10" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="X10" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="Y10" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="Z10" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="AA10" t="s">
-        <v>226</v>
+        <v>232</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>131</v>
       </c>
       <c r="AE10" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF10" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG10" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH10" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI10" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ10">
+        <v>233</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP10">
         <v>600</v>
       </c>
+      <c r="AQ10" t="s">
+        <v>137</v>
+      </c>
       <c r="AR10" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>138</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>234</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>140</v>
       </c>
       <c r="AW10" t="s">
-        <v>135</v>
+        <v>155</v>
       </c>
       <c r="AX10" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="AY10" t="s">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="AZ10" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="C11" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="E11" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F11" t="s">
+        <v>160</v>
+      </c>
+      <c r="G11" t="s">
+        <v>125</v>
+      </c>
+      <c r="H11" t="s">
+        <v>238</v>
+      </c>
+      <c r="I11" t="s">
+        <v>239</v>
+      </c>
+      <c r="J11" t="s">
+        <v>240</v>
+      </c>
+      <c r="X11" t="s">
+        <v>241</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>165</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>242</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>243</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>152</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>244</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP11">
+        <v>1200</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>137</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>138</v>
+      </c>
+      <c r="AT11" t="s">
         <v>154</v>
       </c>
-      <c r="G11" t="s">
-[...54 lines deleted...]
-        <v>148</v>
+      <c r="AV11" t="s">
+        <v>245</v>
       </c>
       <c r="AW11" t="s">
-        <v>239</v>
+        <v>155</v>
       </c>
       <c r="AX11" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="AY11" t="s">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="AZ11" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B12" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="C12" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="E12" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F12" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="G12" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H12" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="I12" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="J12" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="X12" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="Y12" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="Z12" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="AA12" t="s">
-        <v>249</v>
+        <v>255</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>131</v>
       </c>
       <c r="AE12" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF12" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG12" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH12" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI12" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ12">
+        <v>256</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP12">
         <v>780</v>
       </c>
-      <c r="AS12" t="s">
-[...3 lines deleted...]
-        <v>134</v>
+      <c r="AR12" t="s">
+        <v>138</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>139</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>257</v>
       </c>
       <c r="AW12" t="s">
-        <v>251</v>
+        <v>155</v>
       </c>
       <c r="AX12" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="AY12" t="s">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="AZ12" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B13" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="C13" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E13" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="G13" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H13" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="I13" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="J13" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="X13" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="Y13" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="Z13" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="AA13" t="s">
-        <v>261</v>
+        <v>267</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>131</v>
       </c>
       <c r="AE13" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF13" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG13" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH13" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI13" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ13">
+        <v>268</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP13">
         <v>1012</v>
       </c>
+      <c r="AQ13" t="s">
+        <v>137</v>
+      </c>
       <c r="AR13" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>138</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>139</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>140</v>
       </c>
       <c r="AW13" t="s">
-        <v>135</v>
+        <v>155</v>
       </c>
       <c r="AX13" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="AY13" t="s">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="AZ13" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B14" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="C14" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="E14" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F14" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="G14" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H14" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="I14" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="J14" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="X14" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="Y14" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="Z14" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="AA14" t="s">
-        <v>271</v>
+        <v>277</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>131</v>
       </c>
       <c r="AE14" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF14" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG14" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH14" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI14" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ14">
+        <v>278</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP14">
         <v>614</v>
       </c>
+      <c r="AQ14" t="s">
+        <v>137</v>
+      </c>
       <c r="AR14" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>138</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>139</v>
+      </c>
+      <c r="AZ14" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B15" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="C15" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="E15" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G15" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H15" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="I15" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="J15" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="X15" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="Y15" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="Z15" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="AA15" t="s">
-        <v>282</v>
+        <v>288</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>131</v>
       </c>
       <c r="AE15" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF15" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG15" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH15" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI15" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ15">
+        <v>289</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP15">
         <v>1089</v>
       </c>
+      <c r="AQ15" t="s">
+        <v>137</v>
+      </c>
       <c r="AR15" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>138</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>234</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>245</v>
       </c>
       <c r="AW15" t="s">
-        <v>239</v>
+        <v>155</v>
       </c>
       <c r="AX15" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="AY15" t="s">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="AZ15" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B16" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="C16" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="E16" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F16" t="s">
+        <v>160</v>
+      </c>
+      <c r="G16" t="s">
+        <v>293</v>
+      </c>
+      <c r="H16" t="s">
+        <v>294</v>
+      </c>
+      <c r="I16" t="s">
+        <v>295</v>
+      </c>
+      <c r="J16" t="s">
+        <v>296</v>
+      </c>
+      <c r="X16" t="s">
+        <v>297</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>298</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>299</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>300</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>152</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>301</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP16">
+        <v>400</v>
+      </c>
+      <c r="AQ16" t="s">
+        <v>137</v>
+      </c>
+      <c r="AR16" t="s">
+        <v>138</v>
+      </c>
+      <c r="AT16" t="s">
         <v>154</v>
       </c>
-      <c r="G16" t="s">
-[...54 lines deleted...]
-        <v>148</v>
+      <c r="AV16" t="s">
+        <v>302</v>
       </c>
       <c r="AW16" t="s">
-        <v>296</v>
+        <v>155</v>
       </c>
       <c r="AX16" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="AY16" t="s">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="AZ16" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B17" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="C17" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="E17" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G17" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H17" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="I17" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="J17" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="X17" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="Y17" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="Z17" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="AA17" t="s">
-        <v>305</v>
+        <v>311</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>131</v>
       </c>
       <c r="AE17" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF17" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG17" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH17" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI17" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ17">
+        <v>312</v>
+      </c>
+      <c r="AO17" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP17">
         <v>249</v>
       </c>
+      <c r="AQ17" t="s">
+        <v>137</v>
+      </c>
       <c r="AR17" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT17" t="s">
+        <v>154</v>
+      </c>
+      <c r="AV17" t="s">
+        <v>313</v>
       </c>
       <c r="AW17" t="s">
-        <v>307</v>
+        <v>155</v>
       </c>
       <c r="AX17" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="AY17" t="s">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="AZ17" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B18" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="C18" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="E18" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G18" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H18" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="I18" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="J18" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="X18" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="Y18" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="AA18" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="AB18" t="s">
-        <v>316</v>
+        <v>322</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>323</v>
       </c>
       <c r="AE18" t="s">
-        <v>317</v>
+        <v>152</v>
       </c>
       <c r="AF18" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG18" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH18" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI18" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ18">
+        <v>324</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP18">
         <v>1594</v>
       </c>
+      <c r="AQ18" t="s">
+        <v>137</v>
+      </c>
       <c r="AR18" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>138</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>200</v>
+      </c>
+      <c r="AV18" t="s">
+        <v>140</v>
       </c>
       <c r="AW18" t="s">
-        <v>135</v>
+        <v>155</v>
       </c>
       <c r="AX18" t="s">
-        <v>149</v>
+        <v>325</v>
       </c>
       <c r="AY18" t="s">
-        <v>319</v>
+        <v>60</v>
       </c>
       <c r="AZ18" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B19" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="C19" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="E19" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F19" t="s">
+        <v>160</v>
+      </c>
+      <c r="G19" t="s">
+        <v>145</v>
+      </c>
+      <c r="H19" t="s">
+        <v>329</v>
+      </c>
+      <c r="I19" t="s">
+        <v>330</v>
+      </c>
+      <c r="J19" t="s">
+        <v>331</v>
+      </c>
+      <c r="X19" t="s">
+        <v>332</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>333</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>334</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>334</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>152</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>335</v>
+      </c>
+      <c r="AO19" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP19">
+        <v>1170</v>
+      </c>
+      <c r="AQ19" t="s">
+        <v>137</v>
+      </c>
+      <c r="AR19" t="s">
+        <v>138</v>
+      </c>
+      <c r="AT19" t="s">
         <v>154</v>
       </c>
-      <c r="G19" t="s">
-[...54 lines deleted...]
-        <v>148</v>
+      <c r="AV19" t="s">
+        <v>140</v>
       </c>
       <c r="AW19" t="s">
-        <v>135</v>
+        <v>155</v>
       </c>
       <c r="AX19" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="AY19" t="s">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="AZ19" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B20" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="C20" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="E20" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F20" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G20" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H20" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="I20" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="J20" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="X20" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="Y20" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="AB20" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="AC20" t="s">
-        <v>339</v>
+        <v>345</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>131</v>
       </c>
       <c r="AE20" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF20" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG20" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH20" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI20" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ20">
+        <v>346</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP20">
         <v>112</v>
       </c>
+      <c r="AQ20" t="s">
+        <v>137</v>
+      </c>
       <c r="AR20" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>138</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>200</v>
+      </c>
+      <c r="AV20" t="s">
+        <v>140</v>
       </c>
       <c r="AW20" t="s">
-        <v>135</v>
+        <v>155</v>
       </c>
       <c r="AX20" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="AY20" t="s">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="AZ20" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B21" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="C21" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="E21" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F21" t="s">
+        <v>160</v>
+      </c>
+      <c r="G21" t="s">
+        <v>125</v>
+      </c>
+      <c r="H21" t="s">
+        <v>350</v>
+      </c>
+      <c r="I21" t="s">
+        <v>351</v>
+      </c>
+      <c r="J21" t="s">
+        <v>308</v>
+      </c>
+      <c r="X21" t="s">
+        <v>352</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>353</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>354</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>354</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>152</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>355</v>
+      </c>
+      <c r="AO21" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP21">
+        <v>100</v>
+      </c>
+      <c r="AQ21" t="s">
+        <v>137</v>
+      </c>
+      <c r="AR21" t="s">
+        <v>138</v>
+      </c>
+      <c r="AT21" t="s">
         <v>154</v>
       </c>
-      <c r="G21" t="s">
-[...54 lines deleted...]
-        <v>148</v>
+      <c r="AV21" t="s">
+        <v>140</v>
       </c>
       <c r="AW21" t="s">
-        <v>135</v>
+        <v>155</v>
       </c>
       <c r="AX21" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="AY21" t="s">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="AZ21" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B22" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="C22" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="E22" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G22" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H22" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="I22" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="J22" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="X22" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="Y22" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="Z22" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="AA22" t="s">
-        <v>359</v>
+        <v>365</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>131</v>
       </c>
       <c r="AE22" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF22" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG22" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH22" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI22" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ22">
+        <v>366</v>
+      </c>
+      <c r="AO22" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP22">
         <v>1800</v>
       </c>
+      <c r="AQ22" t="s">
+        <v>137</v>
+      </c>
       <c r="AR22" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>138</v>
+      </c>
+      <c r="AT22" t="s">
+        <v>234</v>
+      </c>
+      <c r="AV22" t="s">
+        <v>367</v>
       </c>
       <c r="AW22" t="s">
-        <v>361</v>
+        <v>155</v>
       </c>
       <c r="AX22" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="AY22" t="s">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="AZ22" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B23" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="C23" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="E23" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G23" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H23" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="I23" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="X23" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="Y23" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="Z23" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="AA23" t="s">
-        <v>370</v>
+        <v>376</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>131</v>
       </c>
       <c r="AE23" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="AF23" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="AG23" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH23" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI23" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ23">
+        <v>377</v>
+      </c>
+      <c r="AO23" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP23">
         <v>616</v>
       </c>
+      <c r="AQ23" t="s">
+        <v>137</v>
+      </c>
       <c r="AR23" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>138</v>
+      </c>
+      <c r="AT23" t="s">
+        <v>234</v>
+      </c>
+      <c r="AZ23" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B24" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="C24" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="E24" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F24" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="G24" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="H24" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="I24" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="J24" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="M24" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="O24" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="Q24" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="S24" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="U24" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="X24" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="Y24" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="Z24" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="AA24" t="s">
-        <v>386</v>
+        <v>392</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>131</v>
       </c>
       <c r="AE24" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF24" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG24" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH24" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI24" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ24">
+        <v>393</v>
+      </c>
+      <c r="AO24" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP24">
         <v>756</v>
       </c>
+      <c r="AQ24" t="s">
+        <v>137</v>
+      </c>
       <c r="AR24" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>138</v>
+      </c>
+      <c r="AT24" t="s">
+        <v>200</v>
+      </c>
+      <c r="AV24" t="s">
+        <v>140</v>
       </c>
       <c r="AW24" t="s">
-        <v>135</v>
+        <v>155</v>
       </c>
       <c r="AX24" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="AY24" t="s">
-        <v>150</v>
+        <v>60</v>
       </c>
       <c r="AZ24" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B25" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="C25" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="D25" s="4" t="s">
+        <v>396</v>
+      </c>
+      <c r="E25" t="s">
+        <v>123</v>
+      </c>
+      <c r="G25" t="s">
+        <v>125</v>
+      </c>
+      <c r="H25" t="s">
+        <v>397</v>
+      </c>
+      <c r="I25" t="s">
+        <v>398</v>
+      </c>
+      <c r="J25" t="s">
+        <v>399</v>
+      </c>
+      <c r="M25" t="s">
+        <v>400</v>
+      </c>
+      <c r="O25" t="s">
+        <v>401</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>402</v>
+      </c>
+      <c r="S25" t="s">
+        <v>403</v>
+      </c>
+      <c r="U25" t="s">
+        <v>404</v>
+      </c>
+      <c r="X25" t="s">
+        <v>405</v>
+      </c>
+      <c r="Y25" t="s">
         <v>390</v>
       </c>
-      <c r="E25" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="Z25" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="AA25" t="s">
-        <v>400</v>
+        <v>406</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>131</v>
       </c>
       <c r="AE25" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF25" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG25" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH25" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI25" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ25">
+        <v>407</v>
+      </c>
+      <c r="AO25" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP25">
         <v>611</v>
       </c>
+      <c r="AQ25" t="s">
+        <v>137</v>
+      </c>
       <c r="AR25" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>138</v>
+      </c>
+      <c r="AT25" t="s">
+        <v>139</v>
+      </c>
+      <c r="AZ25" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B26" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="C26" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="E26" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G26" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H26" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="I26" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="J26" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="M26" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="O26" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="Q26" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="S26" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="U26" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="X26" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="Y26" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="AA26" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="AB26" t="s">
-        <v>416</v>
+        <v>422</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>131</v>
       </c>
       <c r="AE26" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF26" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG26" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH26" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI26" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ26">
+        <v>423</v>
+      </c>
+      <c r="AO26" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP26">
         <v>739</v>
       </c>
+      <c r="AQ26" t="s">
+        <v>137</v>
+      </c>
       <c r="AR26" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>138</v>
+      </c>
+      <c r="AT26" t="s">
+        <v>234</v>
+      </c>
+      <c r="AZ26" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B27" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="C27" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="E27" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G27" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H27" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="I27" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="J27" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="M27" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="O27" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="Q27" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="S27" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="U27" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="X27" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="Y27" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="Z27" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="AA27" t="s">
-        <v>430</v>
+        <v>436</v>
+      </c>
+      <c r="AD27" t="s">
+        <v>131</v>
       </c>
       <c r="AE27" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="AF27" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="AG27" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH27" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI27" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ27">
+        <v>437</v>
+      </c>
+      <c r="AO27" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP27">
         <v>280</v>
       </c>
+      <c r="AQ27" t="s">
+        <v>137</v>
+      </c>
       <c r="AR27" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT27" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ27" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B28" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="C28" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="E28" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G28" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="H28" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="I28" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="J28" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="M28" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="O28" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="Q28" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="S28" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="U28" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="X28" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="Y28" t="s">
+        <v>449</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>450</v>
+      </c>
+      <c r="AA28" t="s">
+        <v>450</v>
+      </c>
+      <c r="AD28" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE28" t="s">
+        <v>152</v>
+      </c>
+      <c r="AF28" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG28" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH28" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI28" t="s">
+        <v>451</v>
+      </c>
+      <c r="AO28" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP28">
         <v>443</v>
       </c>
-      <c r="Z28" t="s">
-[...27 lines deleted...]
-        <v>443</v>
+      <c r="AQ28" t="s">
+        <v>137</v>
       </c>
       <c r="AR28" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT28" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ28" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B29" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="C29" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="E29" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G29" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="H29" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="I29" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="J29" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="M29" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="O29" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="X29" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="Y29" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="Z29" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="AA29" t="s">
-        <v>457</v>
+        <v>463</v>
+      </c>
+      <c r="AD29" t="s">
+        <v>131</v>
       </c>
       <c r="AE29" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF29" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG29" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH29" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI29" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ29">
+        <v>464</v>
+      </c>
+      <c r="AO29" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP29">
         <v>407</v>
       </c>
+      <c r="AQ29" t="s">
+        <v>137</v>
+      </c>
       <c r="AR29" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT29" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ29" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B30" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="C30" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="E30" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G30" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H30" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="I30" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="J30" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="M30" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="O30" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="Q30" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="S30" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="U30" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="X30" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="Y30" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="AA30" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="AB30" t="s">
-        <v>470</v>
+        <v>476</v>
+      </c>
+      <c r="AD30" t="s">
+        <v>131</v>
       </c>
       <c r="AE30" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF30" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG30" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH30" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI30" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ30">
+        <v>477</v>
+      </c>
+      <c r="AO30" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP30">
         <v>531</v>
       </c>
+      <c r="AQ30" t="s">
+        <v>137</v>
+      </c>
       <c r="AR30" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT30" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ30" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B31" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="C31" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="E31" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G31" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H31" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="I31" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="J31" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="M31" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O31" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="Q31" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="S31" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="U31" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="X31" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="Y31" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="Z31" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="AA31" t="s">
-        <v>482</v>
+        <v>488</v>
+      </c>
+      <c r="AD31" t="s">
+        <v>131</v>
       </c>
       <c r="AE31" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF31" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG31" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH31" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI31" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ31">
+        <v>489</v>
+      </c>
+      <c r="AO31" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP31">
         <v>862</v>
       </c>
+      <c r="AQ31" t="s">
+        <v>137</v>
+      </c>
       <c r="AR31" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT31" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ31" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B32" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="C32" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="E32" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G32" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H32" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="I32" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="J32" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="M32" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O32" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="Q32" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="S32" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="X32" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="Y32" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="AA32" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="AB32" t="s">
-        <v>494</v>
+        <v>500</v>
+      </c>
+      <c r="AD32" t="s">
+        <v>131</v>
       </c>
       <c r="AE32" t="s">
-        <v>126</v>
+        <v>501</v>
       </c>
       <c r="AF32" t="s">
-        <v>495</v>
+        <v>133</v>
       </c>
       <c r="AG32" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH32" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI32" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ32">
+        <v>502</v>
+      </c>
+      <c r="AO32" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP32">
         <v>186</v>
       </c>
+      <c r="AQ32" t="s">
+        <v>137</v>
+      </c>
       <c r="AR32" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>138</v>
+      </c>
+      <c r="AT32" t="s">
+        <v>200</v>
+      </c>
+      <c r="AZ32" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="33" spans="1:52">
       <c r="A33" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B33" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="C33" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="E33" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F33" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G33" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H33" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="I33" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="J33" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="M33" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O33" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="Q33" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="S33" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="X33" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="Y33" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="AB33" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="AC33" t="s">
-        <v>504</v>
+        <v>510</v>
+      </c>
+      <c r="AD33" t="s">
+        <v>131</v>
       </c>
       <c r="AE33" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF33" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG33" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH33" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI33" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ33">
+        <v>511</v>
+      </c>
+      <c r="AO33" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP33">
         <v>158</v>
       </c>
+      <c r="AQ33" t="s">
+        <v>137</v>
+      </c>
       <c r="AR33" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>138</v>
+      </c>
+      <c r="AT33" t="s">
+        <v>234</v>
+      </c>
+      <c r="AZ33" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="34" spans="1:52">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B34" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="C34" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="E34" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F34" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="G34" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H34" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="I34" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="X34" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="Y34" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="AB34" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="AC34" t="s">
-        <v>515</v>
+        <v>521</v>
+      </c>
+      <c r="AD34" t="s">
+        <v>131</v>
       </c>
       <c r="AE34" t="s">
-        <v>126</v>
+        <v>501</v>
       </c>
       <c r="AF34" t="s">
-        <v>495</v>
+        <v>133</v>
       </c>
       <c r="AG34" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH34" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI34" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ34">
+        <v>522</v>
+      </c>
+      <c r="AO34" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP34">
         <v>81</v>
       </c>
+      <c r="AQ34" t="s">
+        <v>137</v>
+      </c>
       <c r="AR34" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>138</v>
+      </c>
+      <c r="AT34" t="s">
+        <v>234</v>
+      </c>
+      <c r="AZ34" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="35" spans="1:52">
       <c r="A35" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B35" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="C35" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="E35" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G35" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H35" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="I35" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="J35" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="M35" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="O35" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="Q35" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="S35" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="U35" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="X35" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="Y35" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="Z35" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="AA35" t="s">
-        <v>527</v>
+        <v>533</v>
+      </c>
+      <c r="AD35" t="s">
+        <v>131</v>
       </c>
       <c r="AE35" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF35" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG35" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH35" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI35" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ35">
+        <v>534</v>
+      </c>
+      <c r="AO35" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP35">
         <v>340</v>
       </c>
+      <c r="AQ35" t="s">
+        <v>137</v>
+      </c>
       <c r="AR35" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>138</v>
+      </c>
+      <c r="AT35" t="s">
+        <v>200</v>
+      </c>
+      <c r="AZ35" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="36" spans="1:52">
       <c r="A36" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B36" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="C36" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E36" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G36" t="s">
+        <v>125</v>
+      </c>
+      <c r="H36" t="s">
+        <v>538</v>
+      </c>
+      <c r="I36" t="s">
+        <v>539</v>
+      </c>
+      <c r="J36" t="s">
+        <v>308</v>
+      </c>
+      <c r="M36" t="s">
+        <v>41</v>
+      </c>
+      <c r="O36" t="s">
+        <v>389</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>416</v>
+      </c>
+      <c r="S36" t="s">
+        <v>540</v>
+      </c>
+      <c r="U36" t="s">
+        <v>541</v>
+      </c>
+      <c r="X36" t="s">
+        <v>542</v>
+      </c>
+      <c r="Y36" t="s">
+        <v>298</v>
+      </c>
+      <c r="AA36" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB36" t="s">
+        <v>543</v>
+      </c>
+      <c r="AD36" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE36" t="s">
+        <v>152</v>
+      </c>
+      <c r="AF36" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG36" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH36" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI36" t="s">
+        <v>544</v>
+      </c>
+      <c r="AO36" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP36">
         <v>120</v>
       </c>
-      <c r="H36" t="s">
-[...57 lines deleted...]
-        <v>120</v>
+      <c r="AQ36" t="s">
+        <v>137</v>
       </c>
       <c r="AR36" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>138</v>
+      </c>
+      <c r="AT36" t="s">
+        <v>212</v>
+      </c>
+      <c r="AZ36" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="37" spans="1:52">
       <c r="A37" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B37" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="C37" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="E37" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G37" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="H37" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="I37" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="J37" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="M37" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="O37" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="Q37" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="S37" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="U37" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="X37" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="Y37" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="Z37" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="AA37" t="s">
-        <v>552</v>
+        <v>558</v>
+      </c>
+      <c r="AD37" t="s">
+        <v>131</v>
       </c>
       <c r="AE37" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="AF37" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="AG37" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH37" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI37" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ37">
+        <v>559</v>
+      </c>
+      <c r="AO37" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP37">
         <v>456</v>
       </c>
+      <c r="AQ37" t="s">
+        <v>137</v>
+      </c>
       <c r="AR37" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>138</v>
+      </c>
+      <c r="AT37" t="s">
+        <v>139</v>
+      </c>
+      <c r="AZ37" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="38" spans="1:52">
       <c r="A38" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B38" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="C38" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="E38" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F38" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G38" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H38" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="I38" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="J38" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="M38" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="O38" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="Q38" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="S38" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="X38" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="Y38" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="AB38" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="AC38" t="s">
-        <v>562</v>
+        <v>568</v>
+      </c>
+      <c r="AD38" t="s">
+        <v>131</v>
       </c>
       <c r="AE38" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="AF38" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="AG38" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH38" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI38" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ38">
+        <v>569</v>
+      </c>
+      <c r="AO38" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP38">
         <v>130</v>
       </c>
+      <c r="AQ38" t="s">
+        <v>137</v>
+      </c>
       <c r="AR38" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT38" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ38" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="39" spans="1:52">
       <c r="A39" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B39" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="C39" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="E39" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F39" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="G39" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H39" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="I39" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="J39" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="M39" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O39" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="Q39" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="S39" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="U39" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="X39" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="Y39" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="Z39" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="AA39" t="s">
-        <v>572</v>
+        <v>578</v>
+      </c>
+      <c r="AD39" t="s">
+        <v>131</v>
       </c>
       <c r="AE39" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF39" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG39" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH39" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI39" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>579</v>
+      </c>
+      <c r="AO39" t="s">
+        <v>136</v>
+      </c>
+      <c r="AQ39" t="s">
+        <v>137</v>
       </c>
       <c r="AR39" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>138</v>
+      </c>
+      <c r="AT39" t="s">
+        <v>200</v>
+      </c>
+      <c r="AZ39" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="40" spans="1:52">
       <c r="A40" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B40" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="C40" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E40" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F40" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G40" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H40" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="I40" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
       <c r="J40" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="M40" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="O40" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="Q40" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="S40" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="X40" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="Y40" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="AB40" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="AC40" t="s">
-        <v>586</v>
+        <v>592</v>
+      </c>
+      <c r="AD40" t="s">
+        <v>131</v>
       </c>
       <c r="AE40" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF40" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG40" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH40" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI40" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ40">
+        <v>593</v>
+      </c>
+      <c r="AO40" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP40">
         <v>480</v>
       </c>
+      <c r="AQ40" t="s">
+        <v>137</v>
+      </c>
       <c r="AR40" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT40" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ40" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="41" spans="1:52">
       <c r="A41" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B41" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="C41" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
       <c r="E41" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G41" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H41" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="I41" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="J41" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="M41" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="O41" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="X41" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="Y41" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="AA41" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="AB41" t="s">
-        <v>596</v>
+        <v>602</v>
+      </c>
+      <c r="AD41" t="s">
+        <v>131</v>
       </c>
       <c r="AE41" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF41" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG41" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH41" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI41" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ41">
+        <v>603</v>
+      </c>
+      <c r="AO41" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP41">
         <v>1264</v>
       </c>
+      <c r="AQ41" t="s">
+        <v>137</v>
+      </c>
       <c r="AR41" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>138</v>
+      </c>
+      <c r="AT41" t="s">
+        <v>212</v>
+      </c>
+      <c r="AZ41" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="42" spans="1:52">
       <c r="A42" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
       <c r="C42" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
       <c r="E42" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G42" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H42" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
       <c r="I42" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
       <c r="J42" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="M42" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O42" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="Q42" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="S42" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="X42" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="Y42" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="Z42" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="AA42" t="s">
-        <v>607</v>
+        <v>613</v>
+      </c>
+      <c r="AD42" t="s">
+        <v>131</v>
       </c>
       <c r="AE42" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF42" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG42" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH42" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI42" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ42">
+        <v>312</v>
+      </c>
+      <c r="AO42" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP42">
         <v>1653</v>
       </c>
+      <c r="AQ42" t="s">
+        <v>137</v>
+      </c>
       <c r="AR42" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT42" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ42" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="43" spans="1:52">
       <c r="A43" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B43" t="s">
-        <v>608</v>
+        <v>614</v>
       </c>
       <c r="C43" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="E43" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F43" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G43" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H43" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="I43" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="J43" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="M43" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O43" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="Q43" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="S43" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="U43" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="X43" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="Y43" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="AB43" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="AC43" t="s">
-        <v>617</v>
+        <v>623</v>
+      </c>
+      <c r="AD43" t="s">
+        <v>131</v>
       </c>
       <c r="AE43" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF43" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG43" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH43" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI43" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ43">
+        <v>624</v>
+      </c>
+      <c r="AO43" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP43">
         <v>201</v>
       </c>
+      <c r="AQ43" t="s">
+        <v>137</v>
+      </c>
       <c r="AR43" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>138</v>
+      </c>
+      <c r="AT43" t="s">
+        <v>200</v>
+      </c>
+      <c r="AZ43" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="44" spans="1:52">
       <c r="A44" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B44" t="s">
-        <v>619</v>
+        <v>625</v>
       </c>
       <c r="C44" t="s">
-        <v>620</v>
+        <v>626</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
       <c r="E44" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G44" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H44" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="I44" t="s">
-        <v>623</v>
+        <v>629</v>
       </c>
       <c r="J44" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="M44" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O44" t="s">
-        <v>625</v>
+        <v>631</v>
       </c>
       <c r="Q44" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
       <c r="S44" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="U44" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="X44" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
       <c r="Y44" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="Z44" t="s">
-        <v>628</v>
+        <v>634</v>
       </c>
       <c r="AA44" t="s">
-        <v>628</v>
+        <v>634</v>
+      </c>
+      <c r="AD44" t="s">
+        <v>131</v>
       </c>
       <c r="AE44" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF44" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG44" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH44" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI44" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ44">
+        <v>635</v>
+      </c>
+      <c r="AO44" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP44">
         <v>808</v>
       </c>
+      <c r="AQ44" t="s">
+        <v>137</v>
+      </c>
       <c r="AR44" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT44" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ44" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="45" spans="1:52">
       <c r="A45" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B45" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="C45" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
       <c r="E45" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F45" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G45" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H45" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
       <c r="I45" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="J45" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="M45" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O45" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="Q45" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="X45" t="s">
-        <v>637</v>
+        <v>643</v>
       </c>
       <c r="Y45" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="AB45" t="s">
-        <v>639</v>
+        <v>645</v>
       </c>
       <c r="AC45" t="s">
-        <v>640</v>
+        <v>646</v>
+      </c>
+      <c r="AD45" t="s">
+        <v>131</v>
       </c>
       <c r="AE45" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF45" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG45" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH45" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI45" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ45">
+        <v>647</v>
+      </c>
+      <c r="AO45" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP45">
         <v>623</v>
       </c>
+      <c r="AQ45" t="s">
+        <v>137</v>
+      </c>
       <c r="AR45" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>138</v>
+      </c>
+      <c r="AT45" t="s">
+        <v>234</v>
+      </c>
+      <c r="AZ45" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="46" spans="1:52">
       <c r="A46" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B46" t="s">
-        <v>642</v>
+        <v>648</v>
       </c>
       <c r="C46" t="s">
-        <v>643</v>
+        <v>649</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>644</v>
+        <v>650</v>
       </c>
       <c r="E46" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G46" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H46" t="s">
-        <v>645</v>
+        <v>651</v>
       </c>
       <c r="I46" t="s">
-        <v>646</v>
+        <v>652</v>
       </c>
       <c r="J46" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="M46" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O46" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="Q46" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="S46" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="U46" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="X46" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
       <c r="Y46" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="AA46" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
       <c r="AB46" t="s">
-        <v>652</v>
+        <v>658</v>
+      </c>
+      <c r="AD46" t="s">
+        <v>131</v>
       </c>
       <c r="AE46" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF46" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG46" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH46" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI46" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ46">
+        <v>659</v>
+      </c>
+      <c r="AO46" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP46">
         <v>895</v>
       </c>
+      <c r="AQ46" t="s">
+        <v>137</v>
+      </c>
       <c r="AR46" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT46" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ46" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="47" spans="1:52">
       <c r="A47" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B47" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
       <c r="C47" t="s">
-        <v>655</v>
+        <v>661</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>656</v>
+        <v>662</v>
       </c>
       <c r="E47" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G47" t="s">
-        <v>657</v>
+        <v>663</v>
       </c>
       <c r="H47" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
       <c r="I47" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="J47" t="s">
-        <v>660</v>
+        <v>666</v>
       </c>
       <c r="M47" t="s">
-        <v>661</v>
+        <v>667</v>
       </c>
       <c r="O47" t="s">
-        <v>662</v>
+        <v>668</v>
       </c>
       <c r="Q47" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="X47" t="s">
-        <v>663</v>
+        <v>669</v>
       </c>
       <c r="Y47" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="Z47" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
       <c r="AA47" t="s">
-        <v>665</v>
+        <v>671</v>
+      </c>
+      <c r="AD47" t="s">
+        <v>131</v>
       </c>
       <c r="AE47" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF47" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG47" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH47" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI47" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ47">
+        <v>672</v>
+      </c>
+      <c r="AO47" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP47">
         <v>256</v>
       </c>
+      <c r="AQ47" t="s">
+        <v>137</v>
+      </c>
       <c r="AR47" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>138</v>
+      </c>
+      <c r="AT47" t="s">
+        <v>212</v>
+      </c>
+      <c r="AZ47" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:52">
       <c r="A48" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B48" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="C48" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
       <c r="E48" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G48" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H48" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
       <c r="I48" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
       <c r="J48" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
       <c r="M48" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O48" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="Q48" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="S48" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="U48" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="X48" t="s">
-        <v>675</v>
+        <v>681</v>
       </c>
       <c r="Y48" t="s">
-        <v>676</v>
+        <v>682</v>
       </c>
       <c r="Z48" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
       <c r="AA48" t="s">
-        <v>677</v>
+        <v>683</v>
+      </c>
+      <c r="AD48" t="s">
+        <v>131</v>
       </c>
       <c r="AE48" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="AF48" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="AG48" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH48" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI48" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ48">
+        <v>684</v>
+      </c>
+      <c r="AO48" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP48">
         <v>990</v>
       </c>
+      <c r="AQ48" t="s">
+        <v>137</v>
+      </c>
       <c r="AR48" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>138</v>
+      </c>
+      <c r="AT48" t="s">
+        <v>212</v>
+      </c>
+      <c r="AZ48" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="49" spans="1:52">
       <c r="A49" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B49" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="C49" t="s">
-        <v>680</v>
+        <v>686</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>681</v>
+        <v>687</v>
       </c>
       <c r="E49" t="s">
-        <v>118</v>
+        <v>123</v>
+      </c>
+      <c r="AF49" t="s">
+        <v>133</v>
       </c>
       <c r="AG49" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH49" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>133</v>
+      </c>
+      <c r="AZ49" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="50" spans="1:52">
       <c r="A50" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B50" t="s">
-        <v>682</v>
+        <v>688</v>
       </c>
       <c r="C50" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="E50" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G50" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H50" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="I50" t="s">
-        <v>686</v>
+        <v>692</v>
       </c>
       <c r="J50" t="s">
-        <v>687</v>
+        <v>693</v>
       </c>
       <c r="M50" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="O50" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="Q50" t="s">
-        <v>688</v>
+        <v>694</v>
       </c>
       <c r="S50" t="s">
-        <v>689</v>
+        <v>695</v>
       </c>
       <c r="U50" t="s">
-        <v>690</v>
+        <v>696</v>
       </c>
       <c r="X50" t="s">
-        <v>691</v>
+        <v>697</v>
       </c>
       <c r="Y50" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="Z50" t="s">
-        <v>692</v>
+        <v>698</v>
       </c>
       <c r="AA50" t="s">
-        <v>693</v>
+        <v>699</v>
+      </c>
+      <c r="AD50" t="s">
+        <v>131</v>
       </c>
       <c r="AE50" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF50" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG50" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH50" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI50" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ50">
+        <v>700</v>
+      </c>
+      <c r="AO50" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP50">
         <v>450</v>
       </c>
+      <c r="AQ50" t="s">
+        <v>137</v>
+      </c>
       <c r="AR50" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>138</v>
+      </c>
+      <c r="AT50" t="s">
+        <v>212</v>
+      </c>
+      <c r="AZ50" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="51" spans="1:52">
       <c r="A51" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B51" t="s">
-        <v>695</v>
+        <v>701</v>
       </c>
       <c r="C51" t="s">
-        <v>696</v>
+        <v>702</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>697</v>
+        <v>703</v>
       </c>
       <c r="E51" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G51" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H51" t="s">
-        <v>698</v>
+        <v>704</v>
       </c>
       <c r="I51" t="s">
-        <v>699</v>
+        <v>705</v>
       </c>
       <c r="J51" t="s">
-        <v>700</v>
+        <v>706</v>
       </c>
       <c r="M51" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O51" t="s">
-        <v>701</v>
+        <v>707</v>
       </c>
       <c r="Q51" t="s">
-        <v>702</v>
+        <v>708</v>
       </c>
       <c r="S51" t="s">
-        <v>703</v>
+        <v>709</v>
       </c>
       <c r="U51" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="X51" t="s">
-        <v>704</v>
+        <v>710</v>
       </c>
       <c r="Y51" t="s">
-        <v>705</v>
+        <v>711</v>
       </c>
       <c r="Z51" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="AA51" t="s">
-        <v>706</v>
+        <v>712</v>
+      </c>
+      <c r="AD51" t="s">
+        <v>131</v>
       </c>
       <c r="AE51" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF51" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG51" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH51" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI51" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ51">
+        <v>713</v>
+      </c>
+      <c r="AO51" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP51">
         <v>520</v>
       </c>
+      <c r="AQ51" t="s">
+        <v>137</v>
+      </c>
       <c r="AR51" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>138</v>
+      </c>
+      <c r="AT51" t="s">
+        <v>212</v>
+      </c>
+      <c r="AZ51" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="52" spans="1:52">
       <c r="A52" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B52" t="s">
-        <v>708</v>
+        <v>714</v>
       </c>
       <c r="C52" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>710</v>
+        <v>716</v>
       </c>
       <c r="E52" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G52" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H52" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
       <c r="I52" t="s">
-        <v>712</v>
+        <v>718</v>
       </c>
       <c r="J52" t="s">
-        <v>713</v>
+        <v>719</v>
       </c>
       <c r="M52" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O52" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="Q52" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="S52" t="s">
-        <v>714</v>
+        <v>720</v>
       </c>
       <c r="U52" t="s">
-        <v>715</v>
+        <v>721</v>
       </c>
       <c r="X52" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
       <c r="Y52" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
       <c r="AA52" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
       <c r="AB52" t="s">
-        <v>719</v>
+        <v>725</v>
+      </c>
+      <c r="AD52" t="s">
+        <v>131</v>
       </c>
       <c r="AE52" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="AF52" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="AG52" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH52" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI52" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ52">
+        <v>726</v>
+      </c>
+      <c r="AO52" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP52">
         <v>1060</v>
       </c>
+      <c r="AQ52" t="s">
+        <v>137</v>
+      </c>
       <c r="AR52" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>138</v>
+      </c>
+      <c r="AT52" t="s">
+        <v>234</v>
+      </c>
+      <c r="AZ52" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="53" spans="1:52">
       <c r="A53" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B53" t="s">
-        <v>721</v>
+        <v>727</v>
       </c>
       <c r="C53" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
       <c r="E53" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G53" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H53" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="I53" t="s">
-        <v>725</v>
+        <v>731</v>
       </c>
       <c r="J53" t="s">
-        <v>726</v>
+        <v>732</v>
       </c>
       <c r="M53" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="O53" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
       <c r="Q53" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="S53" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="U53" t="s">
-        <v>728</v>
+        <v>734</v>
       </c>
       <c r="X53" t="s">
-        <v>729</v>
+        <v>735</v>
       </c>
       <c r="Y53" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="Z53" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="AA53" t="s">
-        <v>444</v>
+        <v>450</v>
+      </c>
+      <c r="AD53" t="s">
+        <v>131</v>
       </c>
       <c r="AE53" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF53" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG53" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH53" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI53" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ53">
+        <v>737</v>
+      </c>
+      <c r="AO53" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP53">
         <v>703</v>
       </c>
+      <c r="AQ53" t="s">
+        <v>137</v>
+      </c>
       <c r="AR53" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>138</v>
+      </c>
+      <c r="AT53" t="s">
+        <v>234</v>
+      </c>
+      <c r="AZ53" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="54" spans="1:52">
       <c r="A54" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B54" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="C54" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="E54" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G54" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H54" t="s">
-        <v>735</v>
+        <v>741</v>
       </c>
       <c r="I54" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="J54" t="s">
-        <v>736</v>
+        <v>742</v>
       </c>
       <c r="M54" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O54" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="Q54" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="S54" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="X54" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="Y54" t="s">
-        <v>738</v>
+        <v>744</v>
       </c>
       <c r="AA54" t="s">
-        <v>739</v>
+        <v>745</v>
       </c>
       <c r="AB54" t="s">
-        <v>494</v>
+        <v>500</v>
+      </c>
+      <c r="AD54" t="s">
+        <v>131</v>
       </c>
       <c r="AE54" t="s">
-        <v>126</v>
+        <v>501</v>
       </c>
       <c r="AF54" t="s">
-        <v>495</v>
+        <v>133</v>
       </c>
       <c r="AG54" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH54" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI54" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ54">
+        <v>502</v>
+      </c>
+      <c r="AO54" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP54">
         <v>1251</v>
       </c>
+      <c r="AQ54" t="s">
+        <v>137</v>
+      </c>
       <c r="AR54" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>138</v>
+      </c>
+      <c r="AT54" t="s">
+        <v>200</v>
+      </c>
+      <c r="AZ54" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="55" spans="1:52">
       <c r="A55" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B55" t="s">
-        <v>740</v>
+        <v>746</v>
       </c>
       <c r="C55" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="E55" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G55" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="H55" t="s">
-        <v>744</v>
+        <v>750</v>
       </c>
       <c r="I55" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="J55" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="X55" t="s">
-        <v>747</v>
+        <v>753</v>
       </c>
       <c r="Y55" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
       <c r="AA55" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="AB55" t="s">
-        <v>750</v>
+        <v>756</v>
+      </c>
+      <c r="AD55" t="s">
+        <v>131</v>
       </c>
       <c r="AE55" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF55" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG55" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH55" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI55" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ55">
+        <v>757</v>
+      </c>
+      <c r="AO55" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP55">
         <v>886</v>
       </c>
+      <c r="AQ55" t="s">
+        <v>137</v>
+      </c>
       <c r="AR55" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT55" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ55" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="56" spans="1:52">
       <c r="A56" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B56" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="C56" t="s">
-        <v>753</v>
+        <v>759</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="E56" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="G56" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H56" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
       <c r="I56" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
       <c r="J56" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
       <c r="M56" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O56" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="Q56" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="S56" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="X56" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="Y56" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="AA56" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
       <c r="AB56" t="s">
-        <v>503</v>
+        <v>509</v>
+      </c>
+      <c r="AD56" t="s">
+        <v>131</v>
       </c>
       <c r="AE56" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF56" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG56" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH56" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI56" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ56">
+        <v>769</v>
+      </c>
+      <c r="AO56" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP56">
         <v>462</v>
       </c>
+      <c r="AQ56" t="s">
+        <v>137</v>
+      </c>
       <c r="AR56" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT56" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ56" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="57" spans="1:52">
       <c r="A57" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B57" t="s">
-        <v>764</v>
+        <v>770</v>
       </c>
       <c r="C57" t="s">
-        <v>765</v>
+        <v>771</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>766</v>
+        <v>772</v>
       </c>
       <c r="E57" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F57" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="G57" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="H57" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
       <c r="I57" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="J57" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="M57" t="s">
-        <v>771</v>
+        <v>777</v>
       </c>
       <c r="O57" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="Q57" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="X57" t="s">
-        <v>772</v>
+        <v>778</v>
       </c>
       <c r="Y57" t="s">
-        <v>773</v>
+        <v>779</v>
       </c>
       <c r="AB57" t="s">
-        <v>774</v>
+        <v>780</v>
       </c>
       <c r="AC57" t="s">
-        <v>775</v>
+        <v>781</v>
+      </c>
+      <c r="AD57" t="s">
+        <v>131</v>
       </c>
       <c r="AE57" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF57" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG57" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH57" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI57" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ57">
+        <v>782</v>
+      </c>
+      <c r="AO57" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP57">
         <v>315</v>
       </c>
+      <c r="AQ57" t="s">
+        <v>137</v>
+      </c>
       <c r="AR57" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>138</v>
+      </c>
+      <c r="AT57" t="s">
+        <v>200</v>
+      </c>
+      <c r="AZ57" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="58" spans="1:52">
       <c r="A58" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B58" t="s">
-        <v>777</v>
+        <v>783</v>
       </c>
       <c r="C58" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="E58" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F58" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G58" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H58" t="s">
-        <v>780</v>
+        <v>786</v>
       </c>
       <c r="I58" t="s">
-        <v>781</v>
+        <v>787</v>
       </c>
       <c r="J58" t="s">
-        <v>782</v>
+        <v>788</v>
       </c>
       <c r="M58" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O58" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="Q58" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="S58" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="X58" t="s">
-        <v>783</v>
+        <v>789</v>
       </c>
       <c r="Y58" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="AB58" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="AC58" t="s">
-        <v>784</v>
+        <v>790</v>
+      </c>
+      <c r="AD58" t="s">
+        <v>131</v>
       </c>
       <c r="AE58" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF58" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG58" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH58" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI58" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ58">
+        <v>511</v>
+      </c>
+      <c r="AO58" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP58">
         <v>1069</v>
       </c>
+      <c r="AQ58" t="s">
+        <v>137</v>
+      </c>
       <c r="AR58" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>138</v>
+      </c>
+      <c r="AT58" t="s">
+        <v>234</v>
+      </c>
+      <c r="AZ58" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="59" spans="1:52">
       <c r="A59" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B59" t="s">
-        <v>785</v>
+        <v>791</v>
       </c>
       <c r="C59" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
       <c r="E59" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G59" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H59" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
       <c r="I59" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="J59" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="M59" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O59" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="Q59" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="S59" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="U59" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="X59" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="Y59" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="AA59" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="AB59" t="s">
-        <v>793</v>
+        <v>799</v>
+      </c>
+      <c r="AD59" t="s">
+        <v>131</v>
       </c>
       <c r="AE59" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF59" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG59" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH59" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI59" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ59">
+        <v>800</v>
+      </c>
+      <c r="AO59" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP59">
         <v>1003</v>
       </c>
+      <c r="AQ59" t="s">
+        <v>137</v>
+      </c>
       <c r="AR59" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT59" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ59" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="60" spans="1:52">
       <c r="A60" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B60" t="s">
-        <v>795</v>
+        <v>801</v>
       </c>
       <c r="C60" t="s">
-        <v>796</v>
+        <v>802</v>
       </c>
       <c r="D60" s="4" t="s">
+        <v>803</v>
+      </c>
+      <c r="E60" t="s">
+        <v>123</v>
+      </c>
+      <c r="G60" t="s">
+        <v>125</v>
+      </c>
+      <c r="H60" t="s">
+        <v>804</v>
+      </c>
+      <c r="I60" t="s">
+        <v>805</v>
+      </c>
+      <c r="J60" t="s">
+        <v>806</v>
+      </c>
+      <c r="M60" t="s">
+        <v>41</v>
+      </c>
+      <c r="O60" t="s">
+        <v>415</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>417</v>
+      </c>
+      <c r="S60" t="s">
+        <v>418</v>
+      </c>
+      <c r="U60" t="s">
+        <v>765</v>
+      </c>
+      <c r="X60" t="s">
         <v>797</v>
       </c>
-      <c r="E60" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="Y60" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="AA60" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="AB60" t="s">
-        <v>802</v>
+        <v>808</v>
+      </c>
+      <c r="AD60" t="s">
+        <v>131</v>
       </c>
       <c r="AE60" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF60" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG60" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH60" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI60" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ60">
+        <v>809</v>
+      </c>
+      <c r="AO60" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP60">
         <v>851</v>
       </c>
+      <c r="AQ60" t="s">
+        <v>137</v>
+      </c>
       <c r="AR60" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>138</v>
+      </c>
+      <c r="AT60" t="s">
+        <v>234</v>
+      </c>
+      <c r="AZ60" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="61" spans="1:52">
       <c r="A61" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B61" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
       <c r="C61" t="s">
-        <v>805</v>
+        <v>811</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
       <c r="E61" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F61" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G61" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H61" t="s">
-        <v>807</v>
+        <v>813</v>
       </c>
       <c r="I61" t="s">
-        <v>808</v>
+        <v>814</v>
       </c>
       <c r="J61" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="M61" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="O61" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="Q61" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="S61" t="s">
-        <v>809</v>
+        <v>815</v>
       </c>
       <c r="X61" t="s">
-        <v>810</v>
+        <v>816</v>
       </c>
       <c r="Y61" t="s">
-        <v>811</v>
+        <v>817</v>
       </c>
       <c r="AB61" t="s">
-        <v>812</v>
+        <v>818</v>
       </c>
       <c r="AC61" t="s">
-        <v>813</v>
+        <v>819</v>
+      </c>
+      <c r="AD61" t="s">
+        <v>131</v>
       </c>
       <c r="AE61" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF61" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG61" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH61" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI61" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ61">
+        <v>820</v>
+      </c>
+      <c r="AO61" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP61">
         <v>123</v>
       </c>
+      <c r="AQ61" t="s">
+        <v>137</v>
+      </c>
       <c r="AR61" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT61" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ61" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="62" spans="1:52">
       <c r="A62" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B62" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="C62" t="s">
-        <v>816</v>
+        <v>822</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>817</v>
+        <v>823</v>
       </c>
       <c r="E62" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G62" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H62" t="s">
-        <v>818</v>
+        <v>824</v>
       </c>
       <c r="I62" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="J62" t="s">
-        <v>820</v>
+        <v>826</v>
       </c>
       <c r="M62" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O62" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="Q62" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="S62" t="s">
-        <v>821</v>
+        <v>827</v>
       </c>
       <c r="U62" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="X62" t="s">
-        <v>822</v>
+        <v>828</v>
       </c>
       <c r="Y62" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="Z62" t="s">
-        <v>823</v>
+        <v>829</v>
       </c>
       <c r="AA62" t="s">
-        <v>824</v>
+        <v>830</v>
+      </c>
+      <c r="AD62" t="s">
+        <v>131</v>
       </c>
       <c r="AE62" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF62" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG62" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH62" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI62" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ62">
+        <v>831</v>
+      </c>
+      <c r="AO62" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP62">
         <v>907</v>
       </c>
+      <c r="AQ62" t="s">
+        <v>137</v>
+      </c>
       <c r="AR62" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>138</v>
+      </c>
+      <c r="AT62" t="s">
+        <v>212</v>
+      </c>
+      <c r="AZ62" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="63" spans="1:52">
       <c r="A63" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B63" t="s">
-        <v>826</v>
+        <v>832</v>
       </c>
       <c r="C63" t="s">
-        <v>827</v>
+        <v>833</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>828</v>
+        <v>834</v>
       </c>
       <c r="E63" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F63" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G63" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H63" t="s">
-        <v>829</v>
+        <v>835</v>
       </c>
       <c r="I63" t="s">
-        <v>830</v>
+        <v>836</v>
       </c>
       <c r="J63" t="s">
-        <v>831</v>
+        <v>837</v>
       </c>
       <c r="M63" t="s">
-        <v>832</v>
+        <v>838</v>
       </c>
       <c r="O63" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="Q63" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="X63" t="s">
-        <v>833</v>
+        <v>839</v>
       </c>
       <c r="Y63" t="s">
-        <v>834</v>
+        <v>840</v>
       </c>
       <c r="AB63" t="s">
-        <v>835</v>
+        <v>841</v>
       </c>
       <c r="AC63" t="s">
-        <v>836</v>
+        <v>842</v>
+      </c>
+      <c r="AD63" t="s">
+        <v>131</v>
       </c>
       <c r="AE63" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF63" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG63" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH63" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI63" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ63">
+        <v>843</v>
+      </c>
+      <c r="AO63" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP63">
         <v>448</v>
       </c>
+      <c r="AQ63" t="s">
+        <v>137</v>
+      </c>
       <c r="AR63" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>138</v>
+      </c>
+      <c r="AT63" t="s">
+        <v>200</v>
+      </c>
+      <c r="AZ63" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="64" spans="1:52">
       <c r="A64" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B64" t="s">
-        <v>838</v>
+        <v>844</v>
       </c>
       <c r="C64" t="s">
-        <v>839</v>
+        <v>845</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>840</v>
+        <v>846</v>
       </c>
       <c r="E64" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G64" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H64" t="s">
-        <v>841</v>
+        <v>847</v>
       </c>
       <c r="I64" t="s">
-        <v>842</v>
+        <v>848</v>
       </c>
       <c r="J64" t="s">
-        <v>843</v>
+        <v>849</v>
       </c>
       <c r="M64" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O64" t="s">
-        <v>821</v>
+        <v>827</v>
       </c>
       <c r="Q64" t="s">
-        <v>844</v>
+        <v>850</v>
       </c>
       <c r="X64" t="s">
-        <v>845</v>
+        <v>851</v>
       </c>
       <c r="Y64" t="s">
-        <v>846</v>
+        <v>852</v>
       </c>
       <c r="Z64" t="s">
-        <v>847</v>
+        <v>853</v>
       </c>
       <c r="AA64" t="s">
-        <v>848</v>
+        <v>854</v>
+      </c>
+      <c r="AD64" t="s">
+        <v>131</v>
       </c>
       <c r="AE64" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF64" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG64" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH64" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI64" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ64">
+        <v>855</v>
+      </c>
+      <c r="AO64" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP64">
         <v>595</v>
       </c>
+      <c r="AQ64" t="s">
+        <v>137</v>
+      </c>
       <c r="AR64" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT64" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ64" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:52">
       <c r="A65" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B65" t="s">
-        <v>850</v>
+        <v>856</v>
       </c>
       <c r="C65" t="s">
-        <v>851</v>
+        <v>857</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>852</v>
+        <v>858</v>
       </c>
       <c r="E65" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F65" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G65" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H65" t="s">
-        <v>853</v>
+        <v>859</v>
       </c>
       <c r="I65" t="s">
-        <v>854</v>
+        <v>860</v>
       </c>
       <c r="J65" t="s">
-        <v>855</v>
+        <v>861</v>
       </c>
       <c r="M65" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O65" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="Q65" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="X65" t="s">
-        <v>856</v>
+        <v>862</v>
       </c>
       <c r="Y65" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="AB65" t="s">
-        <v>857</v>
+        <v>863</v>
       </c>
       <c r="AC65" t="s">
-        <v>858</v>
+        <v>864</v>
+      </c>
+      <c r="AD65" t="s">
+        <v>131</v>
       </c>
       <c r="AE65" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF65" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG65" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH65" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI65" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ65">
+        <v>865</v>
+      </c>
+      <c r="AO65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP65">
         <v>505</v>
       </c>
+      <c r="AQ65" t="s">
+        <v>137</v>
+      </c>
       <c r="AR65" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>138</v>
+      </c>
+      <c r="AT65" t="s">
+        <v>234</v>
+      </c>
+      <c r="AZ65" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="66" spans="1:52">
       <c r="A66" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B66" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="C66" t="s">
-        <v>860</v>
+        <v>866</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>861</v>
+        <v>867</v>
       </c>
       <c r="E66" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F66" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G66" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H66" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="I66" t="s">
-        <v>862</v>
+        <v>868</v>
       </c>
       <c r="J66" t="s">
-        <v>863</v>
+        <v>869</v>
       </c>
       <c r="M66" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="O66" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="Q66" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="S66" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="X66" t="s">
-        <v>864</v>
+        <v>870</v>
       </c>
       <c r="Y66" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="AB66" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="AC66" t="s">
-        <v>650</v>
+        <v>656</v>
+      </c>
+      <c r="AD66" t="s">
+        <v>131</v>
       </c>
       <c r="AE66" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="AF66" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="AG66" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH66" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI66" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ66">
+        <v>569</v>
+      </c>
+      <c r="AO66" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP66">
         <v>842</v>
       </c>
+      <c r="AQ66" t="s">
+        <v>137</v>
+      </c>
       <c r="AR66" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT66" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ66" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="67" spans="1:52">
       <c r="A67" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B67" t="s">
-        <v>865</v>
+        <v>871</v>
       </c>
       <c r="C67" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="D67" s="4" t="s">
-        <v>867</v>
+        <v>873</v>
       </c>
       <c r="E67" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F67" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="G67" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H67" t="s">
-        <v>868</v>
+        <v>874</v>
       </c>
       <c r="I67" t="s">
-        <v>869</v>
+        <v>875</v>
       </c>
       <c r="J67" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="M67" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O67" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="Q67" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="S67" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="X67" t="s">
-        <v>870</v>
+        <v>876</v>
       </c>
       <c r="Y67" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
       <c r="Z67" t="s">
-        <v>872</v>
+        <v>878</v>
       </c>
       <c r="AA67" t="s">
-        <v>873</v>
+        <v>879</v>
+      </c>
+      <c r="AD67" t="s">
+        <v>131</v>
       </c>
       <c r="AE67" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF67" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG67" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH67" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI67" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>880</v>
+      </c>
+      <c r="AO67" t="s">
+        <v>136</v>
+      </c>
+      <c r="AQ67" t="s">
+        <v>137</v>
       </c>
       <c r="AR67" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>138</v>
+      </c>
+      <c r="AT67" t="s">
+        <v>200</v>
+      </c>
+      <c r="AZ67" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="68" spans="1:52">
       <c r="A68" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B68" t="s">
-        <v>875</v>
+        <v>881</v>
       </c>
       <c r="C68" t="s">
-        <v>876</v>
+        <v>882</v>
       </c>
       <c r="D68" s="4" t="s">
-        <v>877</v>
+        <v>883</v>
       </c>
       <c r="E68" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F68" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G68" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H68" t="s">
-        <v>878</v>
+        <v>884</v>
       </c>
       <c r="I68" t="s">
-        <v>879</v>
+        <v>885</v>
       </c>
       <c r="J68" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="M68" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O68" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="Q68" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="S68" t="s">
-        <v>880</v>
+        <v>886</v>
       </c>
       <c r="X68" t="s">
-        <v>881</v>
+        <v>887</v>
       </c>
       <c r="Y68" t="s">
-        <v>882</v>
+        <v>888</v>
       </c>
       <c r="AB68" t="s">
-        <v>883</v>
+        <v>889</v>
       </c>
       <c r="AC68" t="s">
-        <v>884</v>
+        <v>890</v>
+      </c>
+      <c r="AD68" t="s">
+        <v>131</v>
       </c>
       <c r="AE68" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF68" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG68" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH68" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI68" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ68">
+        <v>891</v>
+      </c>
+      <c r="AO68" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP68">
         <v>125</v>
       </c>
+      <c r="AQ68" t="s">
+        <v>137</v>
+      </c>
       <c r="AR68" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>138</v>
+      </c>
+      <c r="AT68" t="s">
+        <v>234</v>
+      </c>
+      <c r="AZ68" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="69" spans="1:52">
       <c r="A69" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B69" t="s">
-        <v>886</v>
+        <v>892</v>
       </c>
       <c r="C69" t="s">
-        <v>887</v>
+        <v>893</v>
       </c>
       <c r="D69" s="4" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="E69" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G69" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H69" t="s">
-        <v>889</v>
+        <v>895</v>
       </c>
       <c r="I69" t="s">
-        <v>890</v>
+        <v>896</v>
       </c>
       <c r="J69" t="s">
-        <v>891</v>
+        <v>897</v>
       </c>
       <c r="M69" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O69" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="X69" t="s">
-        <v>892</v>
+        <v>898</v>
       </c>
       <c r="Y69" t="s">
-        <v>893</v>
+        <v>899</v>
       </c>
       <c r="Z69" t="s">
-        <v>894</v>
+        <v>900</v>
       </c>
       <c r="AA69" t="s">
-        <v>895</v>
+        <v>901</v>
+      </c>
+      <c r="AD69" t="s">
+        <v>131</v>
       </c>
       <c r="AE69" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF69" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG69" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH69" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI69" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ69">
+        <v>902</v>
+      </c>
+      <c r="AO69" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP69">
         <v>950</v>
       </c>
+      <c r="AQ69" t="s">
+        <v>137</v>
+      </c>
       <c r="AR69" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>138</v>
+      </c>
+      <c r="AT69" t="s">
+        <v>200</v>
+      </c>
+      <c r="AZ69" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="70" spans="1:52">
       <c r="A70" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B70" t="s">
-        <v>897</v>
+        <v>903</v>
       </c>
       <c r="C70" t="s">
-        <v>898</v>
+        <v>904</v>
       </c>
       <c r="D70" s="4" t="s">
-        <v>899</v>
+        <v>905</v>
       </c>
       <c r="E70" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F70" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G70" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H70" t="s">
-        <v>900</v>
+        <v>906</v>
       </c>
       <c r="I70" t="s">
-        <v>901</v>
+        <v>907</v>
       </c>
       <c r="J70" t="s">
-        <v>902</v>
+        <v>908</v>
       </c>
       <c r="M70" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O70" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="Q70" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="X70" t="s">
-        <v>903</v>
+        <v>909</v>
       </c>
       <c r="Y70" t="s">
-        <v>904</v>
+        <v>910</v>
       </c>
       <c r="AB70" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="AC70" t="s">
-        <v>905</v>
+        <v>911</v>
+      </c>
+      <c r="AD70" t="s">
+        <v>131</v>
       </c>
       <c r="AE70" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF70" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG70" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH70" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI70" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ70">
+        <v>912</v>
+      </c>
+      <c r="AO70" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP70">
         <v>422</v>
       </c>
+      <c r="AQ70" t="s">
+        <v>137</v>
+      </c>
       <c r="AR70" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT70" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ70" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="71" spans="1:52">
       <c r="A71" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B71" t="s">
-        <v>907</v>
+        <v>913</v>
       </c>
       <c r="C71" t="s">
-        <v>908</v>
+        <v>914</v>
       </c>
       <c r="D71" s="4" t="s">
-        <v>909</v>
+        <v>915</v>
       </c>
       <c r="E71" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F71" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G71" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H71" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="I71" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="J71" t="s">
-        <v>910</v>
+        <v>916</v>
       </c>
       <c r="M71" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="O71" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="Q71" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="X71" t="s">
-        <v>911</v>
+        <v>917</v>
       </c>
       <c r="Y71" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="AB71" t="s">
-        <v>912</v>
+        <v>918</v>
       </c>
       <c r="AC71" t="s">
-        <v>913</v>
+        <v>919</v>
+      </c>
+      <c r="AD71" t="s">
+        <v>131</v>
       </c>
       <c r="AE71" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF71" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG71" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH71" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI71" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ71">
+        <v>920</v>
+      </c>
+      <c r="AO71" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP71">
         <v>511</v>
       </c>
+      <c r="AQ71" t="s">
+        <v>137</v>
+      </c>
       <c r="AR71" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>138</v>
+      </c>
+      <c r="AT71" t="s">
+        <v>200</v>
+      </c>
+      <c r="AZ71" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="72" spans="1:52">
       <c r="A72" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B72" t="s">
-        <v>915</v>
+        <v>921</v>
       </c>
       <c r="C72" t="s">
-        <v>916</v>
+        <v>922</v>
       </c>
       <c r="D72" s="4" t="s">
-        <v>917</v>
+        <v>923</v>
       </c>
       <c r="E72" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F72" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G72" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H72" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
       <c r="I72" t="s">
-        <v>919</v>
+        <v>925</v>
       </c>
       <c r="X72" t="s">
-        <v>920</v>
+        <v>926</v>
       </c>
       <c r="Y72" t="s">
-        <v>921</v>
+        <v>927</v>
       </c>
       <c r="AB72" t="s">
-        <v>922</v>
+        <v>928</v>
       </c>
       <c r="AC72" t="s">
-        <v>923</v>
+        <v>929</v>
+      </c>
+      <c r="AD72" t="s">
+        <v>131</v>
       </c>
       <c r="AE72" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF72" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG72" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH72" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI72" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ72">
+        <v>930</v>
+      </c>
+      <c r="AO72" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP72">
         <v>262</v>
       </c>
+      <c r="AQ72" t="s">
+        <v>137</v>
+      </c>
       <c r="AR72" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT72" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ72" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="73" spans="1:52">
       <c r="A73" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B73" t="s">
-        <v>925</v>
+        <v>931</v>
       </c>
       <c r="C73" t="s">
-        <v>926</v>
+        <v>932</v>
       </c>
       <c r="D73" s="4" t="s">
-        <v>927</v>
+        <v>933</v>
       </c>
       <c r="E73" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F73" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G73" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H73" t="s">
-        <v>928</v>
+        <v>934</v>
       </c>
       <c r="I73" t="s">
-        <v>929</v>
+        <v>935</v>
       </c>
       <c r="J73" t="s">
-        <v>930</v>
+        <v>936</v>
       </c>
       <c r="M73" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O73" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="Q73" t="s">
-        <v>931</v>
+        <v>937</v>
       </c>
       <c r="S73" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="U73" t="s">
-        <v>932</v>
+        <v>938</v>
       </c>
       <c r="X73" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
       <c r="Y73" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="AB73" t="s">
-        <v>934</v>
+        <v>940</v>
       </c>
       <c r="AC73" t="s">
-        <v>515</v>
+        <v>521</v>
+      </c>
+      <c r="AD73" t="s">
+        <v>131</v>
       </c>
       <c r="AE73" t="s">
-        <v>126</v>
+        <v>501</v>
       </c>
       <c r="AF73" t="s">
-        <v>495</v>
+        <v>133</v>
       </c>
       <c r="AG73" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH73" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI73" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ73">
+        <v>941</v>
+      </c>
+      <c r="AO73" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP73">
         <v>1030</v>
       </c>
+      <c r="AQ73" t="s">
+        <v>137</v>
+      </c>
       <c r="AR73" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>138</v>
+      </c>
+      <c r="AT73" t="s">
+        <v>234</v>
+      </c>
+      <c r="AZ73" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="74" spans="1:52">
       <c r="A74" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B74" t="s">
-        <v>936</v>
+        <v>942</v>
       </c>
       <c r="C74" t="s">
-        <v>937</v>
+        <v>943</v>
       </c>
       <c r="D74" s="4" t="s">
-        <v>938</v>
+        <v>944</v>
       </c>
       <c r="E74" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G74" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H74" t="s">
-        <v>939</v>
+        <v>945</v>
       </c>
       <c r="I74" t="s">
-        <v>940</v>
+        <v>946</v>
       </c>
       <c r="J74" t="s">
-        <v>941</v>
+        <v>947</v>
       </c>
       <c r="M74" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O74" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="Q74" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="X74" t="s">
-        <v>942</v>
+        <v>948</v>
       </c>
       <c r="Y74" t="s">
-        <v>943</v>
+        <v>949</v>
       </c>
       <c r="AA74" t="s">
-        <v>944</v>
+        <v>950</v>
       </c>
       <c r="AB74" t="s">
-        <v>945</v>
+        <v>951</v>
+      </c>
+      <c r="AD74" t="s">
+        <v>131</v>
       </c>
       <c r="AE74" t="s">
-        <v>126</v>
+        <v>501</v>
       </c>
       <c r="AF74" t="s">
-        <v>495</v>
+        <v>133</v>
       </c>
       <c r="AG74" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH74" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI74" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ74">
+        <v>952</v>
+      </c>
+      <c r="AO74" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP74">
         <v>1244</v>
       </c>
+      <c r="AQ74" t="s">
+        <v>137</v>
+      </c>
       <c r="AR74" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>138</v>
+      </c>
+      <c r="AT74" t="s">
+        <v>234</v>
+      </c>
+      <c r="AZ74" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="75" spans="1:52">
       <c r="A75" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B75" t="s">
-        <v>947</v>
+        <v>953</v>
       </c>
       <c r="C75" t="s">
-        <v>948</v>
+        <v>954</v>
       </c>
       <c r="D75" s="4" t="s">
-        <v>949</v>
+        <v>955</v>
       </c>
       <c r="E75" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F75" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G75" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H75" t="s">
-        <v>950</v>
+        <v>956</v>
       </c>
       <c r="I75" t="s">
-        <v>951</v>
+        <v>957</v>
       </c>
       <c r="J75" t="s">
-        <v>952</v>
+        <v>958</v>
       </c>
       <c r="M75" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O75" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="Q75" t="s">
-        <v>953</v>
+        <v>959</v>
       </c>
       <c r="S75" t="s">
-        <v>931</v>
+        <v>937</v>
       </c>
       <c r="U75" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="X75" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
       <c r="Y75" t="s">
-        <v>954</v>
+        <v>960</v>
       </c>
       <c r="AB75" t="s">
-        <v>813</v>
+        <v>819</v>
       </c>
       <c r="AC75" t="s">
-        <v>955</v>
+        <v>961</v>
+      </c>
+      <c r="AD75" t="s">
+        <v>131</v>
       </c>
       <c r="AE75" t="s">
-        <v>126</v>
+        <v>501</v>
       </c>
       <c r="AF75" t="s">
-        <v>495</v>
+        <v>133</v>
       </c>
       <c r="AG75" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH75" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI75" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ75">
+        <v>962</v>
+      </c>
+      <c r="AO75" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP75">
         <v>793</v>
       </c>
+      <c r="AQ75" t="s">
+        <v>137</v>
+      </c>
       <c r="AR75" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT75" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ75" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="76" spans="1:52">
       <c r="A76" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B76" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="C76" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="D76" s="4" t="s">
-        <v>959</v>
+        <v>965</v>
       </c>
       <c r="E76" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G76" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H76" t="s">
-        <v>960</v>
+        <v>966</v>
       </c>
       <c r="I76" t="s">
-        <v>961</v>
+        <v>967</v>
       </c>
       <c r="J76" t="s">
-        <v>962</v>
+        <v>968</v>
       </c>
       <c r="M76" t="s">
-        <v>963</v>
+        <v>969</v>
       </c>
       <c r="O76" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="X76" t="s">
-        <v>964</v>
+        <v>970</v>
       </c>
       <c r="Y76" t="s">
-        <v>965</v>
+        <v>971</v>
       </c>
       <c r="AA76" t="s">
-        <v>966</v>
+        <v>972</v>
       </c>
       <c r="AB76" t="s">
-        <v>967</v>
+        <v>973</v>
+      </c>
+      <c r="AD76" t="s">
+        <v>131</v>
       </c>
       <c r="AE76" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF76" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG76" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH76" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI76" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ76">
+        <v>974</v>
+      </c>
+      <c r="AO76" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP76">
         <v>450</v>
       </c>
+      <c r="AQ76" t="s">
+        <v>137</v>
+      </c>
       <c r="AR76" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>138</v>
+      </c>
+      <c r="AT76" t="s">
+        <v>200</v>
+      </c>
+      <c r="AZ76" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="77" spans="1:52">
       <c r="A77" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B77" t="s">
-        <v>969</v>
+        <v>975</v>
       </c>
       <c r="C77" t="s">
-        <v>970</v>
+        <v>976</v>
       </c>
       <c r="D77" s="4" t="s">
-        <v>971</v>
+        <v>977</v>
       </c>
       <c r="E77" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F77" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G77" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H77" t="s">
-        <v>972</v>
+        <v>978</v>
       </c>
       <c r="I77" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="X77" t="s">
-        <v>973</v>
+        <v>979</v>
       </c>
       <c r="Y77" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="AB77" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="AC77" t="s">
-        <v>617</v>
+        <v>623</v>
+      </c>
+      <c r="AD77" t="s">
+        <v>131</v>
       </c>
       <c r="AE77" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF77" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG77" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH77" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI77" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ77">
+        <v>980</v>
+      </c>
+      <c r="AO77" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP77">
         <v>761</v>
       </c>
+      <c r="AQ77" t="s">
+        <v>137</v>
+      </c>
       <c r="AR77" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>138</v>
+      </c>
+      <c r="AT77" t="s">
+        <v>200</v>
+      </c>
+      <c r="AZ77" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="78" spans="1:52">
       <c r="A78" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B78" t="s">
-        <v>975</v>
+        <v>981</v>
       </c>
       <c r="C78" t="s">
-        <v>976</v>
+        <v>982</v>
       </c>
       <c r="D78" s="4" t="s">
-        <v>977</v>
+        <v>983</v>
       </c>
       <c r="E78" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F78" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G78" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H78" t="s">
-        <v>978</v>
+        <v>984</v>
       </c>
       <c r="I78" t="s">
-        <v>979</v>
+        <v>985</v>
       </c>
       <c r="J78" t="s">
-        <v>980</v>
+        <v>986</v>
       </c>
       <c r="M78" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O78" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="Q78" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="X78" t="s">
-        <v>981</v>
+        <v>987</v>
       </c>
       <c r="Y78" t="s">
-        <v>730</v>
+        <v>736</v>
       </c>
       <c r="AB78" t="s">
-        <v>982</v>
+        <v>988</v>
       </c>
       <c r="AC78" t="s">
-        <v>983</v>
+        <v>989</v>
+      </c>
+      <c r="AD78" t="s">
+        <v>131</v>
       </c>
       <c r="AE78" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF78" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG78" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH78" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI78" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ78">
+        <v>990</v>
+      </c>
+      <c r="AO78" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP78">
         <v>674</v>
       </c>
+      <c r="AQ78" t="s">
+        <v>137</v>
+      </c>
       <c r="AR78" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>138</v>
+      </c>
+      <c r="AT78" t="s">
+        <v>212</v>
+      </c>
+      <c r="AZ78" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="79" spans="1:52">
       <c r="A79" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B79" t="s">
-        <v>985</v>
+        <v>991</v>
       </c>
       <c r="C79" t="s">
-        <v>986</v>
+        <v>992</v>
       </c>
       <c r="D79" s="4" t="s">
-        <v>987</v>
+        <v>993</v>
       </c>
       <c r="E79" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F79" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G79" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H79" t="s">
-        <v>988</v>
+        <v>994</v>
       </c>
       <c r="I79" t="s">
-        <v>989</v>
+        <v>995</v>
       </c>
       <c r="J79" t="s">
-        <v>990</v>
+        <v>996</v>
       </c>
       <c r="M79" t="s">
-        <v>991</v>
+        <v>997</v>
       </c>
       <c r="X79" t="s">
-        <v>992</v>
+        <v>998</v>
       </c>
       <c r="Y79" t="s">
-        <v>993</v>
+        <v>999</v>
       </c>
       <c r="AB79" t="s">
-        <v>994</v>
+        <v>1000</v>
       </c>
       <c r="AC79" t="s">
-        <v>995</v>
+        <v>1001</v>
+      </c>
+      <c r="AD79" t="s">
+        <v>323</v>
       </c>
       <c r="AE79" t="s">
-        <v>317</v>
+        <v>152</v>
       </c>
       <c r="AF79" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG79" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH79" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI79" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ79">
+        <v>1002</v>
+      </c>
+      <c r="AO79" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP79">
         <v>55</v>
       </c>
-      <c r="AS79" t="s">
-[...3 lines deleted...]
-        <v>148</v>
+      <c r="AR79" t="s">
+        <v>1003</v>
+      </c>
+      <c r="AT79" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ79" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="80" spans="1:52">
       <c r="A80" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B80" t="s">
-        <v>998</v>
+        <v>1004</v>
       </c>
       <c r="C80" t="s">
-        <v>999</v>
+        <v>1005</v>
       </c>
       <c r="D80" s="4" t="s">
-        <v>1000</v>
+        <v>1006</v>
       </c>
       <c r="E80" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G80" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H80" t="s">
-        <v>1001</v>
+        <v>1007</v>
       </c>
       <c r="I80" t="s">
-        <v>1002</v>
+        <v>1008</v>
       </c>
       <c r="J80" t="s">
-        <v>1003</v>
+        <v>1009</v>
       </c>
       <c r="M80" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
       <c r="O80" t="s">
-        <v>1005</v>
+        <v>1011</v>
       </c>
       <c r="Q80" t="s">
-        <v>1006</v>
+        <v>1012</v>
       </c>
       <c r="S80" t="s">
-        <v>1007</v>
+        <v>1013</v>
       </c>
       <c r="U80" t="s">
-        <v>1008</v>
+        <v>1014</v>
       </c>
       <c r="X80" t="s">
-        <v>1009</v>
+        <v>1015</v>
       </c>
       <c r="Y80" t="s">
-        <v>1010</v>
+        <v>1016</v>
       </c>
       <c r="Z80" t="s">
-        <v>1011</v>
+        <v>1017</v>
       </c>
       <c r="AA80" t="s">
-        <v>1011</v>
+        <v>1017</v>
+      </c>
+      <c r="AD80" t="s">
+        <v>131</v>
       </c>
       <c r="AE80" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF80" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG80" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH80" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI80" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ80">
+        <v>1018</v>
+      </c>
+      <c r="AO80" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP80">
         <v>1240</v>
       </c>
+      <c r="AQ80" t="s">
+        <v>137</v>
+      </c>
       <c r="AR80" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>138</v>
+      </c>
+      <c r="AT80" t="s">
+        <v>234</v>
+      </c>
+      <c r="AZ80" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="81" spans="1:52">
       <c r="A81" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B81" t="s">
-        <v>1013</v>
+        <v>1019</v>
       </c>
       <c r="C81" t="s">
-        <v>1014</v>
+        <v>1020</v>
       </c>
       <c r="D81" s="4" t="s">
-        <v>1015</v>
+        <v>1021</v>
       </c>
       <c r="E81" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F81" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G81" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H81" t="s">
-        <v>1016</v>
+        <v>1022</v>
       </c>
       <c r="I81" t="s">
-        <v>1017</v>
+        <v>1023</v>
       </c>
       <c r="J81" t="s">
-        <v>1018</v>
+        <v>1024</v>
       </c>
       <c r="M81" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="O81" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="Q81" t="s">
-        <v>1019</v>
+        <v>1025</v>
       </c>
       <c r="X81" t="s">
-        <v>1020</v>
+        <v>1026</v>
       </c>
       <c r="Y81" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="AB81" t="s">
-        <v>1021</v>
+        <v>1027</v>
       </c>
       <c r="AC81" t="s">
-        <v>416</v>
+        <v>422</v>
+      </c>
+      <c r="AD81" t="s">
+        <v>131</v>
       </c>
       <c r="AE81" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF81" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG81" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH81" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI81" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ81">
+        <v>1028</v>
+      </c>
+      <c r="AO81" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP81">
         <v>794</v>
       </c>
+      <c r="AQ81" t="s">
+        <v>137</v>
+      </c>
       <c r="AR81" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>138</v>
+      </c>
+      <c r="AT81" t="s">
+        <v>200</v>
+      </c>
+      <c r="AZ81" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="82" spans="1:52">
       <c r="A82" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B82" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="C82" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
       <c r="D82" s="4" t="s">
-        <v>1025</v>
+        <v>1031</v>
       </c>
       <c r="E82" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G82" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H82" t="s">
-        <v>1026</v>
+        <v>1032</v>
       </c>
       <c r="I82" t="s">
-        <v>1027</v>
+        <v>1033</v>
       </c>
       <c r="J82" t="s">
-        <v>1028</v>
+        <v>1034</v>
       </c>
       <c r="M82" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O82" t="s">
-        <v>1029</v>
+        <v>1035</v>
       </c>
       <c r="X82" t="s">
-        <v>1030</v>
+        <v>1036</v>
       </c>
       <c r="Y82" t="s">
-        <v>1031</v>
+        <v>1037</v>
       </c>
       <c r="Z82" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="AA82" t="s">
-        <v>1032</v>
+        <v>1038</v>
+      </c>
+      <c r="AD82" t="s">
+        <v>131</v>
       </c>
       <c r="AE82" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF82" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG82" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH82" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI82" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ82">
+        <v>1039</v>
+      </c>
+      <c r="AO82" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP82">
         <v>1397</v>
       </c>
+      <c r="AQ82" t="s">
+        <v>137</v>
+      </c>
       <c r="AR82" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT82" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ82" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="83" spans="1:52">
       <c r="A83" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B83" t="s">
-        <v>1034</v>
+        <v>1040</v>
       </c>
       <c r="C83" t="s">
-        <v>1035</v>
+        <v>1041</v>
       </c>
       <c r="D83" s="4" t="s">
-        <v>1036</v>
+        <v>1042</v>
       </c>
       <c r="E83" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F83" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G83" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H83" t="s">
-        <v>1037</v>
+        <v>1043</v>
       </c>
       <c r="I83" t="s">
-        <v>1038</v>
+        <v>1044</v>
       </c>
       <c r="J83" t="s">
-        <v>1039</v>
+        <v>1045</v>
       </c>
       <c r="M83" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O83" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="Q83" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="S83" t="s">
-        <v>1040</v>
+        <v>1046</v>
       </c>
       <c r="U83" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="X83" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="Y83" t="s">
-        <v>1041</v>
+        <v>1047</v>
       </c>
       <c r="AB83" t="s">
-        <v>1042</v>
+        <v>1048</v>
       </c>
       <c r="AC83" t="s">
-        <v>1043</v>
+        <v>1049</v>
+      </c>
+      <c r="AD83" t="s">
+        <v>131</v>
       </c>
       <c r="AE83" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF83" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG83" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH83" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI83" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ83">
+        <v>1050</v>
+      </c>
+      <c r="AO83" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP83">
         <v>1579</v>
       </c>
+      <c r="AQ83" t="s">
+        <v>137</v>
+      </c>
       <c r="AR83" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>138</v>
+      </c>
+      <c r="AT83" t="s">
+        <v>200</v>
+      </c>
+      <c r="AZ83" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="84" spans="1:52">
       <c r="A84" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B84" t="s">
-        <v>1045</v>
+        <v>1051</v>
       </c>
       <c r="C84" t="s">
-        <v>1046</v>
+        <v>1052</v>
       </c>
       <c r="D84" s="4" t="s">
-        <v>1047</v>
+        <v>1053</v>
       </c>
       <c r="E84" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F84" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G84" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H84" t="s">
+        <v>1054</v>
+      </c>
+      <c r="I84" t="s">
+        <v>1055</v>
+      </c>
+      <c r="J84" t="s">
+        <v>1056</v>
+      </c>
+      <c r="M84" t="s">
+        <v>41</v>
+      </c>
+      <c r="O84" t="s">
+        <v>417</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>416</v>
+      </c>
+      <c r="S84" t="s">
+        <v>415</v>
+      </c>
+      <c r="U84" t="s">
+        <v>1057</v>
+      </c>
+      <c r="X84" t="s">
+        <v>1058</v>
+      </c>
+      <c r="Y84" t="s">
+        <v>1059</v>
+      </c>
+      <c r="AB84" t="s">
         <v>1048</v>
       </c>
-      <c r="I84" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="AC84" t="s">
-        <v>1054</v>
+        <v>1060</v>
+      </c>
+      <c r="AD84" t="s">
+        <v>131</v>
       </c>
       <c r="AE84" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="AF84" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="AG84" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH84" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI84" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ84">
+        <v>1061</v>
+      </c>
+      <c r="AO84" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP84">
         <v>617</v>
       </c>
+      <c r="AQ84" t="s">
+        <v>137</v>
+      </c>
       <c r="AR84" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>138</v>
+      </c>
+      <c r="AT84" t="s">
+        <v>234</v>
+      </c>
+      <c r="AZ84" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="85" spans="1:52">
       <c r="A85" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B85" t="s">
-        <v>1056</v>
+        <v>1062</v>
       </c>
       <c r="C85" t="s">
-        <v>1057</v>
+        <v>1063</v>
       </c>
       <c r="D85" s="4" t="s">
-        <v>1058</v>
+        <v>1064</v>
       </c>
       <c r="E85" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G85" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H85" t="s">
-        <v>1059</v>
+        <v>1065</v>
       </c>
       <c r="I85" t="s">
-        <v>1060</v>
+        <v>1066</v>
       </c>
       <c r="J85" t="s">
-        <v>1018</v>
+        <v>1024</v>
       </c>
       <c r="M85" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O85" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="Q85" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="S85" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="U85" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="X85" t="s">
-        <v>1061</v>
+        <v>1067</v>
       </c>
       <c r="Y85" t="s">
-        <v>1062</v>
+        <v>1068</v>
       </c>
       <c r="AA85" t="s">
-        <v>1063</v>
+        <v>1069</v>
       </c>
       <c r="AB85" t="s">
-        <v>1064</v>
+        <v>1070</v>
+      </c>
+      <c r="AD85" t="s">
+        <v>131</v>
       </c>
       <c r="AE85" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF85" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG85" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH85" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI85" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ85">
+        <v>1071</v>
+      </c>
+      <c r="AO85" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP85">
         <v>738</v>
       </c>
+      <c r="AQ85" t="s">
+        <v>137</v>
+      </c>
       <c r="AR85" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>138</v>
+      </c>
+      <c r="AT85" t="s">
+        <v>212</v>
+      </c>
+      <c r="AZ85" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="86" spans="1:52">
       <c r="A86" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B86" t="s">
-        <v>1066</v>
+        <v>1072</v>
       </c>
       <c r="C86" t="s">
-        <v>1067</v>
+        <v>1073</v>
       </c>
       <c r="D86" s="4" t="s">
-        <v>1068</v>
+        <v>1074</v>
       </c>
       <c r="E86" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G86" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H86" t="s">
-        <v>1069</v>
+        <v>1075</v>
       </c>
       <c r="I86" t="s">
-        <v>1070</v>
+        <v>1076</v>
       </c>
       <c r="J86" t="s">
-        <v>1071</v>
+        <v>1077</v>
       </c>
       <c r="M86" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O86" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="X86" t="s">
-        <v>1072</v>
+        <v>1078</v>
       </c>
       <c r="Y86" t="s">
-        <v>893</v>
+        <v>899</v>
       </c>
       <c r="AA86" t="s">
-        <v>1073</v>
+        <v>1079</v>
       </c>
       <c r="AB86" t="s">
-        <v>1074</v>
+        <v>1080</v>
+      </c>
+      <c r="AD86" t="s">
+        <v>323</v>
       </c>
       <c r="AE86" t="s">
-        <v>317</v>
+        <v>152</v>
       </c>
       <c r="AF86" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG86" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH86" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI86" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ86">
+        <v>1081</v>
+      </c>
+      <c r="AO86" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP86">
         <v>976</v>
       </c>
+      <c r="AQ86" t="s">
+        <v>137</v>
+      </c>
       <c r="AR86" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>138</v>
+      </c>
+      <c r="AT86" t="s">
+        <v>200</v>
+      </c>
+      <c r="AZ86" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="87" spans="1:52">
       <c r="A87" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B87" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="C87" t="s">
-        <v>1077</v>
+        <v>1083</v>
       </c>
       <c r="D87" s="4" t="s">
-        <v>1078</v>
+        <v>1084</v>
       </c>
       <c r="E87" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G87" t="s">
-        <v>1079</v>
+        <v>1085</v>
       </c>
       <c r="H87" t="s">
-        <v>1080</v>
+        <v>1086</v>
       </c>
       <c r="I87" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="J87" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="M87" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O87" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="Q87" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="S87" t="s">
-        <v>1083</v>
+        <v>1089</v>
       </c>
       <c r="X87" t="s">
-        <v>1084</v>
+        <v>1090</v>
       </c>
       <c r="Y87" t="s">
-        <v>836</v>
+        <v>842</v>
       </c>
       <c r="AA87" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="AB87" t="s">
-        <v>1086</v>
+        <v>1092</v>
+      </c>
+      <c r="AD87" t="s">
+        <v>131</v>
       </c>
       <c r="AE87" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="AF87" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="AG87" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH87" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI87" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ87">
+        <v>1093</v>
+      </c>
+      <c r="AO87" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP87">
         <v>827</v>
       </c>
+      <c r="AQ87" t="s">
+        <v>137</v>
+      </c>
       <c r="AR87" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT87" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ87" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="88" spans="1:52">
       <c r="A88" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B88" t="s">
-        <v>1088</v>
+        <v>1094</v>
       </c>
       <c r="C88" t="s">
-        <v>1089</v>
+        <v>1095</v>
       </c>
       <c r="D88" s="4" t="s">
-        <v>1090</v>
+        <v>1096</v>
       </c>
       <c r="E88" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F88" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G88" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H88" t="s">
-        <v>1091</v>
+        <v>1097</v>
       </c>
       <c r="I88" t="s">
-        <v>1092</v>
+        <v>1098</v>
       </c>
       <c r="J88" t="s">
-        <v>1093</v>
+        <v>1099</v>
       </c>
       <c r="M88" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="O88" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="Q88" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="S88" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="U88" t="s">
-        <v>1094</v>
+        <v>1100</v>
       </c>
       <c r="X88" t="s">
-        <v>1095</v>
+        <v>1101</v>
       </c>
       <c r="Y88" t="s">
-        <v>1096</v>
+        <v>1102</v>
       </c>
       <c r="AB88" t="s">
-        <v>1097</v>
+        <v>1103</v>
       </c>
       <c r="AC88" t="s">
-        <v>561</v>
+        <v>567</v>
+      </c>
+      <c r="AD88" t="s">
+        <v>131</v>
       </c>
       <c r="AE88" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF88" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG88" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH88" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI88" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ88">
+        <v>1104</v>
+      </c>
+      <c r="AO88" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP88">
         <v>492</v>
       </c>
+      <c r="AQ88" t="s">
+        <v>137</v>
+      </c>
       <c r="AR88" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>138</v>
+      </c>
+      <c r="AT88" t="s">
+        <v>212</v>
+      </c>
+      <c r="AZ88" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="89" spans="1:52">
       <c r="A89" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B89" t="s">
-        <v>1099</v>
+        <v>1105</v>
       </c>
       <c r="C89" t="s">
-        <v>1100</v>
+        <v>1106</v>
       </c>
       <c r="D89" s="4" t="s">
-        <v>1101</v>
+        <v>1107</v>
       </c>
       <c r="E89" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F89" t="s">
+        <v>160</v>
+      </c>
+      <c r="G89" t="s">
+        <v>125</v>
+      </c>
+      <c r="H89" t="s">
+        <v>1108</v>
+      </c>
+      <c r="I89" t="s">
+        <v>1109</v>
+      </c>
+      <c r="J89" t="s">
+        <v>1110</v>
+      </c>
+      <c r="M89" t="s">
+        <v>41</v>
+      </c>
+      <c r="O89" t="s">
+        <v>1111</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>484</v>
+      </c>
+      <c r="S89" t="s">
+        <v>765</v>
+      </c>
+      <c r="U89" t="s">
+        <v>1112</v>
+      </c>
+      <c r="X89" t="s">
+        <v>1113</v>
+      </c>
+      <c r="Y89" t="s">
+        <v>1114</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AA89" t="s">
+        <v>1115</v>
+      </c>
+      <c r="AD89" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE89" t="s">
+        <v>152</v>
+      </c>
+      <c r="AF89" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG89" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH89" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI89" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AO89" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP89">
+        <v>3500</v>
+      </c>
+      <c r="AR89" t="s">
+        <v>138</v>
+      </c>
+      <c r="AT89" t="s">
         <v>154</v>
       </c>
-      <c r="G89" t="s">
-[...66 lines deleted...]
-        <v>148</v>
+      <c r="AZ89" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="90" spans="1:52">
       <c r="A90" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B90" t="s">
-        <v>1111</v>
+        <v>1117</v>
       </c>
       <c r="C90" t="s">
-        <v>1112</v>
+        <v>1118</v>
       </c>
       <c r="D90" s="4" t="s">
-        <v>1113</v>
+        <v>1119</v>
       </c>
       <c r="E90" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G90" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H90" t="s">
-        <v>1114</v>
+        <v>1120</v>
       </c>
       <c r="I90" t="s">
-        <v>1115</v>
+        <v>1121</v>
       </c>
       <c r="J90" t="s">
-        <v>1116</v>
+        <v>1122</v>
       </c>
       <c r="M90" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O90" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="Q90" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="S90" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="U90" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="X90" t="s">
-        <v>1117</v>
+        <v>1123</v>
       </c>
       <c r="Y90" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="AA90" t="s">
-        <v>1118</v>
+        <v>1124</v>
       </c>
       <c r="AB90" t="s">
-        <v>1119</v>
+        <v>1125</v>
+      </c>
+      <c r="AD90" t="s">
+        <v>131</v>
       </c>
       <c r="AE90" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF90" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG90" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH90" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI90" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ90">
+        <v>1126</v>
+      </c>
+      <c r="AO90" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP90">
         <v>797</v>
       </c>
+      <c r="AQ90" t="s">
+        <v>137</v>
+      </c>
       <c r="AR90" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>138</v>
+      </c>
+      <c r="AT90" t="s">
+        <v>200</v>
+      </c>
+      <c r="AZ90" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="91" spans="1:52">
       <c r="A91" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B91" t="s">
-        <v>1121</v>
+        <v>1127</v>
       </c>
       <c r="C91" t="s">
-        <v>1122</v>
+        <v>1128</v>
       </c>
       <c r="D91" s="4" t="s">
-        <v>1123</v>
+        <v>1129</v>
       </c>
       <c r="E91" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G91" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H91" t="s">
-        <v>1124</v>
+        <v>1130</v>
       </c>
       <c r="I91" t="s">
-        <v>1125</v>
+        <v>1131</v>
       </c>
       <c r="J91" t="s">
-        <v>1126</v>
+        <v>1132</v>
       </c>
       <c r="M91" t="s">
-        <v>1127</v>
+        <v>1133</v>
       </c>
       <c r="O91" t="s">
-        <v>1128</v>
+        <v>1134</v>
       </c>
       <c r="Q91" t="s">
-        <v>1129</v>
+        <v>1135</v>
       </c>
       <c r="S91" t="s">
-        <v>1130</v>
+        <v>1136</v>
       </c>
       <c r="U91" t="s">
-        <v>1131</v>
+        <v>1137</v>
       </c>
       <c r="X91" t="s">
-        <v>1132</v>
+        <v>1138</v>
       </c>
       <c r="Y91" t="s">
-        <v>1133</v>
+        <v>1139</v>
       </c>
       <c r="AA91" t="s">
-        <v>1134</v>
+        <v>1140</v>
       </c>
       <c r="AB91" t="s">
-        <v>1135</v>
+        <v>1141</v>
+      </c>
+      <c r="AD91" t="s">
+        <v>131</v>
       </c>
       <c r="AE91" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF91" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG91" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH91" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI91" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ91">
+        <v>1142</v>
+      </c>
+      <c r="AO91" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP91">
         <v>714</v>
       </c>
+      <c r="AQ91" t="s">
+        <v>137</v>
+      </c>
       <c r="AR91" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT91" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ91" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="92" spans="1:52">
       <c r="A92" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B92" t="s">
-        <v>1137</v>
+        <v>1143</v>
       </c>
       <c r="C92" t="s">
-        <v>1138</v>
+        <v>1144</v>
       </c>
       <c r="D92" s="4" t="s">
-        <v>1139</v>
+        <v>1145</v>
       </c>
       <c r="E92" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G92" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H92" t="s">
-        <v>1140</v>
+        <v>1146</v>
       </c>
       <c r="I92" t="s">
-        <v>1141</v>
+        <v>1147</v>
       </c>
       <c r="J92" t="s">
-        <v>1142</v>
+        <v>1148</v>
       </c>
       <c r="M92" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O92" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="Q92" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="S92" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="U92" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="X92" t="s">
-        <v>1143</v>
+        <v>1149</v>
       </c>
       <c r="Y92" t="s">
-        <v>1010</v>
+        <v>1016</v>
       </c>
       <c r="AA92" t="s">
-        <v>944</v>
+        <v>950</v>
       </c>
       <c r="AB92" t="s">
-        <v>1144</v>
+        <v>1150</v>
+      </c>
+      <c r="AD92" t="s">
+        <v>131</v>
       </c>
       <c r="AE92" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="AF92" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="AG92" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH92" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI92" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ92">
+        <v>1151</v>
+      </c>
+      <c r="AO92" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP92">
         <v>1367</v>
       </c>
+      <c r="AQ92" t="s">
+        <v>137</v>
+      </c>
       <c r="AR92" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>138</v>
+      </c>
+      <c r="AT92" t="s">
+        <v>212</v>
+      </c>
+      <c r="AZ92" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="93" spans="1:52">
       <c r="A93" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B93" t="s">
-        <v>1146</v>
+        <v>1152</v>
       </c>
       <c r="C93" t="s">
-        <v>1147</v>
+        <v>1153</v>
       </c>
       <c r="D93" s="4" t="s">
-        <v>1148</v>
+        <v>1154</v>
       </c>
       <c r="E93" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F93" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G93" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H93" t="s">
-        <v>1149</v>
+        <v>1155</v>
       </c>
       <c r="I93" t="s">
-        <v>1150</v>
+        <v>1156</v>
       </c>
       <c r="J93" t="s">
-        <v>1151</v>
+        <v>1157</v>
       </c>
       <c r="M93" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O93" t="s">
-        <v>1152</v>
+        <v>1158</v>
       </c>
       <c r="Q93" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="X93" t="s">
-        <v>1153</v>
+        <v>1159</v>
       </c>
       <c r="Y93" t="s">
-        <v>1154</v>
+        <v>1160</v>
       </c>
       <c r="AB93" t="s">
-        <v>1155</v>
+        <v>1161</v>
       </c>
       <c r="AC93" t="s">
-        <v>1156</v>
+        <v>1162</v>
+      </c>
+      <c r="AD93" t="s">
+        <v>131</v>
       </c>
       <c r="AE93" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF93" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG93" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH93" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI93" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ93">
+        <v>1163</v>
+      </c>
+      <c r="AO93" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP93">
         <v>568</v>
       </c>
+      <c r="AQ93" t="s">
+        <v>137</v>
+      </c>
       <c r="AR93" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>138</v>
+      </c>
+      <c r="AT93" t="s">
+        <v>212</v>
+      </c>
+      <c r="AZ93" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="94" spans="1:52">
       <c r="A94" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B94" t="s">
-        <v>1158</v>
+        <v>1164</v>
       </c>
       <c r="C94" t="s">
-        <v>1159</v>
+        <v>1165</v>
       </c>
       <c r="D94" s="4" t="s">
-        <v>1160</v>
+        <v>1166</v>
       </c>
       <c r="E94" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G94" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H94" t="s">
-        <v>1161</v>
+        <v>1167</v>
       </c>
       <c r="I94" t="s">
-        <v>1162</v>
+        <v>1168</v>
       </c>
       <c r="J94" t="s">
-        <v>1163</v>
+        <v>1169</v>
       </c>
       <c r="M94" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O94" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="Q94" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="S94" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="U94" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="X94" t="s">
-        <v>1164</v>
+        <v>1170</v>
       </c>
       <c r="Y94" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="AA94" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="AB94" t="s">
-        <v>537</v>
+        <v>543</v>
+      </c>
+      <c r="AD94" t="s">
+        <v>131</v>
       </c>
       <c r="AE94" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF94" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG94" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH94" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI94" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ94">
+        <v>1171</v>
+      </c>
+      <c r="AO94" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP94">
         <v>1007</v>
       </c>
+      <c r="AQ94" t="s">
+        <v>137</v>
+      </c>
       <c r="AR94" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>138</v>
+      </c>
+      <c r="AT94" t="s">
+        <v>212</v>
+      </c>
+      <c r="AZ94" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="95" spans="1:52">
       <c r="A95" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B95" t="s">
-        <v>1166</v>
+        <v>1172</v>
       </c>
       <c r="C95" t="s">
-        <v>1167</v>
+        <v>1173</v>
       </c>
       <c r="D95" s="4" t="s">
-        <v>1168</v>
+        <v>1174</v>
       </c>
       <c r="E95" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F95" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G95" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H95" t="s">
-        <v>1169</v>
+        <v>1175</v>
       </c>
       <c r="I95" t="s">
-        <v>1170</v>
+        <v>1176</v>
       </c>
       <c r="J95" t="s">
-        <v>1171</v>
+        <v>1177</v>
       </c>
       <c r="M95" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O95" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="Q95" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="S95" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="X95" t="s">
-        <v>1172</v>
+        <v>1178</v>
       </c>
       <c r="Y95" t="s">
-        <v>1173</v>
+        <v>1179</v>
       </c>
       <c r="AB95" t="s">
-        <v>1174</v>
+        <v>1180</v>
       </c>
       <c r="AC95" t="s">
-        <v>1119</v>
+        <v>1125</v>
+      </c>
+      <c r="AD95" t="s">
+        <v>131</v>
       </c>
       <c r="AE95" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF95" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG95" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH95" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI95" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ95">
+        <v>880</v>
+      </c>
+      <c r="AO95" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP95">
         <v>749</v>
       </c>
+      <c r="AQ95" t="s">
+        <v>137</v>
+      </c>
       <c r="AR95" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>138</v>
+      </c>
+      <c r="AT95" t="s">
+        <v>200</v>
+      </c>
+      <c r="AZ95" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="96" spans="1:52">
       <c r="A96" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B96" t="s">
-        <v>1175</v>
+        <v>1181</v>
       </c>
       <c r="C96" t="s">
-        <v>1176</v>
+        <v>1182</v>
       </c>
       <c r="D96" s="4" t="s">
-        <v>1177</v>
+        <v>1183</v>
       </c>
       <c r="E96" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G96" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H96" t="s">
-        <v>1178</v>
+        <v>1184</v>
       </c>
       <c r="I96" t="s">
-        <v>1179</v>
+        <v>1185</v>
       </c>
       <c r="J96" t="s">
-        <v>1180</v>
+        <v>1186</v>
       </c>
       <c r="M96" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O96" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="X96" t="s">
-        <v>1181</v>
+        <v>1187</v>
       </c>
       <c r="Y96" t="s">
-        <v>1182</v>
+        <v>1188</v>
       </c>
       <c r="AA96" t="s">
-        <v>1183</v>
+        <v>1189</v>
       </c>
       <c r="AB96" t="s">
-        <v>1184</v>
+        <v>1190</v>
+      </c>
+      <c r="AD96" t="s">
+        <v>131</v>
       </c>
       <c r="AE96" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF96" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG96" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH96" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI96" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ96">
+        <v>1191</v>
+      </c>
+      <c r="AO96" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP96">
         <v>994</v>
       </c>
+      <c r="AQ96" t="s">
+        <v>137</v>
+      </c>
       <c r="AR96" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>138</v>
+      </c>
+      <c r="AT96" t="s">
+        <v>212</v>
+      </c>
+      <c r="AZ96" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="97" spans="1:52">
       <c r="A97" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B97" t="s">
-        <v>1186</v>
+        <v>1192</v>
       </c>
       <c r="C97" t="s">
-        <v>1187</v>
+        <v>1193</v>
       </c>
       <c r="D97" s="4" t="s">
-        <v>1188</v>
+        <v>1194</v>
       </c>
       <c r="E97" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F97" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G97" t="s">
-        <v>1189</v>
+        <v>1195</v>
       </c>
       <c r="H97" t="s">
-        <v>1190</v>
+        <v>1196</v>
       </c>
       <c r="I97" t="s">
-        <v>1191</v>
+        <v>1197</v>
       </c>
       <c r="J97" t="s">
-        <v>1192</v>
+        <v>1198</v>
       </c>
       <c r="M97" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O97" t="s">
-        <v>1193</v>
+        <v>1199</v>
       </c>
       <c r="Q97" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="X97" t="s">
-        <v>1194</v>
+        <v>1200</v>
       </c>
       <c r="Y97" t="s">
-        <v>1195</v>
+        <v>1201</v>
       </c>
       <c r="AB97" t="s">
-        <v>1196</v>
+        <v>1202</v>
       </c>
       <c r="AC97" t="s">
-        <v>1197</v>
+        <v>1203</v>
+      </c>
+      <c r="AD97" t="s">
+        <v>131</v>
       </c>
       <c r="AE97" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF97" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG97" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH97" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI97" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ97">
+        <v>1204</v>
+      </c>
+      <c r="AO97" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP97">
         <v>84</v>
       </c>
+      <c r="AQ97" t="s">
+        <v>137</v>
+      </c>
       <c r="AR97" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT97" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ97" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="98" spans="1:52">
       <c r="A98" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B98" t="s">
-        <v>1199</v>
+        <v>1205</v>
       </c>
       <c r="C98" t="s">
-        <v>1200</v>
+        <v>1206</v>
       </c>
       <c r="D98" s="4" t="s">
-        <v>1201</v>
+        <v>1207</v>
       </c>
       <c r="E98" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F98" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G98" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H98" t="s">
-        <v>1202</v>
+        <v>1208</v>
       </c>
       <c r="I98" t="s">
-        <v>1203</v>
+        <v>1209</v>
       </c>
       <c r="J98" t="s">
-        <v>1192</v>
+        <v>1198</v>
       </c>
       <c r="M98" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O98" t="s">
-        <v>1204</v>
+        <v>1210</v>
       </c>
       <c r="Q98" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="S98" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="U98" t="s">
-        <v>1205</v>
+        <v>1211</v>
       </c>
       <c r="X98" t="s">
-        <v>1206</v>
+        <v>1212</v>
       </c>
       <c r="Y98" t="s">
-        <v>1207</v>
+        <v>1213</v>
       </c>
       <c r="AB98" t="s">
-        <v>1208</v>
+        <v>1214</v>
       </c>
       <c r="AC98" t="s">
-        <v>1209</v>
+        <v>1215</v>
+      </c>
+      <c r="AD98" t="s">
+        <v>131</v>
       </c>
       <c r="AE98" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF98" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG98" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH98" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI98" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ98">
+        <v>1216</v>
+      </c>
+      <c r="AO98" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP98">
         <v>453</v>
       </c>
+      <c r="AQ98" t="s">
+        <v>137</v>
+      </c>
       <c r="AR98" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>138</v>
+      </c>
+      <c r="AT98" t="s">
+        <v>212</v>
+      </c>
+      <c r="AZ98" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="99" spans="1:52">
       <c r="A99" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B99" t="s">
-        <v>1211</v>
+        <v>1217</v>
       </c>
       <c r="C99" t="s">
-        <v>1212</v>
+        <v>1218</v>
       </c>
       <c r="D99" s="4" t="s">
-        <v>1213</v>
+        <v>1219</v>
       </c>
       <c r="E99" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F99" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G99" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H99" t="s">
-        <v>1214</v>
+        <v>1220</v>
       </c>
       <c r="I99" t="s">
-        <v>1215</v>
+        <v>1221</v>
       </c>
       <c r="J99" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="M99" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="O99" t="s">
-        <v>727</v>
+        <v>733</v>
       </c>
       <c r="Q99" t="s">
-        <v>1216</v>
+        <v>1222</v>
       </c>
       <c r="X99" t="s">
-        <v>1217</v>
+        <v>1223</v>
       </c>
       <c r="Y99" t="s">
-        <v>1218</v>
+        <v>1224</v>
       </c>
       <c r="AB99" t="s">
-        <v>1219</v>
+        <v>1225</v>
       </c>
       <c r="AC99" t="s">
-        <v>1220</v>
+        <v>1226</v>
+      </c>
+      <c r="AD99" t="s">
+        <v>131</v>
       </c>
       <c r="AE99" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF99" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG99" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH99" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI99" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ99">
+        <v>1227</v>
+      </c>
+      <c r="AO99" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP99">
         <v>453</v>
       </c>
+      <c r="AQ99" t="s">
+        <v>137</v>
+      </c>
       <c r="AR99" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>138</v>
+      </c>
+      <c r="AT99" t="s">
+        <v>200</v>
+      </c>
+      <c r="AZ99" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="100" spans="1:52">
       <c r="A100" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B100" t="s">
-        <v>1222</v>
+        <v>1228</v>
       </c>
       <c r="C100" t="s">
-        <v>1223</v>
+        <v>1229</v>
       </c>
       <c r="D100" s="4" t="s">
-        <v>1224</v>
+        <v>1230</v>
       </c>
       <c r="E100" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F100" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G100" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H100" t="s">
-        <v>1225</v>
+        <v>1231</v>
       </c>
       <c r="I100" t="s">
-        <v>1226</v>
+        <v>1232</v>
       </c>
       <c r="J100" t="s">
-        <v>1227</v>
+        <v>1233</v>
       </c>
       <c r="M100" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O100" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="Q100" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="S100" t="s">
-        <v>1228</v>
+        <v>1234</v>
       </c>
       <c r="U100" t="s">
-        <v>1229</v>
+        <v>1235</v>
       </c>
       <c r="X100" t="s">
-        <v>1230</v>
+        <v>1236</v>
       </c>
       <c r="Y100" t="s">
-        <v>1231</v>
+        <v>1237</v>
       </c>
       <c r="AB100" t="s">
-        <v>1232</v>
+        <v>1238</v>
       </c>
       <c r="AC100" t="s">
-        <v>1233</v>
+        <v>1239</v>
+      </c>
+      <c r="AD100" t="s">
+        <v>131</v>
       </c>
       <c r="AE100" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF100" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG100" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH100" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI100" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ100">
+        <v>1240</v>
+      </c>
+      <c r="AO100" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP100">
         <v>804</v>
       </c>
+      <c r="AQ100" t="s">
+        <v>137</v>
+      </c>
       <c r="AR100" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>138</v>
+      </c>
+      <c r="AT100" t="s">
+        <v>200</v>
+      </c>
+      <c r="AZ100" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="101" spans="1:52">
       <c r="A101" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B101" t="s">
-        <v>1235</v>
+        <v>1241</v>
       </c>
       <c r="C101" t="s">
-        <v>1236</v>
+        <v>1242</v>
       </c>
       <c r="D101" s="4" t="s">
-        <v>1237</v>
+        <v>1243</v>
       </c>
       <c r="E101" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G101" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H101" t="s">
-        <v>1238</v>
+        <v>1244</v>
       </c>
       <c r="I101" t="s">
-        <v>1239</v>
+        <v>1245</v>
       </c>
       <c r="J101" t="s">
-        <v>1240</v>
+        <v>1246</v>
       </c>
       <c r="M101" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O101" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="Q101" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="S101" t="s">
-        <v>1083</v>
+        <v>1089</v>
       </c>
       <c r="U101" t="s">
-        <v>1241</v>
+        <v>1247</v>
       </c>
       <c r="X101" t="s">
-        <v>1242</v>
+        <v>1248</v>
       </c>
       <c r="Y101" t="s">
-        <v>1243</v>
+        <v>1249</v>
       </c>
       <c r="Z101" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="AA101" t="s">
-        <v>493</v>
+        <v>499</v>
+      </c>
+      <c r="AD101" t="s">
+        <v>131</v>
       </c>
       <c r="AE101" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF101" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG101" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH101" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI101" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ101">
+        <v>1250</v>
+      </c>
+      <c r="AO101" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP101">
         <v>1174</v>
       </c>
+      <c r="AQ101" t="s">
+        <v>137</v>
+      </c>
       <c r="AR101" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>138</v>
+      </c>
+      <c r="AT101" t="s">
+        <v>212</v>
+      </c>
+      <c r="AZ101" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="102" spans="1:52">
       <c r="A102" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B102" t="s">
-        <v>1245</v>
+        <v>1251</v>
       </c>
       <c r="C102" t="s">
-        <v>1246</v>
+        <v>1252</v>
       </c>
       <c r="D102" s="4" t="s">
-        <v>1247</v>
+        <v>1253</v>
       </c>
       <c r="E102" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F102" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G102" t="s">
-        <v>1189</v>
+        <v>1195</v>
       </c>
       <c r="H102" t="s">
-        <v>1248</v>
+        <v>1254</v>
       </c>
       <c r="I102" t="s">
-        <v>1249</v>
+        <v>1255</v>
       </c>
       <c r="J102" t="s">
-        <v>1250</v>
+        <v>1256</v>
       </c>
       <c r="M102" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O102" t="s">
-        <v>1193</v>
+        <v>1199</v>
       </c>
       <c r="Q102" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="X102" t="s">
-        <v>1251</v>
+        <v>1257</v>
       </c>
       <c r="Y102" t="s">
-        <v>1252</v>
+        <v>1258</v>
       </c>
       <c r="AB102" t="s">
-        <v>1253</v>
+        <v>1259</v>
       </c>
       <c r="AC102" t="s">
-        <v>1254</v>
+        <v>1260</v>
+      </c>
+      <c r="AD102" t="s">
+        <v>131</v>
       </c>
       <c r="AE102" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF102" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG102" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH102" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI102" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ102">
+        <v>1261</v>
+      </c>
+      <c r="AO102" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP102">
         <v>93</v>
       </c>
+      <c r="AQ102" t="s">
+        <v>137</v>
+      </c>
       <c r="AR102" t="s">
-        <v>132</v>
-[...8 lines deleted...]
-        <v>149</v>
+        <v>138</v>
+      </c>
+      <c r="AT102" t="s">
+        <v>154</v>
+      </c>
+      <c r="AW102" t="s">
+        <v>155</v>
+      </c>
+      <c r="AY102" t="s">
+        <v>60</v>
       </c>
       <c r="AZ102" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
     </row>
     <row r="103" spans="1:52">
       <c r="A103" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B103" t="s">
-        <v>1256</v>
+        <v>1262</v>
       </c>
       <c r="C103" t="s">
-        <v>1257</v>
+        <v>1263</v>
       </c>
       <c r="D103" s="4" t="s">
-        <v>1258</v>
+        <v>1264</v>
       </c>
       <c r="E103" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G103" t="s">
-        <v>1189</v>
+        <v>1195</v>
       </c>
       <c r="H103" t="s">
-        <v>1259</v>
+        <v>1265</v>
       </c>
       <c r="I103" t="s">
-        <v>1260</v>
+        <v>1266</v>
       </c>
       <c r="J103" t="s">
-        <v>1261</v>
+        <v>1267</v>
       </c>
       <c r="M103" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O103" t="s">
-        <v>1193</v>
+        <v>1199</v>
       </c>
       <c r="Q103" t="s">
-        <v>1262</v>
+        <v>1268</v>
       </c>
       <c r="S103" t="s">
-        <v>1263</v>
+        <v>1269</v>
       </c>
       <c r="X103" t="s">
-        <v>1264</v>
+        <v>1270</v>
       </c>
       <c r="Y103" t="s">
-        <v>1265</v>
+        <v>1271</v>
       </c>
       <c r="AA103" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="AB103" t="s">
-        <v>1266</v>
+        <v>1272</v>
+      </c>
+      <c r="AD103" t="s">
+        <v>131</v>
       </c>
       <c r="AE103" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF103" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG103" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH103" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI103" t="s">
+        <v>1273</v>
+      </c>
+      <c r="AO103" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP103">
         <v>129</v>
       </c>
-      <c r="AJ103" t="s">
-[...6 lines deleted...]
-        <v>129</v>
+      <c r="AQ103" t="s">
+        <v>137</v>
       </c>
       <c r="AR103" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT103" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ103" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="104" spans="1:52">
       <c r="A104" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B104" t="s">
-        <v>1268</v>
+        <v>1274</v>
       </c>
       <c r="C104" t="s">
-        <v>1269</v>
+        <v>1275</v>
       </c>
       <c r="D104" s="4" t="s">
-        <v>1270</v>
+        <v>1276</v>
       </c>
       <c r="E104" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F104" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="G104" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H104" t="s">
-        <v>1271</v>
+        <v>1277</v>
       </c>
       <c r="I104" t="s">
-        <v>1272</v>
+        <v>1278</v>
       </c>
       <c r="J104" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="M104" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O104" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="X104" t="s">
-        <v>1273</v>
+        <v>1279</v>
       </c>
       <c r="Y104" t="s">
-        <v>1021</v>
+        <v>1027</v>
       </c>
       <c r="AB104" t="s">
-        <v>1274</v>
+        <v>1280</v>
       </c>
       <c r="AC104" t="s">
-        <v>1274</v>
+        <v>1280</v>
+      </c>
+      <c r="AD104" t="s">
+        <v>131</v>
       </c>
       <c r="AE104" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF104" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG104" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH104" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI104" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ104">
+        <v>1281</v>
+      </c>
+      <c r="AO104" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP104">
         <v>94</v>
       </c>
+      <c r="AQ104" t="s">
+        <v>137</v>
+      </c>
       <c r="AR104" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT104" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ104" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="105" spans="1:52">
       <c r="A105" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B105" t="s">
-        <v>1276</v>
+        <v>1282</v>
       </c>
       <c r="C105" t="s">
-        <v>1277</v>
+        <v>1283</v>
       </c>
       <c r="D105" s="4" t="s">
-        <v>1278</v>
+        <v>1284</v>
       </c>
       <c r="E105" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F105" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G105" t="s">
-        <v>1279</v>
+        <v>1285</v>
       </c>
       <c r="H105" t="s">
-        <v>1280</v>
+        <v>1286</v>
       </c>
       <c r="I105" t="s">
-        <v>1281</v>
+        <v>1287</v>
       </c>
       <c r="J105" t="s">
-        <v>1282</v>
+        <v>1288</v>
       </c>
       <c r="M105" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="O105" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="Q105" t="s">
-        <v>1283</v>
+        <v>1289</v>
       </c>
       <c r="X105" t="s">
-        <v>1284</v>
+        <v>1290</v>
       </c>
       <c r="Y105" t="s">
-        <v>1285</v>
+        <v>1291</v>
       </c>
       <c r="AB105" t="s">
-        <v>1286</v>
+        <v>1292</v>
       </c>
       <c r="AC105" t="s">
-        <v>1287</v>
+        <v>1293</v>
+      </c>
+      <c r="AD105" t="s">
+        <v>131</v>
       </c>
       <c r="AE105" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF105" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG105" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH105" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI105" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ105">
+        <v>1294</v>
+      </c>
+      <c r="AO105" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP105">
         <v>144</v>
       </c>
+      <c r="AQ105" t="s">
+        <v>137</v>
+      </c>
       <c r="AR105" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT105" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ105" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="106" spans="1:52">
       <c r="A106" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B106" t="s">
-        <v>1289</v>
+        <v>1295</v>
       </c>
       <c r="C106" t="s">
-        <v>1290</v>
+        <v>1296</v>
       </c>
       <c r="D106" s="4" t="s">
-        <v>1291</v>
+        <v>1297</v>
       </c>
       <c r="E106" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F106" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G106" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H106" t="s">
-        <v>1292</v>
+        <v>1298</v>
       </c>
       <c r="I106" t="s">
-        <v>1293</v>
+        <v>1299</v>
       </c>
       <c r="X106" t="s">
-        <v>1294</v>
+        <v>1300</v>
       </c>
       <c r="Y106" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="AB106" t="s">
-        <v>1295</v>
+        <v>1301</v>
       </c>
       <c r="AC106" t="s">
-        <v>1296</v>
+        <v>1302</v>
+      </c>
+      <c r="AD106" t="s">
+        <v>131</v>
       </c>
       <c r="AE106" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF106" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG106" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH106" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI106" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ106">
+        <v>1303</v>
+      </c>
+      <c r="AO106" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP106">
         <v>425</v>
       </c>
+      <c r="AQ106" t="s">
+        <v>137</v>
+      </c>
       <c r="AR106" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT106" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ106" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="107" spans="1:52">
       <c r="A107" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B107" t="s">
-        <v>1298</v>
+        <v>1304</v>
       </c>
       <c r="C107" t="s">
-        <v>1299</v>
+        <v>1305</v>
       </c>
       <c r="D107" s="4" t="s">
-        <v>1300</v>
+        <v>1306</v>
       </c>
       <c r="E107" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F107" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G107" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H107" t="s">
-        <v>1301</v>
+        <v>1307</v>
       </c>
       <c r="I107" t="s">
-        <v>1302</v>
+        <v>1308</v>
       </c>
       <c r="X107" t="s">
-        <v>1303</v>
+        <v>1309</v>
       </c>
       <c r="Y107" t="s">
-        <v>1304</v>
+        <v>1310</v>
       </c>
       <c r="AB107" t="s">
-        <v>1305</v>
+        <v>1311</v>
       </c>
       <c r="AC107" t="s">
-        <v>1306</v>
+        <v>1312</v>
+      </c>
+      <c r="AD107" t="s">
+        <v>131</v>
       </c>
       <c r="AE107" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF107" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG107" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH107" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI107" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ107">
+        <v>1313</v>
+      </c>
+      <c r="AO107" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP107">
         <v>1010</v>
       </c>
+      <c r="AQ107" t="s">
+        <v>137</v>
+      </c>
       <c r="AR107" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT107" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ107" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="108" spans="1:52">
       <c r="A108" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B108" t="s">
-        <v>1308</v>
+        <v>1314</v>
       </c>
       <c r="C108" t="s">
-        <v>1309</v>
+        <v>1315</v>
       </c>
       <c r="D108" s="4" t="s">
-        <v>1310</v>
+        <v>1316</v>
       </c>
       <c r="E108" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G108" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H108" t="s">
-        <v>1311</v>
+        <v>1317</v>
       </c>
       <c r="I108" t="s">
-        <v>1312</v>
+        <v>1318</v>
       </c>
       <c r="X108" t="s">
-        <v>1313</v>
+        <v>1319</v>
       </c>
       <c r="Y108" t="s">
-        <v>1010</v>
+        <v>1016</v>
       </c>
       <c r="AA108" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="AB108" t="s">
-        <v>1314</v>
+        <v>1320</v>
+      </c>
+      <c r="AD108" t="s">
+        <v>131</v>
       </c>
       <c r="AE108" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF108" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG108" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH108" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI108" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ108">
+        <v>1321</v>
+      </c>
+      <c r="AO108" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP108">
         <v>861</v>
       </c>
+      <c r="AQ108" t="s">
+        <v>137</v>
+      </c>
       <c r="AR108" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT108" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ108" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="109" spans="1:52">
       <c r="A109" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B109" t="s">
-        <v>1316</v>
+        <v>1322</v>
       </c>
       <c r="C109" t="s">
-        <v>1317</v>
+        <v>1323</v>
       </c>
       <c r="D109" s="4" t="s">
-        <v>1318</v>
+        <v>1324</v>
       </c>
       <c r="E109" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F109" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G109" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H109" t="s">
-        <v>1319</v>
+        <v>1325</v>
       </c>
       <c r="I109" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="X109" t="s">
-        <v>1321</v>
+        <v>1327</v>
       </c>
       <c r="Y109" t="s">
-        <v>705</v>
+        <v>711</v>
       </c>
       <c r="AB109" t="s">
-        <v>1322</v>
+        <v>1328</v>
       </c>
       <c r="AC109" t="s">
-        <v>1323</v>
+        <v>1329</v>
+      </c>
+      <c r="AD109" t="s">
+        <v>131</v>
       </c>
       <c r="AE109" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF109" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG109" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH109" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI109" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ109">
+        <v>1330</v>
+      </c>
+      <c r="AO109" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP109">
         <v>882</v>
       </c>
+      <c r="AQ109" t="s">
+        <v>137</v>
+      </c>
       <c r="AR109" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>138</v>
+      </c>
+      <c r="AT109" t="s">
+        <v>212</v>
+      </c>
+      <c r="AZ109" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="110" spans="1:52">
       <c r="A110" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B110" t="s">
-        <v>1325</v>
+        <v>1331</v>
       </c>
       <c r="C110" t="s">
-        <v>1326</v>
+        <v>1332</v>
       </c>
       <c r="D110" s="4" t="s">
-        <v>1327</v>
+        <v>1333</v>
       </c>
       <c r="E110" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G110" t="s">
-        <v>1079</v>
+        <v>1085</v>
       </c>
       <c r="H110" t="s">
-        <v>1328</v>
+        <v>1334</v>
       </c>
       <c r="I110" t="s">
-        <v>1329</v>
+        <v>1335</v>
       </c>
       <c r="X110" t="s">
-        <v>1330</v>
+        <v>1336</v>
       </c>
       <c r="Y110" t="s">
-        <v>1331</v>
+        <v>1337</v>
       </c>
       <c r="AA110" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
       <c r="AB110" t="s">
-        <v>1332</v>
+        <v>1338</v>
+      </c>
+      <c r="AD110" t="s">
+        <v>131</v>
       </c>
       <c r="AE110" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF110" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG110" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH110" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI110" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ110">
+        <v>1339</v>
+      </c>
+      <c r="AO110" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP110">
         <v>1069</v>
       </c>
+      <c r="AQ110" t="s">
+        <v>137</v>
+      </c>
       <c r="AR110" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT110" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ110" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="111" spans="1:52">
       <c r="A111" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B111" t="s">
-        <v>1334</v>
+        <v>1340</v>
       </c>
       <c r="C111" t="s">
-        <v>1335</v>
+        <v>1341</v>
       </c>
       <c r="D111" s="4" t="s">
-        <v>1336</v>
+        <v>1342</v>
       </c>
       <c r="E111" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="F111" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G111" t="s">
-        <v>1337</v>
+        <v>1343</v>
       </c>
       <c r="H111" t="s">
-        <v>1338</v>
+        <v>1344</v>
       </c>
       <c r="I111" t="s">
-        <v>1339</v>
+        <v>1345</v>
       </c>
       <c r="X111" t="s">
-        <v>1340</v>
+        <v>1346</v>
       </c>
       <c r="Y111" t="s">
-        <v>1341</v>
+        <v>1347</v>
       </c>
       <c r="AB111" t="s">
-        <v>1342</v>
+        <v>1348</v>
       </c>
       <c r="AC111" t="s">
-        <v>1342</v>
+        <v>1348</v>
+      </c>
+      <c r="AD111" t="s">
+        <v>131</v>
       </c>
       <c r="AE111" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF111" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG111" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH111" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI111" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ111">
+        <v>1349</v>
+      </c>
+      <c r="AO111" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP111">
         <v>520</v>
       </c>
+      <c r="AQ111" t="s">
+        <v>137</v>
+      </c>
       <c r="AR111" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT111" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ111" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="112" spans="1:52">
       <c r="A112" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B112" t="s">
-        <v>1344</v>
+        <v>1350</v>
       </c>
       <c r="C112" t="s">
-        <v>1345</v>
+        <v>1351</v>
       </c>
       <c r="D112" s="4" t="s">
-        <v>1346</v>
+        <v>1352</v>
       </c>
       <c r="E112" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F112" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G112" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H112" t="s">
-        <v>1347</v>
+        <v>1353</v>
       </c>
       <c r="I112" t="s">
-        <v>879</v>
+        <v>885</v>
       </c>
       <c r="X112" t="s">
-        <v>1348</v>
+        <v>1354</v>
       </c>
       <c r="Y112" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="AB112" t="s">
-        <v>1349</v>
+        <v>1355</v>
       </c>
       <c r="AC112" t="s">
-        <v>884</v>
+        <v>890</v>
+      </c>
+      <c r="AD112" t="s">
+        <v>131</v>
       </c>
       <c r="AE112" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF112" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG112" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH112" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI112" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ112">
+        <v>1356</v>
+      </c>
+      <c r="AO112" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP112">
         <v>559</v>
       </c>
+      <c r="AQ112" t="s">
+        <v>137</v>
+      </c>
       <c r="AR112" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>138</v>
+      </c>
+      <c r="AT112" t="s">
+        <v>234</v>
+      </c>
+      <c r="AZ112" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="113" spans="1:52">
       <c r="A113" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B113" t="s">
-        <v>1351</v>
+        <v>1357</v>
       </c>
       <c r="C113" t="s">
-        <v>1352</v>
+        <v>1358</v>
       </c>
       <c r="D113" s="4" t="s">
-        <v>1353</v>
+        <v>1359</v>
       </c>
       <c r="E113" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F113" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G113" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H113" t="s">
-        <v>1354</v>
+        <v>1360</v>
       </c>
       <c r="I113" t="s">
-        <v>1355</v>
+        <v>1361</v>
       </c>
       <c r="X113" t="s">
-        <v>1356</v>
+        <v>1362</v>
       </c>
       <c r="Y113" t="s">
-        <v>1357</v>
+        <v>1363</v>
       </c>
       <c r="AB113" t="s">
-        <v>1358</v>
+        <v>1364</v>
       </c>
       <c r="AC113" t="s">
-        <v>1359</v>
+        <v>1365</v>
+      </c>
+      <c r="AD113" t="s">
+        <v>131</v>
       </c>
       <c r="AE113" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF113" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG113" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH113" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI113" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ113">
+        <v>1366</v>
+      </c>
+      <c r="AO113" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP113">
         <v>413</v>
       </c>
+      <c r="AQ113" t="s">
+        <v>137</v>
+      </c>
       <c r="AR113" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>138</v>
+      </c>
+      <c r="AT113" t="s">
+        <v>234</v>
+      </c>
+      <c r="AZ113" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="114" spans="1:52">
       <c r="A114" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B114" t="s">
-        <v>1361</v>
+        <v>1367</v>
       </c>
       <c r="C114" t="s">
-        <v>1362</v>
+        <v>1368</v>
       </c>
       <c r="D114" s="4" t="s">
-        <v>1363</v>
+        <v>1369</v>
       </c>
       <c r="E114" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G114" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H114" t="s">
-        <v>1364</v>
+        <v>1370</v>
       </c>
       <c r="I114" t="s">
-        <v>1365</v>
+        <v>1371</v>
       </c>
       <c r="X114" t="s">
-        <v>1366</v>
+        <v>1372</v>
       </c>
       <c r="Y114" t="s">
-        <v>1182</v>
+        <v>1188</v>
       </c>
       <c r="Z114" t="s">
-        <v>1367</v>
+        <v>1373</v>
       </c>
       <c r="AA114" t="s">
-        <v>1367</v>
+        <v>1373</v>
+      </c>
+      <c r="AD114" t="s">
+        <v>131</v>
       </c>
       <c r="AE114" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF114" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG114" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH114" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI114" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ114">
+        <v>1374</v>
+      </c>
+      <c r="AO114" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP114">
         <v>304</v>
       </c>
+      <c r="AQ114" t="s">
+        <v>137</v>
+      </c>
       <c r="AR114" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT114" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ114" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="115" spans="1:52">
       <c r="A115" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B115" t="s">
-        <v>1369</v>
+        <v>1375</v>
       </c>
       <c r="C115" t="s">
-        <v>1370</v>
+        <v>1376</v>
       </c>
       <c r="D115" s="4" t="s">
-        <v>1371</v>
+        <v>1377</v>
       </c>
       <c r="E115" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F115" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G115" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H115" t="s">
-        <v>1372</v>
+        <v>1378</v>
       </c>
       <c r="I115" t="s">
-        <v>1373</v>
+        <v>1379</v>
       </c>
       <c r="X115" t="s">
-        <v>1374</v>
+        <v>1380</v>
       </c>
       <c r="Y115" t="s">
-        <v>1375</v>
+        <v>1381</v>
       </c>
       <c r="AB115" t="s">
-        <v>1376</v>
+        <v>1382</v>
       </c>
       <c r="AC115" t="s">
-        <v>1377</v>
+        <v>1383</v>
+      </c>
+      <c r="AD115" t="s">
+        <v>131</v>
       </c>
       <c r="AE115" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF115" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG115" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH115" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI115" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ115">
+        <v>1384</v>
+      </c>
+      <c r="AO115" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP115">
         <v>233</v>
       </c>
+      <c r="AQ115" t="s">
+        <v>137</v>
+      </c>
       <c r="AR115" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT115" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ115" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="116" spans="1:52">
       <c r="A116" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B116" t="s">
-        <v>1379</v>
+        <v>1385</v>
       </c>
       <c r="C116" t="s">
-        <v>1380</v>
+        <v>1386</v>
       </c>
       <c r="D116" s="4" t="s">
-        <v>1381</v>
+        <v>1387</v>
       </c>
       <c r="E116" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F116" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="G116" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H116" t="s">
-        <v>1382</v>
+        <v>1388</v>
       </c>
       <c r="I116" t="s">
-        <v>1383</v>
+        <v>1389</v>
       </c>
       <c r="X116" t="s">
-        <v>1384</v>
+        <v>1390</v>
       </c>
       <c r="Y116" t="s">
-        <v>1274</v>
+        <v>1280</v>
       </c>
       <c r="AB116" t="s">
-        <v>1385</v>
+        <v>1391</v>
       </c>
       <c r="AC116" t="s">
-        <v>1386</v>
+        <v>1392</v>
+      </c>
+      <c r="AD116" t="s">
+        <v>131</v>
       </c>
       <c r="AE116" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF116" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG116" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH116" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI116" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ116">
+        <v>1393</v>
+      </c>
+      <c r="AO116" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP116">
         <v>310</v>
       </c>
+      <c r="AQ116" t="s">
+        <v>137</v>
+      </c>
       <c r="AR116" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT116" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ116" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="117" spans="1:52">
       <c r="A117" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B117" t="s">
-        <v>1388</v>
+        <v>1394</v>
       </c>
       <c r="C117" t="s">
-        <v>1389</v>
+        <v>1395</v>
       </c>
       <c r="D117" s="4" t="s">
-        <v>1390</v>
+        <v>1396</v>
       </c>
       <c r="E117" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F117" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G117" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H117" t="s">
-        <v>1391</v>
+        <v>1397</v>
       </c>
       <c r="I117" t="s">
-        <v>1392</v>
+        <v>1398</v>
       </c>
       <c r="X117" t="s">
-        <v>1393</v>
+        <v>1399</v>
       </c>
       <c r="Y117" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="AB117" t="s">
-        <v>1394</v>
+        <v>1400</v>
       </c>
       <c r="AC117" t="s">
-        <v>1395</v>
+        <v>1401</v>
+      </c>
+      <c r="AD117" t="s">
+        <v>131</v>
       </c>
       <c r="AE117" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF117" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG117" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH117" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI117" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ117">
+        <v>1402</v>
+      </c>
+      <c r="AO117" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP117">
         <v>616</v>
       </c>
+      <c r="AQ117" t="s">
+        <v>137</v>
+      </c>
       <c r="AR117" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>138</v>
+      </c>
+      <c r="AT117" t="s">
+        <v>212</v>
+      </c>
+      <c r="AZ117" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="118" spans="1:52">
       <c r="A118" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B118" t="s">
-        <v>1397</v>
+        <v>1403</v>
       </c>
       <c r="C118" t="s">
-        <v>1398</v>
+        <v>1404</v>
       </c>
       <c r="D118" s="4" t="s">
-        <v>1399</v>
+        <v>1405</v>
       </c>
       <c r="E118" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F118" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="G118" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H118" t="s">
-        <v>1400</v>
+        <v>1406</v>
       </c>
       <c r="I118" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="X118" t="s">
-        <v>1384</v>
+        <v>1390</v>
       </c>
       <c r="Y118" t="s">
-        <v>1402</v>
+        <v>1408</v>
       </c>
       <c r="AB118" t="s">
-        <v>1385</v>
+        <v>1391</v>
       </c>
       <c r="AC118" t="s">
-        <v>1403</v>
+        <v>1409</v>
+      </c>
+      <c r="AD118" t="s">
+        <v>131</v>
       </c>
       <c r="AE118" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF118" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG118" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH118" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI118" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ118">
+        <v>1410</v>
+      </c>
+      <c r="AO118" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP118">
         <v>251</v>
       </c>
+      <c r="AQ118" t="s">
+        <v>137</v>
+      </c>
       <c r="AR118" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT118" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ118" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="119" spans="1:52">
       <c r="A119" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B119" t="s">
-        <v>1405</v>
+        <v>1411</v>
       </c>
       <c r="C119" t="s">
-        <v>1406</v>
+        <v>1412</v>
       </c>
       <c r="D119" s="4" t="s">
-        <v>1407</v>
+        <v>1413</v>
       </c>
       <c r="E119" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F119" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G119" t="s">
-        <v>1189</v>
+        <v>1195</v>
       </c>
       <c r="H119" t="s">
-        <v>1408</v>
+        <v>1414</v>
       </c>
       <c r="I119" t="s">
-        <v>1409</v>
+        <v>1415</v>
       </c>
       <c r="X119" t="s">
-        <v>1410</v>
+        <v>1416</v>
       </c>
       <c r="Y119" t="s">
-        <v>1411</v>
+        <v>1417</v>
       </c>
       <c r="AB119" t="s">
-        <v>1412</v>
+        <v>1418</v>
       </c>
       <c r="AC119" t="s">
-        <v>1413</v>
+        <v>1419</v>
+      </c>
+      <c r="AD119" t="s">
+        <v>131</v>
       </c>
       <c r="AE119" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF119" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG119" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH119" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI119" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ119">
+        <v>1420</v>
+      </c>
+      <c r="AO119" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP119">
         <v>706</v>
       </c>
+      <c r="AQ119" t="s">
+        <v>137</v>
+      </c>
       <c r="AR119" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>138</v>
+      </c>
+      <c r="AT119" t="s">
+        <v>212</v>
+      </c>
+      <c r="AZ119" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="120" spans="1:52">
       <c r="A120" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B120" t="s">
-        <v>1415</v>
+        <v>1421</v>
       </c>
       <c r="C120" t="s">
-        <v>1416</v>
+        <v>1422</v>
       </c>
       <c r="D120" s="4" t="s">
-        <v>1417</v>
+        <v>1423</v>
       </c>
       <c r="E120" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F120" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G120" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H120" t="s">
-        <v>1418</v>
+        <v>1424</v>
       </c>
       <c r="I120" t="s">
-        <v>1419</v>
+        <v>1425</v>
       </c>
       <c r="X120" t="s">
-        <v>1420</v>
+        <v>1426</v>
       </c>
       <c r="Y120" t="s">
-        <v>1421</v>
+        <v>1427</v>
       </c>
       <c r="AB120" t="s">
-        <v>1422</v>
+        <v>1428</v>
       </c>
       <c r="AC120" t="s">
-        <v>813</v>
+        <v>819</v>
+      </c>
+      <c r="AD120" t="s">
+        <v>131</v>
       </c>
       <c r="AE120" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF120" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG120" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH120" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI120" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ120">
+        <v>820</v>
+      </c>
+      <c r="AO120" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP120">
         <v>628</v>
       </c>
+      <c r="AQ120" t="s">
+        <v>137</v>
+      </c>
       <c r="AR120" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT120" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ120" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="121" spans="1:52">
       <c r="A121" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B121" t="s">
-        <v>1423</v>
+        <v>1429</v>
       </c>
       <c r="C121" t="s">
-        <v>1424</v>
+        <v>1430</v>
       </c>
       <c r="D121" s="4" t="s">
-        <v>1425</v>
+        <v>1431</v>
       </c>
       <c r="E121" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F121" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G121" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H121" t="s">
-        <v>1426</v>
+        <v>1432</v>
       </c>
       <c r="I121" t="s">
-        <v>1427</v>
+        <v>1433</v>
       </c>
       <c r="X121" t="s">
-        <v>1428</v>
+        <v>1434</v>
       </c>
       <c r="Y121" t="s">
-        <v>1429</v>
+        <v>1435</v>
       </c>
       <c r="AB121" t="s">
-        <v>1430</v>
+        <v>1436</v>
       </c>
       <c r="AC121" t="s">
-        <v>1431</v>
+        <v>1437</v>
+      </c>
+      <c r="AD121" t="s">
+        <v>131</v>
       </c>
       <c r="AE121" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF121" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG121" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH121" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI121" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ121">
+        <v>1438</v>
+      </c>
+      <c r="AO121" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP121">
         <v>307</v>
       </c>
+      <c r="AQ121" t="s">
+        <v>137</v>
+      </c>
       <c r="AR121" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT121" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ121" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="122" spans="1:52">
       <c r="A122" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B122" t="s">
-        <v>1433</v>
+        <v>1439</v>
       </c>
       <c r="C122" t="s">
-        <v>1434</v>
+        <v>1440</v>
       </c>
       <c r="D122" s="4" t="s">
-        <v>1435</v>
+        <v>1441</v>
       </c>
       <c r="E122" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F122" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G122" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H122" t="s">
-        <v>1436</v>
+        <v>1442</v>
       </c>
       <c r="I122" t="s">
-        <v>1437</v>
+        <v>1443</v>
       </c>
       <c r="X122" t="s">
-        <v>1438</v>
+        <v>1444</v>
       </c>
       <c r="Y122" t="s">
-        <v>1439</v>
+        <v>1445</v>
       </c>
       <c r="AB122" t="s">
-        <v>864</v>
+        <v>870</v>
       </c>
       <c r="AC122" t="s">
-        <v>1440</v>
+        <v>1446</v>
+      </c>
+      <c r="AD122" t="s">
+        <v>131</v>
       </c>
       <c r="AE122" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF122" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG122" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH122" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI122" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ122">
+        <v>1447</v>
+      </c>
+      <c r="AO122" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP122">
         <v>622</v>
       </c>
+      <c r="AQ122" t="s">
+        <v>137</v>
+      </c>
       <c r="AR122" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT122" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ122" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="123" spans="1:52">
       <c r="A123" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B123" t="s">
-        <v>1442</v>
+        <v>1448</v>
       </c>
       <c r="C123" t="s">
-        <v>1443</v>
+        <v>1449</v>
       </c>
       <c r="D123" s="4" t="s">
-        <v>1444</v>
+        <v>1450</v>
       </c>
       <c r="E123" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G123" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H123" t="s">
-        <v>1445</v>
+        <v>1451</v>
       </c>
       <c r="I123" t="s">
-        <v>1446</v>
+        <v>1452</v>
       </c>
       <c r="X123" t="s">
-        <v>1447</v>
+        <v>1453</v>
       </c>
       <c r="Y123" t="s">
-        <v>1448</v>
+        <v>1454</v>
       </c>
       <c r="AA123" t="s">
-        <v>1449</v>
+        <v>1455</v>
       </c>
       <c r="AB123" t="s">
-        <v>1450</v>
+        <v>1456</v>
+      </c>
+      <c r="AD123" t="s">
+        <v>131</v>
       </c>
       <c r="AE123" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF123" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG123" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH123" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI123" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ123">
+        <v>1457</v>
+      </c>
+      <c r="AO123" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP123">
         <v>1177</v>
       </c>
+      <c r="AQ123" t="s">
+        <v>137</v>
+      </c>
       <c r="AR123" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>228</v>
+        <v>138</v>
+      </c>
+      <c r="AT123" t="s">
+        <v>234</v>
+      </c>
+      <c r="AZ123" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="124" spans="1:52">
       <c r="A124" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B124" t="s">
-        <v>1452</v>
+        <v>1458</v>
       </c>
       <c r="C124" t="s">
-        <v>1453</v>
+        <v>1459</v>
       </c>
       <c r="D124" s="4" t="s">
-        <v>1454</v>
+        <v>1460</v>
       </c>
       <c r="E124" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F124" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G124" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H124" t="s">
-        <v>1455</v>
+        <v>1461</v>
       </c>
       <c r="I124" t="s">
-        <v>1456</v>
+        <v>1462</v>
       </c>
       <c r="X124" t="s">
-        <v>1457</v>
+        <v>1463</v>
       </c>
       <c r="Y124" t="s">
-        <v>1458</v>
+        <v>1464</v>
       </c>
       <c r="AB124" t="s">
-        <v>1459</v>
+        <v>1465</v>
       </c>
       <c r="AC124" t="s">
-        <v>1460</v>
+        <v>1466</v>
+      </c>
+      <c r="AD124" t="s">
+        <v>131</v>
       </c>
       <c r="AE124" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF124" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG124" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH124" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI124" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ124">
+        <v>1467</v>
+      </c>
+      <c r="AO124" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP124">
         <v>763</v>
       </c>
+      <c r="AQ124" t="s">
+        <v>137</v>
+      </c>
       <c r="AR124" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>206</v>
+        <v>138</v>
+      </c>
+      <c r="AT124" t="s">
+        <v>212</v>
+      </c>
+      <c r="AZ124" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="125" spans="1:52">
       <c r="A125" t="s">
+        <v>41</v>
+      </c>
+      <c r="B125" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C125" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D125" s="4" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E125" t="s">
+        <v>1471</v>
+      </c>
+      <c r="F125" t="s">
+        <v>339</v>
+      </c>
+      <c r="G125" t="s">
+        <v>1472</v>
+      </c>
+      <c r="H125" t="s">
+        <v>1473</v>
+      </c>
+      <c r="I125" t="s">
+        <v>1474</v>
+      </c>
+      <c r="X125" t="s">
+        <v>1475</v>
+      </c>
+      <c r="Y125" t="s">
+        <v>1476</v>
+      </c>
+      <c r="AB125" t="s">
+        <v>1477</v>
+      </c>
+      <c r="AC125" t="s">
+        <v>1338</v>
+      </c>
+      <c r="AD125" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE125" t="s">
+        <v>152</v>
+      </c>
+      <c r="AF125" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG125" t="s">
+        <v>133</v>
+      </c>
+      <c r="AH125" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI125" t="s">
+        <v>1478</v>
+      </c>
+      <c r="AO125" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP125">
         <v>36</v>
       </c>
-      <c r="B125" t="s">
-[...63 lines deleted...]
-        <v>148</v>
+      <c r="AR125" t="s">
+        <v>1003</v>
+      </c>
+      <c r="AT125" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ125" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="126" spans="1:52">
       <c r="A126" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B126" t="s">
-        <v>1473</v>
+        <v>1479</v>
       </c>
       <c r="C126" t="s">
-        <v>1474</v>
+        <v>1480</v>
       </c>
       <c r="D126" s="4" t="s">
-        <v>1475</v>
+        <v>1481</v>
       </c>
       <c r="E126" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F126" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G126" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H126" t="s">
-        <v>1476</v>
+        <v>1482</v>
       </c>
       <c r="I126" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="X126" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="Y126" t="s">
-        <v>1479</v>
+        <v>1485</v>
       </c>
       <c r="AB126" t="s">
-        <v>1480</v>
+        <v>1486</v>
       </c>
       <c r="AC126" t="s">
-        <v>1481</v>
+        <v>1487</v>
+      </c>
+      <c r="AD126" t="s">
+        <v>131</v>
       </c>
       <c r="AE126" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF126" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG126" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH126" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI126" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ126">
+        <v>1488</v>
+      </c>
+      <c r="AO126" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP126">
         <v>592</v>
       </c>
+      <c r="AQ126" t="s">
+        <v>137</v>
+      </c>
       <c r="AR126" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT126" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ126" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="127" spans="1:52">
       <c r="A127" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B127" t="s">
-        <v>1483</v>
+        <v>1489</v>
       </c>
       <c r="C127" t="s">
-        <v>1484</v>
+        <v>1490</v>
       </c>
       <c r="D127" s="4" t="s">
-        <v>1485</v>
+        <v>1491</v>
       </c>
       <c r="E127" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F127" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G127" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H127" t="s">
-        <v>1486</v>
+        <v>1492</v>
       </c>
       <c r="I127" t="s">
-        <v>919</v>
+        <v>925</v>
       </c>
       <c r="X127" t="s">
-        <v>1487</v>
+        <v>1493</v>
       </c>
       <c r="Y127" t="s">
-        <v>1488</v>
+        <v>1494</v>
       </c>
       <c r="AB127" t="s">
-        <v>922</v>
+        <v>928</v>
       </c>
       <c r="AC127" t="s">
-        <v>1489</v>
+        <v>1495</v>
+      </c>
+      <c r="AD127" t="s">
+        <v>131</v>
       </c>
       <c r="AE127" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF127" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG127" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH127" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI127" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ127">
+        <v>1496</v>
+      </c>
+      <c r="AO127" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP127">
         <v>1274</v>
       </c>
+      <c r="AQ127" t="s">
+        <v>137</v>
+      </c>
       <c r="AR127" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT127" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ127" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="128" spans="1:52">
       <c r="A128" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B128" t="s">
-        <v>1491</v>
+        <v>1497</v>
       </c>
       <c r="C128" t="s">
-        <v>1492</v>
+        <v>1498</v>
       </c>
       <c r="D128" s="4" t="s">
-        <v>1493</v>
+        <v>1499</v>
       </c>
       <c r="E128" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F128" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G128" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H128" t="s">
-        <v>1494</v>
+        <v>1500</v>
       </c>
       <c r="I128" t="s">
-        <v>1495</v>
+        <v>1501</v>
       </c>
       <c r="X128" t="s">
-        <v>1496</v>
+        <v>1502</v>
       </c>
       <c r="Y128" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="AB128" t="s">
-        <v>1497</v>
+        <v>1503</v>
       </c>
       <c r="AC128" t="s">
-        <v>1498</v>
+        <v>1504</v>
+      </c>
+      <c r="AD128" t="s">
+        <v>131</v>
       </c>
       <c r="AE128" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF128" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG128" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH128" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI128" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ128">
+        <v>1505</v>
+      </c>
+      <c r="AO128" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP128">
         <v>305</v>
       </c>
+      <c r="AQ128" t="s">
+        <v>137</v>
+      </c>
       <c r="AR128" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT128" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ128" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="129" spans="1:52">
       <c r="A129" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B129" t="s">
-        <v>1500</v>
+        <v>1506</v>
       </c>
       <c r="C129" t="s">
-        <v>1501</v>
+        <v>1507</v>
       </c>
       <c r="D129" s="4" t="s">
-        <v>1502</v>
+        <v>1508</v>
       </c>
       <c r="E129" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G129" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H129" t="s">
-        <v>1503</v>
+        <v>1509</v>
       </c>
       <c r="I129" t="s">
-        <v>1504</v>
+        <v>1510</v>
       </c>
       <c r="X129" t="s">
-        <v>1505</v>
+        <v>1511</v>
       </c>
       <c r="Y129" t="s">
-        <v>1506</v>
+        <v>1512</v>
       </c>
       <c r="AA129" t="s">
-        <v>1507</v>
+        <v>1513</v>
       </c>
       <c r="AB129" t="s">
-        <v>1412</v>
+        <v>1418</v>
+      </c>
+      <c r="AD129" t="s">
+        <v>131</v>
       </c>
       <c r="AE129" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF129" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG129" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH129" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI129" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ129">
+        <v>1514</v>
+      </c>
+      <c r="AO129" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP129">
         <v>1019</v>
       </c>
+      <c r="AQ129" t="s">
+        <v>137</v>
+      </c>
       <c r="AR129" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>138</v>
+      </c>
+      <c r="AT129" t="s">
+        <v>200</v>
+      </c>
+      <c r="AZ129" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="130" spans="1:52">
       <c r="A130" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B130" t="s">
-        <v>1509</v>
+        <v>1515</v>
       </c>
       <c r="C130" t="s">
-        <v>1510</v>
+        <v>1516</v>
       </c>
       <c r="D130" s="4" t="s">
-        <v>1511</v>
+        <v>1517</v>
       </c>
       <c r="E130" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F130" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G130" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H130" t="s">
-        <v>1512</v>
+        <v>1518</v>
       </c>
       <c r="I130" t="s">
-        <v>1513</v>
+        <v>1519</v>
       </c>
       <c r="X130" t="s">
-        <v>1514</v>
+        <v>1520</v>
       </c>
       <c r="Y130" t="s">
-        <v>1515</v>
+        <v>1521</v>
       </c>
       <c r="AB130" t="s">
-        <v>1294</v>
+        <v>1300</v>
       </c>
       <c r="AC130" t="s">
-        <v>1516</v>
+        <v>1522</v>
+      </c>
+      <c r="AD130" t="s">
+        <v>131</v>
       </c>
       <c r="AE130" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF130" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG130" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH130" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI130" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ130">
+        <v>1523</v>
+      </c>
+      <c r="AO130" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP130">
         <v>542</v>
       </c>
+      <c r="AQ130" t="s">
+        <v>137</v>
+      </c>
       <c r="AR130" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT130" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ130" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="131" spans="1:52">
       <c r="A131" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B131" t="s">
-        <v>1518</v>
+        <v>1524</v>
       </c>
       <c r="C131" t="s">
-        <v>1519</v>
+        <v>1525</v>
       </c>
       <c r="D131" s="4" t="s">
-        <v>1520</v>
+        <v>1526</v>
       </c>
       <c r="E131" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F131" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G131" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H131" t="s">
-        <v>1521</v>
+        <v>1527</v>
       </c>
       <c r="I131" t="s">
-        <v>1522</v>
+        <v>1528</v>
       </c>
       <c r="X131" t="s">
-        <v>1523</v>
+        <v>1529</v>
       </c>
       <c r="Y131" t="s">
-        <v>1524</v>
+        <v>1530</v>
       </c>
       <c r="AB131" t="s">
-        <v>1525</v>
+        <v>1531</v>
       </c>
       <c r="AC131" t="s">
-        <v>1526</v>
+        <v>1532</v>
+      </c>
+      <c r="AD131" t="s">
+        <v>131</v>
       </c>
       <c r="AE131" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF131" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG131" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH131" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI131" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ131">
+        <v>1533</v>
+      </c>
+      <c r="AO131" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP131">
         <v>495</v>
       </c>
+      <c r="AQ131" t="s">
+        <v>137</v>
+      </c>
       <c r="AR131" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT131" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ131" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="132" spans="1:52">
       <c r="A132" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B132" t="s">
-        <v>1528</v>
+        <v>1534</v>
       </c>
       <c r="C132" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
       <c r="D132" s="4" t="s">
-        <v>1530</v>
+        <v>1536</v>
       </c>
       <c r="E132" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F132" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="G132" t="s">
-        <v>1466</v>
+        <v>1472</v>
       </c>
       <c r="H132" t="s">
-        <v>1531</v>
+        <v>1537</v>
       </c>
       <c r="I132" t="s">
-        <v>1532</v>
+        <v>1538</v>
       </c>
       <c r="X132" t="s">
-        <v>1533</v>
+        <v>1539</v>
       </c>
       <c r="Y132" t="s">
-        <v>1534</v>
+        <v>1540</v>
       </c>
       <c r="AB132" t="s">
-        <v>1535</v>
+        <v>1541</v>
       </c>
       <c r="AC132" t="s">
-        <v>1535</v>
+        <v>1541</v>
+      </c>
+      <c r="AD132" t="s">
+        <v>131</v>
       </c>
       <c r="AE132" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF132" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG132" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH132" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI132" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ132">
+        <v>1542</v>
+      </c>
+      <c r="AO132" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP132">
         <v>713</v>
       </c>
+      <c r="AQ132" t="s">
+        <v>137</v>
+      </c>
       <c r="AR132" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>138</v>
+      </c>
+      <c r="AT132" t="s">
+        <v>200</v>
+      </c>
+      <c r="AZ132" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="133" spans="1:52">
       <c r="A133" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B133" t="s">
-        <v>1537</v>
+        <v>1543</v>
       </c>
       <c r="C133" t="s">
-        <v>1538</v>
+        <v>1544</v>
       </c>
       <c r="D133" s="4" t="s">
-        <v>1539</v>
+        <v>1545</v>
       </c>
       <c r="E133" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="F133" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G133" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H133" t="s">
-        <v>1540</v>
+        <v>1546</v>
       </c>
       <c r="I133" t="s">
-        <v>1541</v>
+        <v>1547</v>
       </c>
       <c r="X133" t="s">
-        <v>1542</v>
+        <v>1548</v>
       </c>
       <c r="Y133" t="s">
-        <v>691</v>
+        <v>697</v>
       </c>
       <c r="AB133" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="AC133" t="s">
-        <v>1544</v>
+        <v>1550</v>
+      </c>
+      <c r="AD133" t="s">
+        <v>131</v>
       </c>
       <c r="AE133" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF133" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG133" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH133" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI133" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ133">
+        <v>1551</v>
+      </c>
+      <c r="AO133" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP133">
         <v>834</v>
       </c>
+      <c r="AQ133" t="s">
+        <v>137</v>
+      </c>
       <c r="AR133" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT133" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ133" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="134" spans="1:52">
       <c r="A134" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B134" t="s">
-        <v>1546</v>
+        <v>1552</v>
       </c>
       <c r="C134" t="s">
-        <v>1547</v>
+        <v>1553</v>
       </c>
       <c r="D134" s="4" t="s">
-        <v>1548</v>
+        <v>1554</v>
       </c>
       <c r="E134" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="F134" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="G134" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H134" t="s">
-        <v>1549</v>
+        <v>1555</v>
       </c>
       <c r="I134" t="s">
-        <v>1550</v>
+        <v>1556</v>
       </c>
       <c r="X134" t="s">
-        <v>1551</v>
+        <v>1557</v>
       </c>
       <c r="Y134" t="s">
-        <v>1402</v>
+        <v>1408</v>
       </c>
       <c r="AB134" t="s">
-        <v>1552</v>
+        <v>1558</v>
       </c>
       <c r="AC134" t="s">
-        <v>883</v>
+        <v>889</v>
+      </c>
+      <c r="AD134" t="s">
+        <v>131</v>
       </c>
       <c r="AE134" t="s">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="AF134" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="AG134" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AH134" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AI134" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      <c r="AQ134">
+        <v>1559</v>
+      </c>
+      <c r="AO134" t="s">
+        <v>136</v>
+      </c>
+      <c r="AP134">
         <v>1034</v>
       </c>
+      <c r="AQ134" t="s">
+        <v>137</v>
+      </c>
       <c r="AR134" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>148</v>
+        <v>138</v>
+      </c>
+      <c r="AT134" t="s">
+        <v>154</v>
+      </c>
+      <c r="AZ134" t="s">
+        <v>141</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
@@ -18733,75 +19128,75 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>1554</v>
+        <v>1560</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1555</v>
+        <v>1561</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1556</v>
+        <v>1562</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1557</v>
+        <v>1563</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1558</v>
+        <v>1564</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1559</v>
+        <v>1565</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1560</v>
+        <v>1566</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R57"/>
   <sheetViews>
@@ -18811,3167 +19206,3119 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1561</v>
+        <v>1567</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1562</v>
+        <v>1568</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1563</v>
+        <v>1569</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1564</v>
+        <v>1570</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1565</v>
+        <v>1571</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1566</v>
+        <v>1572</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1567</v>
+        <v>1573</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>1568</v>
+        <v>1574</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1569</v>
+        <v>1575</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>1570</v>
+        <v>1576</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>1571</v>
+        <v>1577</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>1572</v>
+        <v>1578</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>1573</v>
+        <v>1579</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1574</v>
+        <v>1580</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>1575</v>
+        <v>1581</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>1576</v>
+        <v>1582</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>1577</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>1578</v>
+        <v>1584</v>
       </c>
       <c r="C2" t="s">
-        <v>1579</v>
+        <v>1585</v>
       </c>
       <c r="D2" t="s">
-        <v>1580</v>
+        <v>1586</v>
       </c>
       <c r="E2" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F2" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G2" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H2" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I2" t="s">
-        <v>1583</v>
+        <v>1588</v>
       </c>
       <c r="J2" t="s">
-        <v>1584</v>
+        <v>1589</v>
       </c>
       <c r="K2" t="s">
-        <v>1585</v>
+        <v>1590</v>
       </c>
       <c r="L2" t="s">
-        <v>1586</v>
+        <v>1591</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>1587</v>
+        <v>1592</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="P2">
         <v>45324.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>1589</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>1578</v>
+        <v>1584</v>
       </c>
       <c r="C3" t="s">
-        <v>1579</v>
+        <v>1585</v>
       </c>
       <c r="D3" t="s">
-        <v>1580</v>
+        <v>1586</v>
       </c>
       <c r="E3" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F3" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G3" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H3" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I3" t="s">
-        <v>1590</v>
+        <v>1595</v>
       </c>
       <c r="J3" t="s">
-        <v>1591</v>
+        <v>1596</v>
       </c>
       <c r="K3" t="s">
-        <v>1592</v>
+        <v>1597</v>
       </c>
       <c r="L3" t="s">
+        <v>1598</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>1599</v>
+      </c>
+      <c r="N3" s="5" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1588</v>
       </c>
       <c r="P3">
         <v>42675.0</v>
       </c>
       <c r="Q3" t="s">
-        <v>1595</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C4" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D4" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F4" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G4" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H4" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I4" t="s">
-        <v>1599</v>
+        <v>1604</v>
       </c>
       <c r="J4" t="s">
-        <v>1600</v>
+        <v>1605</v>
       </c>
       <c r="L4" t="s">
-        <v>1601</v>
+        <v>1606</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>1602</v>
+        <v>1607</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="P4">
         <v>41886.0</v>
       </c>
       <c r="Q4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C5" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D5" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E5" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F5" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G5" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H5" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I5" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J5" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L5" t="s">
-        <v>1605</v>
+        <v>1610</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>1606</v>
+        <v>1611</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O5">
         <v>41794.0</v>
       </c>
       <c r="P5">
         <v>42202.0</v>
       </c>
       <c r="Q5" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C6" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D6" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E6" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F6" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G6" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H6" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I6" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J6" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L6" t="s">
-        <v>1608</v>
+        <v>1613</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>1609</v>
+        <v>1614</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O6">
         <v>41794.0</v>
       </c>
       <c r="P6">
         <v>42202.0</v>
       </c>
       <c r="Q6" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C7" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D7" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E7" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F7" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G7" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H7" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I7" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J7" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L7" t="s">
-        <v>1610</v>
+        <v>1615</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>1611</v>
+        <v>1616</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O7">
         <v>41794.0</v>
       </c>
       <c r="P7">
         <v>42202.0</v>
       </c>
       <c r="Q7" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C8" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D8" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E8" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F8" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G8" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H8" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I8" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J8" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L8" t="s">
-        <v>1612</v>
+        <v>1617</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>1613</v>
+        <v>1618</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O8">
         <v>41794.0</v>
       </c>
       <c r="P8">
         <v>42202.0</v>
       </c>
       <c r="Q8" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C9" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D9" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E9" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F9" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G9" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H9" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I9" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J9" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L9" t="s">
-        <v>1614</v>
+        <v>1619</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>1615</v>
+        <v>1620</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O9">
         <v>41794.0</v>
       </c>
       <c r="P9">
         <v>42202.0</v>
       </c>
       <c r="Q9" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C10" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D10" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E10" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F10" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G10" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H10" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I10" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J10" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L10" t="s">
-        <v>1616</v>
+        <v>1621</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>1617</v>
+        <v>1622</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O10">
         <v>41794.0</v>
       </c>
       <c r="P10">
         <v>42202.0</v>
       </c>
       <c r="Q10" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C11" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D11" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E11" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F11" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G11" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H11" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I11" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J11" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L11" t="s">
-        <v>1618</v>
+        <v>1623</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>1619</v>
+        <v>1624</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O11">
         <v>41794.0</v>
       </c>
       <c r="P11">
         <v>42202.0</v>
       </c>
       <c r="Q11" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B12" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C12" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D12" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E12" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F12" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G12" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H12" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I12" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J12" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L12" t="s">
-        <v>1620</v>
+        <v>1625</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>1621</v>
+        <v>1626</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O12">
         <v>41794.0</v>
       </c>
       <c r="P12">
         <v>42202.0</v>
       </c>
       <c r="Q12" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B13" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C13" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D13" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E13" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F13" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G13" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H13" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I13" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J13" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L13" t="s">
-        <v>1622</v>
+        <v>1627</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>1623</v>
+        <v>1628</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O13">
         <v>41794.0</v>
       </c>
       <c r="P13">
         <v>42202.0</v>
       </c>
       <c r="Q13" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B14" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C14" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D14" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E14" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F14" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G14" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H14" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I14" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J14" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L14" t="s">
-        <v>1624</v>
+        <v>1629</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O14">
         <v>41794.0</v>
       </c>
       <c r="P14">
         <v>42202.0</v>
       </c>
       <c r="Q14" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B15" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C15" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D15" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E15" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F15" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G15" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H15" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I15" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J15" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L15" t="s">
-        <v>1626</v>
+        <v>1631</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>1627</v>
+        <v>1632</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O15">
         <v>41794.0</v>
       </c>
       <c r="P15">
         <v>42202.0</v>
       </c>
       <c r="Q15" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B16" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C16" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D16" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E16" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F16" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G16" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H16" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I16" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J16" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L16" t="s">
-        <v>1628</v>
+        <v>1633</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>1629</v>
+        <v>1634</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O16">
         <v>41794.0</v>
       </c>
       <c r="P16">
         <v>42202.0</v>
       </c>
       <c r="Q16" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B17" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C17" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D17" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E17" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F17" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G17" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H17" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I17" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J17" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L17" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>1631</v>
+        <v>1636</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O17">
         <v>41794.0</v>
       </c>
       <c r="P17">
         <v>42202.0</v>
       </c>
       <c r="Q17" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B18" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C18" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D18" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E18" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F18" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G18" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H18" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I18" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J18" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L18" t="s">
-        <v>1632</v>
+        <v>1637</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>1633</v>
+        <v>1638</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O18">
         <v>41794.0</v>
       </c>
       <c r="P18">
         <v>42202.0</v>
       </c>
       <c r="Q18" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B19" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C19" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D19" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E19" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F19" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G19" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H19" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I19" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J19" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L19" t="s">
-        <v>1634</v>
+        <v>1639</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>1635</v>
+        <v>1640</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O19">
         <v>41794.0</v>
       </c>
       <c r="P19">
         <v>42202.0</v>
       </c>
       <c r="Q19" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B20" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C20" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D20" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E20" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F20" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G20" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H20" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I20" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J20" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L20" t="s">
-        <v>1636</v>
+        <v>1641</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>1637</v>
+        <v>1642</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O20">
         <v>41794.0</v>
       </c>
       <c r="P20">
         <v>42202.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B21" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C21" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D21" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F21" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G21" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H21" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I21" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J21" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L21" t="s">
-        <v>1638</v>
+        <v>1643</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>1639</v>
+        <v>1644</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O21">
         <v>41794.0</v>
       </c>
       <c r="P21">
         <v>42202.0</v>
       </c>
       <c r="Q21" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B22" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C22" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D22" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E22" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F22" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G22" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H22" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I22" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J22" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L22" t="s">
-        <v>1640</v>
+        <v>1645</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>1641</v>
+        <v>1646</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O22">
         <v>41794.0</v>
       </c>
       <c r="P22">
         <v>42202.0</v>
       </c>
       <c r="Q22" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B23" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C23" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D23" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E23" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F23" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G23" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H23" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I23" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J23" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L23" t="s">
-        <v>1642</v>
+        <v>1647</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>1643</v>
+        <v>1648</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O23">
         <v>41794.0</v>
       </c>
       <c r="P23">
         <v>42202.0</v>
       </c>
       <c r="Q23" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B24" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C24" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D24" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E24" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F24" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G24" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H24" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I24" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J24" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L24" t="s">
-        <v>1644</v>
+        <v>1649</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>1645</v>
+        <v>1650</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O24">
         <v>41794.0</v>
       </c>
       <c r="P24">
         <v>42202.0</v>
       </c>
       <c r="Q24" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B25" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C25" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D25" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E25" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F25" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G25" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H25" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I25" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J25" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L25" t="s">
-        <v>1646</v>
+        <v>1651</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>1647</v>
+        <v>1652</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O25">
         <v>41794.0</v>
       </c>
       <c r="P25">
         <v>42202.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B26" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C26" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D26" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E26" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F26" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G26" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H26" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I26" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J26" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L26" t="s">
-        <v>1648</v>
+        <v>1653</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>1649</v>
+        <v>1654</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O26">
         <v>41794.0</v>
       </c>
       <c r="P26">
         <v>42202.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B27" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C27" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D27" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E27" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F27" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G27" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H27" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I27" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J27" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L27" t="s">
-        <v>1650</v>
+        <v>1655</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>1651</v>
+        <v>1656</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O27">
         <v>41794.0</v>
       </c>
       <c r="P27">
         <v>42202.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B28" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C28" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D28" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E28" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F28" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G28" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H28" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I28" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J28" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L28" t="s">
-        <v>1652</v>
+        <v>1657</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>1653</v>
+        <v>1658</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O28">
         <v>41794.0</v>
       </c>
       <c r="P28">
         <v>42202.0</v>
       </c>
       <c r="Q28" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B29" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C29" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D29" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E29" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F29" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G29" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H29" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I29" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J29" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L29" t="s">
-        <v>1654</v>
+        <v>1659</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>1655</v>
+        <v>1660</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O29">
         <v>41794.0</v>
       </c>
       <c r="P29">
         <v>42202.0</v>
       </c>
       <c r="Q29" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B30" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C30" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D30" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E30" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F30" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G30" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H30" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I30" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J30" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L30" t="s">
-        <v>1656</v>
+        <v>1661</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>1657</v>
+        <v>1662</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O30">
         <v>41794.0</v>
       </c>
       <c r="P30">
         <v>42202.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B31" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C31" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D31" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E31" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F31" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G31" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H31" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I31" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J31" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L31" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>1659</v>
+        <v>1664</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O31">
         <v>41794.0</v>
       </c>
       <c r="P31">
         <v>42202.0</v>
       </c>
       <c r="Q31" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B32" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C32" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D32" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E32" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F32" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G32" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H32" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I32" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J32" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L32" t="s">
-        <v>1660</v>
+        <v>1665</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>1661</v>
+        <v>1666</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O32">
         <v>41794.0</v>
       </c>
       <c r="P32">
         <v>42202.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B33" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C33" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D33" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E33" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F33" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G33" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H33" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I33" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J33" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L33" t="s">
-        <v>1662</v>
+        <v>1667</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>1663</v>
+        <v>1668</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O33">
         <v>41794.0</v>
       </c>
       <c r="P33">
         <v>42202.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B34" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C34" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D34" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E34" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F34" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G34" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H34" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I34" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="J34" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="L34" t="s">
-        <v>1664</v>
+        <v>1669</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>1665</v>
+        <v>1670</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O34">
         <v>41794.0</v>
       </c>
       <c r="P34">
         <v>42202.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B35" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C35" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D35" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E35" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F35" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G35" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H35" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I35" t="s">
-        <v>1666</v>
+        <v>1671</v>
       </c>
       <c r="J35" t="s">
-        <v>1667</v>
+        <v>1672</v>
       </c>
       <c r="L35" t="s">
-        <v>1668</v>
+        <v>1673</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>1669</v>
+        <v>1674</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="P35">
         <v>42929.0</v>
       </c>
       <c r="Q35" t="s">
-        <v>1670</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B36" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C36" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D36" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E36" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F36" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G36" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H36" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I36" t="s">
-        <v>1671</v>
+        <v>1676</v>
       </c>
       <c r="J36" t="s">
-        <v>1672</v>
+        <v>1677</v>
       </c>
       <c r="L36" t="s">
-        <v>1673</v>
+        <v>1678</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="P36">
         <v>45642.0</v>
       </c>
       <c r="Q36" t="s">
-        <v>1674</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B37" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C37" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D37" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E37" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F37" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G37" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H37" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I37" t="s">
-        <v>1675</v>
+        <v>1680</v>
       </c>
       <c r="J37" t="s">
-        <v>1676</v>
+        <v>1681</v>
       </c>
       <c r="K37" t="s">
-        <v>1677</v>
+        <v>1682</v>
       </c>
       <c r="L37" t="s">
-        <v>1678</v>
+        <v>1683</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>1679</v>
+        <v>1684</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="P37">
         <v>44501.0</v>
       </c>
       <c r="Q37" t="s">
-        <v>1680</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B38" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C38" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D38" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E38" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F38" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G38" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H38" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I38" t="s">
-        <v>1681</v>
+        <v>1686</v>
       </c>
       <c r="J38" t="s">
-        <v>1682</v>
+        <v>1687</v>
       </c>
       <c r="K38" t="s">
-        <v>1683</v>
+        <v>1688</v>
       </c>
       <c r="L38" t="s">
-        <v>1684</v>
+        <v>1689</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>1685</v>
+        <v>1690</v>
       </c>
       <c r="N38" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="P38">
         <v>44269.0</v>
       </c>
       <c r="Q38" t="s">
-        <v>1686</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B39" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C39" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D39" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E39" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F39" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G39" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H39" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I39" t="s">
-        <v>1687</v>
+        <v>1692</v>
       </c>
       <c r="J39" t="s">
-        <v>1688</v>
+        <v>1693</v>
       </c>
       <c r="L39" t="s">
-        <v>1689</v>
+        <v>1694</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>1690</v>
+        <v>1695</v>
       </c>
       <c r="N39" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="P39">
         <v>42356.0</v>
       </c>
       <c r="Q39" t="s">
-        <v>1691</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B40" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C40" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D40" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E40" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F40" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G40" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H40" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I40" t="s">
-        <v>1692</v>
+        <v>1697</v>
       </c>
       <c r="J40" t="s">
-        <v>1693</v>
+        <v>1698</v>
       </c>
       <c r="L40" t="s">
-        <v>1694</v>
+        <v>1699</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="N40" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="P40">
         <v>42476.0</v>
       </c>
       <c r="Q40" t="s">
-        <v>1695</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B41" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C41" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D41" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E41" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F41" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G41" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H41" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I41" t="s">
-        <v>1696</v>
+        <v>1701</v>
       </c>
       <c r="J41" t="s">
-        <v>1697</v>
+        <v>1702</v>
       </c>
       <c r="K41" t="s">
-        <v>1698</v>
+        <v>1703</v>
       </c>
       <c r="L41" t="s">
-        <v>1699</v>
+        <v>1704</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>1700</v>
+        <v>1705</v>
       </c>
       <c r="N41" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="P41">
         <v>44198.0</v>
       </c>
       <c r="Q41" t="s">
-        <v>1701</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C42" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D42" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E42" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F42" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G42" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H42" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I42" t="s">
-        <v>1702</v>
+        <v>1707</v>
       </c>
       <c r="J42" t="s">
-        <v>1703</v>
+        <v>1708</v>
       </c>
       <c r="K42" t="s">
-        <v>1704</v>
+        <v>1709</v>
       </c>
       <c r="L42" t="s">
-        <v>1705</v>
+        <v>1710</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>1706</v>
+        <v>1711</v>
       </c>
       <c r="N42" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="P42">
         <v>45224.0</v>
       </c>
       <c r="Q42" t="s">
-        <v>1707</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B43" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C43" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D43" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E43" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F43" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G43" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H43" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I43" t="s">
-        <v>1708</v>
+        <v>1713</v>
       </c>
       <c r="J43" t="s">
-        <v>1709</v>
+        <v>1714</v>
       </c>
       <c r="L43" t="s">
-        <v>1710</v>
+        <v>1715</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>1711</v>
+        <v>1716</v>
       </c>
       <c r="N43" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="P43">
         <v>44074.0</v>
       </c>
       <c r="Q43" t="s">
-        <v>1712</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B44" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C44" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D44" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E44" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F44" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G44" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H44" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I44" t="s">
-        <v>1713</v>
+        <v>1718</v>
       </c>
       <c r="J44" t="s">
-        <v>1714</v>
+        <v>1719</v>
       </c>
       <c r="L44" t="s">
-        <v>1715</v>
+        <v>1720</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="N44" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="P44" t="s">
-        <v>1716</v>
+        <v>1721</v>
       </c>
       <c r="Q44" t="s">
-        <v>1717</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B45" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C45" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D45" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E45" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F45" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G45" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H45" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I45" t="s">
-        <v>1718</v>
+        <v>1723</v>
       </c>
       <c r="J45" t="s">
-        <v>1719</v>
+        <v>1724</v>
       </c>
       <c r="K45" t="s">
-        <v>1720</v>
+        <v>1725</v>
       </c>
       <c r="L45" t="s">
-        <v>1721</v>
+        <v>1726</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>1722</v>
+        <v>1727</v>
       </c>
       <c r="N45" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="P45">
         <v>45362.0</v>
       </c>
       <c r="Q45" t="s">
-        <v>1723</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B46" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C46" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D46" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E46" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F46" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G46" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H46" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I46" t="s">
-        <v>1724</v>
+        <v>1729</v>
       </c>
       <c r="J46" t="s">
-        <v>1725</v>
+        <v>1730</v>
       </c>
       <c r="K46" t="s">
-        <v>1726</v>
+        <v>1731</v>
       </c>
       <c r="L46" t="s">
-        <v>1727</v>
+        <v>1732</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>1728</v>
+        <v>1733</v>
       </c>
       <c r="N46" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="P46">
         <v>43924.0</v>
       </c>
       <c r="Q46" t="s">
-        <v>1729</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B47" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C47" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D47" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E47" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F47" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G47" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H47" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I47" t="s">
-        <v>1730</v>
+        <v>1735</v>
       </c>
       <c r="J47" t="s">
-        <v>1731</v>
+        <v>1736</v>
       </c>
       <c r="L47" t="s">
-        <v>1732</v>
+        <v>1737</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>1733</v>
+        <v>1738</v>
       </c>
       <c r="N47" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="P47">
         <v>42526.0</v>
       </c>
       <c r="Q47" t="s">
-        <v>1734</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B48" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C48" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D48" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E48" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F48" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G48" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H48" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I48" t="s">
-        <v>1735</v>
+        <v>1740</v>
       </c>
       <c r="J48" t="s">
-        <v>1736</v>
+        <v>1741</v>
       </c>
       <c r="L48" t="s">
-        <v>1737</v>
+        <v>1742</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>1738</v>
+        <v>1743</v>
       </c>
       <c r="N48" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="P48">
         <v>44587.0</v>
       </c>
       <c r="Q48" t="s">
-        <v>1739</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B49" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C49" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D49" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E49" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F49" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G49" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H49" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I49" t="s">
-        <v>1740</v>
+        <v>1745</v>
       </c>
       <c r="J49" t="s">
-        <v>1741</v>
+        <v>1746</v>
       </c>
       <c r="L49" t="s">
-        <v>1742</v>
+        <v>1747</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>1743</v>
+        <v>1748</v>
       </c>
       <c r="N49" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="O49">
         <v>42118.0</v>
       </c>
       <c r="P49">
         <v>42250.0</v>
       </c>
       <c r="Q49" t="s">
-        <v>1744</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B50" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C50" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D50" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E50" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F50" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G50" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H50" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I50" t="s">
-        <v>1745</v>
+        <v>1750</v>
       </c>
       <c r="J50" t="s">
-        <v>1746</v>
+        <v>1751</v>
       </c>
       <c r="K50" t="s">
-        <v>1747</v>
+        <v>1752</v>
       </c>
       <c r="L50" t="s">
-        <v>1748</v>
+        <v>1753</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>1749</v>
+        <v>1754</v>
       </c>
       <c r="N50" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="P50">
         <v>45747.0</v>
       </c>
       <c r="Q50" t="s">
-        <v>1750</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B51" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C51" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D51" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E51" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F51" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G51" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H51" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I51" t="s">
-        <v>1751</v>
+        <v>1756</v>
       </c>
       <c r="J51" t="s">
-        <v>1752</v>
+        <v>1757</v>
       </c>
       <c r="L51" t="s">
-        <v>1753</v>
+        <v>1758</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>1754</v>
+        <v>1759</v>
       </c>
       <c r="N51" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="P51">
         <v>41883.0</v>
       </c>
       <c r="Q51" t="s">
-        <v>1755</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B52" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C52" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D52" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E52" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F52" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G52" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H52" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I52" t="s">
-        <v>1756</v>
+        <v>1761</v>
       </c>
       <c r="J52" t="s">
-        <v>1757</v>
+        <v>1762</v>
       </c>
       <c r="L52" t="s">
-        <v>1758</v>
+        <v>1763</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>1759</v>
+        <v>1764</v>
       </c>
       <c r="N52" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="P52">
         <v>45121.0</v>
       </c>
       <c r="Q52" t="s">
-        <v>1760</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B53" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C53" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D53" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E53" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F53" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G53" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H53" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I53" t="s">
-        <v>1761</v>
+        <v>1766</v>
       </c>
       <c r="J53" t="s">
-        <v>1762</v>
+        <v>1767</v>
       </c>
       <c r="L53" t="s">
-        <v>1763</v>
+        <v>1768</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>1764</v>
+        <v>1769</v>
       </c>
       <c r="N53" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="P53">
         <v>45628.0</v>
       </c>
       <c r="Q53" t="s">
-        <v>1765</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B54" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C54" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D54" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E54" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F54" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G54" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H54" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I54" t="s">
-        <v>1766</v>
+        <v>1771</v>
       </c>
       <c r="J54" t="s">
-        <v>1767</v>
+        <v>1772</v>
       </c>
       <c r="L54" t="s">
-        <v>1768</v>
+        <v>1773</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>1769</v>
+        <v>1774</v>
       </c>
       <c r="N54" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="P54">
         <v>43227.0</v>
       </c>
       <c r="Q54" t="s">
-        <v>1770</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B55" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C55" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D55" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E55" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F55" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G55" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H55" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I55" t="s">
-        <v>1771</v>
+        <v>1776</v>
       </c>
       <c r="J55" t="s">
-        <v>1772</v>
+        <v>1777</v>
       </c>
       <c r="L55" t="s">
-        <v>1773</v>
+        <v>1778</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>1774</v>
+        <v>1779</v>
       </c>
       <c r="N55" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="P55">
         <v>42164.0</v>
       </c>
       <c r="Q55" t="s">
-        <v>1775</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B56" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C56" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D56" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E56" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F56" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G56" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H56" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I56" t="s">
-        <v>1776</v>
+        <v>1781</v>
       </c>
       <c r="J56" t="s">
-        <v>1777</v>
+        <v>1782</v>
       </c>
       <c r="L56" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>1779</v>
+        <v>1784</v>
       </c>
       <c r="N56" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="P56">
         <v>42073.0</v>
       </c>
       <c r="Q56" t="s">
-        <v>1780</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B57" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C57" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D57" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="E57" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="F57" t="s">
-        <v>1581</v>
+        <v>141</v>
       </c>
       <c r="G57" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="H57" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="I57" t="s">
-        <v>1781</v>
+        <v>1786</v>
       </c>
       <c r="J57" t="s">
-        <v>1782</v>
+        <v>1787</v>
       </c>
       <c r="K57" t="s">
-        <v>1783</v>
+        <v>1788</v>
       </c>
       <c r="L57" t="s">
-        <v>1784</v>
+        <v>1789</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>1785</v>
+        <v>1790</v>
       </c>
       <c r="N57" s="5" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="P57">
         <v>44741.0</v>
       </c>
       <c r="Q57" t="s">
-        <v>1786</v>
+        <v>1791</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1787</v>
+        <v>1792</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1788</v>
+        <v>1793</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1789</v>
+        <v>1794</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1790</v>
+        <v>1795</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>1791</v>
+        <v>1796</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1792</v>
+        <v>1797</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1793</v>
+        <v>1798</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>1794</v>
+        <v>1799</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1795</v>
+        <v>1800</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>1796</v>
+        <v>1801</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>1797</v>
+        <v>1802</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>1798</v>
+        <v>1803</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>1799</v>
+        <v>1804</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1800</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1801</v>
+        <v>1806</v>
       </c>
       <c r="C2" t="s">
-        <v>1802</v>
+        <v>1807</v>
       </c>
       <c r="D2" t="s">
-        <v>1803</v>
+        <v>1808</v>
       </c>
       <c r="E2" t="s">
-        <v>1804</v>
+        <v>1809</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>1805</v>
+        <v>1810</v>
       </c>
       <c r="G2" t="s">
-        <v>1806</v>
+        <v>1811</v>
       </c>
       <c r="H2" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="I2" t="s">
-        <v>1667</v>
+        <v>1672</v>
       </c>
       <c r="J2" t="s">
-        <v>1807</v>
+        <v>1812</v>
       </c>
       <c r="K2" t="s">
-        <v>1808</v>
-[...11 lines deleted...]
-        <v>1812</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="C3" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="D3" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="E3" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="G3" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="H3" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="I3" t="s">
-        <v>1667</v>
+        <v>1672</v>
       </c>
       <c r="J3" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="K3" t="s">
-        <v>1820</v>
-[...1 lines deleted...]
-      <c r="L3" t="s">
         <v>1821</v>
-      </c>
-[...7 lines deleted...]
-        <v>1824</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" s="4" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C4" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E4" t="s">
         <v>1825</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4" s="5" t="s">
         <v>1826</v>
       </c>
-      <c r="D4" t="s">
+      <c r="G4" t="s">
         <v>1827</v>
       </c>
-      <c r="E4" t="s">
+      <c r="H4" t="s">
+        <v>134</v>
+      </c>
+      <c r="I4" t="s">
+        <v>1672</v>
+      </c>
+      <c r="J4" t="s">
         <v>1828</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="K4" t="s">
         <v>1829</v>
-      </c>
-[...25 lines deleted...]
-        <v>1836</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>1837</v>
+        <v>1830</v>
       </c>
       <c r="C5" t="s">
-        <v>1838</v>
+        <v>1831</v>
       </c>
       <c r="D5" t="s">
-        <v>1839</v>
+        <v>1832</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>1840</v>
+        <v>1833</v>
       </c>
       <c r="H5" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="I5" t="s">
-        <v>1667</v>
+        <v>1672</v>
+      </c>
+      <c r="J5" t="s">
+        <v>1834</v>
       </c>
       <c r="K5" t="s">
-        <v>1841</v>
-[...8 lines deleted...]
-        <v>1843</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>1844</v>
+        <v>1836</v>
       </c>
       <c r="C6" t="s">
-        <v>1845</v>
+        <v>1837</v>
       </c>
       <c r="D6" t="s">
-        <v>1846</v>
+        <v>1838</v>
       </c>
       <c r="E6" t="s">
-        <v>1847</v>
+        <v>1839</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>1848</v>
+        <v>1840</v>
       </c>
       <c r="G6" t="s">
-        <v>1849</v>
+        <v>1841</v>
       </c>
       <c r="H6" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="I6" t="s">
-        <v>1850</v>
+        <v>1842</v>
+      </c>
+      <c r="J6" t="s">
+        <v>1834</v>
       </c>
       <c r="K6" t="s">
-        <v>1851</v>
-[...4 lines deleted...]
-      <c r="N6" t="s">
         <v>1843</v>
-      </c>
-[...1 lines deleted...]
-        <v>1852</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -21979,353 +22326,357 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1853</v>
+        <v>1844</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1854</v>
+        <v>1845</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1787</v>
+        <v>1792</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1855</v>
+        <v>1846</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1790</v>
+        <v>1795</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1856</v>
+        <v>1847</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>1857</v>
+        <v>1848</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1858</v>
+        <v>1849</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1556</v>
+        <v>1562</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1859</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1860</v>
+        <v>1851</v>
       </c>
       <c r="C2" t="s">
-        <v>1861</v>
+        <v>1852</v>
       </c>
       <c r="D2" t="s">
-        <v>1862</v>
+        <v>1853</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1863</v>
+        <v>1854</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1562</v>
+        <v>1568</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1864</v>
+        <v>1855</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1865</v>
+        <v>1856</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1866</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="C2" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D2" t="s">
-        <v>1867</v>
+        <v>1858</v>
       </c>
       <c r="E2" t="s">
-        <v>1627</v>
+        <v>1632</v>
       </c>
       <c r="F2" t="s">
-        <v>1868</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>1578</v>
+        <v>1584</v>
       </c>
       <c r="C3" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="D3" t="s">
-        <v>1869</v>
+        <v>1860</v>
       </c>
       <c r="E3" t="s">
-        <v>1870</v>
+        <v>1861</v>
       </c>
       <c r="F3" t="s">
-        <v>1871</v>
+        <v>1862</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I2" sqref="I2"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1555</v>
+        <v>1561</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1556</v>
+        <v>1562</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1557</v>
+        <v>1563</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1558</v>
+        <v>1564</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1559</v>
+        <v>1565</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1560</v>
+        <v>1566</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1872</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>1873</v>
+        <v>1864</v>
       </c>
       <c r="C2" t="s">
-        <v>1874</v>
+        <v>1865</v>
       </c>
       <c r="H2" t="s">
-        <v>1875</v>
+        <v>1866</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>1876</v>
+        <v>1867</v>
       </c>
       <c r="J2" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>1877</v>
+        <v>1868</v>
       </c>
       <c r="C3" t="s">
-        <v>1878</v>
+        <v>1869</v>
       </c>
       <c r="H3" t="s">
-        <v>1879</v>
+        <v>1870</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>1871</v>
       </c>
       <c r="J3" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>