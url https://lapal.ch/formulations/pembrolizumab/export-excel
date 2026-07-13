--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1869">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1882">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -5664,122 +5664,137 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Biocad</t>
   </si>
   <si>
+    <t>generic</t>
+  </si>
+  <si>
+    <t>PEMBRÓRIA</t>
+  </si>
+  <si>
+    <t>Oncology</t>
+  </si>
+  <si>
+    <t>100mg/4mL</t>
+  </si>
+  <si>
+    <t>RCETH</t>
+  </si>
+  <si>
+    <t>Ministry of Health of Republic of Belarus-Center for Examinations and Tests in Health Service</t>
+  </si>
+  <si>
+    <t>https://rceth.by/Refbank</t>
+  </si>
+  <si>
+    <t>BLR</t>
+  </si>
+  <si>
+    <t>Belarus</t>
+  </si>
+  <si>
+    <t>Approved</t>
+  </si>
+  <si>
+    <t>Registers of Healthcare Expertise and Testing Center</t>
+  </si>
+  <si>
+    <t>FSDC-MINZDRAV</t>
+  </si>
+  <si>
+    <t>Federal Service for Drug Control of the Russian Federation - MINZDRAV</t>
+  </si>
+  <si>
+    <t>https://minzdrav.gov.ru/en</t>
+  </si>
+  <si>
+    <t>RUS</t>
+  </si>
+  <si>
+    <t>Russian Federation</t>
+  </si>
+  <si>
+    <t>https://gxpnews.net/en/2023/02/illegal-sellers-offer-russias-analogue-of-msds-blockbuster-cancer-drug-keytruda/</t>
+  </si>
+  <si>
+    <t>Merck / MSD</t>
+  </si>
+  <si>
     <t>originator</t>
   </si>
   <si>
-    <t>PEMBRÓRIA</t>
-[...37 lines deleted...]
-  <si>
     <t>KEYTRUDA</t>
   </si>
   <si>
-    <t>Oncology</t>
-[...1 lines deleted...]
-  <si>
     <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>EMA (Europe)</t>
   </si>
   <si>
     <t>European Medicines Agency</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/medicines/human/EPAR/keytruda#authorisation-details</t>
@@ -5970,184 +5985,199 @@
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Product information</t>
   </si>
   <si>
     <t>NMPA</t>
   </si>
   <si>
     <t>National Medical Products Administration</t>
   </si>
   <si>
     <t>CHN</t>
   </si>
   <si>
     <t>https://www.google.co.uk/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwiAv93vooKNAxW7UUEAHSdCLMIQFnoECDAQAQ&amp;url=https%3A%2F%2Fwww.merck.com%2Fnews%2Fmercks-keytruda-pembrolizumab-approved-in-china-in-combination-with-chemotherapy-as-neoadjuvant-treatment-then-continued-as-monotherapy-after-surgery-as-adjuvant-treatment-for-patien%2F&amp;usg=AOvVaw3sc9Zkbp7Z1xXGb1PF3nkG&amp;opi=89978449</t>
   </si>
   <si>
     <t>INVIMA</t>
   </si>
   <si>
     <t>National Institute for Food and Drug Surveillance</t>
   </si>
   <si>
+    <t>https://www.invima.gov.co/</t>
+  </si>
+  <si>
     <t>COL</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>National Institute of Drug and Food Surveillance (INVIMA). Online Procedures System - Public Consultations [Internet]. [cited 2021 Nov 2]. Available in: http://consultaregistro.invima.gov.co:8082/Consultas/consultas/consreg_encabcum.jsp</t>
   </si>
   <si>
     <t>ANMAT</t>
   </si>
   <si>
     <t>National Administration of Drugs, Food and Medical Devices</t>
+  </si>
+  <si>
+    <t>https://www.argentina.gob.ar/anmat/regulados/medicamentos</t>
   </si>
   <si>
     <t>ARG</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>National Administration of Medicines, Food and Medical Technology (ANMAT). Technical Synthesis for Professionals - Pembrolizumab [Internet]. Argentina; p. 1. Available in: http://www.anmat.gov.ar/Medicamentos/ST_PEMBROLIZUMAB.pdf
 https://www.argentina.gob.ar/sites/default/files/informe-22-pembrolizumab-ccyc.pdf</t>
   </si>
   <si>
     <t>DoH HK</t>
   </si>
   <si>
     <t>Department of Health (Pharmacy and Poison Board of Hong Kong)</t>
   </si>
   <si>
     <t>HKG</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>https://www.drugoffice.gov.hk/eps/drug/productDetail/en/pharmaceutical_trade/118487</t>
   </si>
   <si>
     <t>TGA</t>
   </si>
   <si>
     <t>Therapeutic Goods Administration</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>https://www.tga.gov.au/sites/default/files/2023-09/auspar-keytruda-230830.pdf</t>
   </si>
   <si>
     <t>BADAN POM</t>
   </si>
   <si>
     <t>Badan Pengawas Obat dan Makanan</t>
   </si>
   <si>
+    <t>https://cekbpom.pom.go.id/</t>
+  </si>
+  <si>
     <t>IDN</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>https://cekbpom.pom.go.id/all-produk?query=Pembrolizumab</t>
   </si>
   <si>
-    <t>Merck &amp; co.</t>
-[...1 lines deleted...]
-  <si>
     <t>CDSCO</t>
   </si>
   <si>
     <t>Central Drugs Standard Control Organisation - India</t>
   </si>
   <si>
+    <t>https://cdsco.gov.in/opencms/opencms/en/Home/</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>https://www.thehindu.com/business/dcgi-approves-msds-keytruda-for-two-more-cancers/article67459036.ece</t>
   </si>
   <si>
     <t>MoH-PhDiv</t>
   </si>
   <si>
     <t>Ministry of Health Israel - Pharmaceutical division</t>
   </si>
   <si>
     <t>ISR</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>https://israeldrugs.health.gov.il/#!/medDetails/154%2038%2034448%2000</t>
   </si>
   <si>
     <t>PMDA</t>
   </si>
   <si>
     <t>Pharmaceuticals and Medical Devices Agency - Ministry of Health, Labour and Welfare</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>Awaiting approval</t>
   </si>
   <si>
     <t>Search Result</t>
   </si>
   <si>
     <t>KMFDS</t>
   </si>
   <si>
     <t>Korean Ministry of Food and Drug Safety</t>
   </si>
   <si>
+    <t>https://www.mfds.go.kr/eng/index.do ; https://nedrug.mfds.go.kr/searchDrug ; https://www.mfds.go.kr/eng/brd/m_19/list.do</t>
+  </si>
+  <si>
     <t>PRK</t>
   </si>
   <si>
     <t>Korea (Democratic People's Republic of)</t>
   </si>
   <si>
     <t>https://www.lexology.com/library/detail.aspx?g=55802585-f6c0-43fd-a9f6-30546ea508fe#:~:text=On%2011%20March%202024%2C%20Korea,fluoropyrimidine%20and%20platinum%2Dbased%20chemotherapy.</t>
   </si>
   <si>
     <t>MOPH</t>
   </si>
   <si>
     <t>Ministry of Public Health - Lebanon</t>
+  </si>
+  <si>
+    <t>https://www.moph.gov.lb/en/Drugs/index/3/3974/lebanon-national-drugs-database</t>
   </si>
   <si>
     <t>LBN</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>Home</t>
   </si>
   <si>
     <t>NPRA</t>
   </si>
   <si>
     <t>Malaysian Drug Control Authority - National Pharmaceutical Regulatory Agency</t>
   </si>
   <si>
     <t>MYS</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>https://quest3plus.bpfk.gov.my/pmo2/detail.php?type=product&amp;id=MAL16035008A
 https://www.npra.gov.my/index.php/my/consumers-2/maklumat/carian-produk-berdaftar-bernotifikasi.html
@@ -6168,50 +6198,53 @@
   <si>
     <t>Sistemul informațional automatizat comun al AMDM.</t>
   </si>
   <si>
     <t>Medsafe</t>
   </si>
   <si>
     <t>New Zealand Medicines and Medical Devices Safety Authority</t>
   </si>
   <si>
     <t>NZL</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>Medsafe Product Detail</t>
   </si>
   <si>
     <t>PFDA</t>
   </si>
   <si>
     <t>Philippines Food and Drug Administration</t>
   </si>
   <si>
+    <t>https://verification.fda.gov.ph/ALL_DrugProductslist.php</t>
+  </si>
+  <si>
     <t>PHL</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>FDA Verification Portal</t>
   </si>
   <si>
     <t>SFDA</t>
   </si>
   <si>
     <t>Saudi Food &amp; Drug Authority</t>
   </si>
   <si>
     <t>SAU</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>https://www.sfda.gov.sa/en/drugs-list</t>
   </si>
   <si>
     <t>HSA</t>
@@ -6273,50 +6306,53 @@
   <si>
     <t>https://www.damanhealth.ae/healthcare/pharmaceutical-benefits/daman-drug-formulary/</t>
   </si>
   <si>
     <t>MHRA</t>
   </si>
   <si>
     <t>Medicines and Healthcare Products Regulatory Agency</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>https://www.merck.com/news/keytruda-pembrolizumab-is-first-medicine-to-be-made-available-to-patients-through-u-k-early-access-to-medicines-scheme-eams-for-advanced-melanoma/</t>
   </si>
   <si>
     <t>ADPI</t>
   </si>
   <si>
     <t>Agency for Development of the Pharmaceutical Industry</t>
   </si>
   <si>
+    <t>http://www.minzdrav.uz/ ; http://www.uzpharm-control.uz/</t>
+  </si>
+  <si>
     <t>UZB</t>
   </si>
   <si>
     <t>Uzbekistan</t>
   </si>
   <si>
     <t>https://www.uzpharm-control.uz/en/pages/state-register-of-medicines-and-medical-products</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Patent holder</t>
   </si>
   <si>
     <t>Expiry date</t>
   </si>
   <si>
     <t>Patent abstract</t>
@@ -6327,51 +6363,51 @@
   <si>
     <t>Patent source</t>
   </si>
   <si>
     <t>Granted: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Granted: High income countries</t>
   </si>
   <si>
     <t>Filed: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Filed: High income countries</t>
   </si>
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2008156712</t>
   </si>
   <si>
-    <t>Pembrolizumab (light, heavy ab chains) and use in cancer</t>
+    <t>Pembrolizumab and its use to treat cancer</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>N. V. Organon</t>
   </si>
   <si>
     <t>2028-06-13</t>
   </si>
   <si>
     <t>Antibodies which block the binding of human Programmed Death Receptor l(hPD-l) to its ligands (hPD-Ll or hPD-L2) and their variable region sequences are disclosed. A method of increasing the activity (or reducing downmodulation) of an immune response through the PD-I pathway is also disclosed.</t>
   </si>
   <si>
     <t>Brazil, China, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, Montenegro, Mexico, Philippines, South Africa, India, Fiji, Grenada, Indonesia, Saint Lucia</t>
   </si>
   <si>
     <t>Canada, Australia, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, United States of America, Anguilla, Bermuda, Virgin Islands (British), Cayman Islands, Gibraltar, Guernsey, Guyana, Jersey, Seychelles, Singapore, Saint Helena, Ascension and Tristan da Cunha, Turks and Caicos Islands, Falkland Islands (Malvinas)</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
     <t>Luxembourg, Spain, Cyprus, Hungary, Lithuania, Slovenia, Hong Kong</t>
   </si>
@@ -6399,51 +6435,51 @@
   <si>
     <t>The present invention relates to stable formulations of antibodies against human programmed death receptor PD-1, or antigen binding fragments thereof. The present invention further provides methods for treating various cancers and chronic infections with stable formulations of antibodies against human programmed death receptor PD-1, or antigen binding fragments thereof.</t>
   </si>
   <si>
     <t>Albania, Serbia, Türkiye, North Macedonia, Mexico</t>
   </si>
   <si>
     <t>Canada, Australia, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Sweden, Japan, Korea, Republic of, Russian Federation, United States of America</t>
   </si>
   <si>
     <t>China, Albania, Serbia, Türkiye, North Macedonia</t>
   </si>
   <si>
     <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Hong Kong</t>
   </si>
   <si>
     <t>China, Bosnia and Herzegovina, Montenegro, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>San Marino, Monaco, Korea, Republic of, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2015119930</t>
   </si>
   <si>
-    <t>Pembrolizumab/axitinib combination to treat cancer, renal cell carcinoma</t>
+    <t>Pembrolizumab/axitinib combination use to treat cancer, renal cell carcinoma</t>
   </si>
   <si>
     <t>Combination; Use</t>
   </si>
   <si>
     <t>Merck Sharp &amp; Dohme Corp</t>
   </si>
   <si>
     <t>2035-02-03</t>
   </si>
   <si>
     <t>The present disclosure describes combination therapies comprising an antagonist of Programmed Death 1 receptor (PD-1) and a VEGFR inhibitor, and the use of the combination therapies for the treatment of cancer, and in particular for treating cancers that express PD-Ll.</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>Canada, Australia, Japan, New Zealand, Taiwan, Province of China, United States of America, Hong Kong</t>
   </si>
   <si>
     <t>China, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, South Africa</t>
   </si>
   <si>
     <t>Canada, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Japan, Korea, Republic of, Singapore, United States of America</t>
   </si>
@@ -6454,50 +6490,53 @@
     <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Korea, Republic of, Singapore, United States of America, World Intellectual Property Organization (WIPO), Hong Kong</t>
   </si>
   <si>
     <t>WO2016140717</t>
   </si>
   <si>
     <t>Pembrolizumab or nivolumab use in combination with lenvatinib to treat various cancers</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>2035-12-03</t>
   </si>
   <si>
     <t>Canada, Australia, Korea, Republic of</t>
   </si>
   <si>
     <t>Japan, Korea, Republic of</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2016141218</t>
+  </si>
+  <si>
+    <t>Pembrolizumab or nivolumab in combination with lenvatinib use to treat various cancers</t>
   </si>
   <si>
     <t>Combination</t>
   </si>
   <si>
     <t>Eisai R&amp;D Management Co., Ltd</t>
   </si>
   <si>
     <t>2036-03-03</t>
   </si>
   <si>
     <t>The present disclosure describes combination therapies comprising an antagonist of Programmed Death 1 receptor (PD-1) and a multi-RTK inhibitor, and the use of the combination therapies for the treatment of cancer. The multi-RTK inhibitor may be represented by Formula (I): wherein R1 is C1-6 alkyl or C3-8 cycloalkyl, R2 is a hydrogen atom or C1-6 alkoxy, and R3 is a hydrogen atom or a halogen atom. A tumor therapeutic agent is disclosed that combines a compound or pharmaceutically acceptable salt thereof represented by Formula I and an anti-PD-1 antibody.</t>
   </si>
   <si>
     <t>EPO (extended family)</t>
   </si>
   <si>
     <t>Japan, United States of America</t>
   </si>
   <si>
     <t>Japan, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Description</t>
   </si>
@@ -19954,78 +19993,79 @@
       <c r="E1" s="2" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q57"/>
+  <dimension ref="A1:R57"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1564</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1565</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>1566</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>1567</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>1568</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>1569</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>1570</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -20033,2799 +20073,2807 @@
       </c>
       <c r="J1" s="2" t="s">
         <v>1572</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>1573</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>1574</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>1575</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>1576</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>1577</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>1578</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>1579</v>
       </c>
+      <c r="R1" s="2" t="s">
+        <v>1580</v>
+      </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="C2" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="D2" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="E2" t="s">
         <v>52</v>
       </c>
       <c r="F2" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G2" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H2" t="s">
         <v>146</v>
       </c>
       <c r="I2" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="J2" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="K2" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="L2" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-      <c r="O2">
+        <v>1590</v>
+      </c>
+      <c r="N2" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="P2">
         <v>45324.0</v>
       </c>
-      <c r="P2" t="s">
-        <v>1590</v>
+      <c r="Q2" t="s">
+        <v>1592</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="C3" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="D3" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="E3" t="s">
         <v>52</v>
       </c>
       <c r="F3" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G3" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H3" t="s">
         <v>146</v>
       </c>
       <c r="I3" t="s">
-        <v>1585</v>
+        <v>1593</v>
       </c>
       <c r="J3" t="s">
-        <v>1586</v>
+        <v>1594</v>
       </c>
       <c r="K3" t="s">
+        <v>1595</v>
+      </c>
+      <c r="L3" t="s">
+        <v>1596</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>1597</v>
+      </c>
+      <c r="N3" s="5" t="s">
         <v>1591</v>
       </c>
-      <c r="L3" t="s">
-[...6 lines deleted...]
-      <c r="O3">
+      <c r="P3">
         <v>42675.0</v>
       </c>
-      <c r="P3" t="s">
-        <v>1593</v>
+      <c r="Q3" t="s">
+        <v>1598</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C4" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D4" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="E4" t="s">
         <v>52</v>
       </c>
       <c r="F4" t="s">
-        <v>1596</v>
+        <v>1584</v>
       </c>
       <c r="G4" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H4" t="s">
         <v>146</v>
       </c>
       <c r="I4" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="J4" t="s">
-        <v>1598</v>
-[...1 lines deleted...]
-      <c r="K4" t="s">
+        <v>1603</v>
+      </c>
+      <c r="L4" t="s">
+        <v>1604</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>1605</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="P4">
+        <v>41886.0</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" t="s">
         <v>1599</v>
       </c>
-      <c r="L4" t="s">
+      <c r="C5" t="s">
         <v>1600</v>
       </c>
-      <c r="M4" s="5" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="D5" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="E5" t="s">
         <v>52</v>
       </c>
       <c r="F5" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G5" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H5" t="s">
         <v>146</v>
       </c>
       <c r="I5" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J5" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L5" t="s">
+        <v>1608</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>1609</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O5">
+        <v>41794.0</v>
+      </c>
+      <c r="P5">
+        <v>42202.0</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
+      <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C6" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D6" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E6" t="s">
         <v>52</v>
       </c>
       <c r="F6" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G6" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H6" t="s">
         <v>146</v>
       </c>
       <c r="I6" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J6" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L6" t="s">
+        <v>1611</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>1612</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O6">
+        <v>41794.0</v>
+      </c>
+      <c r="P6">
+        <v>42202.0</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
+      <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C7" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D7" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E7" t="s">
         <v>52</v>
       </c>
       <c r="F7" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G7" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H7" t="s">
         <v>146</v>
       </c>
       <c r="I7" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J7" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L7" t="s">
+        <v>1613</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>1614</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O7">
+        <v>41794.0</v>
+      </c>
+      <c r="P7">
+        <v>42202.0</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C8" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D8" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E8" t="s">
         <v>52</v>
       </c>
       <c r="F8" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G8" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H8" t="s">
         <v>146</v>
       </c>
       <c r="I8" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J8" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L8" t="s">
+        <v>1615</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>1616</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O8">
+        <v>41794.0</v>
+      </c>
+      <c r="P8">
+        <v>42202.0</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
+      <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C9" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D9" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E9" t="s">
         <v>52</v>
       </c>
       <c r="F9" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G9" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H9" t="s">
         <v>146</v>
       </c>
       <c r="I9" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J9" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L9" t="s">
+        <v>1617</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>1618</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O9">
+        <v>41794.0</v>
+      </c>
+      <c r="P9">
+        <v>42202.0</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
+      <c r="A10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C10" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D10" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E10" t="s">
         <v>52</v>
       </c>
       <c r="F10" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G10" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H10" t="s">
         <v>146</v>
       </c>
       <c r="I10" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J10" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L10" t="s">
+        <v>1619</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>1620</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O10">
+        <v>41794.0</v>
+      </c>
+      <c r="P10">
+        <v>42202.0</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
+      <c r="A11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C11" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D11" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E11" t="s">
         <v>52</v>
       </c>
       <c r="F11" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G11" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H11" t="s">
         <v>146</v>
       </c>
       <c r="I11" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J11" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L11" t="s">
+        <v>1621</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>1622</v>
+      </c>
+      <c r="N11" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O11">
+        <v>41794.0</v>
+      </c>
+      <c r="P11">
+        <v>42202.0</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
+      <c r="A12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C12" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D12" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E12" t="s">
         <v>52</v>
       </c>
       <c r="F12" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G12" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H12" t="s">
         <v>146</v>
       </c>
       <c r="I12" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J12" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L12" t="s">
+        <v>1623</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>1624</v>
+      </c>
+      <c r="N12" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O12">
+        <v>41794.0</v>
+      </c>
+      <c r="P12">
+        <v>42202.0</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
+      <c r="A13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C13" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D13" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E13" t="s">
         <v>52</v>
       </c>
       <c r="F13" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G13" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H13" t="s">
         <v>146</v>
       </c>
       <c r="I13" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J13" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L13" t="s">
+        <v>1625</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>1626</v>
+      </c>
+      <c r="N13" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O13">
+        <v>41794.0</v>
+      </c>
+      <c r="P13">
+        <v>42202.0</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
+      <c r="A14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C14" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D14" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E14" t="s">
         <v>52</v>
       </c>
       <c r="F14" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G14" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H14" t="s">
         <v>146</v>
       </c>
       <c r="I14" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J14" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L14" t="s">
+        <v>1627</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>1628</v>
+      </c>
+      <c r="N14" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O14">
+        <v>41794.0</v>
+      </c>
+      <c r="P14">
+        <v>42202.0</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
+      <c r="A15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C15" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D15" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E15" t="s">
         <v>52</v>
       </c>
       <c r="F15" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G15" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H15" t="s">
         <v>146</v>
       </c>
       <c r="I15" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J15" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L15" t="s">
+        <v>1629</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>1630</v>
+      </c>
+      <c r="N15" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O15">
+        <v>41794.0</v>
+      </c>
+      <c r="P15">
+        <v>42202.0</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
+      <c r="A16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C16" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D16" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E16" t="s">
         <v>52</v>
       </c>
       <c r="F16" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G16" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H16" t="s">
         <v>146</v>
       </c>
       <c r="I16" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J16" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L16" t="s">
+        <v>1631</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>1632</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O16">
+        <v>41794.0</v>
+      </c>
+      <c r="P16">
+        <v>42202.0</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
+      <c r="A17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C17" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D17" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E17" t="s">
         <v>52</v>
       </c>
       <c r="F17" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G17" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H17" t="s">
         <v>146</v>
       </c>
       <c r="I17" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J17" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L17" t="s">
+        <v>1633</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>1634</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O17">
+        <v>41794.0</v>
+      </c>
+      <c r="P17">
+        <v>42202.0</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
+      <c r="A18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C18" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D18" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E18" t="s">
         <v>52</v>
       </c>
       <c r="F18" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G18" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H18" t="s">
         <v>146</v>
       </c>
       <c r="I18" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J18" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L18" t="s">
+        <v>1635</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>1636</v>
+      </c>
+      <c r="N18" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O18">
+        <v>41794.0</v>
+      </c>
+      <c r="P18">
+        <v>42202.0</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
+      <c r="A19" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C19" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D19" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E19" t="s">
         <v>52</v>
       </c>
       <c r="F19" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G19" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H19" t="s">
         <v>146</v>
       </c>
       <c r="I19" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J19" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L19" t="s">
+        <v>1637</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>1638</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O19">
+        <v>41794.0</v>
+      </c>
+      <c r="P19">
+        <v>42202.0</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18">
+      <c r="A20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C20" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D20" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E20" t="s">
         <v>52</v>
       </c>
       <c r="F20" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G20" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H20" t="s">
         <v>146</v>
       </c>
       <c r="I20" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J20" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L20" t="s">
+        <v>1639</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>1640</v>
+      </c>
+      <c r="N20" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O20">
+        <v>41794.0</v>
+      </c>
+      <c r="P20">
+        <v>42202.0</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
+      <c r="A21" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C21" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D21" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E21" t="s">
         <v>52</v>
       </c>
       <c r="F21" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G21" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H21" t="s">
         <v>146</v>
       </c>
       <c r="I21" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J21" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L21" t="s">
+        <v>1641</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>1642</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O21">
+        <v>41794.0</v>
+      </c>
+      <c r="P21">
+        <v>42202.0</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
+      <c r="A22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C22" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D22" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E22" t="s">
         <v>52</v>
       </c>
       <c r="F22" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G22" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H22" t="s">
         <v>146</v>
       </c>
       <c r="I22" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J22" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L22" t="s">
+        <v>1643</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>1644</v>
+      </c>
+      <c r="N22" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O22">
+        <v>41794.0</v>
+      </c>
+      <c r="P22">
+        <v>42202.0</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="A23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C23" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D23" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E23" t="s">
         <v>52</v>
       </c>
       <c r="F23" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G23" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H23" t="s">
         <v>146</v>
       </c>
       <c r="I23" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J23" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L23" t="s">
+        <v>1645</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>1646</v>
+      </c>
+      <c r="N23" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O23">
+        <v>41794.0</v>
+      </c>
+      <c r="P23">
+        <v>42202.0</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
+      <c r="A24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C24" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D24" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E24" t="s">
         <v>52</v>
       </c>
       <c r="F24" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G24" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H24" t="s">
         <v>146</v>
       </c>
       <c r="I24" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J24" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L24" t="s">
+        <v>1647</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>1648</v>
+      </c>
+      <c r="N24" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O24">
+        <v>41794.0</v>
+      </c>
+      <c r="P24">
+        <v>42202.0</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
+      <c r="A25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C25" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D25" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E25" t="s">
         <v>52</v>
       </c>
       <c r="F25" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G25" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H25" t="s">
         <v>146</v>
       </c>
       <c r="I25" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J25" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L25" t="s">
+        <v>1649</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>1650</v>
+      </c>
+      <c r="N25" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O25">
+        <v>41794.0</v>
+      </c>
+      <c r="P25">
+        <v>42202.0</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="A26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C26" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D26" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E26" t="s">
         <v>52</v>
       </c>
       <c r="F26" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G26" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H26" t="s">
         <v>146</v>
       </c>
       <c r="I26" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J26" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L26" t="s">
+        <v>1651</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>1652</v>
+      </c>
+      <c r="N26" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O26">
+        <v>41794.0</v>
+      </c>
+      <c r="P26">
+        <v>42202.0</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
+      <c r="A27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C27" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D27" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E27" t="s">
         <v>52</v>
       </c>
       <c r="F27" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G27" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H27" t="s">
         <v>146</v>
       </c>
       <c r="I27" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J27" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L27" t="s">
+        <v>1653</v>
+      </c>
+      <c r="M27" s="5" t="s">
+        <v>1654</v>
+      </c>
+      <c r="N27" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O27">
+        <v>41794.0</v>
+      </c>
+      <c r="P27">
+        <v>42202.0</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
+      <c r="A28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C28" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D28" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E28" t="s">
         <v>52</v>
       </c>
       <c r="F28" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G28" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H28" t="s">
         <v>146</v>
       </c>
       <c r="I28" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J28" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L28" t="s">
+        <v>1655</v>
+      </c>
+      <c r="M28" s="5" t="s">
+        <v>1656</v>
+      </c>
+      <c r="N28" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O28">
+        <v>41794.0</v>
+      </c>
+      <c r="P28">
+        <v>42202.0</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
+      <c r="A29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C29" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D29" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E29" t="s">
         <v>52</v>
       </c>
       <c r="F29" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G29" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H29" t="s">
         <v>146</v>
       </c>
       <c r="I29" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J29" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L29" t="s">
+        <v>1657</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>1658</v>
+      </c>
+      <c r="N29" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O29">
+        <v>41794.0</v>
+      </c>
+      <c r="P29">
+        <v>42202.0</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
+      <c r="A30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C30" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D30" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E30" t="s">
         <v>52</v>
       </c>
       <c r="F30" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G30" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H30" t="s">
         <v>146</v>
       </c>
       <c r="I30" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J30" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L30" t="s">
+        <v>1659</v>
+      </c>
+      <c r="M30" s="5" t="s">
+        <v>1660</v>
+      </c>
+      <c r="N30" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O30">
+        <v>41794.0</v>
+      </c>
+      <c r="P30">
+        <v>42202.0</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
+      <c r="A31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B31" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C31" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D31" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E31" t="s">
         <v>52</v>
       </c>
       <c r="F31" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G31" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H31" t="s">
         <v>146</v>
       </c>
       <c r="I31" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J31" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L31" t="s">
+        <v>1661</v>
+      </c>
+      <c r="M31" s="5" t="s">
+        <v>1662</v>
+      </c>
+      <c r="N31" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O31">
+        <v>41794.0</v>
+      </c>
+      <c r="P31">
+        <v>42202.0</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
+      <c r="A32" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C32" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D32" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E32" t="s">
         <v>52</v>
       </c>
       <c r="F32" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G32" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H32" t="s">
         <v>146</v>
       </c>
       <c r="I32" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J32" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L32" t="s">
+        <v>1663</v>
+      </c>
+      <c r="M32" s="5" t="s">
+        <v>1664</v>
+      </c>
+      <c r="N32" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O32">
+        <v>41794.0</v>
+      </c>
+      <c r="P32">
+        <v>42202.0</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18">
+      <c r="A33" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C33" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D33" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E33" t="s">
         <v>52</v>
       </c>
       <c r="F33" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G33" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H33" t="s">
         <v>146</v>
       </c>
       <c r="I33" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J33" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L33" t="s">
+        <v>1665</v>
+      </c>
+      <c r="M33" s="5" t="s">
+        <v>1666</v>
+      </c>
+      <c r="N33" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O33">
+        <v>41794.0</v>
+      </c>
+      <c r="P33">
+        <v>42202.0</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18">
+      <c r="A34" t="s">
+        <v>33</v>
+      </c>
+      <c r="B34" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C34" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D34" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E34" t="s">
         <v>52</v>
       </c>
       <c r="F34" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G34" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H34" t="s">
         <v>146</v>
       </c>
       <c r="I34" t="s">
+        <v>1606</v>
+      </c>
+      <c r="J34" t="s">
+        <v>1607</v>
+      </c>
+      <c r="L34" t="s">
+        <v>1667</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>1668</v>
+      </c>
+      <c r="N34" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O34">
+        <v>41794.0</v>
+      </c>
+      <c r="P34">
+        <v>42202.0</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18">
+      <c r="A35" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C35" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D35" t="s">
         <v>1601</v>
-      </c>
-[...33 lines deleted...]
-        <v>1595</v>
       </c>
       <c r="E35" t="s">
         <v>52</v>
       </c>
       <c r="F35" t="s">
-        <v>1596</v>
+        <v>1584</v>
       </c>
       <c r="G35" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H35" t="s">
         <v>146</v>
       </c>
       <c r="I35" t="s">
-        <v>1664</v>
+        <v>1669</v>
       </c>
       <c r="J35" t="s">
-        <v>1665</v>
-[...2 lines deleted...]
-        <v>1666</v>
+        <v>1670</v>
       </c>
       <c r="L35" t="s">
-        <v>1667</v>
+        <v>1671</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-      <c r="O35">
+        <v>1672</v>
+      </c>
+      <c r="N35" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="P35">
         <v>42929.0</v>
       </c>
-      <c r="P35" t="s">
-        <v>1668</v>
+      <c r="Q35" t="s">
+        <v>1673</v>
       </c>
     </row>
-    <row r="36" spans="1:17">
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C36" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D36" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="E36" t="s">
         <v>52</v>
       </c>
       <c r="F36" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G36" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H36" t="s">
         <v>146</v>
       </c>
       <c r="I36" t="s">
-        <v>1669</v>
+        <v>1674</v>
       </c>
       <c r="J36" t="s">
-        <v>1670</v>
-[...2 lines deleted...]
-        <v>1671</v>
+        <v>1675</v>
       </c>
       <c r="L36" t="s">
+        <v>1676</v>
+      </c>
+      <c r="M36" s="5" t="s">
         <v>299</v>
       </c>
-      <c r="M36" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O36">
+      <c r="N36" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="P36">
         <v>45642.0</v>
       </c>
-      <c r="P36" t="s">
-        <v>1672</v>
+      <c r="Q36" t="s">
+        <v>1677</v>
       </c>
     </row>
-    <row r="37" spans="1:17">
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C37" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D37" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="E37" t="s">
         <v>52</v>
       </c>
       <c r="F37" t="s">
-        <v>1596</v>
+        <v>1584</v>
       </c>
       <c r="G37" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H37" t="s">
         <v>146</v>
       </c>
       <c r="I37" t="s">
-        <v>1673</v>
+        <v>1678</v>
       </c>
       <c r="J37" t="s">
-        <v>1674</v>
+        <v>1679</v>
       </c>
       <c r="K37" t="s">
-        <v>1675</v>
+        <v>1680</v>
       </c>
       <c r="L37" t="s">
-        <v>1676</v>
+        <v>1681</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-      <c r="O37">
+        <v>1682</v>
+      </c>
+      <c r="N37" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="P37">
         <v>44501.0</v>
       </c>
-      <c r="P37" t="s">
-        <v>1677</v>
+      <c r="Q37" t="s">
+        <v>1683</v>
       </c>
     </row>
-    <row r="38" spans="1:17">
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C38" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D38" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="E38" t="s">
         <v>52</v>
       </c>
       <c r="F38" t="s">
-        <v>1596</v>
+        <v>1584</v>
       </c>
       <c r="G38" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H38" t="s">
         <v>146</v>
       </c>
       <c r="I38" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="J38" t="s">
-        <v>1679</v>
+        <v>1685</v>
       </c>
       <c r="K38" t="s">
-        <v>1680</v>
+        <v>1686</v>
       </c>
       <c r="L38" t="s">
-        <v>1681</v>
+        <v>1687</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-      <c r="O38">
+        <v>1688</v>
+      </c>
+      <c r="N38" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="P38">
         <v>44269.0</v>
       </c>
-      <c r="P38" t="s">
-        <v>1682</v>
+      <c r="Q38" t="s">
+        <v>1689</v>
       </c>
     </row>
-    <row r="39" spans="1:17">
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C39" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D39" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="E39" t="s">
         <v>52</v>
       </c>
       <c r="F39" t="s">
-        <v>1596</v>
+        <v>1584</v>
       </c>
       <c r="G39" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H39" t="s">
         <v>146</v>
       </c>
       <c r="I39" t="s">
-        <v>1683</v>
+        <v>1690</v>
       </c>
       <c r="J39" t="s">
-        <v>1684</v>
-[...2 lines deleted...]
-        <v>1685</v>
+        <v>1691</v>
       </c>
       <c r="L39" t="s">
-        <v>1686</v>
+        <v>1692</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-      <c r="O39">
+        <v>1693</v>
+      </c>
+      <c r="N39" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="P39">
         <v>42356.0</v>
       </c>
-      <c r="P39" t="s">
-        <v>1687</v>
+      <c r="Q39" t="s">
+        <v>1694</v>
       </c>
     </row>
-    <row r="40" spans="1:17">
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C40" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D40" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="E40" t="s">
         <v>52</v>
       </c>
       <c r="F40" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G40" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H40" t="s">
         <v>146</v>
       </c>
       <c r="I40" t="s">
-        <v>1688</v>
+        <v>1695</v>
       </c>
       <c r="J40" t="s">
-        <v>1689</v>
-[...2 lines deleted...]
-        <v>1690</v>
+        <v>1696</v>
       </c>
       <c r="L40" t="s">
+        <v>1697</v>
+      </c>
+      <c r="M40" s="5" t="s">
         <v>436</v>
       </c>
-      <c r="M40" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O40">
+      <c r="N40" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="P40">
         <v>42476.0</v>
       </c>
-      <c r="P40" t="s">
-        <v>1691</v>
+      <c r="Q40" t="s">
+        <v>1698</v>
       </c>
     </row>
-    <row r="41" spans="1:17">
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C41" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D41" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="E41" t="s">
         <v>52</v>
       </c>
       <c r="F41" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G41" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H41" t="s">
         <v>146</v>
       </c>
       <c r="I41" t="s">
-        <v>1692</v>
+        <v>1699</v>
       </c>
       <c r="J41" t="s">
-        <v>1693</v>
+        <v>1700</v>
       </c>
       <c r="K41" t="s">
-        <v>1694</v>
+        <v>1701</v>
       </c>
       <c r="L41" t="s">
-        <v>1695</v>
+        <v>1702</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-      <c r="O41">
+        <v>1703</v>
+      </c>
+      <c r="N41" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="P41">
         <v>44198.0</v>
       </c>
-      <c r="P41" t="s">
-        <v>1696</v>
+      <c r="Q41" t="s">
+        <v>1704</v>
       </c>
     </row>
-    <row r="42" spans="1:17">
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
-        <v>1697</v>
+        <v>1599</v>
       </c>
       <c r="C42" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D42" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="E42" t="s">
         <v>52</v>
       </c>
       <c r="F42" t="s">
-        <v>1596</v>
+        <v>1584</v>
       </c>
       <c r="G42" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H42" t="s">
         <v>146</v>
       </c>
       <c r="I42" t="s">
-        <v>1698</v>
+        <v>1705</v>
       </c>
       <c r="J42" t="s">
-        <v>1699</v>
+        <v>1706</v>
       </c>
       <c r="K42" t="s">
-        <v>1700</v>
+        <v>1707</v>
       </c>
       <c r="L42" t="s">
-        <v>1701</v>
+        <v>1708</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-      <c r="O42">
+        <v>1709</v>
+      </c>
+      <c r="N42" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="P42">
         <v>45224.0</v>
       </c>
-      <c r="P42" t="s">
-        <v>1702</v>
+      <c r="Q42" t="s">
+        <v>1710</v>
       </c>
     </row>
-    <row r="43" spans="1:17">
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="B43" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C43" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D43" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="E43" t="s">
         <v>52</v>
       </c>
       <c r="F43" t="s">
-        <v>1596</v>
+        <v>1584</v>
       </c>
       <c r="G43" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H43" t="s">
         <v>146</v>
       </c>
       <c r="I43" t="s">
-        <v>1703</v>
+        <v>1711</v>
       </c>
       <c r="J43" t="s">
-        <v>1704</v>
-[...2 lines deleted...]
-        <v>1705</v>
+        <v>1712</v>
       </c>
       <c r="L43" t="s">
-        <v>1706</v>
+        <v>1713</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-      <c r="O43">
+        <v>1714</v>
+      </c>
+      <c r="N43" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="P43">
         <v>44074.0</v>
       </c>
-      <c r="P43" t="s">
-        <v>1707</v>
+      <c r="Q43" t="s">
+        <v>1715</v>
       </c>
     </row>
-    <row r="44" spans="1:17">
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C44" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D44" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="E44" t="s">
         <v>52</v>
       </c>
       <c r="F44" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G44" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H44" t="s">
         <v>146</v>
       </c>
       <c r="I44" t="s">
-        <v>1708</v>
+        <v>1716</v>
       </c>
       <c r="J44" t="s">
-        <v>1709</v>
-[...2 lines deleted...]
-        <v>1710</v>
+        <v>1717</v>
       </c>
       <c r="L44" t="s">
+        <v>1718</v>
+      </c>
+      <c r="M44" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="M44" s="5" t="s">
-[...4 lines deleted...]
-        <v>1711</v>
+      <c r="N44" s="5" t="s">
+        <v>1591</v>
       </c>
       <c r="P44" t="s">
-        <v>1712</v>
+        <v>1719</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>1720</v>
       </c>
     </row>
-    <row r="45" spans="1:17">
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C45" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D45" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="E45" t="s">
         <v>52</v>
       </c>
       <c r="F45" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G45" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H45" t="s">
         <v>146</v>
       </c>
       <c r="I45" t="s">
-        <v>1713</v>
+        <v>1721</v>
       </c>
       <c r="J45" t="s">
-        <v>1714</v>
+        <v>1722</v>
       </c>
       <c r="K45" t="s">
-        <v>1715</v>
+        <v>1723</v>
       </c>
       <c r="L45" t="s">
-        <v>1716</v>
+        <v>1724</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-      <c r="O45">
+        <v>1725</v>
+      </c>
+      <c r="N45" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="P45">
         <v>45362.0</v>
       </c>
-      <c r="P45" t="s">
-        <v>1717</v>
+      <c r="Q45" t="s">
+        <v>1726</v>
       </c>
     </row>
-    <row r="46" spans="1:17">
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C46" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D46" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="E46" t="s">
         <v>52</v>
       </c>
       <c r="F46" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G46" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H46" t="s">
         <v>146</v>
       </c>
       <c r="I46" t="s">
-        <v>1718</v>
+        <v>1727</v>
       </c>
       <c r="J46" t="s">
-        <v>1719</v>
+        <v>1728</v>
       </c>
       <c r="K46" t="s">
-        <v>1720</v>
+        <v>1729</v>
       </c>
       <c r="L46" t="s">
-        <v>1721</v>
+        <v>1730</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-      <c r="O46">
+        <v>1731</v>
+      </c>
+      <c r="N46" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="P46">
         <v>43924.0</v>
       </c>
-      <c r="P46" t="s">
-        <v>1722</v>
+      <c r="Q46" t="s">
+        <v>1732</v>
       </c>
     </row>
-    <row r="47" spans="1:17">
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C47" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D47" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="E47" t="s">
         <v>52</v>
       </c>
       <c r="F47" t="s">
-        <v>1596</v>
+        <v>1584</v>
       </c>
       <c r="G47" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H47" t="s">
         <v>146</v>
       </c>
       <c r="I47" t="s">
-        <v>1723</v>
+        <v>1733</v>
       </c>
       <c r="J47" t="s">
-        <v>1724</v>
-[...2 lines deleted...]
-        <v>1725</v>
+        <v>1734</v>
       </c>
       <c r="L47" t="s">
-        <v>1726</v>
+        <v>1735</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-      <c r="O47">
+        <v>1736</v>
+      </c>
+      <c r="N47" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="P47">
         <v>42526.0</v>
       </c>
-      <c r="P47" t="s">
-        <v>1727</v>
+      <c r="Q47" t="s">
+        <v>1737</v>
       </c>
     </row>
-    <row r="48" spans="1:17">
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C48" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D48" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="E48" t="s">
         <v>52</v>
       </c>
       <c r="F48" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G48" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H48" t="s">
         <v>146</v>
       </c>
       <c r="I48" t="s">
-        <v>1728</v>
+        <v>1738</v>
       </c>
       <c r="J48" t="s">
-        <v>1729</v>
-[...2 lines deleted...]
-        <v>1730</v>
+        <v>1739</v>
       </c>
       <c r="L48" t="s">
-        <v>1731</v>
+        <v>1740</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-      <c r="O48">
+        <v>1741</v>
+      </c>
+      <c r="N48" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="P48">
         <v>44587.0</v>
       </c>
-      <c r="P48" t="s">
-        <v>1732</v>
+      <c r="Q48" t="s">
+        <v>1742</v>
       </c>
     </row>
-    <row r="49" spans="1:17">
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="B49" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C49" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D49" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="E49" t="s">
         <v>52</v>
       </c>
       <c r="F49" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G49" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H49" t="s">
         <v>146</v>
       </c>
       <c r="I49" t="s">
-        <v>1733</v>
+        <v>1743</v>
       </c>
       <c r="J49" t="s">
-        <v>1734</v>
-[...2 lines deleted...]
-        <v>1735</v>
+        <v>1744</v>
       </c>
       <c r="L49" t="s">
-        <v>1736</v>
+        <v>1745</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>1589</v>
-[...1 lines deleted...]
-      <c r="N49" s="5">
+        <v>1746</v>
+      </c>
+      <c r="N49" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="O49">
         <v>42118.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>42250.0</v>
       </c>
-      <c r="P49" t="s">
-        <v>1737</v>
+      <c r="Q49" t="s">
+        <v>1747</v>
       </c>
     </row>
-    <row r="50" spans="1:17">
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
         <v>33</v>
       </c>
       <c r="B50" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C50" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D50" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="E50" t="s">
         <v>52</v>
       </c>
       <c r="F50" t="s">
-        <v>1596</v>
+        <v>1584</v>
       </c>
       <c r="G50" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H50" t="s">
         <v>146</v>
       </c>
       <c r="I50" t="s">
-        <v>1738</v>
+        <v>1748</v>
       </c>
       <c r="J50" t="s">
-        <v>1739</v>
+        <v>1749</v>
       </c>
       <c r="K50" t="s">
-        <v>1740</v>
+        <v>1750</v>
       </c>
       <c r="L50" t="s">
-        <v>1741</v>
+        <v>1751</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-      <c r="O50">
+        <v>1752</v>
+      </c>
+      <c r="N50" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="P50">
         <v>45747.0</v>
       </c>
-      <c r="P50" t="s">
-        <v>1742</v>
+      <c r="Q50" t="s">
+        <v>1753</v>
       </c>
     </row>
-    <row r="51" spans="1:17">
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C51" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D51" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="E51" t="s">
         <v>52</v>
       </c>
       <c r="F51" t="s">
-        <v>1596</v>
+        <v>1584</v>
       </c>
       <c r="G51" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H51" t="s">
         <v>146</v>
       </c>
       <c r="I51" t="s">
-        <v>1743</v>
+        <v>1754</v>
       </c>
       <c r="J51" t="s">
-        <v>1744</v>
-[...2 lines deleted...]
-        <v>1745</v>
+        <v>1755</v>
       </c>
       <c r="L51" t="s">
-        <v>1746</v>
+        <v>1756</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-      <c r="O51">
+        <v>1757</v>
+      </c>
+      <c r="N51" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="P51">
         <v>41883.0</v>
       </c>
-      <c r="P51" t="s">
-        <v>1747</v>
+      <c r="Q51" t="s">
+        <v>1758</v>
       </c>
     </row>
-    <row r="52" spans="1:17">
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>33</v>
       </c>
       <c r="B52" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C52" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D52" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="E52" t="s">
         <v>52</v>
       </c>
       <c r="F52" t="s">
-        <v>1596</v>
+        <v>1584</v>
       </c>
       <c r="G52" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H52" t="s">
         <v>146</v>
       </c>
       <c r="I52" t="s">
-        <v>1748</v>
+        <v>1759</v>
       </c>
       <c r="J52" t="s">
-        <v>1749</v>
-[...2 lines deleted...]
-        <v>1750</v>
+        <v>1760</v>
       </c>
       <c r="L52" t="s">
-        <v>1751</v>
+        <v>1761</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-      <c r="O52">
+        <v>1762</v>
+      </c>
+      <c r="N52" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="P52">
         <v>45121.0</v>
       </c>
-      <c r="P52" t="s">
-        <v>1752</v>
+      <c r="Q52" t="s">
+        <v>1763</v>
       </c>
     </row>
-    <row r="53" spans="1:17">
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
         <v>33</v>
       </c>
       <c r="B53" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C53" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D53" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="E53" t="s">
         <v>52</v>
       </c>
       <c r="F53" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G53" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H53" t="s">
         <v>146</v>
       </c>
       <c r="I53" t="s">
-        <v>1753</v>
+        <v>1764</v>
       </c>
       <c r="J53" t="s">
-        <v>1754</v>
-[...2 lines deleted...]
-        <v>1755</v>
+        <v>1765</v>
       </c>
       <c r="L53" t="s">
-        <v>1756</v>
+        <v>1766</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-      <c r="O53">
+        <v>1767</v>
+      </c>
+      <c r="N53" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="P53">
         <v>45628.0</v>
       </c>
-      <c r="P53" t="s">
-        <v>1757</v>
+      <c r="Q53" t="s">
+        <v>1768</v>
       </c>
     </row>
-    <row r="54" spans="1:17">
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
         <v>33</v>
       </c>
       <c r="B54" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C54" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D54" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="E54" t="s">
         <v>52</v>
       </c>
       <c r="F54" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G54" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H54" t="s">
         <v>146</v>
       </c>
       <c r="I54" t="s">
-        <v>1758</v>
+        <v>1769</v>
       </c>
       <c r="J54" t="s">
-        <v>1759</v>
-[...2 lines deleted...]
-        <v>1760</v>
+        <v>1770</v>
       </c>
       <c r="L54" t="s">
-        <v>1761</v>
+        <v>1771</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-      <c r="O54">
+        <v>1772</v>
+      </c>
+      <c r="N54" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="P54">
         <v>43227.0</v>
       </c>
-      <c r="P54" t="s">
-        <v>1762</v>
+      <c r="Q54" t="s">
+        <v>1773</v>
       </c>
     </row>
-    <row r="55" spans="1:17">
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
         <v>33</v>
       </c>
       <c r="B55" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C55" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D55" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="E55" t="s">
         <v>52</v>
       </c>
       <c r="F55" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G55" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H55" t="s">
         <v>146</v>
       </c>
       <c r="I55" t="s">
-        <v>1763</v>
+        <v>1774</v>
       </c>
       <c r="J55" t="s">
-        <v>1764</v>
-[...2 lines deleted...]
-        <v>1765</v>
+        <v>1775</v>
       </c>
       <c r="L55" t="s">
-        <v>1766</v>
+        <v>1776</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-      <c r="O55">
+        <v>1777</v>
+      </c>
+      <c r="N55" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="P55">
         <v>42164.0</v>
       </c>
-      <c r="P55" t="s">
-        <v>1767</v>
+      <c r="Q55" t="s">
+        <v>1778</v>
       </c>
     </row>
-    <row r="56" spans="1:17">
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>33</v>
       </c>
       <c r="B56" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C56" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D56" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="E56" t="s">
         <v>52</v>
       </c>
       <c r="F56" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G56" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H56" t="s">
         <v>146</v>
       </c>
       <c r="I56" t="s">
-        <v>1768</v>
+        <v>1779</v>
       </c>
       <c r="J56" t="s">
-        <v>1769</v>
-[...2 lines deleted...]
-        <v>1770</v>
+        <v>1780</v>
       </c>
       <c r="L56" t="s">
-        <v>1771</v>
+        <v>1781</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-      <c r="O56">
+        <v>1782</v>
+      </c>
+      <c r="N56" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="P56">
         <v>42073.0</v>
       </c>
-      <c r="P56" t="s">
-        <v>1772</v>
+      <c r="Q56" t="s">
+        <v>1783</v>
       </c>
     </row>
-    <row r="57" spans="1:17">
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
         <v>33</v>
       </c>
       <c r="B57" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C57" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D57" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="E57" t="s">
         <v>52</v>
       </c>
       <c r="F57" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G57" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="H57" t="s">
         <v>146</v>
       </c>
       <c r="I57" t="s">
-        <v>1773</v>
+        <v>1784</v>
       </c>
       <c r="J57" t="s">
-        <v>1774</v>
+        <v>1785</v>
       </c>
       <c r="K57" t="s">
-        <v>1775</v>
+        <v>1786</v>
       </c>
       <c r="L57" t="s">
-        <v>1776</v>
+        <v>1787</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-      <c r="O57">
+        <v>1788</v>
+      </c>
+      <c r="N57" s="5" t="s">
+        <v>1591</v>
+      </c>
+      <c r="P57">
         <v>44741.0</v>
       </c>
-      <c r="P57" t="s">
-        <v>1777</v>
+      <c r="Q57" t="s">
+        <v>1789</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O6"/>
   <sheetViews>
@@ -22835,307 +22883,307 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1778</v>
+        <v>1790</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1779</v>
+        <v>1791</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1780</v>
+        <v>1792</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1781</v>
+        <v>1793</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>1782</v>
+        <v>1794</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1783</v>
+        <v>1795</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1784</v>
+        <v>1796</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>1785</v>
+        <v>1797</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1786</v>
+        <v>1798</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>1787</v>
+        <v>1799</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>1788</v>
+        <v>1800</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>1789</v>
+        <v>1801</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>1790</v>
+        <v>1802</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1791</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1792</v>
+        <v>1804</v>
       </c>
       <c r="C2" t="s">
-        <v>1793</v>
+        <v>1805</v>
       </c>
       <c r="D2" t="s">
-        <v>1794</v>
+        <v>1806</v>
       </c>
       <c r="E2" t="s">
-        <v>1795</v>
+        <v>1807</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>1796</v>
+        <v>1808</v>
       </c>
       <c r="G2" t="s">
-        <v>1797</v>
+        <v>1809</v>
       </c>
       <c r="H2" t="s">
         <v>126</v>
       </c>
       <c r="I2" t="s">
-        <v>1665</v>
+        <v>1670</v>
       </c>
       <c r="J2" t="s">
-        <v>1798</v>
+        <v>1810</v>
       </c>
       <c r="K2" t="s">
-        <v>1799</v>
+        <v>1811</v>
       </c>
       <c r="L2" t="s">
-        <v>1800</v>
+        <v>1812</v>
       </c>
       <c r="M2" t="s">
-        <v>1801</v>
+        <v>1813</v>
       </c>
       <c r="N2" t="s">
-        <v>1802</v>
+        <v>1814</v>
       </c>
       <c r="O2" t="s">
-        <v>1803</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1804</v>
+        <v>1816</v>
       </c>
       <c r="C3" t="s">
-        <v>1805</v>
+        <v>1817</v>
       </c>
       <c r="D3" t="s">
-        <v>1806</v>
+        <v>1818</v>
       </c>
       <c r="E3" t="s">
-        <v>1807</v>
+        <v>1819</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>1808</v>
+        <v>1820</v>
       </c>
       <c r="G3" t="s">
-        <v>1809</v>
+        <v>1821</v>
       </c>
       <c r="H3" t="s">
         <v>126</v>
       </c>
       <c r="I3" t="s">
-        <v>1665</v>
+        <v>1670</v>
       </c>
       <c r="J3" t="s">
-        <v>1810</v>
+        <v>1822</v>
       </c>
       <c r="K3" t="s">
-        <v>1811</v>
+        <v>1823</v>
       </c>
       <c r="L3" t="s">
-        <v>1812</v>
+        <v>1824</v>
       </c>
       <c r="M3" t="s">
-        <v>1813</v>
+        <v>1825</v>
       </c>
       <c r="N3" t="s">
-        <v>1814</v>
+        <v>1826</v>
       </c>
       <c r="O3" t="s">
-        <v>1815</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1816</v>
+        <v>1828</v>
       </c>
       <c r="C4" t="s">
-        <v>1817</v>
+        <v>1829</v>
       </c>
       <c r="D4" t="s">
-        <v>1818</v>
+        <v>1830</v>
       </c>
       <c r="E4" t="s">
-        <v>1819</v>
+        <v>1831</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>1820</v>
+        <v>1832</v>
       </c>
       <c r="G4" t="s">
-        <v>1821</v>
+        <v>1833</v>
       </c>
       <c r="H4" t="s">
         <v>126</v>
       </c>
       <c r="I4" t="s">
-        <v>1665</v>
+        <v>1670</v>
       </c>
       <c r="J4" t="s">
-        <v>1822</v>
+        <v>1834</v>
       </c>
       <c r="K4" t="s">
-        <v>1823</v>
+        <v>1835</v>
       </c>
       <c r="L4" t="s">
-        <v>1824</v>
+        <v>1836</v>
       </c>
       <c r="M4" t="s">
-        <v>1825</v>
+        <v>1837</v>
       </c>
       <c r="N4" t="s">
-        <v>1826</v>
+        <v>1838</v>
       </c>
       <c r="O4" t="s">
-        <v>1827</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>1828</v>
+        <v>1840</v>
       </c>
       <c r="C5" t="s">
-        <v>1829</v>
+        <v>1841</v>
       </c>
       <c r="D5" t="s">
-        <v>1830</v>
+        <v>1842</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>1831</v>
+        <v>1843</v>
       </c>
       <c r="H5" t="s">
         <v>126</v>
       </c>
       <c r="I5" t="s">
-        <v>1665</v>
+        <v>1670</v>
       </c>
       <c r="K5" t="s">
-        <v>1832</v>
+        <v>1844</v>
       </c>
       <c r="M5" t="s">
-        <v>1833</v>
+        <v>1845</v>
       </c>
       <c r="N5" t="s">
-        <v>1834</v>
+        <v>1846</v>
       </c>
       <c r="O5" t="s">
-        <v>1834</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>1835</v>
+        <v>1847</v>
       </c>
       <c r="C6" t="s">
-        <v>1829</v>
+        <v>1848</v>
       </c>
       <c r="D6" t="s">
-        <v>1836</v>
+        <v>1849</v>
       </c>
       <c r="E6" t="s">
-        <v>1837</v>
+        <v>1850</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>1838</v>
+        <v>1851</v>
       </c>
       <c r="G6" t="s">
-        <v>1839</v>
+        <v>1852</v>
       </c>
       <c r="H6" t="s">
         <v>126</v>
       </c>
       <c r="I6" t="s">
-        <v>1840</v>
+        <v>1853</v>
       </c>
       <c r="K6" t="s">
-        <v>1841</v>
+        <v>1854</v>
       </c>
       <c r="M6" t="s">
-        <v>1600</v>
+        <v>1605</v>
       </c>
       <c r="N6" t="s">
-        <v>1834</v>
+        <v>1846</v>
       </c>
       <c r="O6" t="s">
-        <v>1842</v>
+        <v>1855</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -23146,235 +23194,235 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1843</v>
+        <v>1856</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1844</v>
+        <v>1857</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1778</v>
+        <v>1790</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1845</v>
+        <v>1858</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1781</v>
+        <v>1793</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1846</v>
+        <v>1859</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>1847</v>
+        <v>1860</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1848</v>
+        <v>1861</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1561</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1849</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1850</v>
+        <v>1863</v>
       </c>
       <c r="C2" t="s">
-        <v>1851</v>
+        <v>1864</v>
       </c>
       <c r="D2" t="s">
-        <v>1852</v>
+        <v>1865</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1853</v>
+        <v>1866</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1565</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1854</v>
+        <v>1867</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1855</v>
+        <v>1868</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1856</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C2" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D2" t="s">
-        <v>1857</v>
+        <v>1870</v>
       </c>
       <c r="E2" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="F2" t="s">
-        <v>1858</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="C3" t="s">
-        <v>1581</v>
+        <v>1600</v>
       </c>
       <c r="D3" t="s">
-        <v>1859</v>
+        <v>1872</v>
       </c>
       <c r="E3" t="s">
-        <v>1860</v>
+        <v>1873</v>
       </c>
       <c r="F3" t="s">
-        <v>1861</v>
+        <v>1874</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
@@ -23391,74 +23439,74 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1562</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1561</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>1563</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>1862</v>
+        <v>1875</v>
       </c>
       <c r="C2" t="s">
-        <v>1863</v>
+        <v>1876</v>
       </c>
       <c r="D2" t="s">
-        <v>1864</v>
+        <v>1877</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>1865</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>1866</v>
+        <v>1879</v>
       </c>
       <c r="C3" t="s">
-        <v>1867</v>
+        <v>1880</v>
       </c>
       <c r="D3" t="s">
-        <v>1868</v>
+        <v>1881</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>