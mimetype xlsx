--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1882">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1880">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Pembrolizumab</t>
   </si>
   <si>
     <t>Keytruda</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>PD-1 checkpoint inhibitor</t>
   </si>
   <si>
     <t>Pembrolizumab is a monoclonal antibody that targets the programmed death-1 (PD-1) receptor, thereby inhibiting the interaction between PD-1 and its ligands. It is approved for the treatment of multiple solid tumors, including melanoma, non-small cell lung cancer (NSCLC), small cell lung cancer (SCLC), head and neck squamous cell carcinoma (HNSCC), classical Hodgkin lymphoma (cHL), primary mediastinal large B-cell lymphoma, urothelial carcinoma, and various malignancies within the gastrointestinal tract. Pembrolizumab is administered every three weeks, supported by its pharmacokinetic profile, which includes a terminal half-life of approximately 26 days and a volume of distribution of 7.4 L. Clinical data have demonstrated that pembrolizumab provides improved tumor response.</t>
   </si>
   <si>
     <t>Keytruda is approved by several SRAs, including FDA, fora wide range of cancers including: Melanoma, Non-small cell lung cancer (NSCLC), Head and neck squamous cell carcinoma (HNSCC), Classical Hodgkin lymphoma, Urothelial carcinoma, Colorectal cancer (MSI-H/dMMR), Gastric cancer, Cervical cancer, Esophageal cancer, Endometrial cancer, Hepatocellular carcinoma (HCC), Triple-negative breast cancer (TNBC), Tumor-agnostic approvals for MSI-H, TMB-H, and dMMR tumors. Keytruda is also approved by EMA for many of the same cancers as in the U.S., although specific indications and line-of-treatment approvals may differ slightly.</t>
   </si>
@@ -1267,475 +1276,466 @@
   <si>
     <t>2022-03-15</t>
   </si>
   <si>
     <t>2025-01-17</t>
   </si>
   <si>
     <t>2026-10-28</t>
   </si>
   <si>
     <t>2029-09-28</t>
   </si>
   <si>
     <t>The main inclusion and exclusion criteria include but are not limited to the following:
 Inclusion Criteria:
 * Has a histologically or cytologically confirmed diagnosis of RCC with clear cell component per American Joint Committee on Cancer (AJCC) (8th Edition), with or without sarcomatoid features
 * Has intermediate-high risk, high risk, or M1 no evidence of disease (NED) RCC as defined by the following pathological tumor-node metastasis and tumor grading:
   1. Intermediate-high risk RCC: pT2, Grade 4 or sarcomatoid, N0, M0; pT3, any grade, N0, M0
   2. High risk RCC: pT4, any Grade N0, M0; pT any stage, any Grade, N+, M0
   3. M1 NED RCC participants who present not only with the primary kidney tumor but also solid, isolated, soft tissue metastases that can be completely resected at one</t>
   </si>
   <si>
     <t>once every 6 weeks (Q6W)</t>
   </si>
   <si>
+    <t>3475-B96</t>
+  </si>
+  <si>
+    <t>NCT05116189</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT05116189</t>
+  </si>
+  <si>
+    <t>The primary objective is to compare pembrolizumab plus paclitaxel with or without bevacizumab to placebo plus paclitaxel with or without bevacizumab, with respect to progression-free survival (PFS) per Response Evaluation Criteria in Solid Tumors (RECIST) 1.1 as assessed by the investigator. The hypotheses are that pembrolizumab plus paclitaxel with or without bevacizumab is superior to placebo plus paclitaxel with or without bevacizumab, with respect to PFS per RECIST 1.1 as assessed by the investigator for participants with programmed cell death ligand 1 (PD-L1) positive tumors (Combined Positive Score \[CPS\] ≥1) and that pembrolizumab plus paclitaxel with or without bevacizumab is superior to placebo plus paclitaxel with or without bevacizumab, with respect to PFS per RECIST 1.1 as ass</t>
+  </si>
+  <si>
+    <t>Pembrolizumab/Placebo Plus Paclitaxel With or Without Bevacizumab for Platinum-resistant Recurrent Ovarian Cancer (MK-3475-B96/KEYNOTE-B96/ENGOT-ov65)</t>
+  </si>
+  <si>
+    <t>2021-12-13</t>
+  </si>
+  <si>
+    <t>2025-03-05</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>2028-10-25</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Has histologically confirmed epithelial ovarian, fallopian tube, or primary peritoneal carcinoma.
+* Has received 1 or 2 prior lines of systemic therapy for ovarian cancer (OC), including at least 1 prior platinum-based therapy. Participants may have received a prior poly (ADP-ribose) polymerase inhibitor (PARPi), anti-PD-1/anti-PD-L1 therapy, bevacizumab, or hormonal therapy; these will not be considered a separate line of therapy. Any chemotherapy regimen change due to toxicity in the absence of disease progression will be considered part of the same line of therapy.
+* Has provided documented informed consent for the study.
+* Has radiographic evidence of disease progression within 6 months (180 days) after the last dose of platinum-based chemotherapy for OC (i.e., p</t>
+  </si>
+  <si>
+    <t>TACTI-004</t>
+  </si>
+  <si>
+    <t>NCT06726265</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT06726265</t>
+  </si>
+  <si>
+    <t>Immutep S.A.S.</t>
+  </si>
+  <si>
+    <t>The purpose of this study is to compare eftilagimod alfa (efti) in combination with pembrolizumab and chemotherapy versus placebo in combination with pembrolizumab and chemotherapy with respect to overall survival (OS) and progression-free survival (PFS) per Response Evaluation Criteria in Solid Tumors Version 1.1 (RECIST 1.1) among adults with metastatic non-small cell lung cancer (NSCLC).
+Participants will receive either efti plus standard treatment (pembrolizumab and platinum doublet chemotherapy) or placebo plus standard treatment and will be treated for up to 2 years.</t>
+  </si>
+  <si>
+    <t>Study of Eftilagimod Alfa (Efti) in Combination With Pembrolizumab and Chemotherapy Versus Placebo in Combination With Pembrolizumab and Chemotherapy in Participants With Metastatic Non-Small Cell Lun</t>
+  </si>
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>eftilagimod alfa</t>
+  </si>
+  <si>
+    <t>carboplatin plus paclitaxel</t>
+  </si>
+  <si>
+    <t>cisplatin or carboplatin + pemetrexed</t>
+  </si>
+  <si>
+    <t>Pembrolizumab (KEYTRUDA®)</t>
+  </si>
+  <si>
+    <t>Placebo</t>
+  </si>
+  <si>
+    <t>2025-03-27</t>
+  </si>
+  <si>
+    <t>2027-06-01</t>
+  </si>
+  <si>
+    <t>2029-09-01</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria
+Participants may be enrolled if they meet all of the following criteria at screening:
+1. Willing to give written informed consent and to comply with the protocol.
+2. Histologically- or cytologically-confirmed diagnosis of advanced or metastatic (stage IIIB/C or stage IV) non-small cell lung cancer (NSCLC) not amenable to curative treatment or locally available oncogenic driver mutation-based first-line therapy, treatment naïve for systemic therapy given for advanced/metastatic disease.
+3. Archival tumor tissue sample or newly obtained core, or excisional biopsy of a tumor lesion not previously irradiated has been provided. Details pertaining to tumor tissue submission can be found in the Laboratory Manual.
+4. Availability of programmed death-ligand 1 (PD-L1) biomarker</t>
+  </si>
+  <si>
     <t>KEYVIBE-006</t>
   </si>
   <si>
     <t>NCT05298423</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05298423</t>
   </si>
   <si>
     <t>Researchers are looking for new ways to treat people with locally advanced non-small cell lung cancer (NSCLC). The goal of this study is to learn if people who receive the combination of vibostolimab and pembrolizumab (MK-7684A) live longer without the cancer getting worse and live longer overall than people who receive durvalumab.</t>
   </si>
   <si>
     <t>Study of Pembrolizumab/Vibostolimab (MK-7684A) in Combination With Concurrent Chemoradiotherapy Followed by Pembrolizumab/Vibostolimab Versus Concurrent Chemoradiotherapy Followed by Durvalumab in Par</t>
   </si>
   <si>
     <t>United States of America, Argentina, Australia, Brazil, Chile, China, Costa Rica, Czechia, Dominican Republic, Germany, Greece, Guatemala, Israel, Italy, Japan, Korea, Republic of, Malaysia, Mexico, Philippines, Portugal, Romania, South Africa, Spain, Türkiye, Ukraine</t>
   </si>
   <si>
+    <t>pembrolizumab/vibostolimab</t>
+  </si>
+  <si>
+    <t>durvalumab</t>
+  </si>
+  <si>
+    <t>cisplatin</t>
+  </si>
+  <si>
+    <t>pemetrexed</t>
+  </si>
+  <si>
+    <t>etoposide</t>
+  </si>
+  <si>
     <t>2022-05-03</t>
-  </si>
-[...1 lines deleted...]
-    <t>2025-03-27</t>
   </si>
   <si>
     <t>2026-08-19</t>
   </si>
   <si>
     <t>The main inclusion and exclusion criteria include but are not limited to the following:
 Inclusion Criteria
 * Has pathologically (histologically or cytologically) confirmed diagnosis of NSCLC.
 * Has Stage IIIA, IIIB, or IIIC NSCLC by American Joint Committee on Cancer Version 8
 * Is determined to have unresectable, Stage III NSCLC as documented by a multidisciplinary tumor board or by the treating physician in consultation with a thoracic surgeon
 * Has no evidence of metastatic disease, indicating Stage IV NSCLC, in whole-body fluorodeoxyglucose (FDG)-positron emission tomography (PET) or FDG-PET/ computed tomography (CT) and CT or magnetic resonance imaging (MRI) scans of diagnostic quality of chest, abdomen, pelvis and brain
 * Has measurable disease as defined by RECIST 1.1, with at lea</t>
   </si>
   <si>
     <t>7684A-007</t>
   </si>
   <si>
     <t>NCT05226598</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05226598</t>
   </si>
   <si>
     <t>The primary hypothesis is that pembrolizumab/vibostolimab (MK-7684A) in combination with chemotherapy is superior to pembrolizumab in combination with chemotherapy with respect to overall survival (OS) in treatment-naïve metastatic participants with non-small cell lung cancer (NSCLC).</t>
   </si>
   <si>
     <t>Study of Pembrolizumab/Vibostolimab Coformulation (MK-7684A) in Combination With Chemotherapy Versus Pembrolizumab Plus Chemotherapy in Participants With Metastatic Non-Small Cell Lung Cancer (MK-7684</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Austria, Brazil, Chile, Colombia, France, Germany, Israel, Japan, Korea, Republic of, Mexico, Poland, Spain, Taiwan, Province of China, Thailand, Türkiye, United Kingdom</t>
+    <t>United States of America, Argentina, Austria, Brazil, Chile, China, Colombia, France, Germany, Israel, Japan, Korea, Republic of, Mexico, Poland, Spain, Taiwan, Province of China, Thailand, Türkiye, United Kingdom</t>
+  </si>
+  <si>
+    <t>Pembrolizumab/Vibostolimab</t>
+  </si>
+  <si>
+    <t>Carboplatin</t>
+  </si>
+  <si>
+    <t>Cisplatin</t>
+  </si>
+  <si>
+    <t>Paclitaxel</t>
+  </si>
+  <si>
+    <t>Nab-paclitaxel</t>
   </si>
   <si>
     <t>2022-03-24</t>
   </si>
   <si>
     <t>2025-02-07</t>
   </si>
   <si>
     <t>2026-01-09</t>
   </si>
   <si>
     <t>2024-09-24</t>
   </si>
   <si>
     <t>The main inclusion and exclusion criteria include but are not limited to the following:
 Inclusion Criteria:
 * A histologically or cytologically confirmed diagnosis of Stage IV squamous or non-squamous NSCLC
 * Has not received prior systemic treatment for metastatic NSCLC
 * Has measurable disease based on RECIST 1.1, as determined by the local site assessment
 * Has a life expectancy of at least 3 months
 * Males: Use contraception unless confirmed to be azoospermic; Females: Women of childbearing potential use highly effective contraceptive method
 Exclusion Criteria:
 * Known additional malignancy that is progressing or has required active treatment within the past 3 years
 * Known active central nervous system (CNS) metastases and/or carcinomatous meningitis
 * Severe hypersensitivity to M</t>
   </si>
   <si>
     <t>3475-C93</t>
   </si>
   <si>
     <t>NCT05173987</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05173987</t>
   </si>
   <si>
     <t>The purpose of this study is to assess the safety and efficacy of treatment with pembrolizumab (MK-3475) compared to a combination of carboplatin and paclitaxel in women with mismatch repair deficient (dMMR) advanced or recurrent endometrial carcinoma who have not previously been treated with prior systemic chemotherapy.
 The primary study hypotheses are that pembrolizumab is superior to the combination of carboplatin and paclitaxel with respect to Progression Free Survival (PFS) per Response Evaluation Criteria in Solid Tumors Version 1.1 (RECIST 1.1) as assessed by Blinded Independent Central Review (BICR) and Overall Survival (OS).</t>
   </si>
   <si>
     <t>Study of Pembrolizumab (MK-3475) Versus Chemotherapy in Mismatch Repair Deficient (dMMR) Advanced or Recurrent Endometrial Carcinoma (MK-3475-C93/KEYNOTE-C93/GOG-3064/ENGOT-en15)</t>
   </si>
   <si>
+    <t>United States of America, Australia, Belgium, Brazil, Canada, Chile, Taiwan, Province of China, Czechia, Denmark, Finland, Germany, Hungary, Ireland, Israel, Italy, Japan, Korea, Republic of, Netherlands, New Zealand, Russian Federation, Poland, Norway, Spain, Sweden, Türkiye, United Kingdom</t>
+  </si>
+  <si>
+    <t>pembrolizumab</t>
+  </si>
+  <si>
+    <t>carboplatin</t>
+  </si>
+  <si>
+    <t>paclitaxel</t>
+  </si>
+  <si>
+    <t>docetaxel</t>
+  </si>
+  <si>
     <t>2022-02-03</t>
   </si>
   <si>
     <t>2024-11-19</t>
   </si>
   <si>
     <t>2027-05-27</t>
   </si>
   <si>
     <t>The main inclusion and exclusion criteria include but are not limited to the following:
 Inclusion Criteria:
 * Has a histologically confirmed diagnosis of inoperable, Stage III or IV or recurrent Endometrial Carcinoma (EC) or carcinosarcoma (mixed Mullerian tumor) that is centrally confirmed as dMMR.
 * Has radiographically evaluable disease, either measurable or non-measurable per RECIST 1.1, as assessed by the investigator. Note: primary Stage IVB that has undergone surgical resection is allowed regardless of presence of measurable or evaluable disease.
 * Has received no prior systemic therapy for EC except for the following:
   1. May have received 1 prior line of systemic platinum-based adjuvant and/or neoadjuvant chemotherapy in the setting of curative-intent resection if the recurren</t>
   </si>
   <si>
-    <t>3475-B96</t>
-[...32 lines deleted...]
-  <si>
     <t>ASCENT-04</t>
   </si>
   <si>
     <t>NCT05382286</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05382286</t>
   </si>
   <si>
     <t>Gilead Sciences</t>
   </si>
   <si>
     <t>The primary objective of this study is to compare the progression-free survival (PFS) between sacituzumab govitecan-hziy (SG) and pembrolizumab versus treatment of physician's choice (TPC) and pembrolizumab in participants with previously untreated, locally advanced inoperable or metastatic triple-negative breast cancer, whose tumors express programmed cell death ligand 1 (PD-L1).</t>
   </si>
   <si>
     <t>Study of Sacituzumab Govitecan-hziy and Pembrolizumab Versus Treatment of Physician's Choice and Pembrolizumab in Patients With Previously Untreated, Locally Advanced Inoperable or Metastatic Triple-N</t>
+  </si>
+  <si>
+    <t>United States of America, Argentina, Australia, Austria, Belgium, Brazil, Canada, Chile, Czechia, Germany, Hong Kong, Hungary, Israel, Italy, Japan, Korea, Republic of, Malaysia, Mexico, Netherlands, Poland, Puerto Rico, South Africa, Spain, Switzerland, Taiwan, Province of China, Türkiye, United Kingdom</t>
+  </si>
+  <si>
+    <t>Sacituzumab Govitecan-hziy</t>
+  </si>
+  <si>
+    <t>nab-Paclitaxel</t>
+  </si>
+  <si>
+    <t>Gemcitabine</t>
   </si>
   <si>
     <t>2022-07-25</t>
   </si>
   <si>
     <t>2024-12-19</t>
   </si>
   <si>
     <t>2027-02-01</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * Individuals with locally advanced, inoperable, or metastatic triple-negative breast cancer (TNBC) who have not received previous systemic therapy for advanced disease and whose tumors are programmed cell death ligand 1 (PD-L1) positive at screening.
   * Individuals must have completed treatment for Stage I to III breast cancer, if indicated, and ≥ 6 months must have elapsed between completion of treatment with curative intent and first documented local or distant disease recurrence.
   * Individuals presenting with de novo metastatic TNBC are eligible for this study.
   * TNBC status and tumor PD-L1 combined positive score (CPS) will be confirmed centrally on a recent or archival tumor specimen.
   * Individuals must have measurable disease by computed tomography (</t>
   </si>
   <si>
     <t>IO102-IO103-013 / KEYNOTE-D18</t>
   </si>
   <si>
     <t>NCT05155254</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05155254</t>
   </si>
   <si>
     <t>IO Biotech</t>
   </si>
   <si>
     <t>Phase 3, multicenter, international, open-label, randomized, 2-arm trial investigating the safety and efficacy of IO102-IO103 in combination with pembrolizumab as first-line treatment for patients with previously untreated unresectable or metastatic (advanced) melanoma.
 Patients will be stratified on the basis of the following factors; Disease stage: Stage III (unresectable) and IV M1a-b versus stage IV M1c-d and BRAFV600 mutation status: mutated vs wild type.
 All patients will receive pembrolizumab 200 mg intravenously every 3 weeks for a maximum of 35 cycles (up to 2 years treatment). Patients randomized to IO102-IO103 dual-antigen, immunotherapeutic arm will also be given IO102-IO103 Q3W with an additional dose given during the induction period on Day 8 of cycles 1 and 2. IO102 IO103</t>
   </si>
   <si>
     <t>IO102-IO103 in Combination With Pembrolizumab Versus Pembrolizumab Alone in Advanced Melanoma (IOB-013 / KN-D18)</t>
   </si>
   <si>
-    <t>United States of America, Australia, Belgium, Czechia, Denmark, Germany, Hungary, Israel, Italy, Netherlands, Poland, South Africa, Spain, Türkiye, United Kingdom</t>
+    <t>United States of America, Australia, Belgium, Czechia, Denmark, France, Germany, Hungary, Israel, Italy, Netherlands, Poland, South Africa, Spain, Türkiye, United Kingdom</t>
+  </si>
+  <si>
+    <t>IO102-IO103</t>
   </si>
   <si>
     <t>2022-05-17</t>
   </si>
   <si>
     <t>2024-01-08</t>
   </si>
   <si>
     <t>2025-07-01</t>
   </si>
   <si>
     <t>2027-09-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Histologically or cytologically confirmed stage III (unresectable) or stage IV melanoma, as per American Joint Committee on Cancer 8th edition guidelines not amenable to local therapy
 2. Patients are treatment naive, that is, no previous systemic anticancer therapy for unresectable or metastatic melanoma. For clarification, the following patients are eligible:
    1. Patients with BRAFV600 mutation-positive melanoma are eligible if treatment naive and without rapidly progressive disease as per investigators assessment. Documented BRAF V600 mutation status must be available from all patients prior to trial entry.
    2. Patients who have received previous adjuvant and/or neoadjuvant therapy with targeted therapy or immune therapy are eligible if administered the last</t>
   </si>
   <si>
-    <t>7902-014</t>
-[...146 lines deleted...]
-  <si>
     <t>3475-A86</t>
   </si>
   <si>
     <t>NCT04956692</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04956692</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate pembrolizumab (MK-3475) subcutaneous (SC) administration as the first-line therapy in the treatment of metastatic squamous and nonsquamous NSCLC by assessing the pharmacokinetics (PK), safety, and efficacy of pembrolizumab SC injection in combination with standard-of-care chemotherapy. The primary hypothesis of the study is Pembrolizumab SC is noninferior to pembrolizumab intravenous (IV) for Cycle 1 Area Under Curve (AUC) and Cycle 6 minimal concentration (Ctrough) at steady state.
 Participants who discontinue study treatment after receiving the first course of 35 administrations of pembrolizumab (approximately up to 2 years) for reasons other than disease progression or intolerability, may be eligible for a second course of pembrolizumab for up t</t>
   </si>
   <si>
     <t>Study of Pembrolizumab (MK-3475) Subcutaneous (SC) Versus Pembrolizumab Intravenous (IV) Administered With Platinum Doublet Chemotherapy in Participants With Metastatic Squamous or Nonsquamous Non-Sma</t>
   </si>
   <si>
     <t>United States of America, Brazil, France, Guatemala, Hungary, Japan, Korea, Republic of, Peru, Poland, Romania, Russian Federation, South Africa, Spain, Taiwan, Province of China, Türkiye, Ukraine</t>
   </si>
   <si>
     <t>Pembrolizumab SC</t>
   </si>
   <si>
     <t>Pembrolizumab IV</t>
   </si>
   <si>
     <t>Nab-Paclitaxel</t>
   </si>
   <si>
     <t>2021-08-05</t>
   </si>
   <si>
     <t>2026-10-14</t>
   </si>
   <si>
     <t>2023-04-04</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has pathologically (histologically or cytologically) confirmed diagnosis of squamous or nonsquamous non-small cell lung cancer (NSCLC)
 * Has Stage IV (T any, N any, M1a, M1b, or M1c - American Joint Committee on Cancer 8th Edition) squamous or nonsquamous NSCLC
 * Has confirmation that epidermal growth factor receptor (EGFR), Anaplastic lymphoma kinase (ALK), or ROS Proto-Oncogene 1, Receptor Tyrosine Kinase (ROS1)-directed therapy is not indicated in nonsquamous NSCLC as well as mixed nonsquamous/squamous NSCLC. Participants with purely squamous NSCLC do not require testing
 * Has not received prior systemic treatment for their metastatic NSCLC. Participants who received adjuvant or neoadjuvant therapy are eligible if the adjuvant/neoadjuvant therapy was completed at</t>
   </si>
   <si>
+    <t>7902-014</t>
+  </si>
+  <si>
+    <t>NCT04949256</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT04949256</t>
+  </si>
+  <si>
+    <t>The purpose of this study is to assess the efficacy and safety of pembrolizumab plus lenvatinib plus chemotherapy compared with pembrolizumab plus chemotherapy as first-line intervention in participants with metastatic esophageal carcinoma.
+The primary hypotheses are that pembrolizumab plus lenvatinib plus chemotherapy is superior to pembrolizumab plus chemotherapy with respect to overall survival (OS) per Response Evaluation Criteria in Solid Tumors Version 1.1 (RECIST 1.1) by blinded independent central review (BICR).</t>
+  </si>
+  <si>
+    <t>Efficacy and Safety of Pembrolizumab (MK-3475) Plus Lenvatinib (E7080/MK-7902) Plus Chemotherapy in Participants With Metastatic Esophageal Carcinoma (MK-7902-014/E7080-G000-320/LEAP-014)</t>
+  </si>
+  <si>
     <t>United States of America, Argentina, Canada, Chile, China, Costa Rica, France, Guatemala, Hong Kong, Hungary, Italy, Japan, Korea, Republic of, Malaysia, Romania, Russian Federation, Singapore, South Africa, Spain, Taiwan, Province of China, Thailand, Türkiye, Ukraine, United Kingdom</t>
   </si>
   <si>
     <t>Lenvatinib</t>
   </si>
   <si>
     <t>5-FU</t>
   </si>
   <si>
     <t>Oxaliplatin</t>
+  </si>
+  <si>
+    <t>2021-07-28</t>
+  </si>
+  <si>
+    <t>2027-01-31</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Has a histologically or cytologically confirmed diagnosis of metastatic squamous cell carcinoma of the esophagus
+* Male participants are abstinent from heterosexual intercourse or agree to use contraception during the intervention period and for at least 7 days after the last dose of lenvatinib or 90 days after the last dose of chemotherapy, whichever comes last; 7 days after lenvatinib is stopped, if the participant is on pembrolizumab only and is greater than 90 days post chemotherapy, no male contraception is needed
+* Female participant is not pregnant or breastfeeding and is not a woman of childbearing potential (WOCBP) or is a WOCBP using a contraceptive method that is highly effective or is abstinent from heterosexual intercourse as their preferred and usual li</t>
   </si>
   <si>
     <t>3475-991 China Extension</t>
   </si>
   <si>
     <t>NCT04934722</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04934722</t>
   </si>
   <si>
     <t>This study will assess the efficacy and safety of pembrolizumab plus enzalutamide plus ADT versus placebo plus enzalutamide plus ADT in Chinese participants with mHSPC. The primary hypothesis is that in participants with mHSPC, the combination of pembrolizumab plus enzalutamide plus ADT is superior to placebo plus enzalutamide plus ADT with respect to 1) radiographic progression-free survival (rPFS) per Prostate Cancer Working Group (PCWG)-modified Response Evaluation Criteria in Solid Tumors (RECIST) 1.1 as assessed by blinded independent central review (BICR) and 2) overall survival (OS). As of Amendment 4, the study is being stopped for futility. All the prespecified interim analysis after interim analysis (IA1) and final analysis of the study described the statistical analysis plan (SA</t>
   </si>
   <si>
     <t>Efficacy and Safety of Pembrolizumab (MK-3475) Plus Enzalutamide Plus Androgen Deprivation Therapy (ADT) Versus Placebo Plus Enzalutamide Plus ADT in Participants With Metastatic Hormone-Sensitive Pro</t>
   </si>
   <si>
     <t>Enzalutamide</t>
   </si>
   <si>
     <t>Androgen Deprivation Therapy (ADT)</t>
   </si>
   <si>
     <t>2021-05-25</t>
   </si>
@@ -2379,53 +2379,50 @@
   <si>
     <t>United States of America, Argentina, Austria, Belgium, Canada, Chile, China, Colombia, Czechia, Denmark, Finland, Greece, Israel, Italy, Japan, Korea, Republic of</t>
   </si>
   <si>
     <t>Placebo for pembrolizumab</t>
   </si>
   <si>
     <t>Docetaxel</t>
   </si>
   <si>
     <t>2021-01-10</t>
   </si>
   <si>
     <t>2025-02-14</t>
   </si>
   <si>
     <t>2026-05-31</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has a histologically confirmed new diagnosis of Endometrial Carcinoma or Carcinosarcoma (Mixed Mullerian Tumor) and:
   * Has undergone curative intent surgery that included hysterectomy and bilateral salpingo-oophorectomy; and
   * Is at high risk for recurrence following treatment with curative intent surgery, ie: Fédération Internationale de Gynécologie et d'Obstétrique (FIGO) 2009 surgical stage I/II with myometrial invasion of non-endometrioid histology; FIGO 2009 surgical stage I/II with myometrial invasion of any histology with known aberrant p53 expression or p53 mutation; or FIGO (2009) surgical stage III or IVA of any histology.
 * Is disease-free with no evidence of loco-regional disease or distant metastasis post operatively and on imaging.
 * Has not receiv</t>
-  </si>
-[...1 lines deleted...]
-    <t>United States of America, Argentina, Austria, Belgium, Canada, Chile, China</t>
   </si>
   <si>
     <t>MK-7339-012/KEYLYNK-012</t>
   </si>
   <si>
     <t>EUCT2023-503591-25-00</t>
   </si>
   <si>
     <t>https://euclinicaltrials.eu/search-for-clinical-trials/?lang=en&amp;EUCT=2023-503591-25-00</t>
   </si>
   <si>
     <t>7902-012</t>
   </si>
   <si>
     <t>NCT04246177</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04246177</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the efficacy and safety of lenvatinib and pembrolizumab in combination with TACE versus TACE plus oral and intravenous (IV) placebos in participants with incurable, non-metastatic hepatocellular carcinoma (HCC). The primary hypotheses are that pembrolizumab plus lenvatinib in combination with TACE is superior to placebo plus TACE with respect to progression-free survival (PFS) and overall survival (OS).</t>
   </si>
   <si>
     <t>Safety and Efficacy of Lenvatinib (E7080/MK-7902) With Pembrolizumab (MK-3475) in Combination With Transarterial Chemoembolization (TACE) in Participants With Incurable/Non-metastatic Hepatocellular C</t>
   </si>
@@ -2829,70 +2826,67 @@
 2. Have stage IV nonsquamous NSCLC.
 3. Have confirmation that epidermal growth factor receptor (EGFR), anaplastic lymphoma kinase (ALK), or Proto-oncogene tyrosine-protein kinase (ROS1)-directed therapy is not indicated.
 4. Have measurable disease based on RECIST 1.1.
 5. Have provided archival tumor tissue sample or newly obtained core or incisional biopsy of a tumor lesion not previously irradiated.
    Note: Adequacy of biopsy specimen for the above analyses must be confirmed by the central laboratory before the participant can start the induction phase. Submission of another tumor specimen may be required prior to enrolling the participant, if adequate tumor tissue was not provided the</t>
   </si>
   <si>
     <t>7339-008</t>
   </si>
   <si>
     <t>NCT03976362</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03976362</t>
   </si>
   <si>
     <t>The current study will compare pembrolizumab (MK-3475) plus maintenance olaparib, vs. pembrolizumab plus maintenance olaparib placebo for the treatment of squamous NSCLC. The study's 2 primary hypotheses are:
 1. Pembrolizumab plus maintenance olaparib is superior to pembrolizumab plus maintenance olaparib placebo with respect to progression-free survival (PFS) per RECIST 1.1 by blinded independent clinical review (BICR).
 2. Pembrolizumab plus maintenance olaparib is superior to pembrolizumab plus maintenance olaparib placebo with respect to overall survival (OS).
 As of Amendment 07, there will be no further analyses for OS and patient-reported outcome assessments.</t>
   </si>
   <si>
     <t>A Study of Pembrolizumab (MK-3475) With or Without Maintenance Olaparib in First-line Metastatic Squamous Non-small Cell Lung Cancer (NSCLC, MK-7339-008/KEYLYNK-008)</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Austria, Korea, Republic of, Russian Federation</t>
+    <t>United States of America, Argentina, Australia, Austria, Brazil, Germany, Korea, Republic of, Mexico, Russian Federation</t>
   </si>
   <si>
     <t>2025-01-06</t>
   </si>
   <si>
     <t>2023-09-21</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Have a histologically or cytologically confirmed diagnosis squamous NSCLC.
 2. Have Stage IV squamous NSCLC.
 3. Have measurable disease based on RECIST 1.1.
 4. Have not received prior systemic treatment for their advanced/metastatic NSCLC.
 5. Have provided archival tumor tissue sample or newly obtained core or incisional biopsy of a tumor lesion not previously irradiated.
    Note: Adequacy of biopsy specimen for the above analyses must be confirmed by the central laboratory before the participant can receive study intervention(s). Submission of another tumor specimen may be required prior to enrolling the participant, if adequate tumor tissue was not provided the first time.
 6. Have a performance status of 0 or 1 on the Eastern Cooperative Oncology Group (ECOG) Perf</t>
-  </si>
-[...1 lines deleted...]
-    <t>United States of America, Argentina, Australia, Austria, Brazil, Germany, Korea, Republic of, Mexico, Russian Federation</t>
   </si>
   <si>
     <t>3475-181 China Extension</t>
   </si>
   <si>
     <t>NCT03933449</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03933449</t>
   </si>
   <si>
     <t>In the China extension study, Chinese participants with advanced or metastatic adenocarcinoma or squamous cell carcinoma of the esophagus or Siewert type I adenocarcinoma of the esophagogastric junction (EGJ) that has progressed after first-line standard therapy will be randomized to receive either single agent pembrolizumab or the Investigator's choice of chemotherapy with paclitaxel, docetaxel, or irinotecan.
 The primary extension study hypothesis is that treatment with pembrolizumab will prolong overall survival (OS) as compared to treatment with chemotherapy.</t>
   </si>
   <si>
     <t>Study of Pembrolizumab (MK-3475) Versus Investigator's Choice of Chemotherapy for Participants With Advanced Esophageal/Esophagogastric Junction Carcinoma That Progressed After First-Line Therapy (MK-</t>
   </si>
   <si>
     <t>irinotecan</t>
   </si>
   <si>
     <t>2016-12-29</t>
   </si>
   <si>
     <t>2023-03-28</t>
@@ -3476,53 +3470,50 @@
 * Has received an adequate post-op dose of RT (either hypofractio</t>
   </si>
   <si>
     <t>7902-006</t>
   </si>
   <si>
     <t>NCT03829319</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03829319</t>
   </si>
   <si>
     <t>The purpose of this study is to assess the safety and efficacy of pemetrexed + platinum chemotherapy + pembrolizumab (MK-3475) with or without lenvatinib (MK-7902/E7080) as first-line intervention in adults with metastatic nonsquamous non-small cell lung cancer.
 The primary study hypotheses state that: 1) the combination of lenvatinib + platinum doublet chemotherapy + pembrolizumab prolongs Progression-free Survival (PFS) as assessed by blinded independent central review (BICR) per modified Response Evaluation Criteria in Solid Tumors version 1.1 (RESIST 1.1) compared to matching placebo + platinum doublet chemotherapy + pembrolizumab, and 2) the combination of lenvatinib + platinum doublet chemotherapy + pembrolizumab prolongs Overall Survival (OS) compared to matching placebo + platinum</t>
   </si>
   <si>
     <t>2019-03-25</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Histologically or cytologically confirmed diagnosis of Stage IV (American Joint Committee on Cancer \[AJCC\], version 8 or current version), nonsquamous NSCLC.
 * Confirmation that Epidermal Growth Factor Receptor (EGFR), ALK Receptor Tyrosine Kinase (ALK), or ROS1 Receptor Tyrosine Kinase (ROS1)-directed therapy is not indicated as primary treatment (documentation of absence of tumor-activating EGFR mutations AND absence of ALK and ROS1 gene rearrangements OR presence of a Kirsten Rat Sarcoma (KRAS) gene mutation).
 * Have measurable disease based on RECIST 1.1. Note: Lesions that appear measurable, but are situated in a previously irradiated area, can be considered measurable (eligible for selection as target lesions) if they have shown documented growth since the co</t>
   </si>
   <si>
-    <t>United States of America, Australia, Canada, China, Russian Federation</t>
-[...1 lines deleted...]
-  <si>
     <t>7902-003</t>
   </si>
   <si>
     <t>NCT03820986</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03820986</t>
   </si>
   <si>
     <t>The purpose of this study is to assess the safety and efficacy of pembrolizumab (MK-3475) combined with lenvatinib (MK-7902/E7080) compared to pembrolizumab alone (with placebo for lenvatinib) as first-line treatment in adults with no prior systemic therapy for their advanced melanoma.
 The primary study hypotheses are that: 1) The combination of pembrolizumab and lenvatinib is superior to pembrolizumab and placebo as assessed by Progression-free Survival (PFS) per Response Evaluation Criteria in Solid Tumors version 1.1 (RECIST 1.1), and 2) The combination of pembrolizumab and lenvatinib is superior to pembrolizumab and placebo as assessed by Overall Survival (OS). For this study, RECIST 1.1 has been modified to follow a maximum of 10 target lesions and a maximum of 5 target lesions per o</t>
   </si>
   <si>
     <t>Safety and Efficacy Study of Pembrolizumab (MK-3475) Combined With Lenvatinib (MK-7902/E7080) as First-line Intervention in Adults With Advance Melanoma (MK-7902-003/E7080-G000-312/LEAP-003)</t>
   </si>
   <si>
     <t>United States of America, Australia, Austria, China, United Kingdom</t>
   </si>
   <si>
     <t>2019-03-12</t>
   </si>
   <si>
     <t>2023-01-18</t>
   </si>
   <si>
@@ -3837,53 +3828,50 @@
   <si>
     <t>Safety and Efficacy of Pembrolizumab Compared to Placebo in Resected High-risk Stage II Melanoma (MK-3475-716/KEYNOTE-716)</t>
   </si>
   <si>
     <t>United States of America, Australia, South Africa, United Kingdom</t>
   </si>
   <si>
     <t>2018-09-12</t>
   </si>
   <si>
     <t>2033-10-12</t>
   </si>
   <si>
     <t>2021-06-21</t>
   </si>
   <si>
     <t>Inclusion:
 * Has surgically resected and histologically/pathologically confirmed new diagnosis of Stage IIB or IIC cutaneous melanoma per American Joint Committee on Cancer (AJCC) 8th edition guidelines
 * Has not been previously treated for melanoma beyond complete surgical resection
 * Has ≤12 weeks between final surgical resection and randomization
 * Has no evidence of metastatic disease on imaging as determined by investigator
 * Has a performance status of 0 or 1 on the Eastern Cooperative Oncology Group (ECOG) Performance Scale or Lansky Play-Performance Scale (LPS) score ≥50 for participants ≤16 years old, or a Karnofsky Performance Scale (KPS) score ≥50 for participants \&gt;16 and \&lt;18 years old
 * Has recovered adequately from toxicity and/or complications from surgery prior to study s</t>
   </si>
   <si>
-    <t>United States of America, Australia, United Kingdom</t>
-[...1 lines deleted...]
-  <si>
     <t>E7080-G000-309</t>
   </si>
   <si>
     <t>NCT03517449</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03517449</t>
   </si>
   <si>
     <t>Eisai Inc.</t>
   </si>
   <si>
     <t>This is a study of pembrolizumab (MK-3475, KEYTRUDA®) in combination with lenvatinib (E7080) versus treatment of physician's choice (doxorubicin or paclitaxel) for the treatment of advanced endometrial cancer. Participants will be randomly assigned to receive either pembrolizumab and lenvatinib or treatment of physician's choice. The primary study hypothesis is that pembrolizumab in combination with lenvatinib prolongs progression free survival (PFS) and overall survival (OS) when compared to treatment of physician's choice.</t>
   </si>
   <si>
     <t>Lenvatinib in Combination With Pembrolizumab Versus Treatment of Physician's Choice in Participants With Advanced Endometrial Cancer (MK-3475-775/E7080-G000-309 Per Merck Standard Convention [KEYNOTE-</t>
   </si>
   <si>
     <t>United States of America, Argentina, Australia, Israel, Korea, Republic of</t>
   </si>
   <si>
     <t>Doxorubicin</t>
   </si>
   <si>
     <t>2018-06-11</t>
@@ -4082,53 +4070,50 @@
   <si>
     <t>The purpose of this study is to assess the efficacy and safety of treatment with carboplatin/paclitaxel\* PLUS pembrolizumab (MK-3475) and maintenance olaparib (MK-7339) in women with epithelial ovarian cancer (EOC), fallopian tube cancer, or primary peritoneal cancer.
 The primary study hypotheses are that the combination of pembrolizumab plus carboplatin/paclitaxel\* followed by continued pembrolizumab and maintenance olaparib is superior to carboplatin/paclitaxel alone with respect to Progression Free Survival (PFS) per Response Evaluation Criteria in Solid Tumors Version 1.1 (RECIST 1.1) in participants with programmed death-ligand 1 (PD-L1)-positive tumors (Combined Positive Score \[CPS\]≥10) and in all participants, and that the combination of pembrolizumab plus carboplatin/paclitaxe</t>
   </si>
   <si>
     <t>Study of Chemotherapy With Pembrolizumab (MK-3475) Followed by Maintenance With Olaparib (MK-7339) for the First-Line Treatment of Women With BRCA Non-mutated Advanced Epithelial Ovarian Cancer (EOC)</t>
   </si>
   <si>
     <t>United States of America, Australia, Belgium, Israel, Russian Federation</t>
   </si>
   <si>
     <t>2018-12-18</t>
   </si>
   <si>
     <t>2024-08-26</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has histologically confirmed International Federation of Gynecology and Obstetrics (FIGO) Stage III or Stage IV EOC (high-grade predominantly serous, endometrioid (any grade), carcinosarcoma, mixed mullerian with high-grade serous component, clear cell, or low-grade serous OC), primary peritoneal cancer, or fallopian tube cancer
 * Has just completed primary debulking surgery or is eligible for primary debulking surgery or is a potential candidate for interval debulking surgery
 * Is a candidate for carboplatin and paclitaxel chemotherapy, to be administered in the adjuvant or neoadjuvant setting
 * Candidates for neoadjuvant chemotherapy, has a cancer antigen 125 (CA-125) (kilounits/L):carcinoembryonic antigen (CEA; ng/mL) ratio greater than or equal to 25
 * Is able to</t>
   </si>
   <si>
-    <t>United States of America, Australia, Brazil, Russian Federation</t>
-[...1 lines deleted...]
-  <si>
     <t>3475-598</t>
   </si>
   <si>
     <t>NCT03302234</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03302234</t>
   </si>
   <si>
     <t>The purpose of this study is to determine the efficacy of pembrolizumab given in combination with either ipilimumab or placebo as first-line treatment in participants with metastatic non-small cell lung cancer (NSCLC). The primary hypothesis of this study is that overall survival (OS) and/or progression-free survival (PFS) is prolonged in participants who receive pembrolizumab and ipilimumab compared to those who receive pembrolizumab and placebo.
 With Amendment 6 (effective date: 11-Dec-2020), active participants, investigator, and sponsor personnel or delegate(s) involved in the treatment administration or clinical evaluation of the participants will be unblinded. Participants will discontinue ipilimumab and placebo and participants who remain on treatment will receive open-label pembro</t>
   </si>
   <si>
     <t>Study of Pembrolizumab Given With Ipilimumab or Placebo in Participants With Untreated Metastatic Non-Small Cell Lung Cancer (NSCLC) (MK-3475-598/KEYNOTE-598)</t>
   </si>
   <si>
     <t>United States of America, Argentina, Australia, Brazil, South Africa, Ukraine</t>
   </si>
   <si>
     <t>Ipilimumab</t>
   </si>
   <si>
     <t>2017-12-14</t>
   </si>
   <si>
@@ -4162,53 +4147,50 @@
   <si>
     <t>The purpose of this study is to evaluate the efficacy of pembrolizumab (MK-3745) in the neoadjuvant (prior to surgery) or adjuvant (after surgery) treatment of previously untreated adults with gastric and gastroesophageal junction (GEJ) adenocarcinoma.
 The primary study hypotheses are that:
 * Neoadjuvant and adjuvant pembrolizumab plus chemotherapy, followed by adjuvant pembrolizumab is superior to neoadjuvant and adjuvant placebo plus chemotherapy, followed by adjuvant placebo in terms of Event-free Survival (EFS) based on Response Evaluation Criteria in Solid Tumors Version 1.1 (RECIST 1.1), and
 * Neoadjuvant pembrolizumab plus chemotherapy is superior to neoadjuvant placebo plus chemotherapy in terms of rate of Pathological Complete Response (pathCR) at the time of surgery.
 With Amen</t>
   </si>
   <si>
     <t>Study of Pembrolizumab (MK-3475) Plus Chemotherapy Versus Placebo Plus Chemotherapy in Participants With Gastric or Gastroesophageal Junction (GEJ) Adenocarcinoma (MK-3475-585/KEYNOTE-585)</t>
   </si>
   <si>
     <t>United States of America, Belgium, Brazil, China, Israel, Russian Federation</t>
   </si>
   <si>
     <t>2017-10-09</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Has previously untreated localized gastric or GEJ adenocarcinoma as defined by T3 or greater primary lesion or the presence of any positive nodes - N+ (clinical nodes) without evidence of metastatic disease.
 * Plans to proceed to surgery following pre-operative chemotherapy based on standard staging studies per local practice.
 * Is willing to provide tissue from a tumor lesion at baseline and at time of surgery.
 * Has an Eastern Cooperative Oncology Group (ECOG) performance status score of 0 to 1 within 3 days prior to the first dose of study treatment.
 * Has adequate organ function.
 * Male participants of childbearing potential must agree to use an adequate method of contraception for the course of the study through 180 days after the last dose of chemotherapy.
 * Fe</t>
-  </si>
-[...1 lines deleted...]
-    <t>United States of America, Belgium, Brazil, China, Russian Federation</t>
   </si>
   <si>
     <t>3475-590</t>
   </si>
   <si>
     <t>NCT03189719</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03189719</t>
   </si>
   <si>
     <t>The purpose of this trial is to evaluate efficacy and safety of pembrolizumab plus standard of care (SOC) chemotherapy with cisplatin and 5-fluorouracil (5-FU) versus placebo plus SOC chemotherapy with cisplatin and 5-FU as first-line treatment in participants with locally advanced or metastatic esophageal carcinoma.
 The overall primary efficacy hypotheses are as follows:
 1. In participants with esophageal squamous cell carcinoma (ESCC), participants whose tumors are programmed cell death-ligand 1 (PD-L1)-positive (defined as combined positive score \[CPS\] ≥10), ESCC participants whose tumors are PD-L1 positive (CPS ≥10), and in all participants, overall survival (OS) is superior with pembrolizumab plus SOC chemotherapy compared with placebo plus SOC chemotherapy.
 2. In participants wit</t>
   </si>
   <si>
     <t>First-line Esophageal Carcinoma Study With Pembrolizumab Plus Chemo vs. Chemo (MK-3475-590/KEYNOTE-590)</t>
   </si>
   <si>
     <t>United States of America, Argentina, Australia, Brazil, China, Russian Federation</t>
   </si>
   <si>
     <t>2017-07-25</t>
   </si>
@@ -5628,54 +5610,63 @@
     <t>Study of Two Doses of Pembrolizumab (MK-3475) Versus Docetaxel in Previously Treated Participants With Non-Small Cell Lung Cancer (MK-3475-010/KEYNOTE-010)</t>
   </si>
   <si>
     <t>2013-08-09</t>
   </si>
   <si>
     <t>2015-09-30</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Life expectancy of at least 3 months
 * Histologically- or cytologically-confirmed diagnosis of NSCLC that is anti-programmed cell death ligand 1 (PD-L1) positive per central laboratory review
 * At least one bi-dimensional measurable lesion
 * Radiographic progression after treatment with at least 2 cycles of a platinum-containing doublet
 * Eastern Cooperative Oncology Group (ECOG) Performance Status of 0 or 1
 Exclusion Criteria:
 * Prior therapy with docetaxel for NSCLC
 * Receiving systemic steroid therapy within 3 days prior to the first dose of study treatment or receiving any other form of immunosuppressive medication
 * Currently participating or has participated in a study using an investigational antineoplastic agent or device within 30 days of first dose
 * Expe</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -6537,84 +6528,87 @@
   <si>
     <t>Japan, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/27aE58D19FD3tITeYpvlm0sRzh8mXvFgkTbOilmL.png</t>
+    <t>https://lapal.ch/storage/illustrations/R0uPucjJ69Frn6rUjJUSGCukZjNVcC64nWiF3AM8.png</t>
   </si>
   <si>
     <t>3D Crystal Structure of Pembrolizumab, a full length IgG4 antibody</t>
   </si>
   <si>
     <t>Scapin, G., Prosise, W., &amp; Reichert, P. (2015). Crystal Structure of Pembrolizumab, a full length IgG4 antibody. Protein Data Bank. ​ RCSB. PDB ID: 5DK3.doi: 10.2210/pdb5DK3/pdb</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://www.merck.com/</t>
   </si>
   <si>
     <t>Merck is a German multinational science and technology company headquartered in Darmstadt. It operates in three main sectors: healthcare, life sciences, and electronics. Merck is a leading company in pharmaceuticals, biotechnology, and chemicals, providing a wide range of products and services globally.</t>
   </si>
   <si>
     <t>https://ct.biocad.ru/en</t>
   </si>
   <si>
     <t>Russia</t>
   </si>
   <si>
     <t>BIOCAD is Russia's leading full-cycle biotechnology and pharmaceutical manufacturing company. Founded in 2001 by CEO Dmitry Morozov, it covers everything from initial drug discovery and molecular engineering to large-scale mass commercial production.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>FDA label</t>
   </si>
   <si>
     <t>125514s096lbl.pdf</t>
   </si>
   <si>
     <t>resources/MXVj5X6SrZJy_125514s096lbl.pdf</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Monk, B. J., Colombo, N., Tewari, K. S., Dubot, C., Caceres, M. V., Hasegawa, K., Shapira-Frommer, R., Salman, P., Yañez, E., Gümüş, M., Olivera Hurtado de Mendoza, M., Samouëlian, V., Castonguay, V., Arkhipov, A., Tekin, C., Li, K., Keefe, S. M., Lorusso, D., &amp;amp; KEYNOTE-826 Investigators (2023). First-Line Pembrolizumab + Chemotherapy Versus Placebo + Chemotherapy for Persistent, Recurrent, or Metastatic Cervical Cancer: Final Overall Survival Results of KEYNOTE-826.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Journal of clinical oncology : official journal of the American Society of Clinical Oncology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;41&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(36), 5505–5511. &lt;/span&gt;&lt;a href="https://doi.org/10.1200/JCO.23.00914" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1200/JCO.23.00914&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Clinical trials frequently include multiple end points that mature at different times. The initial report, typically based on the primary end point, may be published when key planned co-primary or secondary analyses are not yet available. Clinical Trial Updates provide an opportunity to disseminate additional results from studies, published in&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;JCO&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;or elsewhere, for which the primary end point has already been reported.&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;The phase III, double-blind KEYNOTE-826 trial of pembrolizumab 200 mg or placebo once every 3 weeks for up to 35 cycles plus platinum-based chemotherapy, with or without bevacizumab, showed statistically significant survival benefits with the addition of pembrolizumab for patients with persistent, recurrent, or metastatic cervical cancer (primary data cutoff: May 3, 2021). This article reports the protocol-specified final overall survival (OS) results tested in the PD-L1 combined positive score (CPS) ≥1, all-comer, and CPS ≥10 populations. At the final data cutoff (October 3, 2022), the median study follow-up duration was 39.1 months (range, 32.1-46.5 months). In the PD-L1 CPS ≥1 (N = 548), all-comer (N = 617), and CPS ≥10 (N = 317) populations, median OS with pembrolizumab-chemotherapy versus placebo-chemotherapy was 28.6 months versus 16.5 months (hazard ratio [HR] for death, 0.60 [95% CI, 0.49 to 0.74]), 26.4 months versus 16.8 months (HR, 0.63 [95% CI, 0.52 to 0.77]), and 29.6 months versus 17.4 months (HR, 0.58 [95% CI, 0.44 to 0.78]), respectively. The incidence of grade ≥3 adverse events was 82.4% with pembrolizumab-chemotherapy and 75.4% with placebo-chemotherapy. These results show that pembrolizumab plus chemotherapy, with or without bevacizumab, continued to provide clinically meaningful improvements in OS for patients with persistent, recurrent, or metastatic cervical cancer.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
@@ -6968,130 +6962,133 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06952504" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06899126" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06841354" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06731478" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06698042" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06623422" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06556563" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06422143" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06345729" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06312176" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06312137" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06295809" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06170788" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05933577" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05911295" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05899049" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05665595" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05555732" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05523323" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05239741" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05239728" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05298423" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05226598" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05173987" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05116189" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05382286" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05155254" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04949256" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06726265" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05298423" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05226598" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05173987" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05382286" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05155254" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04956692" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04949256" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04934722" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04924062" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04907227" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04895358" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04882241" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05092360" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04865289" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04859582" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04776148" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04738487" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04736706" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04716933" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04700124" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03829332" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04662710" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04657991" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04634877" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04634877" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04634877" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euclinicaltrials.eu/search-for-clinical-trials/?lang=en&amp;EUCT=2023-503591-25-00" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04246177" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04241185" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04221945" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04210115" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04191096" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04223856" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04191135" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04128696" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04003636" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03976323" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03976362" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03976362" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03933449" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03924856" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03924869" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03924895" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03898180" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03884101" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03881111" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03875092" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03867084" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03976375" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04199104" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03850444" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03834506" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03834493" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03834519" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03833167" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03829319" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03829332" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03820986" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03783078" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03725059" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03713593" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03711032" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03675737" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03635567" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03615326" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03553836" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03553836" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03517449" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03515837" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03486873" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03425643" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03765918" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03740165" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03740165" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03302234" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03221426" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03221426" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03189719" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03142334" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03374488" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03066778" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03062358" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03040999" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03036488" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03361865" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03260894" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03019588" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02991482" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02864394" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02853305" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02853331" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02819518" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02811861" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02784171" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02775435" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02702401" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02684292" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02611960" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02579863" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02578680" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02576977" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02752074" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02752074" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02564263" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02563002" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02555657" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02504372" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02494583" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02626000" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02370498" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02370498" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02220894" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02142738" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02362594" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02256436" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02252042" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02263508" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01866319" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01905657" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06952504" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06899126" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06841354" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06731478" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06698042" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06623422" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06556563" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06422143" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06345729" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06312176" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06312137" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06295809" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06170788" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05933577" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05911295" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05899049" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05665595" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05555732" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05523323" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05239741" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05239728" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05116189" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06726265" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05298423" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05226598" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05173987" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05382286" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05155254" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04956692" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04949256" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04934722" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04924062" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04907227" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04895358" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04882241" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05092360" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04865289" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04859582" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04776148" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04738487" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04736706" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04716933" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04700124" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03829332" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04662710" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04657991" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04634877" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euclinicaltrials.eu/search-for-clinical-trials/?lang=en&amp;EUCT=2023-503591-25-00" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04246177" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04241185" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04221945" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04210115" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04191096" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04223856" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04191135" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04128696" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04003636" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03976323" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03976362" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03933449" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03924856" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03924869" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03924895" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03898180" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03884101" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03881111" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03875092" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03867084" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03976375" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04199104" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03850444" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03834506" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03834493" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03834519" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03833167" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03829319" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03820986" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03783078" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03725059" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03713593" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03711032" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03675737" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03635567" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03615326" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03553836" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03517449" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03515837" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03486873" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03425643" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03765918" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03740165" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03302234" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03221426" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03189719" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03142334" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03374488" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03066778" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03062358" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03040999" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03036488" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03361865" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03260894" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03019588" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02991482" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02864394" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02853305" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02853331" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02819518" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02811861" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02784171" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02775435" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02702401" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02684292" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02611960" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02579863" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02578680" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02576977" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02752074" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02564263" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02563002" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02555657" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02504372" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02494583" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02626000" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02370498" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02220894" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02142738" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02362594" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02256436" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02252042" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02263508" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01866319" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01905657" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20081224&amp;CC=WO&amp;NR=2008156712A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20121004&amp;CC=WO&amp;NR=2012135408A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20150813&amp;CC=WO&amp;NR=2015119930A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20160909&amp;CC=WO&amp;NR=2016140717A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20160909&amp;CC=WO&amp;NR=2016141218A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/27aE58D19FD3tITeYpvlm0sRzh8mXvFgkTbOilmL.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/R0uPucjJ69Frn6rUjJUSGCukZjNVcC64nWiF3AM8.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/MXVj5X6SrZJy_125514s096lbl.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2334/MXVj5X6SrZJy_125514s096lbl.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -7147,169 +7144,177 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>42</v>
       </c>
       <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
         <v>44</v>
       </c>
       <c r="O2" t="s">
         <v>45</v>
       </c>
       <c r="P2" t="s">
         <v>46</v>
       </c>
       <c r="Q2" t="s">
         <v>47</v>
       </c>
       <c r="R2" t="s">
         <v>48</v>
       </c>
       <c r="S2" t="s">
         <v>49</v>
       </c>
       <c r="T2" t="s">
         <v>50</v>
       </c>
       <c r="U2" t="s">
         <v>51</v>
       </c>
       <c r="V2" t="s">
         <v>52</v>
       </c>
       <c r="W2" t="s">
         <v>53</v>
       </c>
       <c r="X2" t="s">
         <v>54</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AA2" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="AB2" t="s">
         <v>57</v>
       </c>
       <c r="AC2" t="s">
         <v>58</v>
       </c>
       <c r="AD2" t="s">
         <v>59</v>
       </c>
+      <c r="AE2" t="s">
+        <v>60</v>
+      </c>
       <c r="AF2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AG2" t="s">
-        <v>61</v>
+        <v>62</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ149"/>
+  <dimension ref="A1:AZ134"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D149" sqref="D149"/>
+      <selection activeCell="D134" sqref="D134"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -7326,12491 +7331,11273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="I2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="W2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="Y2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="Z2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AA2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AE2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AG2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AP2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ2">
         <v>1123</v>
       </c>
       <c r="AR2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="E3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="H3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="I3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="W3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="Y3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="Z3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AA3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AE3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AP3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ3">
         <v>686</v>
       </c>
       <c r="AR3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AW3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AX3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AZ3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="E4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="I4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="J4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="X4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="Y4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="Z4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AA4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AE4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AP4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ4">
         <v>1000</v>
       </c>
       <c r="AR4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AW4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AX4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AZ4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="C5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="E5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F5" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="H5" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="I5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="J5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="X5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="Y5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="Z5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AA5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AE5" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF5" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AP5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ5">
         <v>726</v>
       </c>
       <c r="AR5" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU5" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AX5" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY5" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AZ5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C6" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="E6" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F6" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G6" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H6" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="I6" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="J6" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="X6" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="Y6" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="Z6" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AA6" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AE6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF6" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG6" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH6" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ6" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AP6" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ6">
         <v>160</v>
       </c>
       <c r="AR6" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS6" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU6" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AX6" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="AY6" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AZ6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="C7" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="E7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F7" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H7" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="I7" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="J7" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="X7" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="Y7" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="Z7" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="AA7" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AE7" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF7" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG7" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH7" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI7" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ7" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="AP7" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ7">
         <v>680</v>
       </c>
       <c r="AR7" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS7" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU7" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="AY7" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C8" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="E8" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F8" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G8" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="H8" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="I8" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="J8" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="X8" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="Y8" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="Z8" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="AA8" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="AE8" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF8" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG8" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH8" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI8" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ8" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AP8" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ8">
         <v>741</v>
       </c>
       <c r="AR8" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS8" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU8" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="AW8" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AX8" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY8" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AZ8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C9" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E9" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F9" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G9" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H9" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="I9" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="J9" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="X9" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="Y9" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="Z9" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="AA9" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="AE9" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF9" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG9" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH9" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI9" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ9" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AP9" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ9">
         <v>851</v>
       </c>
       <c r="AR9" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS9" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU9" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AW9" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AX9" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY9" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AZ9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C10" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="E10" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F10" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G10" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H10" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="I10" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="J10" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="X10" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="Y10" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="Z10" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="AA10" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="AE10" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF10" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG10" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH10" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI10" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ10" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="AP10" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ10">
         <v>600</v>
       </c>
       <c r="AR10" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS10" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU10" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="AW10" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AX10" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY10" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AZ10" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C11" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="E11" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F11" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G11" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H11" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="I11" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="J11" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="X11" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="Y11" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="Z11" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="AA11" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="AE11" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF11" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG11" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH11" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI11" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ11" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="AP11" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ11">
         <v>1200</v>
       </c>
       <c r="AR11" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS11" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU11" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AW11" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="AX11" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY11" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AZ11" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C12" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="E12" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F12" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G12" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H12" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="I12" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="J12" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="X12" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="Y12" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="Z12" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="AA12" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="AE12" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF12" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG12" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH12" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI12" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ12" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="AP12" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ12">
         <v>780</v>
       </c>
       <c r="AS12" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU12" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW12" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="AX12" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY12" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AZ12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C13" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="E13" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="G13" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H13" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="I13" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="J13" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="X13" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="Y13" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="Z13" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="AA13" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="AE13" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF13" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG13" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH13" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI13" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ13" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="AP13" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ13">
         <v>1012</v>
       </c>
       <c r="AR13" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU13" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW13" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AX13" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY13" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AZ13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="C14" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="E14" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F14" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G14" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H14" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="I14" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="J14" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="X14" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="Y14" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="Z14" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="AA14" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="AE14" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF14" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG14" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH14" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI14" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ14" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="AP14" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ14">
         <v>614</v>
       </c>
       <c r="AR14" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS14" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU14" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C15" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E15" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G15" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H15" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="I15" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="J15" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="X15" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="Y15" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="Z15" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="AA15" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="AE15" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF15" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG15" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH15" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI15" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ15" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="AP15" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ15">
         <v>1089</v>
       </c>
       <c r="AR15" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS15" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU15" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="AW15" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="AX15" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY15" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AZ15" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="C16" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="E16" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F16" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G16" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="H16" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="I16" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="J16" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="X16" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="Y16" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="Z16" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="AA16" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="AE16" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF16" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG16" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH16" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI16" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ16" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="AP16" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ16">
         <v>400</v>
       </c>
       <c r="AR16" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS16" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU16" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AW16" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="AX16" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY16" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AZ16" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="C17" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="E17" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G17" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H17" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="I17" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="J17" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="X17" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="Y17" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="Z17" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="AA17" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="AE17" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF17" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG17" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH17" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI17" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ17" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="AP17" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ17">
         <v>249</v>
       </c>
       <c r="AR17" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS17" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU17" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AW17" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="AX17" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY17" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AZ17" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="C18" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="E18" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G18" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H18" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="I18" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="J18" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="X18" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="Y18" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AA18" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="AB18" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="AE18" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="AF18" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG18" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH18" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI18" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ18" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="AP18" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ18">
         <v>1594</v>
       </c>
       <c r="AR18" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS18" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU18" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="AW18" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AX18" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY18" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="AZ18" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="C19" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E19" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F19" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G19" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="H19" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="I19" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="J19" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="X19" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="Y19" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="Z19" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="AA19" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="AE19" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF19" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG19" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH19" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI19" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ19" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="AP19" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ19">
         <v>1170</v>
       </c>
       <c r="AR19" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS19" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU19" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AW19" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AX19" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY19" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AZ19" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="C20" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="E20" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F20" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G20" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H20" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="I20" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="J20" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="X20" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="Y20" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="AB20" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="AC20" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="AE20" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF20" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG20" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH20" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI20" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ20" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="AP20" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ20">
         <v>112</v>
       </c>
       <c r="AR20" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS20" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU20" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="AW20" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AX20" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY20" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AZ20" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="C21" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="E21" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F21" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G21" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H21" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="I21" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="J21" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="X21" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="Y21" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="Z21" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="AA21" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="AE21" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF21" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG21" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH21" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI21" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ21" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="AP21" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ21">
         <v>100</v>
       </c>
       <c r="AR21" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS21" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU21" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AW21" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AX21" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY21" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AZ21" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C22" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="E22" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G22" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H22" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="I22" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="J22" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="X22" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="Y22" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="Z22" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="AA22" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="AE22" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF22" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG22" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH22" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI22" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ22" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="AP22" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ22">
         <v>1800</v>
       </c>
       <c r="AR22" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS22" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU22" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="AW22" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="AX22" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY22" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AZ22" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="C23" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="E23" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G23" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H23" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="I23" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="X23" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="Y23" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="Z23" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="AA23" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="AE23" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF23" t="s">
-        <v>143</v>
+        <v>127</v>
       </c>
       <c r="AG23" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH23" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI23" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ23" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="AP23" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ23">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="AR23" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS23" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU23" t="s">
-        <v>131</v>
-[...8 lines deleted...]
-        <v>52</v>
+        <v>228</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="C24" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="E24" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F24" t="s">
+        <v>154</v>
       </c>
       <c r="G24" t="s">
-        <v>117</v>
+        <v>375</v>
       </c>
       <c r="H24" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="I24" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="J24" t="s">
-        <v>374</v>
+        <v>378</v>
+      </c>
+      <c r="M24" t="s">
+        <v>379</v>
+      </c>
+      <c r="O24" t="s">
+        <v>380</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>381</v>
+      </c>
+      <c r="S24" t="s">
+        <v>382</v>
+      </c>
+      <c r="U24" t="s">
+        <v>383</v>
       </c>
       <c r="X24" t="s">
-        <v>375</v>
+        <v>143</v>
       </c>
       <c r="Y24" t="s">
-        <v>376</v>
+        <v>384</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>385</v>
       </c>
       <c r="AA24" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="AE24" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF24" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG24" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH24" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI24" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ24" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="AP24" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ24">
-        <v>739</v>
+        <v>756</v>
       </c>
       <c r="AR24" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS24" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU24" t="s">
-        <v>225</v>
+        <v>194</v>
       </c>
       <c r="AW24" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AX24" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AY24" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AZ24" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="C25" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="E25" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G25" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H25" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="I25" t="s">
+        <v>392</v>
+      </c>
+      <c r="J25" t="s">
+        <v>393</v>
+      </c>
+      <c r="M25" t="s">
+        <v>394</v>
+      </c>
+      <c r="O25" t="s">
+        <v>395</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>396</v>
+      </c>
+      <c r="S25" t="s">
+        <v>397</v>
+      </c>
+      <c r="U25" t="s">
+        <v>398</v>
+      </c>
+      <c r="X25" t="s">
+        <v>399</v>
+      </c>
+      <c r="Y25" t="s">
         <v>384</v>
       </c>
-      <c r="X25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Z25" t="s">
-        <v>387</v>
+        <v>400</v>
       </c>
       <c r="AA25" t="s">
-        <v>387</v>
+        <v>400</v>
       </c>
       <c r="AE25" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF25" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="AG25" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH25" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI25" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ25" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="AP25" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ25">
-        <v>280</v>
+        <v>611</v>
       </c>
       <c r="AR25" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS25" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU25" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
       <c r="C26" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>391</v>
+        <v>404</v>
       </c>
       <c r="E26" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G26" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H26" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
       <c r="I26" t="s">
-        <v>393</v>
+        <v>406</v>
+      </c>
+      <c r="J26" t="s">
+        <v>407</v>
+      </c>
+      <c r="M26" t="s">
+        <v>408</v>
+      </c>
+      <c r="O26" t="s">
+        <v>409</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>410</v>
+      </c>
+      <c r="S26" t="s">
+        <v>411</v>
+      </c>
+      <c r="U26" t="s">
+        <v>412</v>
       </c>
       <c r="X26" t="s">
-        <v>394</v>
+        <v>413</v>
       </c>
       <c r="Y26" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>414</v>
       </c>
       <c r="AA26" t="s">
-        <v>397</v>
+        <v>415</v>
+      </c>
+      <c r="AB26" t="s">
+        <v>416</v>
       </c>
       <c r="AE26" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF26" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="AG26" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH26" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI26" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ26" t="s">
-        <v>398</v>
+        <v>417</v>
       </c>
       <c r="AP26" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ26">
-        <v>616</v>
+        <v>739</v>
       </c>
       <c r="AR26" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS26" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU26" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>399</v>
+        <v>418</v>
       </c>
       <c r="C27" t="s">
-        <v>400</v>
+        <v>419</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>401</v>
+        <v>420</v>
       </c>
       <c r="E27" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G27" t="s">
-        <v>402</v>
+        <v>120</v>
       </c>
       <c r="H27" t="s">
-        <v>403</v>
+        <v>421</v>
       </c>
       <c r="I27" t="s">
-        <v>404</v>
+        <v>422</v>
+      </c>
+      <c r="J27" t="s">
+        <v>423</v>
+      </c>
+      <c r="M27" t="s">
+        <v>424</v>
+      </c>
+      <c r="O27" t="s">
+        <v>425</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>426</v>
+      </c>
+      <c r="S27" t="s">
+        <v>427</v>
+      </c>
+      <c r="U27" t="s">
+        <v>396</v>
       </c>
       <c r="X27" t="s">
-        <v>405</v>
+        <v>428</v>
       </c>
       <c r="Y27" t="s">
-        <v>406</v>
+        <v>429</v>
       </c>
       <c r="Z27" t="s">
-        <v>407</v>
+        <v>430</v>
       </c>
       <c r="AA27" t="s">
-        <v>407</v>
+        <v>430</v>
       </c>
       <c r="AE27" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF27" t="s">
-        <v>143</v>
+        <v>127</v>
       </c>
       <c r="AG27" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH27" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI27" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ27" t="s">
-        <v>408</v>
+        <v>431</v>
       </c>
       <c r="AP27" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ27">
-        <v>443</v>
+        <v>280</v>
       </c>
       <c r="AR27" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS27" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU27" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>409</v>
+        <v>432</v>
       </c>
       <c r="C28" t="s">
-        <v>410</v>
+        <v>433</v>
       </c>
       <c r="D28" s="4" t="s">
+        <v>434</v>
+      </c>
+      <c r="E28" t="s">
+        <v>118</v>
+      </c>
+      <c r="G28" t="s">
+        <v>435</v>
+      </c>
+      <c r="H28" t="s">
+        <v>436</v>
+      </c>
+      <c r="I28" t="s">
+        <v>437</v>
+      </c>
+      <c r="J28" t="s">
+        <v>438</v>
+      </c>
+      <c r="M28" t="s">
+        <v>439</v>
+      </c>
+      <c r="O28" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q28" t="s">
         <v>411</v>
       </c>
-      <c r="E28" t="s">
-[...12 lines deleted...]
-        <v>415</v>
+      <c r="S28" t="s">
+        <v>440</v>
+      </c>
+      <c r="U28" t="s">
+        <v>441</v>
       </c>
       <c r="X28" t="s">
-        <v>416</v>
+        <v>442</v>
       </c>
       <c r="Y28" t="s">
-        <v>417</v>
+        <v>443</v>
       </c>
       <c r="Z28" t="s">
-        <v>418</v>
+        <v>444</v>
       </c>
       <c r="AA28" t="s">
-        <v>419</v>
+        <v>444</v>
       </c>
       <c r="AE28" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF28" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG28" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH28" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI28" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ28" t="s">
-        <v>420</v>
+        <v>445</v>
       </c>
       <c r="AP28" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ28">
-        <v>407</v>
+        <v>443</v>
       </c>
       <c r="AR28" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS28" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU28" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>421</v>
+        <v>446</v>
       </c>
       <c r="C29" t="s">
-        <v>422</v>
+        <v>447</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>423</v>
+        <v>448</v>
       </c>
       <c r="E29" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G29" t="s">
-        <v>117</v>
+        <v>449</v>
       </c>
       <c r="H29" t="s">
-        <v>424</v>
+        <v>450</v>
       </c>
       <c r="I29" t="s">
-        <v>425</v>
+        <v>451</v>
       </c>
       <c r="J29" t="s">
-        <v>426</v>
+        <v>452</v>
+      </c>
+      <c r="M29" t="s">
+        <v>453</v>
+      </c>
+      <c r="O29" t="s">
+        <v>36</v>
       </c>
       <c r="X29" t="s">
-        <v>427</v>
+        <v>454</v>
       </c>
       <c r="Y29" t="s">
-        <v>395</v>
+        <v>455</v>
       </c>
       <c r="Z29" t="s">
-        <v>428</v>
+        <v>456</v>
       </c>
       <c r="AA29" t="s">
-        <v>428</v>
+        <v>457</v>
       </c>
       <c r="AE29" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF29" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG29" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH29" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI29" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ29" t="s">
-        <v>429</v>
+        <v>458</v>
       </c>
       <c r="AP29" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ29">
-        <v>862</v>
+        <v>407</v>
       </c>
       <c r="AR29" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS29" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU29" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>430</v>
+        <v>459</v>
       </c>
       <c r="C30" t="s">
-        <v>431</v>
+        <v>460</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>432</v>
+        <v>461</v>
       </c>
       <c r="E30" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>118</v>
       </c>
       <c r="G30" t="s">
-        <v>433</v>
+        <v>120</v>
       </c>
       <c r="H30" t="s">
-        <v>434</v>
+        <v>462</v>
       </c>
       <c r="I30" t="s">
-        <v>435</v>
+        <v>463</v>
       </c>
       <c r="J30" t="s">
-        <v>436</v>
+        <v>464</v>
       </c>
       <c r="M30" t="s">
-        <v>437</v>
+        <v>465</v>
       </c>
       <c r="O30" t="s">
-        <v>438</v>
+        <v>466</v>
       </c>
       <c r="Q30" t="s">
-        <v>439</v>
+        <v>411</v>
       </c>
       <c r="S30" t="s">
-        <v>440</v>
+        <v>467</v>
       </c>
       <c r="U30" t="s">
-        <v>441</v>
+        <v>409</v>
       </c>
       <c r="X30" t="s">
-        <v>140</v>
+        <v>468</v>
       </c>
       <c r="Y30" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>280</v>
       </c>
       <c r="AA30" t="s">
-        <v>443</v>
+        <v>469</v>
+      </c>
+      <c r="AB30" t="s">
+        <v>470</v>
       </c>
       <c r="AE30" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF30" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG30" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH30" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI30" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ30" t="s">
-        <v>444</v>
+        <v>471</v>
       </c>
       <c r="AP30" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ30">
-        <v>756</v>
+        <v>531</v>
       </c>
       <c r="AR30" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS30" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU30" t="s">
-        <v>191</v>
-[...11 lines deleted...]
-        <v>52</v>
+        <v>148</v>
       </c>
     </row>
     <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>359</v>
+        <v>472</v>
       </c>
       <c r="C31" t="s">
-        <v>360</v>
+        <v>473</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>361</v>
+        <v>474</v>
       </c>
       <c r="E31" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G31" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H31" t="s">
-        <v>362</v>
+        <v>475</v>
       </c>
       <c r="I31" t="s">
-        <v>363</v>
+        <v>476</v>
       </c>
       <c r="J31" t="s">
-        <v>364</v>
+        <v>477</v>
       </c>
       <c r="M31" t="s">
-        <v>445</v>
+        <v>36</v>
       </c>
       <c r="O31" t="s">
-        <v>446</v>
+        <v>478</v>
       </c>
       <c r="Q31" t="s">
-        <v>447</v>
+        <v>410</v>
       </c>
       <c r="S31" t="s">
-        <v>448</v>
+        <v>479</v>
       </c>
       <c r="U31" t="s">
-        <v>449</v>
+        <v>480</v>
       </c>
       <c r="X31" t="s">
-        <v>365</v>
+        <v>481</v>
       </c>
       <c r="Y31" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="Z31" t="s">
-        <v>367</v>
+        <v>482</v>
       </c>
       <c r="AA31" t="s">
-        <v>367</v>
+        <v>482</v>
       </c>
       <c r="AE31" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF31" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG31" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH31" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI31" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ31" t="s">
-        <v>368</v>
+        <v>483</v>
       </c>
       <c r="AP31" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ31">
-        <v>611</v>
+        <v>862</v>
       </c>
       <c r="AR31" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS31" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU31" t="s">
-        <v>131</v>
+        <v>148</v>
       </c>
     </row>
     <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>369</v>
+        <v>484</v>
       </c>
       <c r="C32" t="s">
-        <v>370</v>
+        <v>485</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>371</v>
+        <v>486</v>
       </c>
       <c r="E32" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G32" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H32" t="s">
-        <v>372</v>
+        <v>487</v>
       </c>
       <c r="I32" t="s">
-        <v>373</v>
+        <v>488</v>
       </c>
       <c r="J32" t="s">
-        <v>450</v>
+        <v>302</v>
       </c>
       <c r="M32" t="s">
-        <v>451</v>
+        <v>36</v>
       </c>
       <c r="O32" t="s">
-        <v>452</v>
+        <v>489</v>
       </c>
       <c r="Q32" t="s">
-        <v>453</v>
+        <v>490</v>
       </c>
       <c r="S32" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>383</v>
       </c>
       <c r="X32" t="s">
-        <v>375</v>
+        <v>491</v>
       </c>
       <c r="Y32" t="s">
-        <v>376</v>
+        <v>492</v>
       </c>
       <c r="AA32" t="s">
-        <v>377</v>
+        <v>493</v>
       </c>
       <c r="AB32" t="s">
-        <v>378</v>
+        <v>494</v>
       </c>
       <c r="AE32" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF32" t="s">
-        <v>143</v>
+        <v>495</v>
       </c>
       <c r="AG32" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH32" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI32" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ32" t="s">
-        <v>379</v>
+        <v>496</v>
       </c>
       <c r="AP32" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ32">
-        <v>739</v>
+        <v>186</v>
       </c>
       <c r="AR32" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS32" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU32" t="s">
-        <v>225</v>
+        <v>194</v>
       </c>
     </row>
     <row r="33" spans="1:52">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>380</v>
+        <v>497</v>
       </c>
       <c r="C33" t="s">
-        <v>381</v>
+        <v>498</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>382</v>
+        <v>499</v>
       </c>
       <c r="E33" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F33" t="s">
+        <v>333</v>
       </c>
       <c r="G33" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H33" t="s">
+        <v>500</v>
+      </c>
+      <c r="I33" t="s">
+        <v>501</v>
+      </c>
+      <c r="J33" t="s">
+        <v>302</v>
+      </c>
+      <c r="M33" t="s">
+        <v>36</v>
+      </c>
+      <c r="O33" t="s">
+        <v>441</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>410</v>
+      </c>
+      <c r="S33" t="s">
         <v>383</v>
       </c>
-      <c r="I33" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="X33" t="s">
-        <v>385</v>
+        <v>502</v>
       </c>
       <c r="Y33" t="s">
-        <v>386</v>
-[...5 lines deleted...]
-        <v>387</v>
+        <v>169</v>
+      </c>
+      <c r="AB33" t="s">
+        <v>503</v>
+      </c>
+      <c r="AC33" t="s">
+        <v>504</v>
       </c>
       <c r="AE33" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF33" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="AG33" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH33" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI33" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ33" t="s">
-        <v>388</v>
+        <v>505</v>
       </c>
       <c r="AP33" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ33">
-        <v>280</v>
+        <v>158</v>
       </c>
       <c r="AR33" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS33" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU33" t="s">
-        <v>145</v>
+        <v>228</v>
       </c>
     </row>
     <row r="34" spans="1:52">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>399</v>
+        <v>506</v>
       </c>
       <c r="C34" t="s">
-        <v>400</v>
+        <v>507</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>401</v>
+        <v>508</v>
       </c>
       <c r="E34" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F34" t="s">
+        <v>509</v>
       </c>
       <c r="G34" t="s">
-        <v>402</v>
+        <v>120</v>
       </c>
       <c r="H34" t="s">
-        <v>403</v>
+        <v>510</v>
       </c>
       <c r="I34" t="s">
-        <v>404</v>
-[...17 lines deleted...]
-        <v>464</v>
+        <v>511</v>
       </c>
       <c r="X34" t="s">
-        <v>405</v>
+        <v>512</v>
       </c>
       <c r="Y34" t="s">
-        <v>406</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>513</v>
+      </c>
+      <c r="AB34" t="s">
+        <v>514</v>
+      </c>
+      <c r="AC34" t="s">
+        <v>515</v>
       </c>
       <c r="AE34" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF34" t="s">
-        <v>143</v>
+        <v>495</v>
       </c>
       <c r="AG34" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH34" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI34" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ34" t="s">
-        <v>408</v>
+        <v>516</v>
       </c>
       <c r="AP34" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ34">
-        <v>443</v>
+        <v>81</v>
       </c>
       <c r="AR34" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS34" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU34" t="s">
-        <v>145</v>
+        <v>228</v>
       </c>
     </row>
     <row r="35" spans="1:52">
       <c r="A35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>409</v>
+        <v>517</v>
       </c>
       <c r="C35" t="s">
-        <v>410</v>
+        <v>518</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>411</v>
+        <v>519</v>
       </c>
       <c r="E35" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G35" t="s">
-        <v>412</v>
+        <v>120</v>
       </c>
       <c r="H35" t="s">
-        <v>413</v>
+        <v>520</v>
       </c>
       <c r="I35" t="s">
-        <v>414</v>
+        <v>521</v>
       </c>
       <c r="J35" t="s">
-        <v>465</v>
+        <v>522</v>
       </c>
       <c r="M35" t="s">
-        <v>466</v>
+        <v>424</v>
       </c>
       <c r="O35" t="s">
-        <v>33</v>
+        <v>426</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>523</v>
+      </c>
+      <c r="S35" t="s">
+        <v>524</v>
+      </c>
+      <c r="U35" t="s">
+        <v>525</v>
       </c>
       <c r="X35" t="s">
-        <v>416</v>
+        <v>526</v>
       </c>
       <c r="Y35" t="s">
-        <v>417</v>
+        <v>168</v>
       </c>
       <c r="Z35" t="s">
-        <v>418</v>
+        <v>527</v>
       </c>
       <c r="AA35" t="s">
-        <v>419</v>
+        <v>527</v>
       </c>
       <c r="AE35" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF35" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG35" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH35" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI35" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ35" t="s">
-        <v>420</v>
+        <v>528</v>
       </c>
       <c r="AP35" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ35">
-        <v>407</v>
+        <v>340</v>
       </c>
       <c r="AR35" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS35" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU35" t="s">
-        <v>145</v>
+        <v>194</v>
       </c>
     </row>
     <row r="36" spans="1:52">
       <c r="A36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>467</v>
+        <v>529</v>
       </c>
       <c r="C36" t="s">
-        <v>468</v>
+        <v>530</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>469</v>
+        <v>531</v>
       </c>
       <c r="E36" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G36" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H36" t="s">
-        <v>470</v>
+        <v>532</v>
       </c>
       <c r="I36" t="s">
-        <v>471</v>
+        <v>533</v>
       </c>
       <c r="J36" t="s">
-        <v>472</v>
+        <v>302</v>
       </c>
       <c r="M36" t="s">
-        <v>473</v>
+        <v>36</v>
       </c>
       <c r="O36" t="s">
-        <v>474</v>
+        <v>383</v>
       </c>
       <c r="Q36" t="s">
-        <v>454</v>
+        <v>410</v>
       </c>
       <c r="S36" t="s">
-        <v>475</v>
+        <v>534</v>
       </c>
       <c r="U36" t="s">
-        <v>452</v>
+        <v>535</v>
       </c>
       <c r="X36" t="s">
-        <v>476</v>
+        <v>536</v>
       </c>
       <c r="Y36" t="s">
-        <v>277</v>
+        <v>292</v>
       </c>
       <c r="AA36" t="s">
-        <v>477</v>
+        <v>124</v>
       </c>
       <c r="AB36" t="s">
-        <v>478</v>
+        <v>537</v>
       </c>
       <c r="AE36" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF36" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG36" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH36" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI36" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ36" t="s">
-        <v>479</v>
+        <v>538</v>
       </c>
       <c r="AP36" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ36">
-        <v>531</v>
+        <v>120</v>
       </c>
       <c r="AR36" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS36" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU36" t="s">
-        <v>145</v>
+        <v>206</v>
       </c>
     </row>
     <row r="37" spans="1:52">
       <c r="A37" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>421</v>
+        <v>539</v>
       </c>
       <c r="C37" t="s">
-        <v>422</v>
+        <v>540</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>423</v>
+        <v>541</v>
       </c>
       <c r="E37" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G37" t="s">
-        <v>117</v>
+        <v>542</v>
       </c>
       <c r="H37" t="s">
-        <v>424</v>
+        <v>543</v>
       </c>
       <c r="I37" t="s">
-        <v>425</v>
+        <v>544</v>
       </c>
       <c r="J37" t="s">
-        <v>480</v>
+        <v>545</v>
       </c>
       <c r="M37" t="s">
-        <v>33</v>
+        <v>546</v>
       </c>
       <c r="O37" t="s">
-        <v>481</v>
+        <v>36</v>
       </c>
       <c r="Q37" t="s">
-        <v>453</v>
+        <v>547</v>
       </c>
       <c r="S37" t="s">
-        <v>482</v>
+        <v>548</v>
       </c>
       <c r="U37" t="s">
-        <v>483</v>
+        <v>411</v>
       </c>
       <c r="X37" t="s">
-        <v>427</v>
+        <v>549</v>
       </c>
       <c r="Y37" t="s">
-        <v>395</v>
+        <v>550</v>
       </c>
       <c r="Z37" t="s">
-        <v>428</v>
+        <v>551</v>
       </c>
       <c r="AA37" t="s">
-        <v>428</v>
+        <v>552</v>
       </c>
       <c r="AE37" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF37" t="s">
-        <v>143</v>
+        <v>127</v>
       </c>
       <c r="AG37" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH37" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI37" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ37" t="s">
-        <v>429</v>
+        <v>553</v>
       </c>
       <c r="AP37" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ37">
-        <v>862</v>
+        <v>456</v>
       </c>
       <c r="AR37" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS37" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU37" t="s">
-        <v>145</v>
+        <v>134</v>
       </c>
     </row>
     <row r="38" spans="1:52">
       <c r="A38" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B38" t="s">
-        <v>484</v>
+        <v>554</v>
       </c>
       <c r="C38" t="s">
-        <v>485</v>
+        <v>555</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>486</v>
+        <v>556</v>
       </c>
       <c r="E38" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F38" t="s">
+        <v>333</v>
       </c>
       <c r="G38" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H38" t="s">
-        <v>487</v>
+        <v>557</v>
       </c>
       <c r="I38" t="s">
-        <v>488</v>
+        <v>558</v>
       </c>
       <c r="J38" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="M38" t="s">
-        <v>33</v>
+        <v>478</v>
       </c>
       <c r="O38" t="s">
-        <v>489</v>
+        <v>36</v>
       </c>
       <c r="Q38" t="s">
-        <v>490</v>
+        <v>411</v>
       </c>
       <c r="S38" t="s">
-        <v>441</v>
+        <v>409</v>
       </c>
       <c r="X38" t="s">
-        <v>491</v>
+        <v>559</v>
       </c>
       <c r="Y38" t="s">
-        <v>492</v>
-[...2 lines deleted...]
-        <v>493</v>
+        <v>560</v>
       </c>
       <c r="AB38" t="s">
-        <v>494</v>
+        <v>561</v>
+      </c>
+      <c r="AC38" t="s">
+        <v>562</v>
       </c>
       <c r="AE38" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF38" t="s">
-        <v>495</v>
+        <v>127</v>
       </c>
       <c r="AG38" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH38" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI38" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ38" t="s">
-        <v>496</v>
+        <v>563</v>
       </c>
       <c r="AP38" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ38">
-        <v>186</v>
+        <v>130</v>
       </c>
       <c r="AR38" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS38" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU38" t="s">
-        <v>191</v>
+        <v>148</v>
       </c>
     </row>
     <row r="39" spans="1:52">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B39" t="s">
-        <v>497</v>
+        <v>564</v>
       </c>
       <c r="C39" t="s">
-        <v>498</v>
+        <v>565</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>499</v>
+        <v>566</v>
       </c>
       <c r="E39" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F39" t="s">
-        <v>330</v>
+        <v>567</v>
       </c>
       <c r="G39" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H39" t="s">
-        <v>500</v>
+        <v>568</v>
       </c>
       <c r="I39" t="s">
-        <v>501</v>
+        <v>569</v>
       </c>
       <c r="J39" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="M39" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O39" t="s">
-        <v>464</v>
+        <v>410</v>
       </c>
       <c r="Q39" t="s">
-        <v>453</v>
+        <v>535</v>
       </c>
       <c r="S39" t="s">
-        <v>441</v>
+        <v>480</v>
+      </c>
+      <c r="U39" t="s">
+        <v>534</v>
       </c>
       <c r="X39" t="s">
-        <v>502</v>
+        <v>570</v>
       </c>
       <c r="Y39" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>504</v>
+        <v>571</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>572</v>
+      </c>
+      <c r="AA39" t="s">
+        <v>572</v>
       </c>
       <c r="AE39" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF39" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG39" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH39" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI39" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ39" t="s">
-        <v>505</v>
+        <v>573</v>
       </c>
       <c r="AP39" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>131</v>
       </c>
       <c r="AR39" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS39" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU39" t="s">
-        <v>225</v>
+        <v>194</v>
       </c>
     </row>
     <row r="40" spans="1:52">
       <c r="A40" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B40" t="s">
-        <v>506</v>
+        <v>574</v>
       </c>
       <c r="C40" t="s">
-        <v>507</v>
+        <v>575</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>508</v>
+        <v>576</v>
       </c>
       <c r="E40" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F40" t="s">
-        <v>509</v>
+        <v>333</v>
       </c>
       <c r="G40" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H40" t="s">
-        <v>510</v>
+        <v>577</v>
       </c>
       <c r="I40" t="s">
-        <v>511</v>
+        <v>578</v>
+      </c>
+      <c r="J40" t="s">
+        <v>579</v>
+      </c>
+      <c r="M40" t="s">
+        <v>424</v>
+      </c>
+      <c r="O40" t="s">
+        <v>580</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>581</v>
+      </c>
+      <c r="S40" t="s">
+        <v>582</v>
       </c>
       <c r="X40" t="s">
-        <v>512</v>
+        <v>583</v>
       </c>
       <c r="Y40" t="s">
-        <v>513</v>
+        <v>584</v>
       </c>
       <c r="AB40" t="s">
-        <v>514</v>
+        <v>585</v>
       </c>
       <c r="AC40" t="s">
-        <v>515</v>
+        <v>586</v>
       </c>
       <c r="AE40" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF40" t="s">
-        <v>495</v>
+        <v>146</v>
       </c>
       <c r="AG40" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH40" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI40" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ40" t="s">
-        <v>516</v>
+        <v>587</v>
       </c>
       <c r="AP40" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ40">
-        <v>81</v>
+        <v>480</v>
       </c>
       <c r="AR40" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS40" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU40" t="s">
-        <v>225</v>
+        <v>148</v>
       </c>
     </row>
     <row r="41" spans="1:52">
       <c r="A41" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B41" t="s">
-        <v>517</v>
+        <v>588</v>
       </c>
       <c r="C41" t="s">
-        <v>518</v>
+        <v>589</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>519</v>
+        <v>590</v>
       </c>
       <c r="E41" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G41" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H41" t="s">
-        <v>520</v>
+        <v>591</v>
       </c>
       <c r="I41" t="s">
-        <v>521</v>
+        <v>592</v>
       </c>
       <c r="J41" t="s">
-        <v>522</v>
+        <v>593</v>
       </c>
       <c r="M41" t="s">
-        <v>457</v>
+        <v>408</v>
       </c>
       <c r="O41" t="s">
-        <v>459</v>
-[...8 lines deleted...]
-        <v>525</v>
+        <v>36</v>
       </c>
       <c r="X41" t="s">
-        <v>526</v>
+        <v>594</v>
       </c>
       <c r="Y41" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>527</v>
+        <v>504</v>
       </c>
       <c r="AA41" t="s">
-        <v>527</v>
+        <v>595</v>
+      </c>
+      <c r="AB41" t="s">
+        <v>596</v>
       </c>
       <c r="AE41" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF41" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG41" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH41" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI41" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ41" t="s">
-        <v>528</v>
+        <v>597</v>
       </c>
       <c r="AP41" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ41">
-        <v>340</v>
+        <v>1264</v>
       </c>
       <c r="AR41" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS41" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU41" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
     </row>
     <row r="42" spans="1:52">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B42" t="s">
-        <v>529</v>
+        <v>598</v>
       </c>
       <c r="C42" t="s">
-        <v>530</v>
+        <v>599</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>531</v>
+        <v>600</v>
       </c>
       <c r="E42" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G42" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H42" t="s">
-        <v>532</v>
+        <v>601</v>
       </c>
       <c r="I42" t="s">
-        <v>533</v>
+        <v>602</v>
       </c>
       <c r="J42" t="s">
-        <v>299</v>
+        <v>603</v>
       </c>
       <c r="M42" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O42" t="s">
-        <v>441</v>
+        <v>604</v>
       </c>
       <c r="Q42" t="s">
-        <v>453</v>
+        <v>605</v>
       </c>
       <c r="S42" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-        <v>535</v>
+        <v>478</v>
       </c>
       <c r="X42" t="s">
-        <v>536</v>
+        <v>606</v>
       </c>
       <c r="Y42" t="s">
-        <v>289</v>
+        <v>280</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>607</v>
       </c>
       <c r="AA42" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>607</v>
       </c>
       <c r="AE42" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF42" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG42" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH42" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI42" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ42" t="s">
-        <v>538</v>
+        <v>306</v>
       </c>
       <c r="AP42" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ42">
-        <v>120</v>
+        <v>1653</v>
       </c>
       <c r="AR42" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS42" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU42" t="s">
-        <v>203</v>
+        <v>148</v>
       </c>
     </row>
     <row r="43" spans="1:52">
       <c r="A43" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B43" t="s">
-        <v>539</v>
+        <v>608</v>
       </c>
       <c r="C43" t="s">
-        <v>540</v>
+        <v>609</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>541</v>
+        <v>610</v>
       </c>
       <c r="E43" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F43" t="s">
+        <v>333</v>
       </c>
       <c r="G43" t="s">
-        <v>542</v>
+        <v>120</v>
       </c>
       <c r="H43" t="s">
-        <v>543</v>
+        <v>611</v>
       </c>
       <c r="I43" t="s">
-        <v>544</v>
+        <v>612</v>
       </c>
       <c r="J43" t="s">
-        <v>545</v>
+        <v>302</v>
       </c>
       <c r="M43" t="s">
-        <v>546</v>
+        <v>36</v>
       </c>
       <c r="O43" t="s">
-        <v>33</v>
+        <v>409</v>
       </c>
       <c r="Q43" t="s">
-        <v>547</v>
+        <v>410</v>
       </c>
       <c r="S43" t="s">
-        <v>548</v>
+        <v>613</v>
       </c>
       <c r="U43" t="s">
-        <v>454</v>
+        <v>478</v>
       </c>
       <c r="X43" t="s">
-        <v>549</v>
+        <v>614</v>
       </c>
       <c r="Y43" t="s">
-        <v>550</v>
-[...5 lines deleted...]
-        <v>552</v>
+        <v>615</v>
+      </c>
+      <c r="AB43" t="s">
+        <v>616</v>
+      </c>
+      <c r="AC43" t="s">
+        <v>617</v>
       </c>
       <c r="AE43" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF43" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="AG43" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH43" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI43" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ43" t="s">
-        <v>553</v>
+        <v>618</v>
       </c>
       <c r="AP43" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ43">
-        <v>456</v>
+        <v>201</v>
       </c>
       <c r="AR43" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS43" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU43" t="s">
-        <v>131</v>
+        <v>194</v>
       </c>
     </row>
     <row r="44" spans="1:52">
       <c r="A44" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B44" t="s">
-        <v>554</v>
+        <v>619</v>
       </c>
       <c r="C44" t="s">
-        <v>555</v>
+        <v>620</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>556</v>
+        <v>621</v>
       </c>
       <c r="E44" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>118</v>
       </c>
       <c r="G44" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H44" t="s">
-        <v>557</v>
+        <v>622</v>
       </c>
       <c r="I44" t="s">
-        <v>558</v>
+        <v>623</v>
       </c>
       <c r="J44" t="s">
-        <v>299</v>
+        <v>624</v>
       </c>
       <c r="M44" t="s">
-        <v>481</v>
+        <v>36</v>
       </c>
       <c r="O44" t="s">
-        <v>33</v>
+        <v>625</v>
       </c>
       <c r="Q44" t="s">
-        <v>454</v>
+        <v>626</v>
       </c>
       <c r="S44" t="s">
-        <v>452</v>
+        <v>441</v>
+      </c>
+      <c r="U44" t="s">
+        <v>410</v>
       </c>
       <c r="X44" t="s">
-        <v>559</v>
+        <v>627</v>
       </c>
       <c r="Y44" t="s">
-        <v>560</v>
-[...5 lines deleted...]
-        <v>562</v>
+        <v>443</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>628</v>
+      </c>
+      <c r="AA44" t="s">
+        <v>628</v>
       </c>
       <c r="AE44" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF44" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="AG44" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH44" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI44" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ44" t="s">
-        <v>563</v>
+        <v>629</v>
       </c>
       <c r="AP44" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ44">
-        <v>130</v>
+        <v>808</v>
       </c>
       <c r="AR44" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS44" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU44" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="45" spans="1:52">
       <c r="A45" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B45" t="s">
-        <v>564</v>
+        <v>630</v>
       </c>
       <c r="C45" t="s">
-        <v>565</v>
+        <v>631</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>566</v>
+        <v>632</v>
       </c>
       <c r="E45" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F45" t="s">
-        <v>567</v>
+        <v>333</v>
       </c>
       <c r="G45" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H45" t="s">
-        <v>568</v>
+        <v>633</v>
       </c>
       <c r="I45" t="s">
-        <v>569</v>
+        <v>634</v>
       </c>
       <c r="J45" t="s">
-        <v>299</v>
+        <v>635</v>
       </c>
       <c r="M45" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O45" t="s">
-        <v>453</v>
+        <v>478</v>
       </c>
       <c r="Q45" t="s">
-        <v>535</v>
-[...5 lines deleted...]
-        <v>534</v>
+        <v>636</v>
       </c>
       <c r="X45" t="s">
-        <v>570</v>
+        <v>637</v>
       </c>
       <c r="Y45" t="s">
-        <v>571</v>
-[...5 lines deleted...]
-        <v>572</v>
+        <v>638</v>
+      </c>
+      <c r="AB45" t="s">
+        <v>639</v>
+      </c>
+      <c r="AC45" t="s">
+        <v>640</v>
       </c>
       <c r="AE45" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF45" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG45" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH45" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI45" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ45" t="s">
-        <v>573</v>
+        <v>641</v>
       </c>
       <c r="AP45" t="s">
-        <v>128</v>
+        <v>131</v>
+      </c>
+      <c r="AQ45">
+        <v>623</v>
       </c>
       <c r="AR45" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS45" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU45" t="s">
-        <v>191</v>
+        <v>228</v>
       </c>
     </row>
     <row r="46" spans="1:52">
       <c r="A46" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B46" t="s">
-        <v>574</v>
+        <v>642</v>
       </c>
       <c r="C46" t="s">
-        <v>575</v>
+        <v>643</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>576</v>
+        <v>644</v>
       </c>
       <c r="E46" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>118</v>
       </c>
       <c r="G46" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H46" t="s">
-        <v>577</v>
+        <v>645</v>
       </c>
       <c r="I46" t="s">
-        <v>578</v>
+        <v>646</v>
       </c>
       <c r="J46" t="s">
-        <v>579</v>
+        <v>647</v>
       </c>
       <c r="M46" t="s">
-        <v>457</v>
+        <v>36</v>
       </c>
       <c r="O46" t="s">
-        <v>580</v>
+        <v>478</v>
       </c>
       <c r="Q46" t="s">
-        <v>581</v>
+        <v>480</v>
       </c>
       <c r="S46" t="s">
-        <v>582</v>
+        <v>534</v>
+      </c>
+      <c r="U46" t="s">
+        <v>648</v>
       </c>
       <c r="X46" t="s">
-        <v>583</v>
+        <v>649</v>
       </c>
       <c r="Y46" t="s">
-        <v>584</v>
+        <v>650</v>
+      </c>
+      <c r="AA46" t="s">
+        <v>651</v>
       </c>
       <c r="AB46" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>652</v>
       </c>
       <c r="AE46" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF46" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG46" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH46" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI46" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ46" t="s">
-        <v>587</v>
+        <v>653</v>
       </c>
       <c r="AP46" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ46">
-        <v>480</v>
+        <v>895</v>
       </c>
       <c r="AR46" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS46" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU46" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="47" spans="1:52">
       <c r="A47" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B47" t="s">
-        <v>588</v>
+        <v>654</v>
       </c>
       <c r="C47" t="s">
-        <v>589</v>
+        <v>655</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>590</v>
+        <v>656</v>
       </c>
       <c r="E47" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G47" t="s">
-        <v>117</v>
+        <v>657</v>
       </c>
       <c r="H47" t="s">
-        <v>591</v>
+        <v>658</v>
       </c>
       <c r="I47" t="s">
-        <v>592</v>
+        <v>659</v>
       </c>
       <c r="J47" t="s">
-        <v>593</v>
+        <v>660</v>
       </c>
       <c r="M47" t="s">
-        <v>451</v>
+        <v>661</v>
       </c>
       <c r="O47" t="s">
-        <v>33</v>
+        <v>662</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>36</v>
       </c>
       <c r="X47" t="s">
-        <v>594</v>
+        <v>663</v>
       </c>
       <c r="Y47" t="s">
-        <v>504</v>
+        <v>169</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>664</v>
       </c>
       <c r="AA47" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>596</v>
+        <v>665</v>
       </c>
       <c r="AE47" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF47" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG47" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH47" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI47" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ47" t="s">
-        <v>597</v>
+        <v>666</v>
       </c>
       <c r="AP47" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ47">
-        <v>1264</v>
+        <v>256</v>
       </c>
       <c r="AR47" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS47" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU47" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="48" spans="1:52">
       <c r="A48" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B48" t="s">
-        <v>598</v>
+        <v>667</v>
       </c>
       <c r="C48" t="s">
-        <v>599</v>
+        <v>668</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>600</v>
+        <v>669</v>
       </c>
       <c r="E48" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G48" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H48" t="s">
-        <v>601</v>
+        <v>670</v>
       </c>
       <c r="I48" t="s">
-        <v>602</v>
+        <v>671</v>
       </c>
       <c r="J48" t="s">
-        <v>603</v>
+        <v>672</v>
       </c>
       <c r="M48" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O48" t="s">
-        <v>604</v>
+        <v>409</v>
       </c>
       <c r="Q48" t="s">
-        <v>605</v>
+        <v>411</v>
       </c>
       <c r="S48" t="s">
-        <v>481</v>
+        <v>673</v>
+      </c>
+      <c r="U48" t="s">
+        <v>674</v>
       </c>
       <c r="X48" t="s">
-        <v>606</v>
+        <v>675</v>
       </c>
       <c r="Y48" t="s">
-        <v>277</v>
+        <v>676</v>
       </c>
       <c r="Z48" t="s">
-        <v>607</v>
+        <v>677</v>
       </c>
       <c r="AA48" t="s">
-        <v>607</v>
+        <v>677</v>
       </c>
       <c r="AE48" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF48" t="s">
-        <v>143</v>
+        <v>127</v>
       </c>
       <c r="AG48" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH48" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI48" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ48" t="s">
-        <v>303</v>
+        <v>678</v>
       </c>
       <c r="AP48" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ48">
-        <v>1653</v>
+        <v>990</v>
       </c>
       <c r="AR48" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS48" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU48" t="s">
-        <v>145</v>
+        <v>206</v>
       </c>
     </row>
     <row r="49" spans="1:52">
       <c r="A49" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B49" t="s">
-        <v>608</v>
+        <v>679</v>
       </c>
       <c r="C49" t="s">
-        <v>609</v>
+        <v>680</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>610</v>
+        <v>681</v>
       </c>
       <c r="E49" t="s">
-        <v>115</v>
-[...47 lines deleted...]
-        <v>143</v>
+        <v>118</v>
       </c>
       <c r="AG49" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH49" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI49" t="s">
-        <v>126</v>
-[...17 lines deleted...]
-        <v>191</v>
+        <v>128</v>
       </c>
     </row>
     <row r="50" spans="1:52">
       <c r="A50" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B50" t="s">
-        <v>619</v>
+        <v>682</v>
       </c>
       <c r="C50" t="s">
-        <v>620</v>
+        <v>683</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>621</v>
+        <v>684</v>
       </c>
       <c r="E50" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G50" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H50" t="s">
-        <v>622</v>
+        <v>685</v>
       </c>
       <c r="I50" t="s">
-        <v>623</v>
+        <v>686</v>
       </c>
       <c r="J50" t="s">
-        <v>624</v>
+        <v>687</v>
       </c>
       <c r="M50" t="s">
-        <v>33</v>
+        <v>478</v>
       </c>
       <c r="O50" t="s">
-        <v>625</v>
+        <v>36</v>
       </c>
       <c r="Q50" t="s">
-        <v>626</v>
+        <v>688</v>
       </c>
       <c r="S50" t="s">
-        <v>464</v>
+        <v>689</v>
       </c>
       <c r="U50" t="s">
-        <v>453</v>
+        <v>690</v>
       </c>
       <c r="X50" t="s">
-        <v>627</v>
+        <v>691</v>
       </c>
       <c r="Y50" t="s">
-        <v>406</v>
+        <v>280</v>
       </c>
       <c r="Z50" t="s">
-        <v>628</v>
+        <v>692</v>
       </c>
       <c r="AA50" t="s">
-        <v>628</v>
+        <v>693</v>
       </c>
       <c r="AE50" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF50" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG50" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH50" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI50" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ50" t="s">
-        <v>629</v>
+        <v>694</v>
       </c>
       <c r="AP50" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ50">
-        <v>808</v>
+        <v>450</v>
       </c>
       <c r="AR50" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS50" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU50" t="s">
-        <v>145</v>
+        <v>206</v>
       </c>
     </row>
     <row r="51" spans="1:52">
       <c r="A51" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B51" t="s">
-        <v>630</v>
+        <v>695</v>
       </c>
       <c r="C51" t="s">
-        <v>631</v>
+        <v>696</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>632</v>
+        <v>697</v>
       </c>
       <c r="E51" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>118</v>
       </c>
       <c r="G51" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H51" t="s">
-        <v>633</v>
+        <v>698</v>
       </c>
       <c r="I51" t="s">
-        <v>634</v>
+        <v>699</v>
       </c>
       <c r="J51" t="s">
-        <v>635</v>
+        <v>700</v>
       </c>
       <c r="M51" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O51" t="s">
-        <v>481</v>
+        <v>701</v>
       </c>
       <c r="Q51" t="s">
-        <v>636</v>
+        <v>702</v>
+      </c>
+      <c r="S51" t="s">
+        <v>703</v>
+      </c>
+      <c r="U51" t="s">
+        <v>410</v>
       </c>
       <c r="X51" t="s">
-        <v>637</v>
+        <v>704</v>
       </c>
       <c r="Y51" t="s">
-        <v>638</v>
-[...5 lines deleted...]
-        <v>640</v>
+        <v>705</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>482</v>
+      </c>
+      <c r="AA51" t="s">
+        <v>706</v>
       </c>
       <c r="AE51" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF51" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG51" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH51" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI51" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ51" t="s">
-        <v>641</v>
+        <v>707</v>
       </c>
       <c r="AP51" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ51">
-        <v>623</v>
+        <v>520</v>
       </c>
       <c r="AR51" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS51" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU51" t="s">
-        <v>225</v>
+        <v>206</v>
       </c>
     </row>
     <row r="52" spans="1:52">
       <c r="A52" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B52" t="s">
-        <v>642</v>
+        <v>708</v>
       </c>
       <c r="C52" t="s">
-        <v>643</v>
+        <v>709</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>644</v>
+        <v>710</v>
       </c>
       <c r="E52" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G52" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H52" t="s">
-        <v>645</v>
+        <v>711</v>
       </c>
       <c r="I52" t="s">
-        <v>646</v>
+        <v>712</v>
       </c>
       <c r="J52" t="s">
-        <v>647</v>
+        <v>713</v>
       </c>
       <c r="M52" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O52" t="s">
-        <v>481</v>
+        <v>673</v>
       </c>
       <c r="Q52" t="s">
-        <v>483</v>
+        <v>410</v>
       </c>
       <c r="S52" t="s">
-        <v>534</v>
+        <v>714</v>
       </c>
       <c r="U52" t="s">
-        <v>648</v>
+        <v>715</v>
       </c>
       <c r="X52" t="s">
-        <v>649</v>
+        <v>716</v>
       </c>
       <c r="Y52" t="s">
-        <v>650</v>
+        <v>717</v>
       </c>
       <c r="AA52" t="s">
-        <v>651</v>
+        <v>718</v>
       </c>
       <c r="AB52" t="s">
-        <v>652</v>
+        <v>719</v>
       </c>
       <c r="AE52" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF52" t="s">
-        <v>143</v>
+        <v>127</v>
       </c>
       <c r="AG52" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH52" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI52" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ52" t="s">
-        <v>653</v>
+        <v>720</v>
       </c>
       <c r="AP52" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ52">
-        <v>895</v>
+        <v>1060</v>
       </c>
       <c r="AR52" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS52" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU52" t="s">
-        <v>145</v>
+        <v>228</v>
       </c>
     </row>
     <row r="53" spans="1:52">
       <c r="A53" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B53" t="s">
-        <v>654</v>
+        <v>721</v>
       </c>
       <c r="C53" t="s">
-        <v>655</v>
+        <v>722</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>656</v>
+        <v>723</v>
       </c>
       <c r="E53" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G53" t="s">
-        <v>657</v>
+        <v>120</v>
       </c>
       <c r="H53" t="s">
-        <v>658</v>
+        <v>724</v>
       </c>
       <c r="I53" t="s">
-        <v>659</v>
+        <v>725</v>
       </c>
       <c r="J53" t="s">
-        <v>660</v>
+        <v>726</v>
       </c>
       <c r="M53" t="s">
-        <v>661</v>
+        <v>424</v>
       </c>
       <c r="O53" t="s">
-        <v>662</v>
+        <v>727</v>
       </c>
       <c r="Q53" t="s">
-        <v>33</v>
+        <v>396</v>
+      </c>
+      <c r="S53" t="s">
+        <v>479</v>
+      </c>
+      <c r="U53" t="s">
+        <v>728</v>
       </c>
       <c r="X53" t="s">
-        <v>663</v>
+        <v>729</v>
       </c>
       <c r="Y53" t="s">
-        <v>166</v>
+        <v>730</v>
       </c>
       <c r="Z53" t="s">
-        <v>664</v>
+        <v>444</v>
       </c>
       <c r="AA53" t="s">
-        <v>665</v>
+        <v>444</v>
       </c>
       <c r="AE53" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF53" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG53" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH53" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI53" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ53" t="s">
-        <v>666</v>
+        <v>731</v>
       </c>
       <c r="AP53" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ53">
-        <v>256</v>
+        <v>703</v>
       </c>
       <c r="AR53" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS53" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU53" t="s">
-        <v>203</v>
+        <v>228</v>
       </c>
     </row>
     <row r="54" spans="1:52">
       <c r="A54" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B54" t="s">
-        <v>667</v>
+        <v>732</v>
       </c>
       <c r="C54" t="s">
-        <v>668</v>
+        <v>733</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>669</v>
+        <v>734</v>
       </c>
       <c r="E54" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G54" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H54" t="s">
-        <v>670</v>
+        <v>735</v>
       </c>
       <c r="I54" t="s">
-        <v>671</v>
+        <v>488</v>
       </c>
       <c r="J54" t="s">
-        <v>672</v>
+        <v>736</v>
       </c>
       <c r="M54" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O54" t="s">
-        <v>452</v>
+        <v>489</v>
       </c>
       <c r="Q54" t="s">
-        <v>454</v>
+        <v>490</v>
       </c>
       <c r="S54" t="s">
-        <v>673</v>
-[...2 lines deleted...]
-        <v>674</v>
+        <v>383</v>
       </c>
       <c r="X54" t="s">
-        <v>675</v>
+        <v>737</v>
       </c>
       <c r="Y54" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>677</v>
+        <v>738</v>
       </c>
       <c r="AA54" t="s">
-        <v>677</v>
+        <v>739</v>
+      </c>
+      <c r="AB54" t="s">
+        <v>494</v>
       </c>
       <c r="AE54" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF54" t="s">
-        <v>124</v>
+        <v>495</v>
       </c>
       <c r="AG54" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH54" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI54" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ54" t="s">
-        <v>678</v>
+        <v>496</v>
       </c>
       <c r="AP54" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ54">
-        <v>990</v>
+        <v>1251</v>
       </c>
       <c r="AR54" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS54" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU54" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
     </row>
     <row r="55" spans="1:52">
       <c r="A55" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B55" t="s">
-        <v>667</v>
+        <v>740</v>
       </c>
       <c r="C55" t="s">
-        <v>668</v>
+        <v>741</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>669</v>
+        <v>742</v>
       </c>
       <c r="E55" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G55" t="s">
-        <v>117</v>
+        <v>743</v>
       </c>
       <c r="H55" t="s">
-        <v>670</v>
+        <v>744</v>
       </c>
       <c r="I55" t="s">
-        <v>671</v>
+        <v>745</v>
       </c>
       <c r="J55" t="s">
-        <v>679</v>
-[...14 lines deleted...]
-        <v>674</v>
+        <v>746</v>
       </c>
       <c r="X55" t="s">
-        <v>675</v>
+        <v>747</v>
       </c>
       <c r="Y55" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>677</v>
+        <v>748</v>
       </c>
       <c r="AA55" t="s">
-        <v>677</v>
+        <v>749</v>
+      </c>
+      <c r="AB55" t="s">
+        <v>750</v>
       </c>
       <c r="AE55" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF55" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="AG55" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH55" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI55" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ55" t="s">
-        <v>678</v>
+        <v>751</v>
       </c>
       <c r="AP55" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ55">
-        <v>990</v>
+        <v>886</v>
       </c>
       <c r="AR55" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS55" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU55" t="s">
-        <v>203</v>
+        <v>148</v>
       </c>
     </row>
     <row r="56" spans="1:52">
       <c r="A56" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B56" t="s">
-        <v>667</v>
+        <v>752</v>
       </c>
       <c r="C56" t="s">
-        <v>668</v>
+        <v>753</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>669</v>
+        <v>754</v>
       </c>
       <c r="E56" t="s">
-        <v>115</v>
+        <v>755</v>
       </c>
       <c r="G56" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H56" t="s">
-        <v>670</v>
+        <v>756</v>
       </c>
       <c r="I56" t="s">
-        <v>671</v>
+        <v>757</v>
       </c>
       <c r="J56" t="s">
-        <v>679</v>
+        <v>758</v>
       </c>
       <c r="M56" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O56" t="s">
-        <v>452</v>
+        <v>759</v>
       </c>
       <c r="Q56" t="s">
-        <v>454</v>
+        <v>409</v>
       </c>
       <c r="S56" t="s">
-        <v>673</v>
-[...2 lines deleted...]
-        <v>674</v>
+        <v>441</v>
       </c>
       <c r="X56" t="s">
-        <v>675</v>
+        <v>760</v>
       </c>
       <c r="Y56" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-        <v>677</v>
+        <v>761</v>
       </c>
       <c r="AA56" t="s">
-        <v>677</v>
+        <v>762</v>
+      </c>
+      <c r="AB56" t="s">
+        <v>503</v>
       </c>
       <c r="AE56" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF56" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="AG56" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH56" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI56" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ56" t="s">
-        <v>678</v>
+        <v>763</v>
       </c>
       <c r="AP56" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ56">
-        <v>990</v>
+        <v>462</v>
       </c>
       <c r="AR56" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS56" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU56" t="s">
-        <v>203</v>
+        <v>148</v>
       </c>
     </row>
     <row r="57" spans="1:52">
       <c r="A57" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B57" t="s">
-        <v>680</v>
+        <v>764</v>
       </c>
       <c r="C57" t="s">
-        <v>681</v>
+        <v>765</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>682</v>
+        <v>766</v>
       </c>
       <c r="E57" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F57" t="s">
+        <v>509</v>
+      </c>
+      <c r="G57" t="s">
+        <v>767</v>
+      </c>
+      <c r="H57" t="s">
+        <v>768</v>
+      </c>
+      <c r="I57" t="s">
+        <v>769</v>
+      </c>
+      <c r="J57" t="s">
+        <v>770</v>
+      </c>
+      <c r="M57" t="s">
+        <v>771</v>
+      </c>
+      <c r="O57" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>383</v>
+      </c>
+      <c r="X57" t="s">
+        <v>772</v>
+      </c>
+      <c r="Y57" t="s">
+        <v>773</v>
+      </c>
+      <c r="AB57" t="s">
+        <v>774</v>
+      </c>
+      <c r="AC57" t="s">
+        <v>775</v>
+      </c>
+      <c r="AE57" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF57" t="s">
+        <v>146</v>
       </c>
       <c r="AG57" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH57" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI57" t="s">
-        <v>125</v>
+        <v>129</v>
+      </c>
+      <c r="AJ57" t="s">
+        <v>776</v>
+      </c>
+      <c r="AP57" t="s">
+        <v>131</v>
+      </c>
+      <c r="AQ57">
+        <v>315</v>
+      </c>
+      <c r="AR57" t="s">
+        <v>132</v>
+      </c>
+      <c r="AS57" t="s">
+        <v>133</v>
+      </c>
+      <c r="AU57" t="s">
+        <v>194</v>
       </c>
     </row>
     <row r="58" spans="1:52">
       <c r="A58" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B58" t="s">
-        <v>683</v>
+        <v>777</v>
       </c>
       <c r="C58" t="s">
-        <v>684</v>
+        <v>778</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>685</v>
+        <v>779</v>
       </c>
       <c r="E58" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F58" t="s">
+        <v>333</v>
       </c>
       <c r="G58" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H58" t="s">
-        <v>686</v>
+        <v>780</v>
       </c>
       <c r="I58" t="s">
-        <v>687</v>
+        <v>781</v>
       </c>
       <c r="J58" t="s">
-        <v>688</v>
+        <v>782</v>
       </c>
       <c r="M58" t="s">
-        <v>481</v>
+        <v>36</v>
       </c>
       <c r="O58" t="s">
-        <v>33</v>
+        <v>441</v>
       </c>
       <c r="Q58" t="s">
-        <v>689</v>
+        <v>410</v>
       </c>
       <c r="S58" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-        <v>691</v>
+        <v>383</v>
       </c>
       <c r="X58" t="s">
-        <v>692</v>
+        <v>783</v>
       </c>
       <c r="Y58" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-        <v>694</v>
+        <v>214</v>
+      </c>
+      <c r="AB58" t="s">
+        <v>503</v>
+      </c>
+      <c r="AC58" t="s">
+        <v>784</v>
       </c>
       <c r="AE58" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF58" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG58" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH58" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI58" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ58" t="s">
-        <v>695</v>
+        <v>505</v>
       </c>
       <c r="AP58" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ58">
-        <v>450</v>
+        <v>1069</v>
       </c>
       <c r="AR58" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS58" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU58" t="s">
-        <v>203</v>
+        <v>228</v>
       </c>
     </row>
     <row r="59" spans="1:52">
       <c r="A59" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B59" t="s">
-        <v>696</v>
+        <v>785</v>
       </c>
       <c r="C59" t="s">
-        <v>697</v>
+        <v>786</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>698</v>
+        <v>787</v>
       </c>
       <c r="E59" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G59" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H59" t="s">
-        <v>699</v>
+        <v>788</v>
       </c>
       <c r="I59" t="s">
-        <v>700</v>
+        <v>789</v>
       </c>
       <c r="J59" t="s">
-        <v>701</v>
+        <v>790</v>
       </c>
       <c r="M59" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O59" t="s">
-        <v>702</v>
+        <v>613</v>
       </c>
       <c r="Q59" t="s">
-        <v>703</v>
+        <v>409</v>
       </c>
       <c r="S59" t="s">
-        <v>704</v>
+        <v>410</v>
       </c>
       <c r="U59" t="s">
-        <v>453</v>
+        <v>759</v>
       </c>
       <c r="X59" t="s">
-        <v>705</v>
+        <v>791</v>
       </c>
       <c r="Y59" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>428</v>
+        <v>792</v>
       </c>
       <c r="AA59" t="s">
-        <v>707</v>
+        <v>595</v>
+      </c>
+      <c r="AB59" t="s">
+        <v>793</v>
       </c>
       <c r="AE59" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF59" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG59" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH59" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI59" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ59" t="s">
-        <v>708</v>
+        <v>794</v>
       </c>
       <c r="AP59" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ59">
-        <v>520</v>
+        <v>1003</v>
       </c>
       <c r="AR59" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS59" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU59" t="s">
-        <v>203</v>
+        <v>148</v>
       </c>
     </row>
     <row r="60" spans="1:52">
       <c r="A60" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B60" t="s">
-        <v>709</v>
+        <v>795</v>
       </c>
       <c r="C60" t="s">
-        <v>710</v>
+        <v>796</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>711</v>
+        <v>797</v>
       </c>
       <c r="E60" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G60" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H60" t="s">
-        <v>712</v>
+        <v>798</v>
       </c>
       <c r="I60" t="s">
-        <v>713</v>
+        <v>799</v>
       </c>
       <c r="J60" t="s">
-        <v>714</v>
+        <v>800</v>
       </c>
       <c r="M60" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O60" t="s">
-        <v>673</v>
+        <v>409</v>
       </c>
       <c r="Q60" t="s">
-        <v>453</v>
+        <v>411</v>
       </c>
       <c r="S60" t="s">
-        <v>715</v>
+        <v>412</v>
       </c>
       <c r="U60" t="s">
-        <v>716</v>
+        <v>759</v>
       </c>
       <c r="X60" t="s">
-        <v>717</v>
+        <v>791</v>
       </c>
       <c r="Y60" t="s">
-        <v>718</v>
+        <v>801</v>
       </c>
       <c r="AA60" t="s">
-        <v>719</v>
+        <v>595</v>
       </c>
       <c r="AB60" t="s">
-        <v>720</v>
+        <v>802</v>
       </c>
       <c r="AE60" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF60" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="AG60" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH60" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI60" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ60" t="s">
-        <v>721</v>
+        <v>803</v>
       </c>
       <c r="AP60" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ60">
-        <v>1060</v>
+        <v>851</v>
       </c>
       <c r="AR60" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS60" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU60" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="61" spans="1:52">
       <c r="A61" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B61" t="s">
-        <v>722</v>
+        <v>804</v>
       </c>
       <c r="C61" t="s">
-        <v>723</v>
+        <v>805</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>724</v>
+        <v>806</v>
       </c>
       <c r="E61" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F61" t="s">
+        <v>333</v>
       </c>
       <c r="G61" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H61" t="s">
-        <v>725</v>
+        <v>807</v>
       </c>
       <c r="I61" t="s">
-        <v>726</v>
+        <v>808</v>
       </c>
       <c r="J61" t="s">
-        <v>727</v>
+        <v>302</v>
       </c>
       <c r="M61" t="s">
-        <v>457</v>
+        <v>424</v>
       </c>
       <c r="O61" t="s">
-        <v>728</v>
+        <v>426</v>
       </c>
       <c r="Q61" t="s">
-        <v>447</v>
+        <v>427</v>
       </c>
       <c r="S61" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-        <v>729</v>
+        <v>809</v>
       </c>
       <c r="X61" t="s">
-        <v>730</v>
+        <v>810</v>
       </c>
       <c r="Y61" t="s">
-        <v>731</v>
-[...5 lines deleted...]
-        <v>407</v>
+        <v>811</v>
+      </c>
+      <c r="AB61" t="s">
+        <v>812</v>
+      </c>
+      <c r="AC61" t="s">
+        <v>813</v>
       </c>
       <c r="AE61" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF61" t="s">
+        <v>146</v>
+      </c>
+      <c r="AG61" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH61" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI61" t="s">
+        <v>129</v>
+      </c>
+      <c r="AJ61" t="s">
+        <v>814</v>
+      </c>
+      <c r="AP61" t="s">
+        <v>131</v>
+      </c>
+      <c r="AQ61">
         <v>123</v>
       </c>
-      <c r="AF61" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AR61" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS61" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU61" t="s">
-        <v>225</v>
+        <v>148</v>
       </c>
     </row>
     <row r="62" spans="1:52">
       <c r="A62" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B62" t="s">
-        <v>733</v>
+        <v>815</v>
       </c>
       <c r="C62" t="s">
-        <v>734</v>
+        <v>816</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>735</v>
+        <v>817</v>
       </c>
       <c r="E62" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G62" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H62" t="s">
-        <v>736</v>
+        <v>818</v>
       </c>
       <c r="I62" t="s">
-        <v>488</v>
+        <v>819</v>
       </c>
       <c r="J62" t="s">
-        <v>737</v>
+        <v>820</v>
       </c>
       <c r="M62" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O62" t="s">
-        <v>489</v>
+        <v>441</v>
       </c>
       <c r="Q62" t="s">
-        <v>490</v>
+        <v>410</v>
       </c>
       <c r="S62" t="s">
-        <v>441</v>
+        <v>821</v>
+      </c>
+      <c r="U62" t="s">
+        <v>383</v>
       </c>
       <c r="X62" t="s">
-        <v>738</v>
+        <v>822</v>
       </c>
       <c r="Y62" t="s">
-        <v>739</v>
+        <v>347</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>823</v>
       </c>
       <c r="AA62" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-        <v>494</v>
+        <v>824</v>
       </c>
       <c r="AE62" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF62" t="s">
-        <v>495</v>
+        <v>146</v>
       </c>
       <c r="AG62" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH62" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI62" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ62" t="s">
-        <v>496</v>
+        <v>825</v>
       </c>
       <c r="AP62" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ62">
-        <v>1251</v>
+        <v>907</v>
       </c>
       <c r="AR62" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS62" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU62" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
     </row>
     <row r="63" spans="1:52">
       <c r="A63" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B63" t="s">
-        <v>741</v>
+        <v>826</v>
       </c>
       <c r="C63" t="s">
-        <v>742</v>
+        <v>827</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>743</v>
+        <v>828</v>
       </c>
       <c r="E63" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F63" t="s">
+        <v>333</v>
       </c>
       <c r="G63" t="s">
-        <v>744</v>
+        <v>120</v>
       </c>
       <c r="H63" t="s">
-        <v>745</v>
+        <v>829</v>
       </c>
       <c r="I63" t="s">
-        <v>746</v>
+        <v>830</v>
       </c>
       <c r="J63" t="s">
-        <v>747</v>
+        <v>831</v>
+      </c>
+      <c r="M63" t="s">
+        <v>832</v>
+      </c>
+      <c r="O63" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>383</v>
       </c>
       <c r="X63" t="s">
-        <v>748</v>
+        <v>833</v>
       </c>
       <c r="Y63" t="s">
-        <v>749</v>
-[...2 lines deleted...]
-        <v>750</v>
+        <v>834</v>
       </c>
       <c r="AB63" t="s">
-        <v>751</v>
+        <v>835</v>
+      </c>
+      <c r="AC63" t="s">
+        <v>836</v>
       </c>
       <c r="AE63" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF63" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG63" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH63" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI63" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ63" t="s">
-        <v>752</v>
+        <v>837</v>
       </c>
       <c r="AP63" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ63">
-        <v>886</v>
+        <v>448</v>
       </c>
       <c r="AR63" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS63" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU63" t="s">
-        <v>145</v>
+        <v>194</v>
       </c>
     </row>
     <row r="64" spans="1:52">
       <c r="A64" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B64" t="s">
-        <v>753</v>
+        <v>838</v>
       </c>
       <c r="C64" t="s">
-        <v>754</v>
+        <v>839</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>755</v>
+        <v>840</v>
       </c>
       <c r="E64" t="s">
-        <v>756</v>
+        <v>118</v>
       </c>
       <c r="G64" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H64" t="s">
-        <v>757</v>
+        <v>841</v>
       </c>
       <c r="I64" t="s">
-        <v>758</v>
+        <v>842</v>
       </c>
       <c r="J64" t="s">
-        <v>759</v>
+        <v>843</v>
       </c>
       <c r="M64" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O64" t="s">
-        <v>760</v>
+        <v>821</v>
       </c>
       <c r="Q64" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>464</v>
+        <v>844</v>
       </c>
       <c r="X64" t="s">
-        <v>761</v>
+        <v>845</v>
       </c>
       <c r="Y64" t="s">
-        <v>762</v>
+        <v>846</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>847</v>
       </c>
       <c r="AA64" t="s">
-        <v>763</v>
-[...2 lines deleted...]
-        <v>503</v>
+        <v>848</v>
       </c>
       <c r="AE64" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF64" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG64" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH64" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI64" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ64" t="s">
-        <v>764</v>
+        <v>849</v>
       </c>
       <c r="AP64" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ64">
-        <v>462</v>
+        <v>595</v>
       </c>
       <c r="AR64" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS64" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU64" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="65" spans="1:52">
       <c r="A65" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B65" t="s">
-        <v>765</v>
+        <v>850</v>
       </c>
       <c r="C65" t="s">
-        <v>766</v>
+        <v>851</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>767</v>
+        <v>852</v>
       </c>
       <c r="E65" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F65" t="s">
-        <v>509</v>
+        <v>333</v>
       </c>
       <c r="G65" t="s">
-        <v>768</v>
+        <v>120</v>
       </c>
       <c r="H65" t="s">
-        <v>769</v>
+        <v>853</v>
       </c>
       <c r="I65" t="s">
-        <v>770</v>
+        <v>854</v>
       </c>
       <c r="J65" t="s">
-        <v>771</v>
+        <v>855</v>
       </c>
       <c r="M65" t="s">
-        <v>772</v>
+        <v>36</v>
       </c>
       <c r="O65" t="s">
-        <v>33</v>
+        <v>478</v>
       </c>
       <c r="Q65" t="s">
-        <v>441</v>
+        <v>636</v>
       </c>
       <c r="X65" t="s">
-        <v>773</v>
+        <v>856</v>
       </c>
       <c r="Y65" t="s">
-        <v>774</v>
+        <v>202</v>
       </c>
       <c r="AB65" t="s">
-        <v>775</v>
+        <v>857</v>
       </c>
       <c r="AC65" t="s">
-        <v>776</v>
+        <v>858</v>
       </c>
       <c r="AE65" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF65" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG65" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH65" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI65" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ65" t="s">
-        <v>777</v>
+        <v>859</v>
       </c>
       <c r="AP65" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ65">
-        <v>315</v>
+        <v>505</v>
       </c>
       <c r="AR65" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS65" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU65" t="s">
-        <v>191</v>
+        <v>228</v>
       </c>
     </row>
     <row r="66" spans="1:52">
       <c r="A66" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B66" t="s">
-        <v>778</v>
+        <v>554</v>
       </c>
       <c r="C66" t="s">
-        <v>779</v>
+        <v>860</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>780</v>
+        <v>861</v>
       </c>
       <c r="E66" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F66" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G66" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H66" t="s">
-        <v>781</v>
+        <v>557</v>
       </c>
       <c r="I66" t="s">
-        <v>782</v>
+        <v>862</v>
       </c>
       <c r="J66" t="s">
-        <v>783</v>
+        <v>863</v>
       </c>
       <c r="M66" t="s">
-        <v>33</v>
+        <v>478</v>
       </c>
       <c r="O66" t="s">
-        <v>464</v>
+        <v>36</v>
       </c>
       <c r="Q66" t="s">
-        <v>453</v>
+        <v>411</v>
       </c>
       <c r="S66" t="s">
-        <v>441</v>
+        <v>409</v>
       </c>
       <c r="X66" t="s">
-        <v>784</v>
+        <v>864</v>
       </c>
       <c r="Y66" t="s">
-        <v>211</v>
+        <v>292</v>
       </c>
       <c r="AB66" t="s">
-        <v>503</v>
+        <v>561</v>
       </c>
       <c r="AC66" t="s">
-        <v>785</v>
+        <v>650</v>
       </c>
       <c r="AE66" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF66" t="s">
-        <v>143</v>
+        <v>127</v>
       </c>
       <c r="AG66" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH66" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI66" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ66" t="s">
-        <v>505</v>
+        <v>563</v>
       </c>
       <c r="AP66" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ66">
-        <v>1069</v>
+        <v>842</v>
       </c>
       <c r="AR66" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS66" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU66" t="s">
-        <v>225</v>
+        <v>148</v>
       </c>
     </row>
     <row r="67" spans="1:52">
       <c r="A67" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B67" t="s">
-        <v>786</v>
+        <v>865</v>
       </c>
       <c r="C67" t="s">
-        <v>787</v>
+        <v>866</v>
       </c>
       <c r="D67" s="4" t="s">
-        <v>788</v>
+        <v>867</v>
       </c>
       <c r="E67" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F67" t="s">
+        <v>567</v>
       </c>
       <c r="G67" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H67" t="s">
-        <v>789</v>
+        <v>868</v>
       </c>
       <c r="I67" t="s">
-        <v>790</v>
+        <v>869</v>
       </c>
       <c r="J67" t="s">
-        <v>791</v>
+        <v>302</v>
       </c>
       <c r="M67" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O67" t="s">
-        <v>613</v>
+        <v>383</v>
       </c>
       <c r="Q67" t="s">
-        <v>452</v>
+        <v>410</v>
       </c>
       <c r="S67" t="s">
-        <v>453</v>
-[...2 lines deleted...]
-        <v>760</v>
+        <v>479</v>
       </c>
       <c r="X67" t="s">
-        <v>792</v>
+        <v>870</v>
       </c>
       <c r="Y67" t="s">
-        <v>793</v>
+        <v>871</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>872</v>
       </c>
       <c r="AA67" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>794</v>
+        <v>873</v>
       </c>
       <c r="AE67" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF67" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG67" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH67" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI67" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ67" t="s">
-        <v>795</v>
+        <v>874</v>
       </c>
       <c r="AP67" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>1003</v>
+        <v>131</v>
       </c>
       <c r="AR67" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS67" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU67" t="s">
-        <v>145</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:52">
       <c r="A68" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B68" t="s">
-        <v>796</v>
+        <v>875</v>
       </c>
       <c r="C68" t="s">
-        <v>797</v>
+        <v>876</v>
       </c>
       <c r="D68" s="4" t="s">
-        <v>798</v>
+        <v>877</v>
       </c>
       <c r="E68" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F68" t="s">
+        <v>333</v>
       </c>
       <c r="G68" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H68" t="s">
-        <v>799</v>
+        <v>878</v>
       </c>
       <c r="I68" t="s">
-        <v>800</v>
+        <v>879</v>
       </c>
       <c r="J68" t="s">
-        <v>801</v>
+        <v>302</v>
       </c>
       <c r="M68" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O68" t="s">
-        <v>452</v>
+        <v>411</v>
       </c>
       <c r="Q68" t="s">
-        <v>454</v>
+        <v>409</v>
       </c>
       <c r="S68" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-        <v>760</v>
+        <v>880</v>
       </c>
       <c r="X68" t="s">
-        <v>792</v>
+        <v>881</v>
       </c>
       <c r="Y68" t="s">
-        <v>802</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>882</v>
       </c>
       <c r="AB68" t="s">
-        <v>803</v>
+        <v>883</v>
+      </c>
+      <c r="AC68" t="s">
+        <v>884</v>
       </c>
       <c r="AE68" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF68" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG68" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH68" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI68" t="s">
+        <v>129</v>
+      </c>
+      <c r="AJ68" t="s">
+        <v>885</v>
+      </c>
+      <c r="AP68" t="s">
+        <v>131</v>
+      </c>
+      <c r="AQ68">
         <v>125</v>
       </c>
-      <c r="AH68" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AR68" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS68" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU68" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="69" spans="1:52">
       <c r="A69" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B69" t="s">
-        <v>796</v>
+        <v>886</v>
       </c>
       <c r="C69" t="s">
-        <v>797</v>
+        <v>887</v>
       </c>
       <c r="D69" s="4" t="s">
-        <v>798</v>
+        <v>888</v>
       </c>
       <c r="E69" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G69" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H69" t="s">
-        <v>799</v>
+        <v>889</v>
       </c>
       <c r="I69" t="s">
-        <v>800</v>
+        <v>890</v>
       </c>
       <c r="J69" t="s">
-        <v>805</v>
+        <v>891</v>
       </c>
       <c r="M69" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O69" t="s">
-        <v>452</v>
-[...8 lines deleted...]
-        <v>760</v>
+        <v>383</v>
       </c>
       <c r="X69" t="s">
-        <v>792</v>
+        <v>892</v>
       </c>
       <c r="Y69" t="s">
-        <v>802</v>
+        <v>893</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>894</v>
       </c>
       <c r="AA69" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>895</v>
       </c>
       <c r="AE69" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF69" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG69" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH69" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI69" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ69" t="s">
-        <v>804</v>
+        <v>896</v>
       </c>
       <c r="AP69" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ69">
-        <v>851</v>
+        <v>950</v>
       </c>
       <c r="AR69" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS69" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU69" t="s">
-        <v>225</v>
+        <v>194</v>
       </c>
     </row>
     <row r="70" spans="1:52">
       <c r="A70" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B70" t="s">
-        <v>806</v>
+        <v>897</v>
       </c>
       <c r="C70" t="s">
-        <v>807</v>
+        <v>898</v>
       </c>
       <c r="D70" s="4" t="s">
-        <v>808</v>
+        <v>899</v>
       </c>
       <c r="E70" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F70" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G70" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H70" t="s">
-        <v>809</v>
+        <v>900</v>
       </c>
       <c r="I70" t="s">
-        <v>810</v>
+        <v>901</v>
       </c>
       <c r="J70" t="s">
-        <v>299</v>
+        <v>902</v>
       </c>
       <c r="M70" t="s">
-        <v>457</v>
+        <v>36</v>
       </c>
       <c r="O70" t="s">
-        <v>459</v>
+        <v>478</v>
       </c>
       <c r="Q70" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>811</v>
+        <v>674</v>
       </c>
       <c r="X70" t="s">
-        <v>812</v>
+        <v>903</v>
       </c>
       <c r="Y70" t="s">
-        <v>813</v>
+        <v>904</v>
       </c>
       <c r="AB70" t="s">
-        <v>814</v>
+        <v>616</v>
       </c>
       <c r="AC70" t="s">
-        <v>815</v>
+        <v>905</v>
       </c>
       <c r="AE70" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF70" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG70" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH70" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI70" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ70" t="s">
-        <v>816</v>
+        <v>906</v>
       </c>
       <c r="AP70" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ70">
-        <v>123</v>
+        <v>422</v>
       </c>
       <c r="AR70" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS70" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU70" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="71" spans="1:52">
       <c r="A71" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B71" t="s">
-        <v>817</v>
+        <v>907</v>
       </c>
       <c r="C71" t="s">
-        <v>818</v>
+        <v>908</v>
       </c>
       <c r="D71" s="4" t="s">
-        <v>819</v>
+        <v>909</v>
       </c>
       <c r="E71" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F71" t="s">
+        <v>333</v>
       </c>
       <c r="G71" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H71" t="s">
-        <v>820</v>
+        <v>334</v>
       </c>
       <c r="I71" t="s">
-        <v>821</v>
+        <v>335</v>
       </c>
       <c r="J71" t="s">
-        <v>822</v>
+        <v>910</v>
       </c>
       <c r="M71" t="s">
-        <v>33</v>
+        <v>478</v>
       </c>
       <c r="O71" t="s">
-        <v>464</v>
+        <v>36</v>
       </c>
       <c r="Q71" t="s">
-        <v>453</v>
-[...5 lines deleted...]
-        <v>441</v>
+        <v>383</v>
       </c>
       <c r="X71" t="s">
-        <v>824</v>
+        <v>911</v>
       </c>
       <c r="Y71" t="s">
-        <v>344</v>
-[...5 lines deleted...]
-        <v>826</v>
+        <v>214</v>
+      </c>
+      <c r="AB71" t="s">
+        <v>912</v>
+      </c>
+      <c r="AC71" t="s">
+        <v>913</v>
       </c>
       <c r="AE71" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF71" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG71" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH71" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI71" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ71" t="s">
-        <v>827</v>
+        <v>914</v>
       </c>
       <c r="AP71" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ71">
-        <v>907</v>
+        <v>511</v>
       </c>
       <c r="AR71" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS71" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU71" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
     </row>
     <row r="72" spans="1:52">
       <c r="A72" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B72" t="s">
-        <v>828</v>
+        <v>915</v>
       </c>
       <c r="C72" t="s">
-        <v>829</v>
+        <v>916</v>
       </c>
       <c r="D72" s="4" t="s">
-        <v>830</v>
+        <v>917</v>
       </c>
       <c r="E72" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F72" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G72" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H72" t="s">
-        <v>831</v>
+        <v>918</v>
       </c>
       <c r="I72" t="s">
-        <v>832</v>
-[...11 lines deleted...]
-        <v>441</v>
+        <v>919</v>
       </c>
       <c r="X72" t="s">
-        <v>835</v>
+        <v>920</v>
       </c>
       <c r="Y72" t="s">
-        <v>836</v>
+        <v>921</v>
       </c>
       <c r="AB72" t="s">
-        <v>837</v>
+        <v>922</v>
       </c>
       <c r="AC72" t="s">
-        <v>838</v>
+        <v>923</v>
       </c>
       <c r="AE72" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF72" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG72" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH72" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI72" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ72" t="s">
-        <v>839</v>
+        <v>924</v>
       </c>
       <c r="AP72" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ72">
-        <v>448</v>
+        <v>262</v>
       </c>
       <c r="AR72" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS72" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU72" t="s">
-        <v>191</v>
+        <v>148</v>
       </c>
     </row>
     <row r="73" spans="1:52">
       <c r="A73" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B73" t="s">
-        <v>840</v>
+        <v>925</v>
       </c>
       <c r="C73" t="s">
-        <v>841</v>
+        <v>926</v>
       </c>
       <c r="D73" s="4" t="s">
-        <v>842</v>
+        <v>927</v>
       </c>
       <c r="E73" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F73" t="s">
+        <v>333</v>
       </c>
       <c r="G73" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H73" t="s">
-        <v>843</v>
+        <v>928</v>
       </c>
       <c r="I73" t="s">
-        <v>844</v>
+        <v>929</v>
       </c>
       <c r="J73" t="s">
-        <v>845</v>
+        <v>930</v>
       </c>
       <c r="M73" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O73" t="s">
-        <v>823</v>
+        <v>674</v>
       </c>
       <c r="Q73" t="s">
-        <v>846</v>
+        <v>931</v>
+      </c>
+      <c r="S73" t="s">
+        <v>383</v>
+      </c>
+      <c r="U73" t="s">
+        <v>932</v>
       </c>
       <c r="X73" t="s">
-        <v>847</v>
+        <v>933</v>
       </c>
       <c r="Y73" t="s">
-        <v>848</v>
-[...5 lines deleted...]
-        <v>850</v>
+        <v>596</v>
+      </c>
+      <c r="AB73" t="s">
+        <v>934</v>
+      </c>
+      <c r="AC73" t="s">
+        <v>515</v>
       </c>
       <c r="AE73" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF73" t="s">
-        <v>143</v>
+        <v>495</v>
       </c>
       <c r="AG73" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH73" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI73" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ73" t="s">
-        <v>851</v>
+        <v>935</v>
       </c>
       <c r="AP73" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ73">
-        <v>595</v>
+        <v>1030</v>
       </c>
       <c r="AR73" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS73" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU73" t="s">
-        <v>145</v>
+        <v>228</v>
       </c>
     </row>
     <row r="74" spans="1:52">
       <c r="A74" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B74" t="s">
-        <v>852</v>
+        <v>936</v>
       </c>
       <c r="C74" t="s">
-        <v>853</v>
+        <v>937</v>
       </c>
       <c r="D74" s="4" t="s">
-        <v>854</v>
+        <v>938</v>
       </c>
       <c r="E74" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>118</v>
       </c>
       <c r="G74" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H74" t="s">
-        <v>855</v>
+        <v>939</v>
       </c>
       <c r="I74" t="s">
-        <v>856</v>
+        <v>940</v>
       </c>
       <c r="J74" t="s">
-        <v>857</v>
+        <v>941</v>
       </c>
       <c r="M74" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O74" t="s">
-        <v>481</v>
+        <v>489</v>
       </c>
       <c r="Q74" t="s">
-        <v>636</v>
+        <v>383</v>
       </c>
       <c r="X74" t="s">
-        <v>858</v>
+        <v>942</v>
       </c>
       <c r="Y74" t="s">
-        <v>199</v>
+        <v>943</v>
+      </c>
+      <c r="AA74" t="s">
+        <v>944</v>
       </c>
       <c r="AB74" t="s">
-        <v>859</v>
-[...2 lines deleted...]
-        <v>860</v>
+        <v>945</v>
       </c>
       <c r="AE74" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF74" t="s">
-        <v>143</v>
+        <v>495</v>
       </c>
       <c r="AG74" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH74" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI74" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ74" t="s">
-        <v>861</v>
+        <v>946</v>
       </c>
       <c r="AP74" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ74">
-        <v>505</v>
+        <v>1244</v>
       </c>
       <c r="AR74" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS74" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU74" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:52">
       <c r="A75" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B75" t="s">
-        <v>554</v>
+        <v>947</v>
       </c>
       <c r="C75" t="s">
-        <v>862</v>
+        <v>948</v>
       </c>
       <c r="D75" s="4" t="s">
-        <v>863</v>
+        <v>949</v>
       </c>
       <c r="E75" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F75" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G75" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H75" t="s">
-        <v>557</v>
+        <v>950</v>
       </c>
       <c r="I75" t="s">
-        <v>864</v>
+        <v>951</v>
       </c>
       <c r="J75" t="s">
-        <v>865</v>
+        <v>952</v>
       </c>
       <c r="M75" t="s">
-        <v>481</v>
+        <v>36</v>
       </c>
       <c r="O75" t="s">
-        <v>33</v>
+        <v>759</v>
       </c>
       <c r="Q75" t="s">
-        <v>454</v>
+        <v>953</v>
       </c>
       <c r="S75" t="s">
-        <v>452</v>
+        <v>931</v>
+      </c>
+      <c r="U75" t="s">
+        <v>489</v>
       </c>
       <c r="X75" t="s">
-        <v>866</v>
+        <v>933</v>
       </c>
       <c r="Y75" t="s">
-        <v>289</v>
+        <v>954</v>
       </c>
       <c r="AB75" t="s">
-        <v>561</v>
+        <v>813</v>
       </c>
       <c r="AC75" t="s">
-        <v>650</v>
+        <v>955</v>
       </c>
       <c r="AE75" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF75" t="s">
-        <v>124</v>
+        <v>495</v>
       </c>
       <c r="AG75" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH75" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI75" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ75" t="s">
-        <v>563</v>
+        <v>956</v>
       </c>
       <c r="AP75" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ75">
-        <v>842</v>
+        <v>793</v>
       </c>
       <c r="AR75" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS75" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU75" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="76" spans="1:52">
       <c r="A76" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B76" t="s">
-        <v>867</v>
+        <v>957</v>
       </c>
       <c r="C76" t="s">
-        <v>868</v>
+        <v>958</v>
       </c>
       <c r="D76" s="4" t="s">
-        <v>869</v>
+        <v>959</v>
       </c>
       <c r="E76" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>567</v>
+        <v>118</v>
       </c>
       <c r="G76" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H76" t="s">
-        <v>870</v>
+        <v>960</v>
       </c>
       <c r="I76" t="s">
-        <v>871</v>
+        <v>961</v>
       </c>
       <c r="J76" t="s">
-        <v>299</v>
+        <v>962</v>
       </c>
       <c r="M76" t="s">
-        <v>33</v>
+        <v>963</v>
       </c>
       <c r="O76" t="s">
-        <v>441</v>
-[...5 lines deleted...]
-        <v>482</v>
+        <v>383</v>
       </c>
       <c r="X76" t="s">
-        <v>872</v>
+        <v>964</v>
       </c>
       <c r="Y76" t="s">
-        <v>873</v>
-[...2 lines deleted...]
-        <v>874</v>
+        <v>965</v>
       </c>
       <c r="AA76" t="s">
-        <v>875</v>
+        <v>966</v>
+      </c>
+      <c r="AB76" t="s">
+        <v>967</v>
       </c>
       <c r="AE76" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF76" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG76" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH76" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI76" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ76" t="s">
-        <v>876</v>
+        <v>968</v>
       </c>
       <c r="AP76" t="s">
-        <v>128</v>
+        <v>131</v>
+      </c>
+      <c r="AQ76">
+        <v>450</v>
       </c>
       <c r="AR76" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS76" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU76" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="77" spans="1:52">
       <c r="A77" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B77" t="s">
-        <v>877</v>
+        <v>969</v>
       </c>
       <c r="C77" t="s">
-        <v>878</v>
+        <v>970</v>
       </c>
       <c r="D77" s="4" t="s">
-        <v>879</v>
+        <v>971</v>
       </c>
       <c r="E77" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F77" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G77" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H77" t="s">
-        <v>880</v>
+        <v>972</v>
       </c>
       <c r="I77" t="s">
-        <v>881</v>
-[...14 lines deleted...]
-        <v>882</v>
+        <v>612</v>
       </c>
       <c r="X77" t="s">
-        <v>883</v>
+        <v>973</v>
       </c>
       <c r="Y77" t="s">
-        <v>884</v>
+        <v>202</v>
       </c>
       <c r="AB77" t="s">
-        <v>885</v>
+        <v>616</v>
       </c>
       <c r="AC77" t="s">
-        <v>886</v>
+        <v>617</v>
       </c>
       <c r="AE77" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF77" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG77" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH77" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI77" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ77" t="s">
-        <v>887</v>
+        <v>974</v>
       </c>
       <c r="AP77" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ77">
-        <v>125</v>
+        <v>761</v>
       </c>
       <c r="AR77" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS77" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU77" t="s">
-        <v>225</v>
+        <v>194</v>
       </c>
     </row>
     <row r="78" spans="1:52">
       <c r="A78" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B78" t="s">
-        <v>888</v>
+        <v>975</v>
       </c>
       <c r="C78" t="s">
-        <v>889</v>
+        <v>976</v>
       </c>
       <c r="D78" s="4" t="s">
-        <v>890</v>
+        <v>977</v>
       </c>
       <c r="E78" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F78" t="s">
+        <v>333</v>
       </c>
       <c r="G78" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H78" t="s">
-        <v>891</v>
+        <v>978</v>
       </c>
       <c r="I78" t="s">
-        <v>892</v>
+        <v>979</v>
       </c>
       <c r="J78" t="s">
-        <v>893</v>
+        <v>980</v>
       </c>
       <c r="M78" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O78" t="s">
-        <v>441</v>
+        <v>478</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>636</v>
       </c>
       <c r="X78" t="s">
-        <v>894</v>
+        <v>981</v>
       </c>
       <c r="Y78" t="s">
-        <v>895</v>
-[...5 lines deleted...]
-        <v>897</v>
+        <v>730</v>
+      </c>
+      <c r="AB78" t="s">
+        <v>982</v>
+      </c>
+      <c r="AC78" t="s">
+        <v>983</v>
       </c>
       <c r="AE78" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF78" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG78" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH78" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI78" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ78" t="s">
-        <v>898</v>
+        <v>984</v>
       </c>
       <c r="AP78" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ78">
-        <v>950</v>
+        <v>674</v>
       </c>
       <c r="AR78" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS78" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU78" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
     </row>
     <row r="79" spans="1:52">
       <c r="A79" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B79" t="s">
-        <v>899</v>
+        <v>985</v>
       </c>
       <c r="C79" t="s">
-        <v>900</v>
+        <v>986</v>
       </c>
       <c r="D79" s="4" t="s">
-        <v>901</v>
+        <v>987</v>
       </c>
       <c r="E79" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F79" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G79" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H79" t="s">
-        <v>902</v>
+        <v>988</v>
       </c>
       <c r="I79" t="s">
-        <v>903</v>
+        <v>989</v>
       </c>
       <c r="J79" t="s">
-        <v>904</v>
+        <v>990</v>
       </c>
       <c r="M79" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>674</v>
+        <v>991</v>
       </c>
       <c r="X79" t="s">
-        <v>905</v>
+        <v>992</v>
       </c>
       <c r="Y79" t="s">
-        <v>906</v>
+        <v>993</v>
       </c>
       <c r="AB79" t="s">
-        <v>616</v>
+        <v>994</v>
       </c>
       <c r="AC79" t="s">
-        <v>907</v>
+        <v>995</v>
       </c>
       <c r="AE79" t="s">
-        <v>123</v>
+        <v>317</v>
       </c>
       <c r="AF79" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG79" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH79" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI79" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ79" t="s">
-        <v>908</v>
+        <v>996</v>
       </c>
       <c r="AP79" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ79">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>55</v>
       </c>
       <c r="AS79" t="s">
-        <v>130</v>
+        <v>997</v>
       </c>
       <c r="AU79" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="80" spans="1:52">
       <c r="A80" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B80" t="s">
-        <v>909</v>
+        <v>998</v>
       </c>
       <c r="C80" t="s">
-        <v>910</v>
+        <v>999</v>
       </c>
       <c r="D80" s="4" t="s">
-        <v>911</v>
+        <v>1000</v>
       </c>
       <c r="E80" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>118</v>
       </c>
       <c r="G80" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H80" t="s">
-        <v>331</v>
+        <v>1001</v>
       </c>
       <c r="I80" t="s">
-        <v>332</v>
+        <v>1002</v>
       </c>
       <c r="J80" t="s">
-        <v>912</v>
+        <v>1003</v>
       </c>
       <c r="M80" t="s">
-        <v>481</v>
+        <v>1004</v>
       </c>
       <c r="O80" t="s">
-        <v>33</v>
+        <v>1005</v>
       </c>
       <c r="Q80" t="s">
-        <v>441</v>
+        <v>1006</v>
+      </c>
+      <c r="S80" t="s">
+        <v>1007</v>
+      </c>
+      <c r="U80" t="s">
+        <v>1008</v>
       </c>
       <c r="X80" t="s">
-        <v>913</v>
+        <v>1009</v>
       </c>
       <c r="Y80" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>915</v>
+        <v>1010</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>1011</v>
+      </c>
+      <c r="AA80" t="s">
+        <v>1011</v>
       </c>
       <c r="AE80" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF80" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG80" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH80" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI80" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ80" t="s">
-        <v>916</v>
+        <v>1012</v>
       </c>
       <c r="AP80" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ80">
-        <v>511</v>
+        <v>1240</v>
       </c>
       <c r="AR80" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS80" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU80" t="s">
-        <v>191</v>
+        <v>228</v>
       </c>
     </row>
     <row r="81" spans="1:52">
       <c r="A81" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B81" t="s">
-        <v>917</v>
+        <v>1013</v>
       </c>
       <c r="C81" t="s">
-        <v>918</v>
+        <v>1014</v>
       </c>
       <c r="D81" s="4" t="s">
-        <v>919</v>
+        <v>1015</v>
       </c>
       <c r="E81" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F81" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G81" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H81" t="s">
-        <v>920</v>
+        <v>1016</v>
       </c>
       <c r="I81" t="s">
-        <v>921</v>
+        <v>1017</v>
+      </c>
+      <c r="J81" t="s">
+        <v>1018</v>
+      </c>
+      <c r="M81" t="s">
+        <v>580</v>
+      </c>
+      <c r="O81" t="s">
+        <v>424</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>1019</v>
       </c>
       <c r="X81" t="s">
-        <v>922</v>
+        <v>1020</v>
       </c>
       <c r="Y81" t="s">
-        <v>923</v>
+        <v>586</v>
       </c>
       <c r="AB81" t="s">
-        <v>924</v>
+        <v>1021</v>
       </c>
       <c r="AC81" t="s">
-        <v>925</v>
+        <v>416</v>
       </c>
       <c r="AE81" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF81" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG81" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH81" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI81" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ81" t="s">
-        <v>926</v>
+        <v>1022</v>
       </c>
       <c r="AP81" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ81">
-        <v>262</v>
+        <v>794</v>
       </c>
       <c r="AR81" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS81" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU81" t="s">
-        <v>145</v>
+        <v>194</v>
       </c>
     </row>
     <row r="82" spans="1:52">
       <c r="A82" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B82" t="s">
-        <v>927</v>
+        <v>1023</v>
       </c>
       <c r="C82" t="s">
-        <v>928</v>
+        <v>1024</v>
       </c>
       <c r="D82" s="4" t="s">
-        <v>929</v>
+        <v>1025</v>
       </c>
       <c r="E82" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>118</v>
       </c>
       <c r="G82" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H82" t="s">
-        <v>930</v>
+        <v>1026</v>
       </c>
       <c r="I82" t="s">
-        <v>931</v>
+        <v>1027</v>
       </c>
       <c r="J82" t="s">
-        <v>932</v>
+        <v>1028</v>
       </c>
       <c r="M82" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O82" t="s">
-        <v>674</v>
-[...8 lines deleted...]
-        <v>934</v>
+        <v>1029</v>
       </c>
       <c r="X82" t="s">
-        <v>935</v>
+        <v>1030</v>
       </c>
       <c r="Y82" t="s">
-        <v>596</v>
-[...5 lines deleted...]
-        <v>515</v>
+        <v>1031</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>595</v>
+      </c>
+      <c r="AA82" t="s">
+        <v>1032</v>
       </c>
       <c r="AE82" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF82" t="s">
-        <v>495</v>
+        <v>146</v>
       </c>
       <c r="AG82" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH82" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI82" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ82" t="s">
-        <v>937</v>
+        <v>1033</v>
       </c>
       <c r="AP82" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ82">
-        <v>1030</v>
+        <v>1397</v>
       </c>
       <c r="AR82" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS82" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU82" t="s">
-        <v>225</v>
+        <v>148</v>
       </c>
     </row>
     <row r="83" spans="1:52">
       <c r="A83" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B83" t="s">
-        <v>938</v>
+        <v>1034</v>
       </c>
       <c r="C83" t="s">
-        <v>939</v>
+        <v>1035</v>
       </c>
       <c r="D83" s="4" t="s">
-        <v>940</v>
+        <v>1036</v>
       </c>
       <c r="E83" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F83" t="s">
+        <v>333</v>
       </c>
       <c r="G83" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H83" t="s">
-        <v>941</v>
+        <v>1037</v>
       </c>
       <c r="I83" t="s">
-        <v>942</v>
+        <v>1038</v>
       </c>
       <c r="J83" t="s">
-        <v>943</v>
+        <v>1039</v>
       </c>
       <c r="M83" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O83" t="s">
-        <v>489</v>
+        <v>410</v>
       </c>
       <c r="Q83" t="s">
-        <v>441</v>
+        <v>535</v>
+      </c>
+      <c r="S83" t="s">
+        <v>1040</v>
+      </c>
+      <c r="U83" t="s">
+        <v>525</v>
       </c>
       <c r="X83" t="s">
-        <v>944</v>
+        <v>570</v>
       </c>
       <c r="Y83" t="s">
-        <v>945</v>
-[...2 lines deleted...]
-        <v>946</v>
+        <v>1041</v>
       </c>
       <c r="AB83" t="s">
-        <v>947</v>
+        <v>1042</v>
+      </c>
+      <c r="AC83" t="s">
+        <v>1043</v>
       </c>
       <c r="AE83" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF83" t="s">
-        <v>495</v>
+        <v>146</v>
       </c>
       <c r="AG83" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH83" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI83" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ83" t="s">
-        <v>948</v>
+        <v>1044</v>
       </c>
       <c r="AP83" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ83">
-        <v>1244</v>
+        <v>1579</v>
       </c>
       <c r="AR83" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS83" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU83" t="s">
-        <v>225</v>
+        <v>194</v>
       </c>
     </row>
     <row r="84" spans="1:52">
       <c r="A84" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B84" t="s">
-        <v>949</v>
+        <v>1045</v>
       </c>
       <c r="C84" t="s">
-        <v>950</v>
+        <v>1046</v>
       </c>
       <c r="D84" s="4" t="s">
-        <v>951</v>
+        <v>1047</v>
       </c>
       <c r="E84" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F84" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G84" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H84" t="s">
-        <v>952</v>
+        <v>1048</v>
       </c>
       <c r="I84" t="s">
-        <v>953</v>
+        <v>1049</v>
       </c>
       <c r="J84" t="s">
-        <v>954</v>
+        <v>1050</v>
       </c>
       <c r="M84" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O84" t="s">
-        <v>760</v>
+        <v>411</v>
       </c>
       <c r="Q84" t="s">
-        <v>955</v>
+        <v>410</v>
       </c>
       <c r="S84" t="s">
-        <v>933</v>
+        <v>409</v>
       </c>
       <c r="U84" t="s">
-        <v>489</v>
+        <v>1051</v>
       </c>
       <c r="X84" t="s">
-        <v>935</v>
+        <v>1052</v>
       </c>
       <c r="Y84" t="s">
-        <v>956</v>
+        <v>1053</v>
       </c>
       <c r="AB84" t="s">
-        <v>815</v>
+        <v>1042</v>
       </c>
       <c r="AC84" t="s">
-        <v>957</v>
+        <v>1054</v>
       </c>
       <c r="AE84" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF84" t="s">
-        <v>495</v>
+        <v>127</v>
       </c>
       <c r="AG84" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH84" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI84" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ84" t="s">
-        <v>958</v>
+        <v>1055</v>
       </c>
       <c r="AP84" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ84">
-        <v>793</v>
+        <v>617</v>
       </c>
       <c r="AR84" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS84" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU84" t="s">
-        <v>145</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:52">
       <c r="A85" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B85" t="s">
-        <v>959</v>
+        <v>1056</v>
       </c>
       <c r="C85" t="s">
-        <v>960</v>
+        <v>1057</v>
       </c>
       <c r="D85" s="4" t="s">
-        <v>961</v>
+        <v>1058</v>
       </c>
       <c r="E85" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G85" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H85" t="s">
-        <v>962</v>
+        <v>1059</v>
       </c>
       <c r="I85" t="s">
-        <v>963</v>
+        <v>1060</v>
       </c>
       <c r="J85" t="s">
-        <v>964</v>
+        <v>1018</v>
       </c>
       <c r="M85" t="s">
-        <v>965</v>
+        <v>36</v>
       </c>
       <c r="O85" t="s">
-        <v>441</v>
+        <v>383</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>410</v>
+      </c>
+      <c r="S85" t="s">
+        <v>479</v>
+      </c>
+      <c r="U85" t="s">
+        <v>480</v>
       </c>
       <c r="X85" t="s">
-        <v>966</v>
+        <v>1061</v>
       </c>
       <c r="Y85" t="s">
-        <v>967</v>
+        <v>1062</v>
       </c>
       <c r="AA85" t="s">
-        <v>968</v>
+        <v>1063</v>
       </c>
       <c r="AB85" t="s">
-        <v>969</v>
+        <v>1064</v>
       </c>
       <c r="AE85" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF85" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG85" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH85" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI85" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ85" t="s">
-        <v>970</v>
+        <v>1065</v>
       </c>
       <c r="AP85" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ85">
-        <v>450</v>
+        <v>738</v>
       </c>
       <c r="AR85" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS85" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU85" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
     </row>
     <row r="86" spans="1:52">
       <c r="A86" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B86" t="s">
-        <v>971</v>
+        <v>1066</v>
       </c>
       <c r="C86" t="s">
-        <v>972</v>
+        <v>1067</v>
       </c>
       <c r="D86" s="4" t="s">
-        <v>973</v>
+        <v>1068</v>
       </c>
       <c r="E86" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>118</v>
       </c>
       <c r="G86" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H86" t="s">
-        <v>974</v>
+        <v>1069</v>
       </c>
       <c r="I86" t="s">
-        <v>612</v>
+        <v>1070</v>
+      </c>
+      <c r="J86" t="s">
+        <v>1071</v>
+      </c>
+      <c r="M86" t="s">
+        <v>36</v>
+      </c>
+      <c r="O86" t="s">
+        <v>383</v>
       </c>
       <c r="X86" t="s">
-        <v>975</v>
+        <v>1072</v>
       </c>
       <c r="Y86" t="s">
-        <v>199</v>
+        <v>893</v>
+      </c>
+      <c r="AA86" t="s">
+        <v>1073</v>
       </c>
       <c r="AB86" t="s">
-        <v>616</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>1074</v>
       </c>
       <c r="AE86" t="s">
-        <v>123</v>
+        <v>317</v>
       </c>
       <c r="AF86" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG86" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH86" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI86" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ86" t="s">
+        <v>1075</v>
+      </c>
+      <c r="AP86" t="s">
+        <v>131</v>
+      </c>
+      <c r="AQ86">
         <v>976</v>
       </c>
-      <c r="AP86" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AR86" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS86" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU86" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="87" spans="1:52">
       <c r="A87" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B87" t="s">
-        <v>630</v>
+        <v>1076</v>
       </c>
       <c r="C87" t="s">
-        <v>631</v>
+        <v>1077</v>
       </c>
       <c r="D87" s="4" t="s">
-        <v>632</v>
+        <v>1078</v>
       </c>
       <c r="E87" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>118</v>
       </c>
       <c r="G87" t="s">
-        <v>117</v>
+        <v>1079</v>
       </c>
       <c r="H87" t="s">
-        <v>633</v>
+        <v>1080</v>
       </c>
       <c r="I87" t="s">
-        <v>634</v>
+        <v>1081</v>
       </c>
       <c r="J87" t="s">
-        <v>977</v>
+        <v>1082</v>
       </c>
       <c r="M87" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O87" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="Q87" t="s">
-        <v>636</v>
+        <v>411</v>
+      </c>
+      <c r="S87" t="s">
+        <v>1083</v>
       </c>
       <c r="X87" t="s">
-        <v>637</v>
+        <v>1084</v>
       </c>
       <c r="Y87" t="s">
-        <v>638</v>
+        <v>836</v>
+      </c>
+      <c r="AA87" t="s">
+        <v>1085</v>
       </c>
       <c r="AB87" t="s">
-        <v>639</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>1086</v>
       </c>
       <c r="AE87" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF87" t="s">
-        <v>143</v>
+        <v>127</v>
       </c>
       <c r="AG87" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH87" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI87" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ87" t="s">
-        <v>641</v>
+        <v>1087</v>
       </c>
       <c r="AP87" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ87">
-        <v>623</v>
+        <v>827</v>
       </c>
       <c r="AR87" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS87" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU87" t="s">
-        <v>225</v>
+        <v>148</v>
       </c>
     </row>
     <row r="88" spans="1:52">
       <c r="A88" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B88" t="s">
-        <v>978</v>
+        <v>1088</v>
       </c>
       <c r="C88" t="s">
-        <v>979</v>
+        <v>1089</v>
       </c>
       <c r="D88" s="4" t="s">
-        <v>980</v>
+        <v>1090</v>
       </c>
       <c r="E88" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F88" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G88" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H88" t="s">
-        <v>981</v>
+        <v>1091</v>
       </c>
       <c r="I88" t="s">
-        <v>982</v>
+        <v>1092</v>
       </c>
       <c r="J88" t="s">
-        <v>983</v>
+        <v>1093</v>
       </c>
       <c r="M88" t="s">
-        <v>33</v>
+        <v>424</v>
       </c>
       <c r="O88" t="s">
-        <v>481</v>
+        <v>397</v>
       </c>
       <c r="Q88" t="s">
-        <v>636</v>
+        <v>425</v>
+      </c>
+      <c r="S88" t="s">
+        <v>396</v>
+      </c>
+      <c r="U88" t="s">
+        <v>1094</v>
       </c>
       <c r="X88" t="s">
-        <v>984</v>
+        <v>1095</v>
       </c>
       <c r="Y88" t="s">
-        <v>731</v>
+        <v>1096</v>
       </c>
       <c r="AB88" t="s">
-        <v>985</v>
+        <v>1097</v>
       </c>
       <c r="AC88" t="s">
-        <v>986</v>
+        <v>561</v>
       </c>
       <c r="AE88" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF88" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG88" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH88" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI88" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ88" t="s">
-        <v>987</v>
+        <v>1098</v>
       </c>
       <c r="AP88" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ88">
-        <v>674</v>
+        <v>492</v>
       </c>
       <c r="AR88" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS88" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU88" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="89" spans="1:52">
       <c r="A89" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B89" t="s">
-        <v>988</v>
+        <v>1099</v>
       </c>
       <c r="C89" t="s">
-        <v>989</v>
+        <v>1100</v>
       </c>
       <c r="D89" s="4" t="s">
-        <v>990</v>
+        <v>1101</v>
       </c>
       <c r="E89" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F89" t="s">
-        <v>330</v>
+        <v>154</v>
       </c>
       <c r="G89" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H89" t="s">
-        <v>991</v>
+        <v>1102</v>
       </c>
       <c r="I89" t="s">
-        <v>992</v>
+        <v>1103</v>
       </c>
       <c r="J89" t="s">
-        <v>993</v>
+        <v>1104</v>
       </c>
       <c r="M89" t="s">
-        <v>994</v>
+        <v>36</v>
+      </c>
+      <c r="O89" t="s">
+        <v>1105</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>478</v>
+      </c>
+      <c r="S89" t="s">
+        <v>759</v>
+      </c>
+      <c r="U89" t="s">
+        <v>1106</v>
       </c>
       <c r="X89" t="s">
-        <v>995</v>
+        <v>1107</v>
       </c>
       <c r="Y89" t="s">
-        <v>996</v>
-[...5 lines deleted...]
-        <v>998</v>
+        <v>1108</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>1109</v>
+      </c>
+      <c r="AA89" t="s">
+        <v>1109</v>
       </c>
       <c r="AE89" t="s">
-        <v>314</v>
+        <v>126</v>
       </c>
       <c r="AF89" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG89" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH89" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI89" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ89" t="s">
-        <v>999</v>
+        <v>1110</v>
       </c>
       <c r="AP89" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ89">
-        <v>55</v>
+        <v>3500</v>
       </c>
       <c r="AS89" t="s">
-        <v>1000</v>
+        <v>133</v>
       </c>
       <c r="AU89" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="90" spans="1:52">
       <c r="A90" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B90" t="s">
-        <v>1001</v>
+        <v>1111</v>
       </c>
       <c r="C90" t="s">
-        <v>1002</v>
+        <v>1112</v>
       </c>
       <c r="D90" s="4" t="s">
-        <v>1003</v>
+        <v>1113</v>
       </c>
       <c r="E90" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G90" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H90" t="s">
-        <v>1004</v>
+        <v>1114</v>
       </c>
       <c r="I90" t="s">
-        <v>1005</v>
+        <v>1115</v>
       </c>
       <c r="J90" t="s">
-        <v>1006</v>
+        <v>1116</v>
       </c>
       <c r="M90" t="s">
-        <v>1007</v>
+        <v>36</v>
       </c>
       <c r="O90" t="s">
-        <v>1008</v>
+        <v>383</v>
       </c>
       <c r="Q90" t="s">
-        <v>1009</v>
+        <v>410</v>
       </c>
       <c r="S90" t="s">
-        <v>1010</v>
+        <v>441</v>
       </c>
       <c r="U90" t="s">
-        <v>1011</v>
+        <v>613</v>
       </c>
       <c r="X90" t="s">
-        <v>1012</v>
+        <v>1117</v>
       </c>
       <c r="Y90" t="s">
-        <v>1013</v>
-[...2 lines deleted...]
-        <v>1014</v>
+        <v>280</v>
       </c>
       <c r="AA90" t="s">
-        <v>1014</v>
+        <v>1118</v>
+      </c>
+      <c r="AB90" t="s">
+        <v>1119</v>
       </c>
       <c r="AE90" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF90" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG90" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH90" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI90" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ90" t="s">
-        <v>1015</v>
+        <v>1120</v>
       </c>
       <c r="AP90" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ90">
-        <v>1240</v>
+        <v>797</v>
       </c>
       <c r="AR90" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS90" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU90" t="s">
-        <v>225</v>
+        <v>194</v>
       </c>
     </row>
     <row r="91" spans="1:52">
       <c r="A91" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B91" t="s">
-        <v>1016</v>
+        <v>1121</v>
       </c>
       <c r="C91" t="s">
-        <v>1017</v>
+        <v>1122</v>
       </c>
       <c r="D91" s="4" t="s">
-        <v>1018</v>
+        <v>1123</v>
       </c>
       <c r="E91" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>118</v>
       </c>
       <c r="G91" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H91" t="s">
-        <v>1019</v>
+        <v>1124</v>
       </c>
       <c r="I91" t="s">
-        <v>1020</v>
+        <v>1125</v>
       </c>
       <c r="J91" t="s">
-        <v>1021</v>
+        <v>1126</v>
       </c>
       <c r="M91" t="s">
-        <v>580</v>
+        <v>1127</v>
       </c>
       <c r="O91" t="s">
-        <v>457</v>
+        <v>1128</v>
       </c>
       <c r="Q91" t="s">
-        <v>1022</v>
+        <v>1129</v>
+      </c>
+      <c r="S91" t="s">
+        <v>1130</v>
+      </c>
+      <c r="U91" t="s">
+        <v>1131</v>
       </c>
       <c r="X91" t="s">
-        <v>1023</v>
+        <v>1132</v>
       </c>
       <c r="Y91" t="s">
-        <v>586</v>
+        <v>1133</v>
+      </c>
+      <c r="AA91" t="s">
+        <v>1134</v>
       </c>
       <c r="AB91" t="s">
-        <v>1024</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>1135</v>
       </c>
       <c r="AE91" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF91" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG91" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH91" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI91" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ91" t="s">
-        <v>1025</v>
+        <v>1136</v>
       </c>
       <c r="AP91" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ91">
-        <v>794</v>
+        <v>714</v>
       </c>
       <c r="AR91" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS91" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU91" t="s">
-        <v>191</v>
+        <v>148</v>
       </c>
     </row>
     <row r="92" spans="1:52">
       <c r="A92" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B92" t="s">
-        <v>1026</v>
+        <v>1137</v>
       </c>
       <c r="C92" t="s">
-        <v>1027</v>
+        <v>1138</v>
       </c>
       <c r="D92" s="4" t="s">
-        <v>1028</v>
+        <v>1139</v>
       </c>
       <c r="E92" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G92" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H92" t="s">
-        <v>1029</v>
+        <v>1140</v>
       </c>
       <c r="I92" t="s">
-        <v>1030</v>
+        <v>1141</v>
       </c>
       <c r="J92" t="s">
-        <v>1031</v>
+        <v>1142</v>
       </c>
       <c r="M92" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O92" t="s">
-        <v>1032</v>
+        <v>673</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>409</v>
+      </c>
+      <c r="S92" t="s">
+        <v>411</v>
+      </c>
+      <c r="U92" t="s">
+        <v>759</v>
       </c>
       <c r="X92" t="s">
-        <v>1033</v>
+        <v>1143</v>
       </c>
       <c r="Y92" t="s">
-        <v>1034</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>1010</v>
       </c>
       <c r="AA92" t="s">
-        <v>1035</v>
+        <v>944</v>
+      </c>
+      <c r="AB92" t="s">
+        <v>1144</v>
       </c>
       <c r="AE92" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF92" t="s">
-        <v>143</v>
+        <v>127</v>
       </c>
       <c r="AG92" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH92" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI92" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ92" t="s">
-        <v>1036</v>
+        <v>1145</v>
       </c>
       <c r="AP92" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ92">
-        <v>1397</v>
+        <v>1367</v>
       </c>
       <c r="AR92" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS92" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU92" t="s">
-        <v>145</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:52">
       <c r="A93" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B93" t="s">
-        <v>1037</v>
+        <v>1146</v>
       </c>
       <c r="C93" t="s">
-        <v>1038</v>
+        <v>1147</v>
       </c>
       <c r="D93" s="4" t="s">
-        <v>1039</v>
+        <v>1148</v>
       </c>
       <c r="E93" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F93" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G93" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H93" t="s">
-        <v>1040</v>
+        <v>1149</v>
       </c>
       <c r="I93" t="s">
-        <v>1041</v>
+        <v>1150</v>
       </c>
       <c r="J93" t="s">
-        <v>1042</v>
+        <v>1151</v>
       </c>
       <c r="M93" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O93" t="s">
-        <v>453</v>
+        <v>1152</v>
       </c>
       <c r="Q93" t="s">
-        <v>535</v>
-[...5 lines deleted...]
-        <v>525</v>
+        <v>383</v>
       </c>
       <c r="X93" t="s">
-        <v>570</v>
+        <v>1153</v>
       </c>
       <c r="Y93" t="s">
-        <v>1044</v>
+        <v>1154</v>
       </c>
       <c r="AB93" t="s">
-        <v>1045</v>
+        <v>1155</v>
       </c>
       <c r="AC93" t="s">
-        <v>1046</v>
+        <v>1156</v>
       </c>
       <c r="AE93" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF93" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG93" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH93" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI93" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ93" t="s">
-        <v>1047</v>
+        <v>1157</v>
       </c>
       <c r="AP93" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ93">
-        <v>1579</v>
+        <v>568</v>
       </c>
       <c r="AR93" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS93" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU93" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
     </row>
     <row r="94" spans="1:52">
       <c r="A94" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B94" t="s">
-        <v>1048</v>
+        <v>1158</v>
       </c>
       <c r="C94" t="s">
-        <v>1049</v>
+        <v>1159</v>
       </c>
       <c r="D94" s="4" t="s">
-        <v>1050</v>
+        <v>1160</v>
       </c>
       <c r="E94" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>118</v>
       </c>
       <c r="G94" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H94" t="s">
-        <v>1051</v>
+        <v>1161</v>
       </c>
       <c r="I94" t="s">
-        <v>1052</v>
+        <v>1162</v>
       </c>
       <c r="J94" t="s">
-        <v>1053</v>
+        <v>1163</v>
       </c>
       <c r="M94" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O94" t="s">
-        <v>454</v>
+        <v>383</v>
       </c>
       <c r="Q94" t="s">
-        <v>453</v>
+        <v>410</v>
       </c>
       <c r="S94" t="s">
-        <v>452</v>
+        <v>534</v>
       </c>
       <c r="U94" t="s">
-        <v>1054</v>
+        <v>535</v>
       </c>
       <c r="X94" t="s">
-        <v>1055</v>
+        <v>1164</v>
       </c>
       <c r="Y94" t="s">
-        <v>1056</v>
+        <v>260</v>
+      </c>
+      <c r="AA94" t="s">
+        <v>124</v>
       </c>
       <c r="AB94" t="s">
-        <v>1045</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>537</v>
       </c>
       <c r="AE94" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF94" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="AG94" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH94" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI94" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ94" t="s">
-        <v>1058</v>
+        <v>1165</v>
       </c>
       <c r="AP94" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ94">
-        <v>617</v>
+        <v>1007</v>
       </c>
       <c r="AR94" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS94" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU94" t="s">
-        <v>225</v>
+        <v>206</v>
       </c>
     </row>
     <row r="95" spans="1:52">
       <c r="A95" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B95" t="s">
-        <v>1059</v>
+        <v>1166</v>
       </c>
       <c r="C95" t="s">
-        <v>1060</v>
+        <v>1167</v>
       </c>
       <c r="D95" s="4" t="s">
-        <v>1061</v>
+        <v>1168</v>
       </c>
       <c r="E95" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F95" t="s">
+        <v>333</v>
       </c>
       <c r="G95" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H95" t="s">
-        <v>1062</v>
+        <v>1169</v>
       </c>
       <c r="I95" t="s">
-        <v>1063</v>
+        <v>1170</v>
       </c>
       <c r="J95" t="s">
-        <v>1021</v>
+        <v>1171</v>
       </c>
       <c r="M95" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O95" t="s">
-        <v>441</v>
+        <v>383</v>
       </c>
       <c r="Q95" t="s">
-        <v>453</v>
+        <v>410</v>
       </c>
       <c r="S95" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="X95" t="s">
-        <v>1064</v>
+        <v>1172</v>
       </c>
       <c r="Y95" t="s">
-        <v>1065</v>
-[...2 lines deleted...]
-        <v>1066</v>
+        <v>1173</v>
       </c>
       <c r="AB95" t="s">
-        <v>1067</v>
+        <v>1174</v>
+      </c>
+      <c r="AC95" t="s">
+        <v>1119</v>
       </c>
       <c r="AE95" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF95" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG95" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH95" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI95" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ95" t="s">
-        <v>1068</v>
+        <v>874</v>
       </c>
       <c r="AP95" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ95">
-        <v>738</v>
+        <v>749</v>
       </c>
       <c r="AR95" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS95" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU95" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
     </row>
     <row r="96" spans="1:52">
       <c r="A96" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B96" t="s">
-        <v>1069</v>
+        <v>1175</v>
       </c>
       <c r="C96" t="s">
-        <v>1070</v>
+        <v>1176</v>
       </c>
       <c r="D96" s="4" t="s">
-        <v>1071</v>
+        <v>1177</v>
       </c>
       <c r="E96" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G96" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H96" t="s">
-        <v>1072</v>
+        <v>1178</v>
       </c>
       <c r="I96" t="s">
-        <v>1073</v>
+        <v>1179</v>
       </c>
       <c r="J96" t="s">
-        <v>1074</v>
+        <v>1180</v>
       </c>
       <c r="M96" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O96" t="s">
-        <v>441</v>
+        <v>383</v>
       </c>
       <c r="X96" t="s">
-        <v>1075</v>
+        <v>1181</v>
       </c>
       <c r="Y96" t="s">
-        <v>895</v>
+        <v>1182</v>
       </c>
       <c r="AA96" t="s">
-        <v>1076</v>
+        <v>1183</v>
       </c>
       <c r="AB96" t="s">
-        <v>1077</v>
+        <v>1184</v>
       </c>
       <c r="AE96" t="s">
-        <v>314</v>
+        <v>126</v>
       </c>
       <c r="AF96" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG96" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH96" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI96" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ96" t="s">
-        <v>1078</v>
+        <v>1185</v>
       </c>
       <c r="AP96" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ96">
-        <v>976</v>
+        <v>994</v>
       </c>
       <c r="AR96" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS96" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU96" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
     </row>
     <row r="97" spans="1:52">
       <c r="A97" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B97" t="s">
-        <v>1069</v>
+        <v>1186</v>
       </c>
       <c r="C97" t="s">
-        <v>1070</v>
+        <v>1187</v>
       </c>
       <c r="D97" s="4" t="s">
-        <v>1071</v>
+        <v>1188</v>
       </c>
       <c r="E97" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F97" t="s">
+        <v>333</v>
       </c>
       <c r="G97" t="s">
-        <v>117</v>
+        <v>1189</v>
       </c>
       <c r="H97" t="s">
-        <v>1072</v>
+        <v>1190</v>
       </c>
       <c r="I97" t="s">
-        <v>1073</v>
+        <v>1191</v>
       </c>
       <c r="J97" t="s">
-        <v>1079</v>
+        <v>1192</v>
       </c>
       <c r="M97" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O97" t="s">
-        <v>441</v>
+        <v>1193</v>
+      </c>
+      <c r="Q97" t="s">
+        <v>383</v>
       </c>
       <c r="X97" t="s">
-        <v>1075</v>
+        <v>1194</v>
       </c>
       <c r="Y97" t="s">
-        <v>895</v>
-[...2 lines deleted...]
-        <v>1076</v>
+        <v>1195</v>
       </c>
       <c r="AB97" t="s">
-        <v>1077</v>
+        <v>1196</v>
+      </c>
+      <c r="AC97" t="s">
+        <v>1197</v>
       </c>
       <c r="AE97" t="s">
-        <v>314</v>
+        <v>126</v>
       </c>
       <c r="AF97" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG97" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH97" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI97" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ97" t="s">
-        <v>1078</v>
+        <v>1198</v>
       </c>
       <c r="AP97" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ97">
-        <v>976</v>
+        <v>84</v>
       </c>
       <c r="AR97" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS97" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU97" t="s">
-        <v>191</v>
+        <v>148</v>
       </c>
     </row>
     <row r="98" spans="1:52">
       <c r="A98" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B98" t="s">
-        <v>1080</v>
+        <v>1199</v>
       </c>
       <c r="C98" t="s">
-        <v>1081</v>
+        <v>1200</v>
       </c>
       <c r="D98" s="4" t="s">
-        <v>1082</v>
+        <v>1201</v>
       </c>
       <c r="E98" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F98" t="s">
+        <v>333</v>
       </c>
       <c r="G98" t="s">
-        <v>1083</v>
+        <v>120</v>
       </c>
       <c r="H98" t="s">
-        <v>1084</v>
+        <v>1202</v>
       </c>
       <c r="I98" t="s">
-        <v>1085</v>
+        <v>1203</v>
       </c>
       <c r="J98" t="s">
-        <v>1086</v>
+        <v>1192</v>
       </c>
       <c r="M98" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O98" t="s">
-        <v>481</v>
+        <v>1204</v>
       </c>
       <c r="Q98" t="s">
-        <v>454</v>
+        <v>409</v>
       </c>
       <c r="S98" t="s">
-        <v>1087</v>
+        <v>410</v>
+      </c>
+      <c r="U98" t="s">
+        <v>1205</v>
       </c>
       <c r="X98" t="s">
-        <v>1088</v>
+        <v>1206</v>
       </c>
       <c r="Y98" t="s">
-        <v>838</v>
-[...2 lines deleted...]
-        <v>1089</v>
+        <v>1207</v>
       </c>
       <c r="AB98" t="s">
-        <v>1090</v>
+        <v>1208</v>
+      </c>
+      <c r="AC98" t="s">
+        <v>1209</v>
       </c>
       <c r="AE98" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF98" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="AG98" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH98" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI98" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ98" t="s">
-        <v>1091</v>
+        <v>1210</v>
       </c>
       <c r="AP98" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ98">
-        <v>827</v>
+        <v>453</v>
       </c>
       <c r="AR98" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS98" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU98" t="s">
-        <v>145</v>
+        <v>206</v>
       </c>
     </row>
     <row r="99" spans="1:52">
       <c r="A99" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B99" t="s">
-        <v>1092</v>
+        <v>1211</v>
       </c>
       <c r="C99" t="s">
-        <v>1093</v>
+        <v>1212</v>
       </c>
       <c r="D99" s="4" t="s">
-        <v>1094</v>
+        <v>1213</v>
       </c>
       <c r="E99" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F99" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G99" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H99" t="s">
-        <v>1095</v>
+        <v>1214</v>
       </c>
       <c r="I99" t="s">
-        <v>1096</v>
+        <v>1215</v>
       </c>
       <c r="J99" t="s">
-        <v>1097</v>
+        <v>302</v>
       </c>
       <c r="M99" t="s">
-        <v>457</v>
+        <v>424</v>
       </c>
       <c r="O99" t="s">
-        <v>448</v>
+        <v>727</v>
       </c>
       <c r="Q99" t="s">
-        <v>458</v>
-[...5 lines deleted...]
-        <v>1098</v>
+        <v>1216</v>
       </c>
       <c r="X99" t="s">
-        <v>1099</v>
+        <v>1217</v>
       </c>
       <c r="Y99" t="s">
-        <v>1100</v>
+        <v>1218</v>
       </c>
       <c r="AB99" t="s">
-        <v>1101</v>
+        <v>1219</v>
       </c>
       <c r="AC99" t="s">
-        <v>561</v>
+        <v>1220</v>
       </c>
       <c r="AE99" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF99" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG99" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH99" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI99" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ99" t="s">
-        <v>1102</v>
+        <v>1221</v>
       </c>
       <c r="AP99" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ99">
-        <v>492</v>
+        <v>453</v>
       </c>
       <c r="AR99" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS99" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU99" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
     </row>
     <row r="100" spans="1:52">
       <c r="A100" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B100" t="s">
-        <v>1103</v>
+        <v>1222</v>
       </c>
       <c r="C100" t="s">
-        <v>1104</v>
+        <v>1223</v>
       </c>
       <c r="D100" s="4" t="s">
-        <v>1105</v>
+        <v>1224</v>
       </c>
       <c r="E100" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F100" t="s">
-        <v>151</v>
+        <v>333</v>
       </c>
       <c r="G100" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H100" t="s">
-        <v>1106</v>
+        <v>1225</v>
       </c>
       <c r="I100" t="s">
-        <v>1107</v>
+        <v>1226</v>
       </c>
       <c r="J100" t="s">
-        <v>1108</v>
+        <v>1227</v>
       </c>
       <c r="M100" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O100" t="s">
-        <v>1109</v>
+        <v>383</v>
       </c>
       <c r="Q100" t="s">
-        <v>481</v>
+        <v>410</v>
       </c>
       <c r="S100" t="s">
-        <v>760</v>
+        <v>1228</v>
       </c>
       <c r="U100" t="s">
-        <v>1110</v>
+        <v>1229</v>
       </c>
       <c r="X100" t="s">
-        <v>1111</v>
+        <v>1230</v>
       </c>
       <c r="Y100" t="s">
-        <v>1112</v>
-[...5 lines deleted...]
-        <v>1113</v>
+        <v>1231</v>
+      </c>
+      <c r="AB100" t="s">
+        <v>1232</v>
+      </c>
+      <c r="AC100" t="s">
+        <v>1233</v>
       </c>
       <c r="AE100" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF100" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG100" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH100" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI100" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ100" t="s">
-        <v>1114</v>
+        <v>1234</v>
       </c>
       <c r="AP100" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ100">
-        <v>3500</v>
+        <v>804</v>
+      </c>
+      <c r="AR100" t="s">
+        <v>132</v>
       </c>
       <c r="AS100" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU100" t="s">
-        <v>145</v>
+        <v>194</v>
       </c>
     </row>
     <row r="101" spans="1:52">
       <c r="A101" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B101" t="s">
-        <v>1115</v>
+        <v>1235</v>
       </c>
       <c r="C101" t="s">
-        <v>1116</v>
+        <v>1236</v>
       </c>
       <c r="D101" s="4" t="s">
-        <v>1117</v>
+        <v>1237</v>
       </c>
       <c r="E101" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G101" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H101" t="s">
-        <v>1118</v>
+        <v>1238</v>
       </c>
       <c r="I101" t="s">
-        <v>1119</v>
+        <v>1239</v>
       </c>
       <c r="J101" t="s">
-        <v>1120</v>
+        <v>1240</v>
       </c>
       <c r="M101" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O101" t="s">
-        <v>441</v>
+        <v>409</v>
       </c>
       <c r="Q101" t="s">
-        <v>453</v>
+        <v>411</v>
       </c>
       <c r="S101" t="s">
-        <v>464</v>
+        <v>1083</v>
       </c>
       <c r="U101" t="s">
-        <v>613</v>
+        <v>1241</v>
       </c>
       <c r="X101" t="s">
-        <v>1121</v>
+        <v>1242</v>
       </c>
       <c r="Y101" t="s">
-        <v>277</v>
+        <v>1243</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>493</v>
       </c>
       <c r="AA101" t="s">
-        <v>1122</v>
-[...2 lines deleted...]
-        <v>1123</v>
+        <v>493</v>
       </c>
       <c r="AE101" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF101" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG101" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH101" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI101" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ101" t="s">
-        <v>1124</v>
+        <v>1244</v>
       </c>
       <c r="AP101" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ101">
-        <v>797</v>
+        <v>1174</v>
       </c>
       <c r="AR101" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS101" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU101" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
     </row>
     <row r="102" spans="1:52">
       <c r="A102" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B102" t="s">
-        <v>1125</v>
+        <v>1245</v>
       </c>
       <c r="C102" t="s">
-        <v>1126</v>
+        <v>1246</v>
       </c>
       <c r="D102" s="4" t="s">
-        <v>1127</v>
+        <v>1247</v>
       </c>
       <c r="E102" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F102" t="s">
+        <v>333</v>
       </c>
       <c r="G102" t="s">
-        <v>117</v>
+        <v>1189</v>
       </c>
       <c r="H102" t="s">
-        <v>1128</v>
+        <v>1248</v>
       </c>
       <c r="I102" t="s">
-        <v>1129</v>
+        <v>1249</v>
       </c>
       <c r="J102" t="s">
-        <v>1130</v>
+        <v>1250</v>
       </c>
       <c r="M102" t="s">
-        <v>1131</v>
+        <v>36</v>
       </c>
       <c r="O102" t="s">
-        <v>1132</v>
+        <v>1193</v>
       </c>
       <c r="Q102" t="s">
-        <v>1133</v>
-[...5 lines deleted...]
-        <v>1135</v>
+        <v>383</v>
       </c>
       <c r="X102" t="s">
-        <v>1136</v>
+        <v>1251</v>
       </c>
       <c r="Y102" t="s">
-        <v>1137</v>
-[...2 lines deleted...]
-        <v>1138</v>
+        <v>1252</v>
       </c>
       <c r="AB102" t="s">
-        <v>1139</v>
+        <v>1253</v>
+      </c>
+      <c r="AC102" t="s">
+        <v>1254</v>
       </c>
       <c r="AE102" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF102" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG102" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH102" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI102" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ102" t="s">
-        <v>1140</v>
+        <v>1255</v>
       </c>
       <c r="AP102" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ102">
-        <v>714</v>
+        <v>93</v>
       </c>
       <c r="AR102" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS102" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU102" t="s">
-        <v>145</v>
+        <v>148</v>
+      </c>
+      <c r="AX102" t="s">
+        <v>149</v>
+      </c>
+      <c r="AZ102" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="103" spans="1:52">
       <c r="A103" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B103" t="s">
-        <v>1141</v>
+        <v>1256</v>
       </c>
       <c r="C103" t="s">
-        <v>1142</v>
+        <v>1257</v>
       </c>
       <c r="D103" s="4" t="s">
-        <v>1143</v>
+        <v>1258</v>
       </c>
       <c r="E103" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G103" t="s">
-        <v>117</v>
+        <v>1189</v>
       </c>
       <c r="H103" t="s">
-        <v>1144</v>
+        <v>1259</v>
       </c>
       <c r="I103" t="s">
-        <v>1145</v>
+        <v>1260</v>
       </c>
       <c r="J103" t="s">
-        <v>1146</v>
+        <v>1261</v>
       </c>
       <c r="M103" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O103" t="s">
-        <v>673</v>
+        <v>1193</v>
       </c>
       <c r="Q103" t="s">
-        <v>452</v>
+        <v>1262</v>
       </c>
       <c r="S103" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-        <v>760</v>
+        <v>1263</v>
       </c>
       <c r="X103" t="s">
-        <v>1147</v>
+        <v>1264</v>
       </c>
       <c r="Y103" t="s">
-        <v>1013</v>
+        <v>1265</v>
       </c>
       <c r="AA103" t="s">
-        <v>946</v>
+        <v>369</v>
       </c>
       <c r="AB103" t="s">
-        <v>1148</v>
+        <v>1266</v>
       </c>
       <c r="AE103" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF103" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="AG103" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH103" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI103" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ103" t="s">
-        <v>1149</v>
+        <v>1267</v>
       </c>
       <c r="AP103" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ103">
-        <v>1367</v>
+        <v>129</v>
       </c>
       <c r="AR103" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS103" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU103" t="s">
-        <v>203</v>
+        <v>148</v>
       </c>
     </row>
     <row r="104" spans="1:52">
       <c r="A104" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B104" t="s">
-        <v>1141</v>
+        <v>1268</v>
       </c>
       <c r="C104" t="s">
-        <v>1142</v>
+        <v>1269</v>
       </c>
       <c r="D104" s="4" t="s">
-        <v>1143</v>
+        <v>1270</v>
       </c>
       <c r="E104" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F104" t="s">
+        <v>509</v>
       </c>
       <c r="G104" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H104" t="s">
-        <v>1144</v>
+        <v>1271</v>
       </c>
       <c r="I104" t="s">
-        <v>1145</v>
+        <v>1272</v>
       </c>
       <c r="J104" t="s">
-        <v>1150</v>
+        <v>302</v>
       </c>
       <c r="M104" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O104" t="s">
-        <v>673</v>
-[...8 lines deleted...]
-        <v>760</v>
+        <v>411</v>
       </c>
       <c r="X104" t="s">
-        <v>1147</v>
+        <v>1273</v>
       </c>
       <c r="Y104" t="s">
-        <v>1013</v>
-[...2 lines deleted...]
-        <v>946</v>
+        <v>1021</v>
       </c>
       <c r="AB104" t="s">
-        <v>1148</v>
+        <v>1274</v>
+      </c>
+      <c r="AC104" t="s">
+        <v>1274</v>
       </c>
       <c r="AE104" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF104" t="s">
-        <v>124</v>
+        <v>146</v>
       </c>
       <c r="AG104" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH104" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI104" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ104" t="s">
-        <v>1149</v>
+        <v>1275</v>
       </c>
       <c r="AP104" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ104">
-        <v>1367</v>
+        <v>94</v>
       </c>
       <c r="AR104" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS104" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU104" t="s">
-        <v>203</v>
+        <v>148</v>
       </c>
     </row>
     <row r="105" spans="1:52">
       <c r="A105" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B105" t="s">
-        <v>1151</v>
+        <v>1276</v>
       </c>
       <c r="C105" t="s">
-        <v>1152</v>
+        <v>1277</v>
       </c>
       <c r="D105" s="4" t="s">
-        <v>1153</v>
+        <v>1278</v>
       </c>
       <c r="E105" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F105" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G105" t="s">
-        <v>117</v>
+        <v>1279</v>
       </c>
       <c r="H105" t="s">
-        <v>1154</v>
+        <v>1280</v>
       </c>
       <c r="I105" t="s">
-        <v>1155</v>
+        <v>1281</v>
       </c>
       <c r="J105" t="s">
-        <v>1156</v>
+        <v>1282</v>
       </c>
       <c r="M105" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O105" t="s">
-        <v>1157</v>
+        <v>441</v>
       </c>
       <c r="Q105" t="s">
-        <v>441</v>
+        <v>1283</v>
       </c>
       <c r="X105" t="s">
-        <v>1158</v>
+        <v>1284</v>
       </c>
       <c r="Y105" t="s">
-        <v>1159</v>
+        <v>1285</v>
       </c>
       <c r="AB105" t="s">
-        <v>1160</v>
+        <v>1286</v>
       </c>
       <c r="AC105" t="s">
-        <v>1161</v>
+        <v>1287</v>
       </c>
       <c r="AE105" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF105" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG105" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH105" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI105" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ105" t="s">
-        <v>1162</v>
+        <v>1288</v>
       </c>
       <c r="AP105" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ105">
-        <v>568</v>
+        <v>144</v>
       </c>
       <c r="AR105" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS105" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU105" t="s">
-        <v>203</v>
+        <v>148</v>
       </c>
     </row>
     <row r="106" spans="1:52">
       <c r="A106" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B106" t="s">
-        <v>1163</v>
+        <v>1289</v>
       </c>
       <c r="C106" t="s">
-        <v>1164</v>
+        <v>1290</v>
       </c>
       <c r="D106" s="4" t="s">
-        <v>1165</v>
+        <v>1291</v>
       </c>
       <c r="E106" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F106" t="s">
+        <v>333</v>
       </c>
       <c r="G106" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H106" t="s">
-        <v>1166</v>
+        <v>1292</v>
       </c>
       <c r="I106" t="s">
-        <v>1167</v>
-[...17 lines deleted...]
-        <v>535</v>
+        <v>1293</v>
       </c>
       <c r="X106" t="s">
-        <v>1169</v>
+        <v>1294</v>
       </c>
       <c r="Y106" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>617</v>
       </c>
       <c r="AB106" t="s">
-        <v>537</v>
+        <v>1295</v>
+      </c>
+      <c r="AC106" t="s">
+        <v>1296</v>
       </c>
       <c r="AE106" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF106" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG106" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH106" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI106" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ106" t="s">
-        <v>1170</v>
+        <v>1297</v>
       </c>
       <c r="AP106" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ106">
-        <v>1007</v>
+        <v>425</v>
       </c>
       <c r="AR106" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS106" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU106" t="s">
-        <v>203</v>
+        <v>148</v>
       </c>
     </row>
     <row r="107" spans="1:52">
       <c r="A107" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B107" t="s">
-        <v>1163</v>
+        <v>1298</v>
       </c>
       <c r="C107" t="s">
-        <v>1164</v>
+        <v>1299</v>
       </c>
       <c r="D107" s="4" t="s">
-        <v>1165</v>
+        <v>1300</v>
       </c>
       <c r="E107" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F107" t="s">
+        <v>333</v>
       </c>
       <c r="G107" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H107" t="s">
-        <v>1166</v>
+        <v>1301</v>
       </c>
       <c r="I107" t="s">
-        <v>1167</v>
-[...17 lines deleted...]
-        <v>535</v>
+        <v>1302</v>
       </c>
       <c r="X107" t="s">
-        <v>1169</v>
+        <v>1303</v>
       </c>
       <c r="Y107" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>1304</v>
       </c>
       <c r="AB107" t="s">
-        <v>537</v>
+        <v>1305</v>
+      </c>
+      <c r="AC107" t="s">
+        <v>1306</v>
       </c>
       <c r="AE107" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF107" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG107" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH107" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI107" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ107" t="s">
-        <v>1170</v>
+        <v>1307</v>
       </c>
       <c r="AP107" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ107">
-        <v>1007</v>
+        <v>1010</v>
       </c>
       <c r="AR107" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS107" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU107" t="s">
-        <v>203</v>
+        <v>148</v>
       </c>
     </row>
     <row r="108" spans="1:52">
       <c r="A108" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B108" t="s">
-        <v>1172</v>
+        <v>1308</v>
       </c>
       <c r="C108" t="s">
-        <v>1173</v>
+        <v>1309</v>
       </c>
       <c r="D108" s="4" t="s">
-        <v>1174</v>
+        <v>1310</v>
       </c>
       <c r="E108" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>118</v>
       </c>
       <c r="G108" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H108" t="s">
-        <v>1175</v>
+        <v>1311</v>
       </c>
       <c r="I108" t="s">
-        <v>1176</v>
-[...14 lines deleted...]
-        <v>482</v>
+        <v>1312</v>
       </c>
       <c r="X108" t="s">
-        <v>1178</v>
+        <v>1313</v>
       </c>
       <c r="Y108" t="s">
-        <v>1179</v>
+        <v>1010</v>
+      </c>
+      <c r="AA108" t="s">
+        <v>595</v>
       </c>
       <c r="AB108" t="s">
-        <v>1180</v>
-[...2 lines deleted...]
-        <v>1123</v>
+        <v>1314</v>
       </c>
       <c r="AE108" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF108" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG108" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH108" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI108" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ108" t="s">
-        <v>876</v>
+        <v>1315</v>
       </c>
       <c r="AP108" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ108">
-        <v>749</v>
+        <v>861</v>
       </c>
       <c r="AR108" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS108" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU108" t="s">
-        <v>191</v>
+        <v>148</v>
       </c>
     </row>
     <row r="109" spans="1:52">
       <c r="A109" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B109" t="s">
-        <v>1181</v>
+        <v>1316</v>
       </c>
       <c r="C109" t="s">
-        <v>1182</v>
+        <v>1317</v>
       </c>
       <c r="D109" s="4" t="s">
-        <v>1183</v>
+        <v>1318</v>
       </c>
       <c r="E109" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F109" t="s">
+        <v>333</v>
       </c>
       <c r="G109" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H109" t="s">
-        <v>1184</v>
+        <v>1319</v>
       </c>
       <c r="I109" t="s">
-        <v>1185</v>
-[...8 lines deleted...]
-        <v>441</v>
+        <v>1320</v>
       </c>
       <c r="X109" t="s">
-        <v>1187</v>
+        <v>1321</v>
       </c>
       <c r="Y109" t="s">
-        <v>1188</v>
-[...2 lines deleted...]
-        <v>1189</v>
+        <v>705</v>
       </c>
       <c r="AB109" t="s">
-        <v>1190</v>
+        <v>1322</v>
+      </c>
+      <c r="AC109" t="s">
+        <v>1323</v>
       </c>
       <c r="AE109" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF109" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG109" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH109" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI109" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ109" t="s">
-        <v>1191</v>
+        <v>1324</v>
       </c>
       <c r="AP109" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ109">
-        <v>994</v>
+        <v>882</v>
       </c>
       <c r="AR109" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS109" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU109" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="110" spans="1:52">
       <c r="A110" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B110" t="s">
-        <v>1192</v>
+        <v>1325</v>
       </c>
       <c r="C110" t="s">
-        <v>1193</v>
+        <v>1326</v>
       </c>
       <c r="D110" s="4" t="s">
-        <v>1194</v>
+        <v>1327</v>
       </c>
       <c r="E110" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>118</v>
       </c>
       <c r="G110" t="s">
-        <v>1195</v>
+        <v>1079</v>
       </c>
       <c r="H110" t="s">
-        <v>1196</v>
+        <v>1328</v>
       </c>
       <c r="I110" t="s">
-        <v>1197</v>
-[...11 lines deleted...]
-        <v>441</v>
+        <v>1329</v>
       </c>
       <c r="X110" t="s">
-        <v>1200</v>
+        <v>1330</v>
       </c>
       <c r="Y110" t="s">
-        <v>1201</v>
+        <v>1331</v>
+      </c>
+      <c r="AA110" t="s">
+        <v>651</v>
       </c>
       <c r="AB110" t="s">
-        <v>1202</v>
-[...2 lines deleted...]
-        <v>1203</v>
+        <v>1332</v>
       </c>
       <c r="AE110" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF110" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG110" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH110" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI110" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ110" t="s">
-        <v>1204</v>
+        <v>1333</v>
       </c>
       <c r="AP110" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ110">
-        <v>84</v>
+        <v>1069</v>
       </c>
       <c r="AR110" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS110" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU110" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="111" spans="1:52">
       <c r="A111" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B111" t="s">
-        <v>1205</v>
+        <v>1334</v>
       </c>
       <c r="C111" t="s">
-        <v>1206</v>
+        <v>1335</v>
       </c>
       <c r="D111" s="4" t="s">
-        <v>1207</v>
+        <v>1336</v>
       </c>
       <c r="E111" t="s">
-        <v>115</v>
+        <v>255</v>
       </c>
       <c r="F111" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G111" t="s">
-        <v>117</v>
+        <v>1337</v>
       </c>
       <c r="H111" t="s">
-        <v>1208</v>
+        <v>1338</v>
       </c>
       <c r="I111" t="s">
-        <v>1209</v>
-[...17 lines deleted...]
-        <v>1211</v>
+        <v>1339</v>
       </c>
       <c r="X111" t="s">
-        <v>1212</v>
+        <v>1340</v>
       </c>
       <c r="Y111" t="s">
-        <v>1213</v>
+        <v>1341</v>
       </c>
       <c r="AB111" t="s">
-        <v>1214</v>
+        <v>1342</v>
       </c>
       <c r="AC111" t="s">
-        <v>1215</v>
+        <v>1342</v>
       </c>
       <c r="AE111" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF111" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG111" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH111" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI111" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ111" t="s">
-        <v>1216</v>
+        <v>1343</v>
       </c>
       <c r="AP111" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ111">
-        <v>453</v>
+        <v>520</v>
       </c>
       <c r="AR111" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS111" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU111" t="s">
-        <v>203</v>
+        <v>148</v>
       </c>
     </row>
     <row r="112" spans="1:52">
       <c r="A112" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B112" t="s">
-        <v>1217</v>
+        <v>1344</v>
       </c>
       <c r="C112" t="s">
-        <v>1218</v>
+        <v>1345</v>
       </c>
       <c r="D112" s="4" t="s">
-        <v>1219</v>
+        <v>1346</v>
       </c>
       <c r="E112" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F112" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G112" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H112" t="s">
-        <v>1220</v>
+        <v>1347</v>
       </c>
       <c r="I112" t="s">
-        <v>1221</v>
-[...11 lines deleted...]
-        <v>1222</v>
+        <v>879</v>
       </c>
       <c r="X112" t="s">
-        <v>1223</v>
+        <v>1348</v>
       </c>
       <c r="Y112" t="s">
-        <v>1224</v>
+        <v>584</v>
       </c>
       <c r="AB112" t="s">
-        <v>1225</v>
+        <v>1349</v>
       </c>
       <c r="AC112" t="s">
-        <v>1226</v>
+        <v>884</v>
       </c>
       <c r="AE112" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF112" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG112" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH112" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI112" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ112" t="s">
-        <v>1227</v>
+        <v>1350</v>
       </c>
       <c r="AP112" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ112">
-        <v>453</v>
+        <v>559</v>
       </c>
       <c r="AR112" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS112" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU112" t="s">
-        <v>191</v>
+        <v>228</v>
       </c>
     </row>
     <row r="113" spans="1:52">
       <c r="A113" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B113" t="s">
-        <v>1228</v>
+        <v>1351</v>
       </c>
       <c r="C113" t="s">
-        <v>1229</v>
+        <v>1352</v>
       </c>
       <c r="D113" s="4" t="s">
-        <v>1230</v>
+        <v>1353</v>
       </c>
       <c r="E113" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F113" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G113" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H113" t="s">
-        <v>1231</v>
+        <v>1354</v>
       </c>
       <c r="I113" t="s">
-        <v>1232</v>
-[...17 lines deleted...]
-        <v>1235</v>
+        <v>1355</v>
       </c>
       <c r="X113" t="s">
-        <v>1236</v>
+        <v>1356</v>
       </c>
       <c r="Y113" t="s">
-        <v>1237</v>
+        <v>1357</v>
       </c>
       <c r="AB113" t="s">
-        <v>1238</v>
+        <v>1358</v>
       </c>
       <c r="AC113" t="s">
-        <v>1239</v>
+        <v>1359</v>
       </c>
       <c r="AE113" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF113" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG113" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH113" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI113" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ113" t="s">
-        <v>1240</v>
+        <v>1360</v>
       </c>
       <c r="AP113" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ113">
-        <v>804</v>
+        <v>413</v>
       </c>
       <c r="AR113" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS113" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU113" t="s">
-        <v>191</v>
+        <v>228</v>
       </c>
     </row>
     <row r="114" spans="1:52">
       <c r="A114" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B114" t="s">
-        <v>1241</v>
+        <v>1361</v>
       </c>
       <c r="C114" t="s">
-        <v>1242</v>
+        <v>1362</v>
       </c>
       <c r="D114" s="4" t="s">
-        <v>1243</v>
+        <v>1363</v>
       </c>
       <c r="E114" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G114" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H114" t="s">
-        <v>1244</v>
+        <v>1364</v>
       </c>
       <c r="I114" t="s">
-        <v>1245</v>
-[...17 lines deleted...]
-        <v>1247</v>
+        <v>1365</v>
       </c>
       <c r="X114" t="s">
-        <v>1248</v>
+        <v>1366</v>
       </c>
       <c r="Y114" t="s">
-        <v>1249</v>
+        <v>1182</v>
       </c>
       <c r="Z114" t="s">
-        <v>493</v>
+        <v>1367</v>
       </c>
       <c r="AA114" t="s">
-        <v>493</v>
+        <v>1367</v>
       </c>
       <c r="AE114" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF114" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG114" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH114" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI114" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ114" t="s">
-        <v>1250</v>
+        <v>1368</v>
       </c>
       <c r="AP114" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ114">
-        <v>1174</v>
+        <v>304</v>
       </c>
       <c r="AR114" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS114" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU114" t="s">
-        <v>203</v>
+        <v>148</v>
       </c>
     </row>
     <row r="115" spans="1:52">
       <c r="A115" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B115" t="s">
-        <v>1251</v>
+        <v>1369</v>
       </c>
       <c r="C115" t="s">
-        <v>1252</v>
+        <v>1370</v>
       </c>
       <c r="D115" s="4" t="s">
-        <v>1253</v>
+        <v>1371</v>
       </c>
       <c r="E115" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F115" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G115" t="s">
-        <v>1195</v>
+        <v>120</v>
       </c>
       <c r="H115" t="s">
-        <v>1254</v>
+        <v>1372</v>
       </c>
       <c r="I115" t="s">
-        <v>1255</v>
-[...11 lines deleted...]
-        <v>441</v>
+        <v>1373</v>
       </c>
       <c r="X115" t="s">
-        <v>1257</v>
+        <v>1374</v>
       </c>
       <c r="Y115" t="s">
-        <v>1258</v>
+        <v>1375</v>
       </c>
       <c r="AB115" t="s">
-        <v>1259</v>
+        <v>1376</v>
       </c>
       <c r="AC115" t="s">
-        <v>1260</v>
+        <v>1377</v>
       </c>
       <c r="AE115" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF115" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG115" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH115" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI115" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ115" t="s">
-        <v>1261</v>
+        <v>1378</v>
       </c>
       <c r="AP115" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ115">
-        <v>93</v>
+        <v>233</v>
       </c>
       <c r="AR115" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS115" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU115" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>148</v>
       </c>
     </row>
     <row r="116" spans="1:52">
       <c r="A116" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B116" t="s">
-        <v>1262</v>
+        <v>1379</v>
       </c>
       <c r="C116" t="s">
-        <v>1263</v>
+        <v>1380</v>
       </c>
       <c r="D116" s="4" t="s">
-        <v>1264</v>
+        <v>1381</v>
       </c>
       <c r="E116" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F116" t="s">
+        <v>509</v>
       </c>
       <c r="G116" t="s">
-        <v>1195</v>
+        <v>120</v>
       </c>
       <c r="H116" t="s">
-        <v>1265</v>
+        <v>1382</v>
       </c>
       <c r="I116" t="s">
-        <v>1266</v>
-[...14 lines deleted...]
-        <v>1269</v>
+        <v>1383</v>
       </c>
       <c r="X116" t="s">
-        <v>1270</v>
+        <v>1384</v>
       </c>
       <c r="Y116" t="s">
-        <v>1271</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>1274</v>
       </c>
       <c r="AB116" t="s">
-        <v>1272</v>
+        <v>1385</v>
+      </c>
+      <c r="AC116" t="s">
+        <v>1386</v>
       </c>
       <c r="AE116" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF116" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG116" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH116" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI116" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ116" t="s">
-        <v>1273</v>
+        <v>1387</v>
       </c>
       <c r="AP116" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ116">
-        <v>129</v>
+        <v>310</v>
       </c>
       <c r="AR116" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS116" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU116" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="117" spans="1:52">
       <c r="A117" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B117" t="s">
-        <v>1274</v>
+        <v>1388</v>
       </c>
       <c r="C117" t="s">
-        <v>1275</v>
+        <v>1389</v>
       </c>
       <c r="D117" s="4" t="s">
-        <v>1276</v>
+        <v>1390</v>
       </c>
       <c r="E117" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F117" t="s">
-        <v>509</v>
+        <v>333</v>
       </c>
       <c r="G117" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H117" t="s">
-        <v>1277</v>
+        <v>1391</v>
       </c>
       <c r="I117" t="s">
-        <v>1278</v>
-[...8 lines deleted...]
-        <v>454</v>
+        <v>1392</v>
       </c>
       <c r="X117" t="s">
-        <v>1279</v>
+        <v>1393</v>
       </c>
       <c r="Y117" t="s">
-        <v>1024</v>
+        <v>596</v>
       </c>
       <c r="AB117" t="s">
-        <v>1280</v>
+        <v>1394</v>
       </c>
       <c r="AC117" t="s">
-        <v>1280</v>
+        <v>1395</v>
       </c>
       <c r="AE117" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF117" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG117" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH117" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI117" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ117" t="s">
-        <v>1281</v>
+        <v>1396</v>
       </c>
       <c r="AP117" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ117">
-        <v>94</v>
+        <v>616</v>
       </c>
       <c r="AR117" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS117" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU117" t="s">
-        <v>145</v>
+        <v>206</v>
       </c>
     </row>
     <row r="118" spans="1:52">
       <c r="A118" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B118" t="s">
-        <v>1282</v>
+        <v>1397</v>
       </c>
       <c r="C118" t="s">
-        <v>1283</v>
+        <v>1398</v>
       </c>
       <c r="D118" s="4" t="s">
-        <v>1284</v>
+        <v>1399</v>
       </c>
       <c r="E118" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F118" t="s">
-        <v>330</v>
+        <v>509</v>
       </c>
       <c r="G118" t="s">
-        <v>1285</v>
+        <v>120</v>
       </c>
       <c r="H118" t="s">
-        <v>1286</v>
+        <v>1400</v>
       </c>
       <c r="I118" t="s">
-        <v>1287</v>
-[...11 lines deleted...]
-        <v>1289</v>
+        <v>1401</v>
       </c>
       <c r="X118" t="s">
-        <v>1290</v>
+        <v>1384</v>
       </c>
       <c r="Y118" t="s">
-        <v>1291</v>
+        <v>1402</v>
       </c>
       <c r="AB118" t="s">
-        <v>1292</v>
+        <v>1385</v>
       </c>
       <c r="AC118" t="s">
-        <v>1293</v>
+        <v>1403</v>
       </c>
       <c r="AE118" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF118" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG118" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH118" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI118" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ118" t="s">
-        <v>1294</v>
+        <v>1404</v>
       </c>
       <c r="AP118" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ118">
-        <v>144</v>
+        <v>251</v>
       </c>
       <c r="AR118" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS118" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU118" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="119" spans="1:52">
       <c r="A119" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B119" t="s">
-        <v>1295</v>
+        <v>1405</v>
       </c>
       <c r="C119" t="s">
-        <v>1296</v>
+        <v>1406</v>
       </c>
       <c r="D119" s="4" t="s">
-        <v>1297</v>
+        <v>1407</v>
       </c>
       <c r="E119" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F119" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G119" t="s">
-        <v>117</v>
+        <v>1189</v>
       </c>
       <c r="H119" t="s">
-        <v>1298</v>
+        <v>1408</v>
       </c>
       <c r="I119" t="s">
-        <v>1299</v>
+        <v>1409</v>
       </c>
       <c r="X119" t="s">
-        <v>1300</v>
+        <v>1410</v>
       </c>
       <c r="Y119" t="s">
-        <v>617</v>
+        <v>1411</v>
       </c>
       <c r="AB119" t="s">
-        <v>1301</v>
+        <v>1412</v>
       </c>
       <c r="AC119" t="s">
-        <v>1302</v>
+        <v>1413</v>
       </c>
       <c r="AE119" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF119" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG119" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH119" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI119" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ119" t="s">
-        <v>1303</v>
+        <v>1414</v>
       </c>
       <c r="AP119" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ119">
-        <v>425</v>
+        <v>706</v>
       </c>
       <c r="AR119" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS119" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU119" t="s">
-        <v>145</v>
+        <v>206</v>
       </c>
     </row>
     <row r="120" spans="1:52">
       <c r="A120" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B120" t="s">
-        <v>1304</v>
+        <v>1415</v>
       </c>
       <c r="C120" t="s">
-        <v>1305</v>
+        <v>1416</v>
       </c>
       <c r="D120" s="4" t="s">
-        <v>1306</v>
+        <v>1417</v>
       </c>
       <c r="E120" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F120" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G120" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H120" t="s">
-        <v>1307</v>
+        <v>1418</v>
       </c>
       <c r="I120" t="s">
-        <v>1308</v>
+        <v>1419</v>
       </c>
       <c r="X120" t="s">
-        <v>1309</v>
+        <v>1420</v>
       </c>
       <c r="Y120" t="s">
-        <v>1310</v>
+        <v>1421</v>
       </c>
       <c r="AB120" t="s">
-        <v>1311</v>
+        <v>1422</v>
       </c>
       <c r="AC120" t="s">
-        <v>1312</v>
+        <v>813</v>
       </c>
       <c r="AE120" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF120" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG120" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH120" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI120" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ120" t="s">
-        <v>1313</v>
+        <v>814</v>
       </c>
       <c r="AP120" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ120">
-        <v>1010</v>
+        <v>628</v>
       </c>
       <c r="AR120" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS120" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU120" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="121" spans="1:52">
       <c r="A121" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B121" t="s">
-        <v>1314</v>
+        <v>1423</v>
       </c>
       <c r="C121" t="s">
-        <v>1315</v>
+        <v>1424</v>
       </c>
       <c r="D121" s="4" t="s">
-        <v>1316</v>
+        <v>1425</v>
       </c>
       <c r="E121" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F121" t="s">
+        <v>333</v>
       </c>
       <c r="G121" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H121" t="s">
-        <v>1317</v>
+        <v>1426</v>
       </c>
       <c r="I121" t="s">
-        <v>1318</v>
+        <v>1427</v>
       </c>
       <c r="X121" t="s">
-        <v>1319</v>
+        <v>1428</v>
       </c>
       <c r="Y121" t="s">
-        <v>1013</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>1429</v>
       </c>
       <c r="AB121" t="s">
-        <v>1320</v>
+        <v>1430</v>
+      </c>
+      <c r="AC121" t="s">
+        <v>1431</v>
       </c>
       <c r="AE121" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF121" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG121" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH121" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI121" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ121" t="s">
-        <v>1321</v>
+        <v>1432</v>
       </c>
       <c r="AP121" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ121">
-        <v>861</v>
+        <v>307</v>
       </c>
       <c r="AR121" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS121" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU121" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="122" spans="1:52">
       <c r="A122" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B122" t="s">
-        <v>1322</v>
+        <v>1433</v>
       </c>
       <c r="C122" t="s">
-        <v>1323</v>
+        <v>1434</v>
       </c>
       <c r="D122" s="4" t="s">
-        <v>1324</v>
+        <v>1435</v>
       </c>
       <c r="E122" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F122" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G122" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H122" t="s">
-        <v>1325</v>
+        <v>1436</v>
       </c>
       <c r="I122" t="s">
-        <v>1326</v>
+        <v>1437</v>
       </c>
       <c r="X122" t="s">
-        <v>1327</v>
+        <v>1438</v>
       </c>
       <c r="Y122" t="s">
-        <v>706</v>
+        <v>1439</v>
       </c>
       <c r="AB122" t="s">
-        <v>1328</v>
+        <v>864</v>
       </c>
       <c r="AC122" t="s">
-        <v>1329</v>
+        <v>1440</v>
       </c>
       <c r="AE122" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF122" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG122" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH122" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI122" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ122" t="s">
-        <v>1330</v>
+        <v>1441</v>
       </c>
       <c r="AP122" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ122">
-        <v>882</v>
+        <v>622</v>
       </c>
       <c r="AR122" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS122" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU122" t="s">
-        <v>203</v>
+        <v>148</v>
       </c>
     </row>
     <row r="123" spans="1:52">
       <c r="A123" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B123" t="s">
-        <v>1331</v>
+        <v>1442</v>
       </c>
       <c r="C123" t="s">
-        <v>1332</v>
+        <v>1443</v>
       </c>
       <c r="D123" s="4" t="s">
-        <v>1333</v>
+        <v>1444</v>
       </c>
       <c r="E123" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G123" t="s">
-        <v>1083</v>
+        <v>120</v>
       </c>
       <c r="H123" t="s">
-        <v>1334</v>
+        <v>1445</v>
       </c>
       <c r="I123" t="s">
-        <v>1335</v>
+        <v>1446</v>
       </c>
       <c r="X123" t="s">
-        <v>1336</v>
+        <v>1447</v>
       </c>
       <c r="Y123" t="s">
-        <v>1337</v>
+        <v>1448</v>
       </c>
       <c r="AA123" t="s">
-        <v>651</v>
+        <v>1449</v>
       </c>
       <c r="AB123" t="s">
-        <v>1338</v>
+        <v>1450</v>
       </c>
       <c r="AE123" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF123" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG123" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH123" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI123" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ123" t="s">
-        <v>1339</v>
+        <v>1451</v>
       </c>
       <c r="AP123" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ123">
-        <v>1069</v>
+        <v>1177</v>
       </c>
       <c r="AR123" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS123" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU123" t="s">
-        <v>145</v>
+        <v>228</v>
       </c>
     </row>
     <row r="124" spans="1:52">
       <c r="A124" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B124" t="s">
-        <v>1340</v>
+        <v>1452</v>
       </c>
       <c r="C124" t="s">
-        <v>1341</v>
+        <v>1453</v>
       </c>
       <c r="D124" s="4" t="s">
-        <v>1342</v>
+        <v>1454</v>
       </c>
       <c r="E124" t="s">
-        <v>252</v>
+        <v>118</v>
       </c>
       <c r="F124" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G124" t="s">
-        <v>1343</v>
+        <v>120</v>
       </c>
       <c r="H124" t="s">
-        <v>1344</v>
+        <v>1455</v>
       </c>
       <c r="I124" t="s">
-        <v>1345</v>
+        <v>1456</v>
       </c>
       <c r="X124" t="s">
-        <v>1346</v>
+        <v>1457</v>
       </c>
       <c r="Y124" t="s">
-        <v>1347</v>
+        <v>1458</v>
       </c>
       <c r="AB124" t="s">
-        <v>1348</v>
+        <v>1459</v>
       </c>
       <c r="AC124" t="s">
-        <v>1348</v>
+        <v>1460</v>
       </c>
       <c r="AE124" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF124" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG124" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH124" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI124" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ124" t="s">
-        <v>1349</v>
+        <v>1461</v>
       </c>
       <c r="AP124" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ124">
-        <v>520</v>
+        <v>763</v>
       </c>
       <c r="AR124" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS124" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU124" t="s">
-        <v>145</v>
+        <v>206</v>
       </c>
     </row>
     <row r="125" spans="1:52">
       <c r="A125" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B125" t="s">
-        <v>1350</v>
+        <v>1462</v>
       </c>
       <c r="C125" t="s">
-        <v>1351</v>
+        <v>1463</v>
       </c>
       <c r="D125" s="4" t="s">
-        <v>1352</v>
+        <v>1464</v>
       </c>
       <c r="E125" t="s">
-        <v>115</v>
+        <v>1465</v>
       </c>
       <c r="F125" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G125" t="s">
-        <v>117</v>
+        <v>1466</v>
       </c>
       <c r="H125" t="s">
-        <v>1353</v>
+        <v>1467</v>
       </c>
       <c r="I125" t="s">
-        <v>881</v>
+        <v>1468</v>
       </c>
       <c r="X125" t="s">
-        <v>1354</v>
+        <v>1469</v>
       </c>
       <c r="Y125" t="s">
-        <v>584</v>
+        <v>1470</v>
       </c>
       <c r="AB125" t="s">
-        <v>1355</v>
+        <v>1471</v>
       </c>
       <c r="AC125" t="s">
-        <v>886</v>
+        <v>1332</v>
       </c>
       <c r="AE125" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF125" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG125" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH125" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI125" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ125" t="s">
-        <v>1356</v>
+        <v>1472</v>
       </c>
       <c r="AP125" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ125">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>36</v>
       </c>
       <c r="AS125" t="s">
-        <v>130</v>
+        <v>997</v>
       </c>
       <c r="AU125" t="s">
-        <v>225</v>
+        <v>148</v>
       </c>
     </row>
     <row r="126" spans="1:52">
       <c r="A126" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B126" t="s">
-        <v>1357</v>
+        <v>1473</v>
       </c>
       <c r="C126" t="s">
-        <v>1358</v>
+        <v>1474</v>
       </c>
       <c r="D126" s="4" t="s">
-        <v>1359</v>
+        <v>1475</v>
       </c>
       <c r="E126" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F126" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G126" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H126" t="s">
-        <v>1360</v>
+        <v>1476</v>
       </c>
       <c r="I126" t="s">
-        <v>1361</v>
+        <v>1477</v>
       </c>
       <c r="X126" t="s">
-        <v>1362</v>
+        <v>1478</v>
       </c>
       <c r="Y126" t="s">
-        <v>1363</v>
+        <v>1479</v>
       </c>
       <c r="AB126" t="s">
-        <v>1364</v>
+        <v>1480</v>
       </c>
       <c r="AC126" t="s">
-        <v>1365</v>
+        <v>1481</v>
       </c>
       <c r="AE126" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF126" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG126" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH126" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI126" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ126" t="s">
-        <v>1366</v>
+        <v>1482</v>
       </c>
       <c r="AP126" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ126">
-        <v>413</v>
+        <v>592</v>
       </c>
       <c r="AR126" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS126" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU126" t="s">
-        <v>225</v>
+        <v>148</v>
       </c>
     </row>
     <row r="127" spans="1:52">
       <c r="A127" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B127" t="s">
-        <v>1367</v>
+        <v>1483</v>
       </c>
       <c r="C127" t="s">
-        <v>1368</v>
+        <v>1484</v>
       </c>
       <c r="D127" s="4" t="s">
-        <v>1369</v>
+        <v>1485</v>
       </c>
       <c r="E127" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="F127" t="s">
+        <v>333</v>
       </c>
       <c r="G127" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H127" t="s">
-        <v>1370</v>
+        <v>1486</v>
       </c>
       <c r="I127" t="s">
-        <v>1371</v>
+        <v>919</v>
       </c>
       <c r="X127" t="s">
-        <v>1372</v>
+        <v>1487</v>
       </c>
       <c r="Y127" t="s">
-        <v>1188</v>
-[...5 lines deleted...]
-        <v>1373</v>
+        <v>1488</v>
+      </c>
+      <c r="AB127" t="s">
+        <v>922</v>
+      </c>
+      <c r="AC127" t="s">
+        <v>1489</v>
       </c>
       <c r="AE127" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF127" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG127" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH127" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI127" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ127" t="s">
-        <v>1374</v>
+        <v>1490</v>
       </c>
       <c r="AP127" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ127">
-        <v>304</v>
+        <v>1274</v>
       </c>
       <c r="AR127" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS127" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU127" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="128" spans="1:52">
       <c r="A128" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B128" t="s">
-        <v>1375</v>
+        <v>1491</v>
       </c>
       <c r="C128" t="s">
-        <v>1376</v>
+        <v>1492</v>
       </c>
       <c r="D128" s="4" t="s">
-        <v>1377</v>
+        <v>1493</v>
       </c>
       <c r="E128" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F128" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G128" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H128" t="s">
-        <v>1378</v>
+        <v>1494</v>
       </c>
       <c r="I128" t="s">
-        <v>1379</v>
+        <v>1495</v>
       </c>
       <c r="X128" t="s">
-        <v>1380</v>
+        <v>1496</v>
       </c>
       <c r="Y128" t="s">
-        <v>1381</v>
+        <v>454</v>
       </c>
       <c r="AB128" t="s">
-        <v>1382</v>
+        <v>1497</v>
       </c>
       <c r="AC128" t="s">
-        <v>1383</v>
+        <v>1498</v>
       </c>
       <c r="AE128" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF128" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG128" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH128" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI128" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ128" t="s">
-        <v>1384</v>
+        <v>1499</v>
       </c>
       <c r="AP128" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ128">
-        <v>233</v>
+        <v>305</v>
       </c>
       <c r="AR128" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS128" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU128" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="129" spans="1:52">
       <c r="A129" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B129" t="s">
-        <v>1385</v>
+        <v>1500</v>
       </c>
       <c r="C129" t="s">
-        <v>1386</v>
+        <v>1501</v>
       </c>
       <c r="D129" s="4" t="s">
-        <v>1387</v>
+        <v>1502</v>
       </c>
       <c r="E129" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>509</v>
+        <v>118</v>
       </c>
       <c r="G129" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H129" t="s">
-        <v>1388</v>
+        <v>1503</v>
       </c>
       <c r="I129" t="s">
-        <v>1389</v>
+        <v>1504</v>
       </c>
       <c r="X129" t="s">
-        <v>1390</v>
+        <v>1505</v>
       </c>
       <c r="Y129" t="s">
-        <v>1280</v>
+        <v>1506</v>
+      </c>
+      <c r="AA129" t="s">
+        <v>1507</v>
       </c>
       <c r="AB129" t="s">
-        <v>1391</v>
-[...2 lines deleted...]
-        <v>1392</v>
+        <v>1412</v>
       </c>
       <c r="AE129" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF129" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG129" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH129" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI129" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ129" t="s">
-        <v>1393</v>
+        <v>1508</v>
       </c>
       <c r="AP129" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ129">
-        <v>310</v>
+        <v>1019</v>
       </c>
       <c r="AR129" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS129" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU129" t="s">
-        <v>145</v>
+        <v>194</v>
       </c>
     </row>
     <row r="130" spans="1:52">
       <c r="A130" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B130" t="s">
-        <v>1394</v>
+        <v>1509</v>
       </c>
       <c r="C130" t="s">
-        <v>1395</v>
+        <v>1510</v>
       </c>
       <c r="D130" s="4" t="s">
-        <v>1396</v>
+        <v>1511</v>
       </c>
       <c r="E130" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F130" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G130" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H130" t="s">
-        <v>1397</v>
+        <v>1512</v>
       </c>
       <c r="I130" t="s">
-        <v>1398</v>
+        <v>1513</v>
       </c>
       <c r="X130" t="s">
-        <v>1399</v>
+        <v>1514</v>
       </c>
       <c r="Y130" t="s">
-        <v>596</v>
+        <v>1515</v>
       </c>
       <c r="AB130" t="s">
-        <v>1400</v>
+        <v>1294</v>
       </c>
       <c r="AC130" t="s">
-        <v>1401</v>
+        <v>1516</v>
       </c>
       <c r="AE130" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF130" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG130" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH130" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI130" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ130" t="s">
-        <v>1402</v>
+        <v>1517</v>
       </c>
       <c r="AP130" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ130">
-        <v>616</v>
+        <v>542</v>
       </c>
       <c r="AR130" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS130" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU130" t="s">
-        <v>203</v>
+        <v>148</v>
       </c>
     </row>
     <row r="131" spans="1:52">
       <c r="A131" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B131" t="s">
-        <v>1403</v>
+        <v>1518</v>
       </c>
       <c r="C131" t="s">
-        <v>1404</v>
+        <v>1519</v>
       </c>
       <c r="D131" s="4" t="s">
-        <v>1405</v>
+        <v>1520</v>
       </c>
       <c r="E131" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F131" t="s">
-        <v>509</v>
+        <v>333</v>
       </c>
       <c r="G131" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H131" t="s">
-        <v>1406</v>
+        <v>1521</v>
       </c>
       <c r="I131" t="s">
-        <v>1407</v>
+        <v>1522</v>
       </c>
       <c r="X131" t="s">
-        <v>1390</v>
+        <v>1523</v>
       </c>
       <c r="Y131" t="s">
-        <v>1408</v>
+        <v>1524</v>
       </c>
       <c r="AB131" t="s">
-        <v>1391</v>
+        <v>1525</v>
       </c>
       <c r="AC131" t="s">
-        <v>1409</v>
+        <v>1526</v>
       </c>
       <c r="AE131" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF131" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG131" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH131" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI131" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ131" t="s">
-        <v>1410</v>
+        <v>1527</v>
       </c>
       <c r="AP131" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ131">
-        <v>251</v>
+        <v>495</v>
       </c>
       <c r="AR131" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS131" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU131" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="132" spans="1:52">
       <c r="A132" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B132" t="s">
-        <v>1411</v>
+        <v>1528</v>
       </c>
       <c r="C132" t="s">
-        <v>1412</v>
+        <v>1529</v>
       </c>
       <c r="D132" s="4" t="s">
-        <v>1413</v>
+        <v>1530</v>
       </c>
       <c r="E132" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F132" t="s">
-        <v>330</v>
+        <v>509</v>
       </c>
       <c r="G132" t="s">
-        <v>1195</v>
+        <v>1466</v>
       </c>
       <c r="H132" t="s">
-        <v>1414</v>
+        <v>1531</v>
       </c>
       <c r="I132" t="s">
-        <v>1415</v>
+        <v>1532</v>
       </c>
       <c r="X132" t="s">
-        <v>1416</v>
+        <v>1533</v>
       </c>
       <c r="Y132" t="s">
-        <v>1417</v>
+        <v>1534</v>
       </c>
       <c r="AB132" t="s">
-        <v>1418</v>
+        <v>1535</v>
       </c>
       <c r="AC132" t="s">
-        <v>1419</v>
+        <v>1535</v>
       </c>
       <c r="AE132" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF132" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG132" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH132" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI132" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ132" t="s">
-        <v>1420</v>
+        <v>1536</v>
       </c>
       <c r="AP132" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ132">
-        <v>706</v>
+        <v>713</v>
       </c>
       <c r="AR132" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS132" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU132" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
     </row>
     <row r="133" spans="1:52">
       <c r="A133" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B133" t="s">
-        <v>1411</v>
+        <v>1537</v>
       </c>
       <c r="C133" t="s">
-        <v>1412</v>
+        <v>1538</v>
       </c>
       <c r="D133" s="4" t="s">
-        <v>1413</v>
+        <v>1539</v>
       </c>
       <c r="E133" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F133" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G133" t="s">
-        <v>1195</v>
+        <v>120</v>
       </c>
       <c r="H133" t="s">
-        <v>1414</v>
+        <v>1540</v>
       </c>
       <c r="I133" t="s">
-        <v>1415</v>
+        <v>1541</v>
       </c>
       <c r="X133" t="s">
-        <v>1416</v>
+        <v>1542</v>
       </c>
       <c r="Y133" t="s">
-        <v>1417</v>
+        <v>691</v>
       </c>
       <c r="AB133" t="s">
-        <v>1418</v>
+        <v>1543</v>
       </c>
       <c r="AC133" t="s">
-        <v>1419</v>
+        <v>1544</v>
       </c>
       <c r="AE133" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF133" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG133" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH133" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI133" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ133" t="s">
-        <v>1420</v>
+        <v>1545</v>
       </c>
       <c r="AP133" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ133">
-        <v>706</v>
+        <v>834</v>
       </c>
       <c r="AR133" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS133" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU133" t="s">
-        <v>203</v>
+        <v>148</v>
       </c>
     </row>
     <row r="134" spans="1:52">
       <c r="A134" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B134" t="s">
-        <v>1421</v>
+        <v>1546</v>
       </c>
       <c r="C134" t="s">
-        <v>1422</v>
+        <v>1547</v>
       </c>
       <c r="D134" s="4" t="s">
-        <v>1423</v>
+        <v>1548</v>
       </c>
       <c r="E134" t="s">
-        <v>115</v>
+        <v>255</v>
       </c>
       <c r="F134" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="G134" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H134" t="s">
-        <v>1424</v>
+        <v>1549</v>
       </c>
       <c r="I134" t="s">
-        <v>1425</v>
+        <v>1550</v>
       </c>
       <c r="X134" t="s">
-        <v>1426</v>
+        <v>1551</v>
       </c>
       <c r="Y134" t="s">
-        <v>1427</v>
+        <v>1402</v>
       </c>
       <c r="AB134" t="s">
-        <v>1428</v>
+        <v>1552</v>
       </c>
       <c r="AC134" t="s">
-        <v>815</v>
+        <v>883</v>
       </c>
       <c r="AE134" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF134" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AG134" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH134" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI134" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ134" t="s">
-        <v>816</v>
+        <v>1553</v>
       </c>
       <c r="AP134" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ134">
-        <v>628</v>
+        <v>1034</v>
       </c>
       <c r="AR134" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS134" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU134" t="s">
-        <v>145</v>
-[...1100 lines deleted...]
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
@@ -19904,116 +18691,117 @@
     <hyperlink ref="D110" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_115"/>
     <hyperlink ref="D117" r:id="rId_hyperlink_116"/>
     <hyperlink ref="D118" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D119" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D120" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D121" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D126" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D127" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_133"/>
-    <hyperlink ref="D135" r:id="rId_hyperlink_134"/>
-[...13 lines deleted...]
-    <hyperlink ref="D149" r:id="rId_hyperlink_148"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>1558</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>1559</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
         <v>1560</v>
       </c>
-      <c r="B1" s="2" t="s">
-[...9 lines deleted...]
-        <v>64</v>
+      <c r="I1" s="2" t="s">
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R57"/>
   <sheetViews>
@@ -20023,3167 +18811,3167 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>1564</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>1565</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>1566</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>1567</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>1568</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>1569</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>1570</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>1571</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="M1" s="6" t="s">
         <v>1572</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="N1" s="6" t="s">
         <v>1573</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>1574</v>
       </c>
-      <c r="M1" s="6" t="s">
+      <c r="P1" s="2" t="s">
         <v>1575</v>
       </c>
-      <c r="N1" s="6" t="s">
+      <c r="Q1" s="2" t="s">
         <v>1576</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>1577</v>
-      </c>
-[...7 lines deleted...]
-        <v>1580</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C2" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D2" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E2" t="s">
+        <v>55</v>
+      </c>
+      <c r="F2" t="s">
         <v>1581</v>
       </c>
-      <c r="C2" t="s">
+      <c r="G2" t="s">
         <v>1582</v>
       </c>
-      <c r="D2" t="s">
+      <c r="H2" t="s">
+        <v>149</v>
+      </c>
+      <c r="I2" t="s">
         <v>1583</v>
       </c>
-      <c r="E2" t="s">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+      <c r="J2" t="s">
         <v>1584</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>1585</v>
       </c>
-      <c r="H2" t="s">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="L2" t="s">
         <v>1586</v>
       </c>
-      <c r="J2" t="s">
+      <c r="M2" s="5" t="s">
         <v>1587</v>
       </c>
-      <c r="K2" t="s">
+      <c r="N2" s="5" t="s">
         <v>1588</v>
-      </c>
-[...7 lines deleted...]
-        <v>1591</v>
       </c>
       <c r="P2">
         <v>45324.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>1592</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C3" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E3" t="s">
+        <v>55</v>
+      </c>
+      <c r="F3" t="s">
         <v>1581</v>
       </c>
-      <c r="C3" t="s">
+      <c r="G3" t="s">
         <v>1582</v>
       </c>
-      <c r="D3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I3" t="s">
+        <v>1590</v>
+      </c>
+      <c r="J3" t="s">
+        <v>1591</v>
+      </c>
+      <c r="K3" t="s">
+        <v>1592</v>
+      </c>
+      <c r="L3" t="s">
         <v>1593</v>
       </c>
-      <c r="J3" t="s">
+      <c r="M3" s="5" t="s">
         <v>1594</v>
       </c>
-      <c r="K3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N3" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="P3">
         <v>42675.0</v>
       </c>
       <c r="Q3" t="s">
-        <v>1598</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C4" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E4" t="s">
+        <v>55</v>
+      </c>
+      <c r="F4" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G4" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H4" t="s">
+        <v>149</v>
+      </c>
+      <c r="I4" t="s">
         <v>1599</v>
       </c>
-      <c r="C4" t="s">
+      <c r="J4" t="s">
         <v>1600</v>
       </c>
-      <c r="D4" t="s">
+      <c r="L4" t="s">
         <v>1601</v>
       </c>
-      <c r="E4" t="s">
-[...11 lines deleted...]
-      <c r="I4" t="s">
+      <c r="M4" s="5" t="s">
         <v>1602</v>
       </c>
-      <c r="J4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N4" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="P4">
         <v>41886.0</v>
       </c>
       <c r="Q4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C5" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D5" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F5" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G5" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H5" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I5" t="s">
+        <v>1603</v>
+      </c>
+      <c r="J5" t="s">
+        <v>1604</v>
+      </c>
+      <c r="L5" t="s">
+        <v>1605</v>
+      </c>
+      <c r="M5" s="5" t="s">
         <v>1606</v>
       </c>
-      <c r="J5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N5" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O5">
         <v>41794.0</v>
       </c>
       <c r="P5">
         <v>42202.0</v>
       </c>
       <c r="Q5" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C6" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D6" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F6" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G6" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H6" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I6" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J6" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L6" t="s">
-        <v>1611</v>
+        <v>1608</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>1612</v>
+        <v>1609</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O6">
         <v>41794.0</v>
       </c>
       <c r="P6">
         <v>42202.0</v>
       </c>
       <c r="Q6" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C7" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D7" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F7" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G7" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H7" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I7" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J7" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L7" t="s">
-        <v>1613</v>
+        <v>1610</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>1614</v>
+        <v>1611</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O7">
         <v>41794.0</v>
       </c>
       <c r="P7">
         <v>42202.0</v>
       </c>
       <c r="Q7" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C8" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D8" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F8" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G8" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H8" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I8" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J8" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L8" t="s">
-        <v>1615</v>
+        <v>1612</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>1616</v>
+        <v>1613</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O8">
         <v>41794.0</v>
       </c>
       <c r="P8">
         <v>42202.0</v>
       </c>
       <c r="Q8" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C9" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D9" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F9" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G9" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H9" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I9" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J9" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L9" t="s">
-        <v>1617</v>
+        <v>1614</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>1618</v>
+        <v>1615</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O9">
         <v>41794.0</v>
       </c>
       <c r="P9">
         <v>42202.0</v>
       </c>
       <c r="Q9" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C10" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D10" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E10" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F10" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G10" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H10" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I10" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J10" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L10" t="s">
-        <v>1619</v>
+        <v>1616</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>1620</v>
+        <v>1617</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O10">
         <v>41794.0</v>
       </c>
       <c r="P10">
         <v>42202.0</v>
       </c>
       <c r="Q10" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C11" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D11" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E11" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F11" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G11" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H11" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I11" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J11" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L11" t="s">
-        <v>1621</v>
+        <v>1618</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>1622</v>
+        <v>1619</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O11">
         <v>41794.0</v>
       </c>
       <c r="P11">
         <v>42202.0</v>
       </c>
       <c r="Q11" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C12" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D12" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F12" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G12" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H12" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I12" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J12" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L12" t="s">
-        <v>1623</v>
+        <v>1620</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>1624</v>
+        <v>1621</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O12">
         <v>41794.0</v>
       </c>
       <c r="P12">
         <v>42202.0</v>
       </c>
       <c r="Q12" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C13" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D13" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F13" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G13" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H13" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I13" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J13" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L13" t="s">
-        <v>1625</v>
+        <v>1622</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>1626</v>
+        <v>1623</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O13">
         <v>41794.0</v>
       </c>
       <c r="P13">
         <v>42202.0</v>
       </c>
       <c r="Q13" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C14" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D14" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E14" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F14" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G14" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H14" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I14" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J14" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L14" t="s">
-        <v>1627</v>
+        <v>1624</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>1628</v>
+        <v>1625</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O14">
         <v>41794.0</v>
       </c>
       <c r="P14">
         <v>42202.0</v>
       </c>
       <c r="Q14" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C15" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D15" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E15" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F15" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G15" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H15" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I15" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J15" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L15" t="s">
-        <v>1629</v>
+        <v>1626</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>1630</v>
+        <v>1627</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O15">
         <v>41794.0</v>
       </c>
       <c r="P15">
         <v>42202.0</v>
       </c>
       <c r="Q15" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C16" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D16" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E16" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F16" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G16" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H16" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I16" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J16" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L16" t="s">
-        <v>1631</v>
+        <v>1628</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>1632</v>
+        <v>1629</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O16">
         <v>41794.0</v>
       </c>
       <c r="P16">
         <v>42202.0</v>
       </c>
       <c r="Q16" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C17" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D17" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E17" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F17" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G17" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H17" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I17" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J17" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L17" t="s">
-        <v>1633</v>
+        <v>1630</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>1634</v>
+        <v>1631</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O17">
         <v>41794.0</v>
       </c>
       <c r="P17">
         <v>42202.0</v>
       </c>
       <c r="Q17" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C18" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D18" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E18" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F18" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G18" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H18" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I18" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J18" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L18" t="s">
-        <v>1635</v>
+        <v>1632</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>1636</v>
+        <v>1633</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O18">
         <v>41794.0</v>
       </c>
       <c r="P18">
         <v>42202.0</v>
       </c>
       <c r="Q18" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C19" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D19" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F19" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G19" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H19" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I19" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J19" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L19" t="s">
-        <v>1637</v>
+        <v>1634</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>1638</v>
+        <v>1635</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O19">
         <v>41794.0</v>
       </c>
       <c r="P19">
         <v>42202.0</v>
       </c>
       <c r="Q19" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C20" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D20" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F20" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G20" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H20" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I20" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J20" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L20" t="s">
-        <v>1639</v>
+        <v>1636</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>1640</v>
+        <v>1637</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O20">
         <v>41794.0</v>
       </c>
       <c r="P20">
         <v>42202.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C21" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D21" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F21" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G21" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H21" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I21" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J21" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L21" t="s">
-        <v>1641</v>
+        <v>1638</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>1642</v>
+        <v>1639</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O21">
         <v>41794.0</v>
       </c>
       <c r="P21">
         <v>42202.0</v>
       </c>
       <c r="Q21" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C22" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D22" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E22" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F22" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G22" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H22" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I22" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J22" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L22" t="s">
-        <v>1643</v>
+        <v>1640</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>1644</v>
+        <v>1641</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O22">
         <v>41794.0</v>
       </c>
       <c r="P22">
         <v>42202.0</v>
       </c>
       <c r="Q22" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C23" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D23" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E23" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F23" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G23" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H23" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I23" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J23" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L23" t="s">
-        <v>1645</v>
+        <v>1642</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>1646</v>
+        <v>1643</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O23">
         <v>41794.0</v>
       </c>
       <c r="P23">
         <v>42202.0</v>
       </c>
       <c r="Q23" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C24" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D24" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E24" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F24" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G24" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H24" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I24" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J24" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L24" t="s">
-        <v>1647</v>
+        <v>1644</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>1648</v>
+        <v>1645</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O24">
         <v>41794.0</v>
       </c>
       <c r="P24">
         <v>42202.0</v>
       </c>
       <c r="Q24" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C25" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D25" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E25" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F25" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G25" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H25" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I25" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J25" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L25" t="s">
-        <v>1649</v>
+        <v>1646</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>1650</v>
+        <v>1647</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O25">
         <v>41794.0</v>
       </c>
       <c r="P25">
         <v>42202.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C26" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D26" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E26" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F26" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G26" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H26" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I26" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J26" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L26" t="s">
-        <v>1651</v>
+        <v>1648</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>1652</v>
+        <v>1649</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O26">
         <v>41794.0</v>
       </c>
       <c r="P26">
         <v>42202.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C27" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D27" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E27" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F27" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G27" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H27" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I27" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J27" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L27" t="s">
-        <v>1653</v>
+        <v>1650</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>1654</v>
+        <v>1651</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O27">
         <v>41794.0</v>
       </c>
       <c r="P27">
         <v>42202.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C28" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D28" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F28" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G28" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H28" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I28" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J28" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L28" t="s">
-        <v>1655</v>
+        <v>1652</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>1656</v>
+        <v>1653</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O28">
         <v>41794.0</v>
       </c>
       <c r="P28">
         <v>42202.0</v>
       </c>
       <c r="Q28" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C29" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D29" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E29" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F29" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G29" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H29" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I29" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J29" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L29" t="s">
-        <v>1657</v>
+        <v>1654</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>1658</v>
+        <v>1655</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O29">
         <v>41794.0</v>
       </c>
       <c r="P29">
         <v>42202.0</v>
       </c>
       <c r="Q29" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C30" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D30" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E30" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F30" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G30" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H30" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I30" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J30" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L30" t="s">
-        <v>1659</v>
+        <v>1656</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>1660</v>
+        <v>1657</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O30">
         <v>41794.0</v>
       </c>
       <c r="P30">
         <v>42202.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C31" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D31" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E31" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F31" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G31" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H31" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I31" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J31" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L31" t="s">
-        <v>1661</v>
+        <v>1658</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>1662</v>
+        <v>1659</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O31">
         <v>41794.0</v>
       </c>
       <c r="P31">
         <v>42202.0</v>
       </c>
       <c r="Q31" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C32" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D32" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E32" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F32" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G32" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H32" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I32" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J32" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L32" t="s">
-        <v>1663</v>
+        <v>1660</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>1664</v>
+        <v>1661</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O32">
         <v>41794.0</v>
       </c>
       <c r="P32">
         <v>42202.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C33" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D33" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E33" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F33" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G33" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H33" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I33" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J33" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L33" t="s">
-        <v>1665</v>
+        <v>1662</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>1666</v>
+        <v>1663</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O33">
         <v>41794.0</v>
       </c>
       <c r="P33">
         <v>42202.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C34" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D34" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E34" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F34" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G34" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H34" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I34" t="s">
-        <v>1606</v>
+        <v>1603</v>
       </c>
       <c r="J34" t="s">
-        <v>1607</v>
+        <v>1604</v>
       </c>
       <c r="L34" t="s">
-        <v>1667</v>
+        <v>1664</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>1668</v>
+        <v>1665</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O34">
         <v>41794.0</v>
       </c>
       <c r="P34">
         <v>42202.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>1610</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C35" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D35" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E35" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F35" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G35" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H35" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I35" t="s">
+        <v>1666</v>
+      </c>
+      <c r="J35" t="s">
+        <v>1667</v>
+      </c>
+      <c r="L35" t="s">
+        <v>1668</v>
+      </c>
+      <c r="M35" s="5" t="s">
         <v>1669</v>
       </c>
-      <c r="J35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N35" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="P35">
         <v>42929.0</v>
       </c>
       <c r="Q35" t="s">
-        <v>1673</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C36" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D36" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E36" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F36" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G36" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H36" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I36" t="s">
-        <v>1674</v>
+        <v>1671</v>
       </c>
       <c r="J36" t="s">
-        <v>1675</v>
+        <v>1672</v>
       </c>
       <c r="L36" t="s">
-        <v>1676</v>
+        <v>1673</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="P36">
         <v>45642.0</v>
       </c>
       <c r="Q36" t="s">
-        <v>1677</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C37" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D37" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E37" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F37" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G37" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H37" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I37" t="s">
+        <v>1675</v>
+      </c>
+      <c r="J37" t="s">
+        <v>1676</v>
+      </c>
+      <c r="K37" t="s">
+        <v>1677</v>
+      </c>
+      <c r="L37" t="s">
         <v>1678</v>
       </c>
-      <c r="J37" t="s">
+      <c r="M37" s="5" t="s">
         <v>1679</v>
       </c>
-      <c r="K37" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N37" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="P37">
         <v>44501.0</v>
       </c>
       <c r="Q37" t="s">
-        <v>1683</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B38" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C38" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D38" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E38" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F38" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G38" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H38" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I38" t="s">
+        <v>1681</v>
+      </c>
+      <c r="J38" t="s">
+        <v>1682</v>
+      </c>
+      <c r="K38" t="s">
+        <v>1683</v>
+      </c>
+      <c r="L38" t="s">
         <v>1684</v>
       </c>
-      <c r="J38" t="s">
+      <c r="M38" s="5" t="s">
         <v>1685</v>
       </c>
-      <c r="K38" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N38" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="P38">
         <v>44269.0</v>
       </c>
       <c r="Q38" t="s">
-        <v>1689</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B39" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C39" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D39" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E39" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F39" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G39" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H39" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I39" t="s">
+        <v>1687</v>
+      </c>
+      <c r="J39" t="s">
+        <v>1688</v>
+      </c>
+      <c r="L39" t="s">
+        <v>1689</v>
+      </c>
+      <c r="M39" s="5" t="s">
         <v>1690</v>
       </c>
-      <c r="J39" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N39" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="P39">
         <v>42356.0</v>
       </c>
       <c r="Q39" t="s">
-        <v>1694</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B40" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C40" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D40" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E40" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F40" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G40" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H40" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I40" t="s">
-        <v>1695</v>
+        <v>1692</v>
       </c>
       <c r="J40" t="s">
-        <v>1696</v>
+        <v>1693</v>
       </c>
       <c r="L40" t="s">
-        <v>1697</v>
+        <v>1694</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>436</v>
+        <v>378</v>
       </c>
       <c r="N40" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="P40">
         <v>42476.0</v>
       </c>
       <c r="Q40" t="s">
-        <v>1698</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B41" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C41" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D41" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E41" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F41" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G41" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H41" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I41" t="s">
+        <v>1696</v>
+      </c>
+      <c r="J41" t="s">
+        <v>1697</v>
+      </c>
+      <c r="K41" t="s">
+        <v>1698</v>
+      </c>
+      <c r="L41" t="s">
         <v>1699</v>
       </c>
-      <c r="J41" t="s">
+      <c r="M41" s="5" t="s">
         <v>1700</v>
       </c>
-      <c r="K41" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N41" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="P41">
         <v>44198.0</v>
       </c>
       <c r="Q41" t="s">
-        <v>1704</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B42" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C42" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D42" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E42" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F42" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G42" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H42" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I42" t="s">
+        <v>1702</v>
+      </c>
+      <c r="J42" t="s">
+        <v>1703</v>
+      </c>
+      <c r="K42" t="s">
+        <v>1704</v>
+      </c>
+      <c r="L42" t="s">
         <v>1705</v>
       </c>
-      <c r="J42" t="s">
+      <c r="M42" s="5" t="s">
         <v>1706</v>
       </c>
-      <c r="K42" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N42" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="P42">
         <v>45224.0</v>
       </c>
       <c r="Q42" t="s">
-        <v>1710</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B43" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C43" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D43" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E43" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F43" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G43" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H43" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I43" t="s">
+        <v>1708</v>
+      </c>
+      <c r="J43" t="s">
+        <v>1709</v>
+      </c>
+      <c r="L43" t="s">
+        <v>1710</v>
+      </c>
+      <c r="M43" s="5" t="s">
         <v>1711</v>
       </c>
-      <c r="J43" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N43" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="P43">
         <v>44074.0</v>
       </c>
       <c r="Q43" t="s">
-        <v>1715</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B44" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C44" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D44" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E44" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F44" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G44" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H44" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I44" t="s">
+        <v>1713</v>
+      </c>
+      <c r="J44" t="s">
+        <v>1714</v>
+      </c>
+      <c r="L44" t="s">
+        <v>1715</v>
+      </c>
+      <c r="M44" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="N44" s="5" t="s">
+        <v>1588</v>
+      </c>
+      <c r="P44" t="s">
         <v>1716</v>
       </c>
-      <c r="J44" t="s">
+      <c r="Q44" t="s">
         <v>1717</v>
-      </c>
-[...13 lines deleted...]
-        <v>1720</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B45" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C45" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D45" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E45" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F45" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G45" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H45" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I45" t="s">
+        <v>1718</v>
+      </c>
+      <c r="J45" t="s">
+        <v>1719</v>
+      </c>
+      <c r="K45" t="s">
+        <v>1720</v>
+      </c>
+      <c r="L45" t="s">
         <v>1721</v>
       </c>
-      <c r="J45" t="s">
+      <c r="M45" s="5" t="s">
         <v>1722</v>
       </c>
-      <c r="K45" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N45" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="P45">
         <v>45362.0</v>
       </c>
       <c r="Q45" t="s">
-        <v>1726</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B46" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C46" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D46" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E46" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F46" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G46" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H46" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I46" t="s">
+        <v>1724</v>
+      </c>
+      <c r="J46" t="s">
+        <v>1725</v>
+      </c>
+      <c r="K46" t="s">
+        <v>1726</v>
+      </c>
+      <c r="L46" t="s">
         <v>1727</v>
       </c>
-      <c r="J46" t="s">
+      <c r="M46" s="5" t="s">
         <v>1728</v>
       </c>
-      <c r="K46" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N46" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="P46">
         <v>43924.0</v>
       </c>
       <c r="Q46" t="s">
-        <v>1732</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B47" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C47" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D47" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E47" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F47" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G47" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H47" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I47" t="s">
+        <v>1730</v>
+      </c>
+      <c r="J47" t="s">
+        <v>1731</v>
+      </c>
+      <c r="L47" t="s">
+        <v>1732</v>
+      </c>
+      <c r="M47" s="5" t="s">
         <v>1733</v>
       </c>
-      <c r="J47" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N47" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="P47">
         <v>42526.0</v>
       </c>
       <c r="Q47" t="s">
-        <v>1737</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B48" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C48" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D48" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E48" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F48" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G48" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H48" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I48" t="s">
+        <v>1735</v>
+      </c>
+      <c r="J48" t="s">
+        <v>1736</v>
+      </c>
+      <c r="L48" t="s">
+        <v>1737</v>
+      </c>
+      <c r="M48" s="5" t="s">
         <v>1738</v>
       </c>
-      <c r="J48" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N48" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="P48">
         <v>44587.0</v>
       </c>
       <c r="Q48" t="s">
-        <v>1742</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B49" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C49" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D49" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E49" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F49" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G49" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H49" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I49" t="s">
+        <v>1740</v>
+      </c>
+      <c r="J49" t="s">
+        <v>1741</v>
+      </c>
+      <c r="L49" t="s">
+        <v>1742</v>
+      </c>
+      <c r="M49" s="5" t="s">
         <v>1743</v>
       </c>
-      <c r="J49" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N49" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="O49">
         <v>42118.0</v>
       </c>
       <c r="P49">
         <v>42250.0</v>
       </c>
       <c r="Q49" t="s">
-        <v>1747</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B50" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C50" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D50" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E50" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F50" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G50" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H50" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I50" t="s">
+        <v>1745</v>
+      </c>
+      <c r="J50" t="s">
+        <v>1746</v>
+      </c>
+      <c r="K50" t="s">
+        <v>1747</v>
+      </c>
+      <c r="L50" t="s">
         <v>1748</v>
       </c>
-      <c r="J50" t="s">
+      <c r="M50" s="5" t="s">
         <v>1749</v>
       </c>
-      <c r="K50" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N50" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="P50">
         <v>45747.0</v>
       </c>
       <c r="Q50" t="s">
-        <v>1753</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B51" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C51" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D51" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E51" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F51" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G51" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H51" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I51" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J51" t="s">
+        <v>1752</v>
+      </c>
+      <c r="L51" t="s">
+        <v>1753</v>
+      </c>
+      <c r="M51" s="5" t="s">
         <v>1754</v>
       </c>
-      <c r="J51" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N51" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="P51">
         <v>41883.0</v>
       </c>
       <c r="Q51" t="s">
-        <v>1758</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B52" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C52" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D52" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E52" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F52" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G52" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H52" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I52" t="s">
+        <v>1756</v>
+      </c>
+      <c r="J52" t="s">
+        <v>1757</v>
+      </c>
+      <c r="L52" t="s">
+        <v>1758</v>
+      </c>
+      <c r="M52" s="5" t="s">
         <v>1759</v>
       </c>
-      <c r="J52" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N52" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="P52">
         <v>45121.0</v>
       </c>
       <c r="Q52" t="s">
-        <v>1763</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B53" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C53" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D53" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E53" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F53" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G53" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H53" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I53" t="s">
+        <v>1761</v>
+      </c>
+      <c r="J53" t="s">
+        <v>1762</v>
+      </c>
+      <c r="L53" t="s">
+        <v>1763</v>
+      </c>
+      <c r="M53" s="5" t="s">
         <v>1764</v>
       </c>
-      <c r="J53" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N53" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="P53">
         <v>45628.0</v>
       </c>
       <c r="Q53" t="s">
-        <v>1768</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B54" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C54" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D54" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E54" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F54" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G54" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H54" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I54" t="s">
+        <v>1766</v>
+      </c>
+      <c r="J54" t="s">
+        <v>1767</v>
+      </c>
+      <c r="L54" t="s">
+        <v>1768</v>
+      </c>
+      <c r="M54" s="5" t="s">
         <v>1769</v>
       </c>
-      <c r="J54" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N54" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="P54">
         <v>43227.0</v>
       </c>
       <c r="Q54" t="s">
-        <v>1773</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B55" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C55" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D55" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E55" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F55" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G55" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H55" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I55" t="s">
+        <v>1771</v>
+      </c>
+      <c r="J55" t="s">
+        <v>1772</v>
+      </c>
+      <c r="L55" t="s">
+        <v>1773</v>
+      </c>
+      <c r="M55" s="5" t="s">
         <v>1774</v>
       </c>
-      <c r="J55" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N55" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="P55">
         <v>42164.0</v>
       </c>
       <c r="Q55" t="s">
-        <v>1778</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B56" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C56" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D56" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E56" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F56" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G56" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H56" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I56" t="s">
+        <v>1776</v>
+      </c>
+      <c r="J56" t="s">
+        <v>1777</v>
+      </c>
+      <c r="L56" t="s">
+        <v>1778</v>
+      </c>
+      <c r="M56" s="5" t="s">
         <v>1779</v>
       </c>
-      <c r="J56" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N56" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="P56">
         <v>42073.0</v>
       </c>
       <c r="Q56" t="s">
-        <v>1783</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B57" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C57" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D57" t="s">
-        <v>1601</v>
+        <v>1598</v>
       </c>
       <c r="E57" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F57" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="G57" t="s">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="H57" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I57" t="s">
+        <v>1781</v>
+      </c>
+      <c r="J57" t="s">
+        <v>1782</v>
+      </c>
+      <c r="K57" t="s">
+        <v>1783</v>
+      </c>
+      <c r="L57" t="s">
         <v>1784</v>
       </c>
-      <c r="J57" t="s">
+      <c r="M57" s="5" t="s">
         <v>1785</v>
       </c>
-      <c r="K57" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N57" s="5" t="s">
-        <v>1591</v>
+        <v>1588</v>
       </c>
       <c r="P57">
         <v>44741.0</v>
       </c>
       <c r="Q57" t="s">
-        <v>1789</v>
+        <v>1786</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>1790</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="F1" s="6" t="s">
         <v>1791</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>1792</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>1793</v>
       </c>
-      <c r="F1" s="6" t="s">
+      <c r="I1" s="2" t="s">
         <v>1794</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>1795</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>1796</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>1797</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="M1" s="2" t="s">
         <v>1798</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>1799</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>1800</v>
-      </c>
-[...7 lines deleted...]
-        <v>1803</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C2" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D2" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E2" t="s">
         <v>1804</v>
       </c>
-      <c r="C2" t="s">
+      <c r="F2" s="5" t="s">
         <v>1805</v>
       </c>
-      <c r="D2" t="s">
+      <c r="G2" t="s">
         <v>1806</v>
       </c>
-      <c r="E2" t="s">
+      <c r="H2" t="s">
+        <v>129</v>
+      </c>
+      <c r="I2" t="s">
+        <v>1667</v>
+      </c>
+      <c r="J2" t="s">
         <v>1807</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="K2" t="s">
         <v>1808</v>
       </c>
-      <c r="G2" t="s">
+      <c r="L2" t="s">
         <v>1809</v>
       </c>
-      <c r="H2" t="s">
-[...5 lines deleted...]
-      <c r="J2" t="s">
+      <c r="M2" t="s">
         <v>1810</v>
       </c>
-      <c r="K2" t="s">
+      <c r="N2" t="s">
         <v>1811</v>
       </c>
-      <c r="L2" t="s">
+      <c r="O2" t="s">
         <v>1812</v>
-      </c>
-[...7 lines deleted...]
-        <v>1815</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C3" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E3" t="s">
         <v>1816</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" s="5" t="s">
         <v>1817</v>
       </c>
-      <c r="D3" t="s">
+      <c r="G3" t="s">
         <v>1818</v>
       </c>
-      <c r="E3" t="s">
+      <c r="H3" t="s">
+        <v>129</v>
+      </c>
+      <c r="I3" t="s">
+        <v>1667</v>
+      </c>
+      <c r="J3" t="s">
         <v>1819</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="K3" t="s">
         <v>1820</v>
       </c>
-      <c r="G3" t="s">
+      <c r="L3" t="s">
         <v>1821</v>
       </c>
-      <c r="H3" t="s">
-[...5 lines deleted...]
-      <c r="J3" t="s">
+      <c r="M3" t="s">
         <v>1822</v>
       </c>
-      <c r="K3" t="s">
+      <c r="N3" t="s">
         <v>1823</v>
       </c>
-      <c r="L3" t="s">
+      <c r="O3" t="s">
         <v>1824</v>
-      </c>
-[...7 lines deleted...]
-        <v>1827</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C4" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E4" t="s">
         <v>1828</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4" s="5" t="s">
         <v>1829</v>
       </c>
-      <c r="D4" t="s">
+      <c r="G4" t="s">
         <v>1830</v>
       </c>
-      <c r="E4" t="s">
+      <c r="H4" t="s">
+        <v>129</v>
+      </c>
+      <c r="I4" t="s">
+        <v>1667</v>
+      </c>
+      <c r="J4" t="s">
         <v>1831</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="K4" t="s">
         <v>1832</v>
       </c>
-      <c r="G4" t="s">
+      <c r="L4" t="s">
         <v>1833</v>
       </c>
-      <c r="H4" t="s">
-[...5 lines deleted...]
-      <c r="J4" t="s">
+      <c r="M4" t="s">
         <v>1834</v>
       </c>
-      <c r="K4" t="s">
+      <c r="N4" t="s">
         <v>1835</v>
       </c>
-      <c r="L4" t="s">
+      <c r="O4" t="s">
         <v>1836</v>
-      </c>
-[...7 lines deleted...]
-        <v>1839</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" s="4" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C5" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D5" t="s">
+        <v>1839</v>
+      </c>
+      <c r="F5" s="5" t="s">
         <v>1840</v>
       </c>
-      <c r="C5" t="s">
+      <c r="H5" t="s">
+        <v>129</v>
+      </c>
+      <c r="I5" t="s">
+        <v>1667</v>
+      </c>
+      <c r="K5" t="s">
         <v>1841</v>
       </c>
-      <c r="D5" t="s">
+      <c r="M5" t="s">
         <v>1842</v>
       </c>
-      <c r="F5" s="5" t="s">
+      <c r="N5" t="s">
         <v>1843</v>
       </c>
-      <c r="H5" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O5" t="s">
-        <v>1846</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" s="4" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C6" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D6" t="s">
+        <v>1846</v>
+      </c>
+      <c r="E6" t="s">
         <v>1847</v>
       </c>
-      <c r="C6" t="s">
+      <c r="F6" s="5" t="s">
         <v>1848</v>
       </c>
-      <c r="D6" t="s">
+      <c r="G6" t="s">
         <v>1849</v>
       </c>
-      <c r="E6" t="s">
+      <c r="H6" t="s">
+        <v>129</v>
+      </c>
+      <c r="I6" t="s">
         <v>1850</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="K6" t="s">
         <v>1851</v>
       </c>
-      <c r="G6" t="s">
+      <c r="M6" t="s">
+        <v>1602</v>
+      </c>
+      <c r="N6" t="s">
+        <v>1843</v>
+      </c>
+      <c r="O6" t="s">
         <v>1852</v>
-      </c>
-[...16 lines deleted...]
-        <v>1855</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -23191,363 +21979,389 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>1787</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>1855</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>1790</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>1856</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="H1" s="6" t="s">
         <v>1857</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1861</v>
+        <v>1858</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1561</v>
+        <v>1556</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1862</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1863</v>
+        <v>1860</v>
       </c>
       <c r="C2" t="s">
-        <v>1864</v>
+        <v>1861</v>
       </c>
       <c r="D2" t="s">
-        <v>1865</v>
+        <v>1862</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>1864</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>1865</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>1866</v>
-      </c>
-[...10 lines deleted...]
-        <v>1869</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="C2" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D2" t="s">
-        <v>1870</v>
+        <v>1867</v>
       </c>
       <c r="E2" t="s">
-        <v>1630</v>
+        <v>1627</v>
       </c>
       <c r="F2" t="s">
-        <v>1871</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>1581</v>
+        <v>1578</v>
       </c>
       <c r="C3" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
       <c r="D3" t="s">
-        <v>1872</v>
+        <v>1869</v>
       </c>
       <c r="E3" t="s">
-        <v>1873</v>
+        <v>1870</v>
       </c>
       <c r="F3" t="s">
-        <v>1874</v>
+        <v>1871</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E2" sqref="E2"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1562</v>
+        <v>1555</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1561</v>
+        <v>1556</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1563</v>
+        <v>1557</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>64</v>
+        <v>1558</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>1559</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>1560</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>1872</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C2" t="s">
+        <v>1874</v>
+      </c>
+      <c r="H2" t="s">
         <v>1875</v>
       </c>
-      <c r="C2" t="s">
+      <c r="I2" s="4" t="s">
         <v>1876</v>
       </c>
-      <c r="D2" t="s">
+      <c r="J2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" t="s">
         <v>1877</v>
       </c>
-      <c r="E2" s="4" t="s">
+      <c r="C3" t="s">
         <v>1878</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" t="s">
+      <c r="H3" t="s">
         <v>1879</v>
       </c>
-      <c r="C3" t="s">
-[...3 lines deleted...]
-        <v>1881</v>
+      <c r="J3" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>