--- v3 (2026-08-02)
+++ v4 (2026-09-11)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Paliperidone Palmitate Three Monthly (PP3M)</t>
   </si>
   <si>
     <t>Paliperidone Palmitate Three-Monthly (PP3M)</t>
   </si>
   <si>
     <t>INVEGA TRINZA®, TREVICTA® (previously Paliperidone Janssen)</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Paliperidone palmitate administered as a once every three-month long-acting injectable (PP3M) is indicated for the maintenance treatment of schizophrenia in patients who have achieved a satisfactory therapeutic response following at least four months of continuous treatment with one-monthly paliperidone palmitate (PP1M) injection. INVEGA TRINZA® and TREVICTA® manufactured by Janssen Pharmaceuticals are available in dosage formulations of 273 mg, 410 mg, 546 mg and 819 mg. Due to its extremely low water solubility, PP3M dissolves gradually following intramuscular injection, prior to being hydrolysed to paliperidone and subsequent absorption. Release of the active paliperidone substance lasts up to 18 months, with maximum plasma concentrations achieved after approx. 30-33 days (median Tmax).</t>
   </si>
   <si>
     <t>PP3M is approved under the trade name of INVEGA TRINZA® by the United States Food and Drug Administration (US FDA) for the treatment of schizophrenia in patients after they have been adequately treated with INVEGA SUSTENNA® (PP1M) for at least 4 months. 
 PP3M is also approved by the European Medicines Agency (EMA) under the trade name of TREVICTA® (previously Paliperidone Janssen) for the maintenance treatment of schizophrenia in adult patients who are clinically stable on PP1M. Generic formulations of PP3M have not yet been approved in the European Union. 
@@ -363,54 +372,63 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -530,93 +548,99 @@
   </si>
   <si>
     <t>WO2016164218</t>
   </si>
   <si>
     <t>Dosing regimen</t>
   </si>
   <si>
     <t>Janssen</t>
   </si>
   <si>
     <t>2026-03-30</t>
   </si>
   <si>
     <t>Granted: AU, CA, EA (AM, AZ, BY, KG, KZ, RU, TJ, TM), EP (AT, BE, BG, CH, CZ, DE, EE, ES, FI, FR, GB, GR, HR, HU, IE, IT, LT, LU, LV, MC, MK, MT, NO, NL, PL, PT, RO, RS, SE, SI, SK, SM, TR, BA, ME, MA, MD), IL, JP, KR, MA, UA, US
 Pending: KR
 Not in force: BR, NZ</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/fDW4vQL3hg3FbTPo3j729d0ZPi6OQxw8mPU7nd9Y.png</t>
+    <t>https://lapal.ch/storage/illustrations/XqEEau1aNYYY0h0IWu3wprAGDCS7VcPMKZHWyOn6.png</t>
   </si>
   <si>
     <t>Paliperidone Chemical Structure</t>
   </si>
   <si>
     <t>Sourced From DrugBank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.janssen.com/</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They focus on manufacturing and developing pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
   </si>
   <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Daghistani N, Rey JA. Invega Trinza: The First Four-Times-a-Year, Long-Acting Injectable Antipsychotic Agent. P T. 2016 Apr;41(4):222-7. PMID: 27069340; PMCID: PMC4811251.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Paliperidone palmitate three-month injection (Invega Trinza): the first four-times-a-year, long-acting injectable antipsychotic agent for schizophrenia.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>U.S. FDA Approves INVEGA TRINZA™, First and Only Four-Times-A-Year Treatment for Schizophrenia</t>
   </si>
   <si>
     <t>https://www.jnj.com/media-center/press-releases/us-fda-approves-invega-trinza-first-and-only-four-times-a-year-treatment-for-schizophrenia</t>
   </si>
   <si>
     <t>INVEGA TRINZA - Nano-Particle Technology</t>
   </si>
   <si>
     <t>https://www.janssenscience.com/products/invega-trinza/medical-content/invega-trinza-nano-particle-technology#biblioRef01</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Lopez A, Rey J. Role of paliperidone palmitate 3-monthly in the management of schizophrenia: insights from clinical practice. Neuropsychiatr Dis Treat. 2019 Feb 11;15:449-456. DOI: &lt;/span&gt;&lt;a href="https://doi.org/10.2147/NDT.S140383" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.2147/NDT.S140383&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PMID: 30804673; PMCID: PMC6375110.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Schizophrenia is a complex, chronic psychiatric disorder associated with reduced quality of life and shortened life span. The majority of patients with schizophrenia will relapse within 1 year following an acute episode. The ultimate goals of treatment are to improve functional capabilities, minimize residual symptoms during periods of remission, and decrease relapse frequency and duration, as each relapse brings with it the possibility of a worsening prognosis. Maintaining therapeutic continuity is essential for long-term, positive patient outcomes in schizophrenia. Medication nonadherence and symptomatic relapses magnify the disease burden associated with this disorder. Medication adherence in chronic disease states generally improves with a decrease in dosing frequency. Long-acting injectable (LAI) antipsychotics were developed to improve patient outcomes secondarily to improving medication adherence. Paliperidone palmitate 3-monthly injection (PP3M) is the only LAI available with a quarterly dosing interval. PP3M has been US Food and Drug Administration-approved for use in the long-term maintenance treatment of schizophrenia in patients already controlled on once-monthly PP LAI (paliperidone palmitate once-monthly injection [PP1M]) for a minimum of 4 months. As current evidence supports the efficacy and tolerability of PP3M compared to PP1M and placebo, PP3M appears to be a viable treatment option for patients previously maintained on PP1M. However, to truly establish the place of PP3M in therapy relative to other oral antipsychotics and LAIs, more research is needed. This narrative review aims briefly to describe the pharmacotherapeutic characteristics of PP3M and summarize current literature pertaining to the use of PP3M in the management of schizophrenia.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
@@ -987,110 +1011,113 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/fDW4vQL3hg3FbTPo3j729d0ZPi6OQxw8mPU7nd9Y.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/XqEEau1aNYYY0h0IWu3wprAGDCS7VcPMKZHWyOn6.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jnj.com/media-center/press-releases/us-fda-approves-invega-trinza-first-and-only-four-times-a-year-treatment-for-schizophrenia" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.janssenscience.com/products/invega-trinza/medical-content/invega-trinza-nano-particle-technology#biblioRef01" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1146,122 +1173,129 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="M2" t="s">
         <v>42</v>
       </c>
       <c r="N2" t="s">
         <v>43</v>
       </c>
       <c r="O2" t="s">
         <v>44</v>
       </c>
       <c r="P2" t="s">
         <v>45</v>
       </c>
       <c r="Q2" t="s">
         <v>46</v>
       </c>
       <c r="R2" t="s">
         <v>47</v>
       </c>
       <c r="S2" t="s">
         <v>48</v>
       </c>
       <c r="T2" t="s">
         <v>49</v>
       </c>
       <c r="U2" t="s">
         <v>50</v>
       </c>
       <c r="V2" t="s">
         <v>51</v>
       </c>
       <c r="W2" t="s">
         <v>52</v>
       </c>
-      <c r="Y2" s="1"/>
-[...1 lines deleted...]
-      <c r="AE2" t="s">
+      <c r="X2" t="s">
         <v>53</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="Y2" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="Z2" s="1" t="s">
         <v>55</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1305,257 +1339,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>113</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -1565,610 +1615,642 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="C2" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="D2" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="E2" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="F2" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="I2" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="C3" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="D3" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="E3" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="F3" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="I3" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="C2" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="D2" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="C2" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="D2" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E2" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="F2" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>113</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>180</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="C2" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>182</v>
+      </c>
+      <c r="H2" t="s">
+        <v>183</v>
+      </c>
+      <c r="J2" t="s">
+        <v>184</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C3" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>185</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="J3" t="s">
+        <v>184</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C4" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>187</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="J4" t="s">
+        <v>184</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="C5" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>189</v>
+      </c>
+      <c r="H5" t="s">
+        <v>190</v>
+      </c>
+      <c r="J5" t="s">
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>