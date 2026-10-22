--- v4 (2026-09-11)
+++ v5 (2026-10-22)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -121,50 +130,56 @@
     <t>Specific analytical instrument required for characterization of formulation</t>
   </si>
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
+  </si>
+  <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Paliperidone Palmitate Three Monthly (PP3M)</t>
   </si>
   <si>
     <t>Paliperidone Palmitate Three-Monthly (PP3M)</t>
   </si>
   <si>
     <t>INVEGA TRINZA®, TREVICTA® (previously Paliperidone Janssen)</t>
   </si>
@@ -303,53 +318,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -367,50 +379,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
@@ -615,50 +630,53 @@
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Daghistani N, Rey JA. Invega Trinza: The First Four-Times-a-Year, Long-Acting Injectable Antipsychotic Agent. P T. 2016 Apr;41(4):222-7. PMID: 27069340; PMCID: PMC4811251.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Paliperidone palmitate three-month injection (Invega Trinza): the first four-times-a-year, long-acting injectable antipsychotic agent for schizophrenia.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>U.S. FDA Approves INVEGA TRINZA™, First and Only Four-Times-A-Year Treatment for Schizophrenia</t>
   </si>
   <si>
     <t>https://www.jnj.com/media-center/press-releases/us-fda-approves-invega-trinza-first-and-only-four-times-a-year-treatment-for-schizophrenia</t>
   </si>
   <si>
     <t>INVEGA TRINZA - Nano-Particle Technology</t>
   </si>
   <si>
     <t>https://www.janssenscience.com/products/invega-trinza/medical-content/invega-trinza-nano-particle-technology#biblioRef01</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Lopez A, Rey J. Role of paliperidone palmitate 3-monthly in the management of schizophrenia: insights from clinical practice. Neuropsychiatr Dis Treat. 2019 Feb 11;15:449-456. DOI: &lt;/span&gt;&lt;a href="https://doi.org/10.2147/NDT.S140383" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.2147/NDT.S140383&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PMID: 30804673; PMCID: PMC6375110.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Schizophrenia is a complex, chronic psychiatric disorder associated with reduced quality of life and shortened life span. The majority of patients with schizophrenia will relapse within 1 year following an acute episode. The ultimate goals of treatment are to improve functional capabilities, minimize residual symptoms during periods of remission, and decrease relapse frequency and duration, as each relapse brings with it the possibility of a worsening prognosis. Maintaining therapeutic continuity is essential for long-term, positive patient outcomes in schizophrenia. Medication nonadherence and symptomatic relapses magnify the disease burden associated with this disorder. Medication adherence in chronic disease states generally improves with a decrease in dosing frequency. Long-acting injectable (LAI) antipsychotics were developed to improve patient outcomes secondarily to improving medication adherence. Paliperidone palmitate 3-monthly injection (PP3M) is the only LAI available with a quarterly dosing interval. PP3M has been US Food and Drug Administration-approved for use in the long-term maintenance treatment of schizophrenia in patients already controlled on once-monthly PP LAI (paliperidone palmitate once-monthly injection [PP1M]) for a minimum of 4 months. As current evidence supports the efficacy and tolerability of PP3M compared to PP1M and placebo, PP3M appears to be a viable treatment option for patients previously maintained on PP1M. However, to truly establish the place of PP3M in therapy relative to other oral antipsychotics and LAIs, more research is needed. This narrative review aims briefly to describe the pharmacotherapeutic characteristics of PP3M and summarize current literature pertaining to the use of PP3M in the management of schizophrenia.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.2147/NDT.S140383</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1019,105 +1037,110 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/XqEEau1aNYYY0h0IWu3wprAGDCS7VcPMKZHWyOn6.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jnj.com/media-center/press-releases/us-fda-approves-invega-trinza-first-and-only-four-times-a-year-treatment-for-schizophrenia" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.janssenscience.com/products/invega-trinza/medical-content/invega-trinza-nano-particle-technology#biblioRef01" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jnj.com/media-center/press-releases/us-fda-approves-invega-trinza-first-and-only-four-times-a-year-treatment-for-schizophrenia" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.janssenscience.com/products/invega-trinza/medical-content/invega-trinza-nano-particle-technology#biblioRef01" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2147/NDT.S140383" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1146,156 +1169,171 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
-[...13 lines deleted...]
-      <c r="O2" t="s">
         <v>44</v>
       </c>
-      <c r="P2" t="s">
+      <c r="J2" t="s">
         <v>45</v>
       </c>
+      <c r="K2" t="s">
+        <v>46</v>
+      </c>
+      <c r="L2" t="s">
+        <v>47</v>
+      </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="R2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="S2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="T2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="U2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="V2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="W2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="X2" t="s">
-        <v>53</v>
-[...4 lines deleted...]
-      <c r="Z2" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="AH2" t="s">
+      <c r="Y2" t="s">
         <v>56</v>
       </c>
-      <c r="AI2" t="s">
+      <c r="Z2" t="s">
         <v>57</v>
       </c>
-      <c r="AJ2" t="s">
+      <c r="AA2" t="s">
         <v>58</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>59</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>60</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1339,273 +1377,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>110</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -1615,606 +1653,610 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C2" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="D2" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="E2" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="F2" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="I2" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="C3" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="D3" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="E3" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="F3" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="I3" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C2" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="D2" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C2" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="D2" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="E2" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="F2" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I4" sqref="I4"/>
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="C2" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="H2" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="J2" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="C3" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I3" s="6" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="J3" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="C4" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="I4" s="6" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="J4" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="C5" t="s">
+        <v>194</v>
+      </c>
+      <c r="H5" t="s">
+        <v>195</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="J5" t="s">
         <v>189</v>
-      </c>
-[...4 lines deleted...]
-        <v>184</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>