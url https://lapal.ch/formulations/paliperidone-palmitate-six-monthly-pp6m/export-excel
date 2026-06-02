--- v0 (2026-05-10)
+++ v1 (2026-06-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="370">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="376">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -136,108 +136,131 @@
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Comment &amp; Information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Paliperidone Palmitate Six-Monthly (PP6M)</t>
   </si>
   <si>
     <t>INVEGA HAFYERA®, BYANNLI®</t>
   </si>
   <si>
     <t>Small molecule</t>
+  </si>
+  <si>
+    <t>Metabolite of Risperidone (dopamine D2 &amp; serotonin 5HT2A receptor antagonist)</t>
   </si>
   <si>
     <t>Paliperidone palmitate administered as a once every six-month long-acting injectable (PP6M) is indicated for the maintenance treatment of schizophrenia in adult patients who are adequately treated with 1-monthly paliperidone palmitate injection at doses of 100 mg or 150 mg (preferably for four months or more) or 3-monthly paliperidone palmitate injection at doses of 350 mg or 525 mg (for at least one injection cycle) and do not require dose adjustment. BYANNLI® and INVEGA HAFYERA® manufactured by Janssen Pharmaceuticals are available in dosage formulations of 700mg and 1000mg. Maximum plasma concentrations of PP6M are achieved after approx. 33-35 days (median Tmax), and are expected to remain in circulation for up to four years at &lt; 1% of the average steady state levels.</t>
   </si>
   <si>
     <t>PP6M was approved under the trade name of INVEGA HAFYERA® in August 2021 by the United States Food and Drug Administration (US FDA) for the treatment of schizophrenia in patients after they have been adequately treated with INVEGA SUSTENNA® (PP1M) for at least 4 months OR an every-three-month paliperidone palmitate (PP3M) extended-release injectable suspension (e.g., INVEGA TRINZA®) for at least one three-month cycle.
 PP6M is also approved by the European Medicines Agency (EMA) under the trade name of BYANNLI® (previously Paliperidone Janssen) for the maintenance treatment of schizophrenia in adult patients who are clinically stable on PP1M or PP3M. The transition to BYANNLI should be initiated in place of the next scheduled dose of paliperidone palmitate injection.</t>
   </si>
   <si>
     <t>PP6M (1000 mL/5 mL and 750 mg/3.5 mL) has received regulatory approval from 15 Drug Regulatory Authorities across 45 countries, including the FDA, EMA, TGA, MEDSAFE, DH, KMFDS, HSA, NPRA, ISP, INVIMA, Rwanda FDA, SFDA, ALIMS, NMPA, and DCH. The formulation is marketed under the brand name BYANNLI in the European Union (EU) and European Economic Area (EEA). In other regions, including the United States, Australia, New Zealand, Hong Kong, South Korea, Singapore, Malaysia, Chile, Colombia, China, Thailand, and Georgia, it is branded as INVEGA HAYFERA.</t>
   </si>
   <si>
     <t>Intramuscular</t>
   </si>
   <si>
-    <t>Aqueous drug particle suspension, Nanocrystal technology</t>
+    <t>Aqueous drug particle suspension, Lipid Depot-Nanocrystal technology</t>
   </si>
   <si>
     <t>No proprietary excipient used</t>
   </si>
   <si>
     <t>No novel excipient or existing excipient used</t>
   </si>
   <si>
     <t>No residual solvent used</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>PP6M is commercially manufactured by Janssen Pharmaceuticals. The PP6M injectable contains a racemic mixture of (+)- and (-)- of paliperidone, and is joined with palmitic acid through an ester linkage. Similarly to paliperidone palmitate once-monthly injectable (PP1M) and three-monthly injectable (PP3M), PP6M is manufactured using Nanocrystal Technology to improve the dissolution properties of paliperidone palmitate, which is highly insoluble in water. PP6M has a bi-annual dosing interval arising from a higher concentration and an increased nanocrystal particle size.</t>
   </si>
   <si>
     <t>NanoCrystal® Colloidal Dispersion Nanomill™ apparatus.</t>
   </si>
   <si>
     <t>NanoCrystal technology enables intrinsically high loading of insoluble drugs as dosage forms consist mostly of pure API packed as a solid crystal, which is the most efficient form possible in relation to weight-to-volume. Paliperidone palmitate particles are dispersed in an aqueous suspension and transformed into smaller nanocrystals through particle-size reduction. These nanocrystals have a greater surface area than the larger original particles, resulting in increased water solubility. This medicinal product does not require any special storage conditions and has a shelf life of two years.</t>
   </si>
   <si>
     <t>Digital microscope and scanning electron microscopy (SEM) to determine shape of the particles. Differential scanning calorimetric (DSC) and Fourier transforms infrared spectroscopy (FTIR) for quality control.</t>
   </si>
   <si>
-    <t>Mental health</t>
+    <t>Mental health: Schizophrenia (naive and previously treated) , Psychotic or manic symptoms of schizoaffective disorde</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
-    <t>Administered by a nurse, Administered by a specialty health worker</t>
+    <t>Administered by a nurse, Administered by a specialty health worker, Administered by a community health worker</t>
+  </si>
+  <si>
+    <t>Every 6 months</t>
+  </si>
+  <si>
+    <t>1,092 mg/3.5 mL ; 1560 mg/5 mL single-dose prefilled syringes</t>
+  </si>
+  <si>
+    <t>1560 mg</t>
+  </si>
+  <si>
+    <t>1) Previously treated with PP1M - initial dose - 1092 mg then 1560 mg
+2) Previously treated with PP6M - initial dose - 1092 mg then 1560 mg</t>
+  </si>
+  <si>
+    <t>1. Contraindications: cerebrovascular ADR, neuroleptic malignant syndrome, QT prolongation, Tardive dyskinesia, Orthostatic hypotension, Leukopenia, Hyperprolactinemia &amp; Seizures
+2. Drug-drug interactions: Avoid using strong CYP3A4 and/or P-gp inducers</t>
+  </si>
+  <si>
+    <t>https://www.accessdata.fda.gov/drugsatfda_docs/label/2024/207946s014s015lbl.pdf</t>
   </si>
   <si>
     <t>Paliperidone is an atypical antipsychotic drug indicated for the treatment of both schizophrenia &amp; schizoaffective disorder. Paliperidone is the primary active metabolite of risperidone and functions by strongly binding to dopaminergic D2- and serotonergic 5-HT2-receptors and selectively blocking monoamine effects. Although paliperidone is a potent D2-antagonist, it has less of impact on motor function and catalepsy than traditional neuroleptics. Paliperidone palmitate is the palmitate ester prodrug of paliperidone and displays modest solubility in polar solvents. Several long-acting injectable aqueous nanocrystal formulations of paliperidone palmitate are available as once-monthly (PP1M), three-monthly (PP3M) and six-monthly (PP6M) extended-release suspensions for intramuscular injection.</t>
   </si>
   <si>
-    <t>2025-06-12 14:32:11</t>
-[...2 lines deleted...]
-    <t>2025-07-09 19:12:42</t>
+    <t>2026-05-20 08:10:46</t>
+  </si>
+  <si>
+    <t>2026-05-20 09:31:22</t>
   </si>
   <si>
     <t>LA Formulation</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
@@ -382,133 +405,127 @@
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Janssen Research &amp; Development, LLC</t>
   </si>
   <si>
     <t>The main purpose of this study is to assess the long-term safety and tolerability of paliperidone 6-month PP6M (Dose 1 or Dose 2 \[milligram\] mg eq.) and to provide access to PP6M in participants with schizophrenia completing the R092670PSY3015 study without relapse.</t>
   </si>
   <si>
     <t>A Study of Paliperidone Palmitate 6-Month Formulation</t>
   </si>
   <si>
     <t>Argentina, Hong Kong, Italy, Poland, Russian Federation, Ukraine</t>
   </si>
   <si>
     <t>Drug: Paliperidone Palmitate 6 month (PP6M)</t>
   </si>
   <si>
     <t>700mg or 1000mg</t>
   </si>
   <si>
     <t>2019-09-19</t>
   </si>
   <si>
-    <t>2023-05-03</t>
+    <t>2025-04-25</t>
   </si>
   <si>
     <t>2022-05-03</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - Completed the Double-blind Phase of Study R092670PSY3015 without relapse and continue to be willing to be treated with paliperidone palmitate 6 month injection (PP6M).
 - Must, in the opinion of the investigator, be able to continue treatment at the same dose level (moderate or higher dose) as used during the Double-blind Phase of Study R092670PSY3015 at the time of screening for this study.
 - A woman of childbearing potential: a) Must have a negative pregnancy test on Day 1; b) Use contraception consistent with local regulations. A man must agree that during the study and for a minimum 12 months after receiving the last dose of the study intervention: a) His female partner(s) will use highly effective method pf contraception.
 - Signed an informed consent form (ICF).</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>None (Open Label)</t>
   </si>
   <si>
-    <t>Every 6 months</t>
-[...1 lines deleted...]
-  <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>CR108390</t>
   </si>
   <si>
     <t>NCT03345342</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03345342</t>
   </si>
   <si>
     <t>The purpose of this study is to demonstrate that injection cycles consisting of a single administration of paliperidone palmitate 6-month (PP6M) are not less effective than 2 sequentially administered injections of paliperidone palmitate 3-month PP3M) (350 or 525 mg eq.) for the prevention of relapse in participants with schizophrenia previously stabilized on corresponding doses of paliperidone palmitate 1-month (PP1M) (100 or 150 mg eq.) or PP3M (350 or 525 mg eq.).</t>
   </si>
   <si>
     <t>Argentina, Australia, Brazil, Bulgaria, Czechia, France, Hong Kong, Hungary, India, Italy, Korea, Republic of, Malaysia, Mexico, Poland, Russian Federation, South Africa, Spain, Taiwan, Province of China, Türkiye, Ukraine, United States of America</t>
   </si>
   <si>
     <t>Drug: PP6M</t>
   </si>
   <si>
     <t>Drug: PP3M</t>
   </si>
   <si>
     <t>350 mg eq. or 525 mg eq.</t>
   </si>
   <si>
     <t>Drug: PP1M</t>
   </si>
   <si>
     <t>50mg to 150 mg eq.</t>
   </si>
   <si>
     <t>Other: Placebo</t>
   </si>
   <si>
     <t>0 mg</t>
   </si>
   <si>
     <t>2017-11-20</t>
-  </si>
-[...1 lines deleted...]
-    <t>2023-09-13</t>
   </si>
   <si>
     <t>2020-05-08</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - Must meet the diagnostic criteria for schizophrenia according to Diagnostic and Statistical Manual of Mental Disorders, Fifth Edition (DSM 5) for at least 6 months before screening.
 - Must be receiving treatment with paliperidone palmitate (as either the paliperidone palmitate 1-month (PP1M) or paliperidone palmitate 3-month (PP3M) formulation), or injectable risperidone, or any oral antipsychotic.
 - Must be able, in the opinion of the investigator, to discontinue any antipsychotic medication other than PP1M) or PP3M during the Screening Phase.
 - Must have a full Positive and Negative Syndrome Scale (PANSS) score of less than (\&lt;) 70 points at screening.
 - Must have a body mass index (BMI) between 17 and 40 kilogram (kg)/meter (m)\^2 (inclusive).</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Double (Participant, Investigator).</t>
   </si>
   <si>
@@ -565,50 +582,53 @@
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Janseen Cilag Pharmaceuticals</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>INVEGA HAYFERA</t>
   </si>
   <si>
+    <t>Mental health</t>
+  </si>
+  <si>
     <t>1000 mg/5ml; 700 mg/3.5ml</t>
   </si>
   <si>
     <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>https://www.jnj.com/media-center/press-releases/janssen-announces-u-s-fda-approval-of-invega-hafyera-6-month-paliperidone-palmitate-first-and-only-twice-yearly-treatment-for-adults-with-schizophrenia</t>
   </si>
   <si>
     <t>BYANNLI</t>
   </si>
   <si>
     <t>Not provided</t>
@@ -1109,57 +1129,57 @@
   </si>
   <si>
     <t>Provided are methods for improving resuspendability of a paliperidone palmitate extended-release injectable suspension within a syringe, for reducing a force required for injection of a paliperidone palmitate extended-release injectable suspension, or for reducing the likelihood of incomplete injection of a paliperidone palmitate extended-release injectable suspension comprising maintaining the syringe in a desired orientation during shipping of the syringe that varies from the orientation of the syringe during pre-shipping storage. Also provided are populations of syringes that respectively contain paliperidone palmitate extended release injectable suspension</t>
   </si>
   <si>
     <t>WO2022112367</t>
   </si>
   <si>
     <t>Process</t>
   </si>
   <si>
     <t>2041-11-24</t>
   </si>
   <si>
     <t>Granted: CN, EA (KZ, RU), US
 Pending: AU, CA, JP, KR, IL, JP, MX, NZ, SG
 Not in force: EP, SA</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/vqOoORk41Ws1WjEYsw5alKAjAKCjOfvvqvAXfPA6.png</t>
-[...5 lines deleted...]
-    <t>Sourced From Drugbank</t>
+    <t>https://lapal.ch/storage/illustrations/1gaDVSS6lv2NaUJt6ioVO8NtgEWvypwi4J8EFgLY.png</t>
+  </si>
+  <si>
+    <t>Paliperidone palmitate structure</t>
+  </si>
+  <si>
+    <t>https://patentimages.storage.googleapis.com/f5/0e/3d/3137d5835be148/US10143693.pdf</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals</t>
   </si>
   <si>
     <t>https://www.janssen.com/</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They focus on manufacturing and developing pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
@@ -1548,51 +1568,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04072575" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03345342" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ijnp/pyab071" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/vqOoORk41Ws1WjEYsw5alKAjAKCjOfvvqvAXfPA6.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/1gaDVSS6lv2NaUJt6ioVO8NtgEWvypwi4J8EFgLY.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ijnp/pyab071" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AG1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
@@ -1721,108 +1741,128 @@
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="C2" t="s">
         <v>33</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2" t="s">
         <v>35</v>
       </c>
+      <c r="F2" t="s">
+        <v>36</v>
+      </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="Q2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="S2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="T2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="U2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="V2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="W2" t="s">
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="X2" t="s">
+        <v>53</v>
       </c>
       <c r="Y2" s="1"/>
-      <c r="Z2" s="1"/>
+      <c r="Z2" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>58</v>
+      </c>
       <c r="AE2" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="AF2" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="AG2" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ3"/>
   <sheetViews>
@@ -1866,486 +1906,486 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>23</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="C2" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="E2" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="F2" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="G2" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="H2" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="I2" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="J2" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="M2" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="N2" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="X2" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="Y2" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="AB2" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="AC2" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="AE2" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="AF2" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="AG2" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AH2" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="AI2" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AJ2" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AP2" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AQ2">
         <v>178</v>
       </c>
       <c r="AS2" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AU2" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="AV2" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="AW2" t="s">
-        <v>128</v>
+        <v>53</v>
       </c>
       <c r="AX2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AY2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AZ2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="C3" t="s">
+        <v>137</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="E3" t="s">
+        <v>115</v>
+      </c>
+      <c r="F3" t="s">
+        <v>116</v>
+      </c>
+      <c r="G3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H3" t="s">
+        <v>139</v>
+      </c>
+      <c r="I3" t="s">
+        <v>119</v>
+      </c>
+      <c r="J3" t="s">
+        <v>140</v>
+      </c>
+      <c r="M3" t="s">
+        <v>141</v>
+      </c>
+      <c r="N3" t="s">
+        <v>122</v>
+      </c>
+      <c r="O3" t="s">
+        <v>142</v>
+      </c>
+      <c r="P3" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>144</v>
+      </c>
+      <c r="R3" t="s">
+        <v>145</v>
+      </c>
+      <c r="S3" t="s">
+        <v>146</v>
+      </c>
+      <c r="T3" t="s">
+        <v>147</v>
+      </c>
+      <c r="X3" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>124</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>149</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>149</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>127</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>129</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>129</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>150</v>
+      </c>
+      <c r="AP3" t="s">
         <v>131</v>
-      </c>
-[...76 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AQ3">
         <v>841</v>
       </c>
       <c r="AR3" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="AS3" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="AU3" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="AV3" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="AW3" t="s">
-        <v>128</v>
+        <v>53</v>
       </c>
       <c r="AX3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="AY3" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AZ3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E2" sqref="E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="B2" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="C2" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2357,2813 +2397,2813 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C2" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D2" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>180</v>
       </c>
       <c r="G2" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I2" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="J2" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="K2" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="L2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N2" s="5"/>
       <c r="O2">
         <v>44440.0</v>
       </c>
       <c r="P2" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C3" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D3" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F3" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G3" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I3" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J3" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K3" t="s">
+        <v>192</v>
+      </c>
+      <c r="L3" t="s">
+        <v>193</v>
+      </c>
+      <c r="M3" s="5" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
       <c r="N3" s="5">
         <v>43868.0</v>
       </c>
       <c r="O3">
         <v>44000.0</v>
       </c>
       <c r="P3" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C4" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D4" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F4" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G4" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I4" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J4" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K4" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="L4" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N4" s="5">
         <v>43868.0</v>
       </c>
       <c r="O4">
         <v>44000.0</v>
       </c>
       <c r="P4" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C5" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D5" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F5" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G5" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J5" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K5" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L5" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N5" s="5">
         <v>43868.0</v>
       </c>
       <c r="O5">
         <v>44000.0</v>
       </c>
       <c r="P5" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C6" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D6" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F6" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G6" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I6" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J6" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K6" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="L6" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N6" s="5">
         <v>43868.0</v>
       </c>
       <c r="O6">
         <v>44000.0</v>
       </c>
       <c r="P6" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C7" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D7" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F7" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G7" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I7" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J7" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K7" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="L7" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N7" s="5">
         <v>43868.0</v>
       </c>
       <c r="O7">
         <v>44000.0</v>
       </c>
       <c r="P7" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C8" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D8" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F8" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G8" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I8" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J8" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K8" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="L8" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N8" s="5">
         <v>43868.0</v>
       </c>
       <c r="O8">
         <v>44000.0</v>
       </c>
       <c r="P8" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C9" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D9" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F9" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G9" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I9" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J9" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K9" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="L9" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N9" s="5">
         <v>43868.0</v>
       </c>
       <c r="O9">
         <v>44000.0</v>
       </c>
       <c r="P9" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C10" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D10" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F10" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G10" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I10" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J10" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K10" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="L10" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N10" s="5">
         <v>43868.0</v>
       </c>
       <c r="O10">
         <v>44000.0</v>
       </c>
       <c r="P10" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C11" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D11" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F11" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G11" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I11" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J11" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K11" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="L11" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N11" s="5">
         <v>43868.0</v>
       </c>
       <c r="O11">
         <v>44000.0</v>
       </c>
       <c r="P11" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C12" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D12" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F12" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G12" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I12" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J12" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K12" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="L12" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N12" s="5">
         <v>43868.0</v>
       </c>
       <c r="O12">
         <v>44000.0</v>
       </c>
       <c r="P12" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C13" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D13" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F13" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G13" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I13" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J13" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K13" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="L13" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N13" s="5">
         <v>43868.0</v>
       </c>
       <c r="O13">
         <v>44000.0</v>
       </c>
       <c r="P13" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C14" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D14" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F14" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G14" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I14" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J14" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K14" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="L14" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N14" s="5">
         <v>43868.0</v>
       </c>
       <c r="O14">
         <v>44000.0</v>
       </c>
       <c r="P14" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C15" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D15" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E15" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F15" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G15" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I15" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J15" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K15" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="L15" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N15" s="5">
         <v>43868.0</v>
       </c>
       <c r="O15">
         <v>44000.0</v>
       </c>
       <c r="P15" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C16" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D16" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F16" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G16" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I16" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J16" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K16" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="L16" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N16" s="5">
         <v>43868.0</v>
       </c>
       <c r="O16">
         <v>44000.0</v>
       </c>
       <c r="P16" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C17" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D17" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F17" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G17" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I17" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J17" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K17" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="L17" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N17" s="5">
         <v>43868.0</v>
       </c>
       <c r="O17">
         <v>44000.0</v>
       </c>
       <c r="P17" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C18" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D18" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F18" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G18" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I18" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J18" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K18" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="L18" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N18" s="5">
         <v>43868.0</v>
       </c>
       <c r="O18">
         <v>44000.0</v>
       </c>
       <c r="P18" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C19" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D19" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F19" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G19" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H19" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I19" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J19" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K19" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="L19" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N19" s="5">
         <v>43868.0</v>
       </c>
       <c r="O19">
         <v>44000.0</v>
       </c>
       <c r="P19" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C20" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D20" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F20" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G20" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I20" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J20" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K20" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="L20" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N20" s="5">
         <v>43868.0</v>
       </c>
       <c r="O20">
         <v>44000.0</v>
       </c>
       <c r="P20" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C21" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D21" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F21" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G21" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H21" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I21" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J21" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K21" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="L21" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N21" s="5">
         <v>43868.0</v>
       </c>
       <c r="O21">
         <v>44000.0</v>
       </c>
       <c r="P21" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C22" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D22" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E22" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F22" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G22" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H22" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I22" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J22" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K22" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="L22" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N22" s="5">
         <v>43868.0</v>
       </c>
       <c r="O22">
         <v>44000.0</v>
       </c>
       <c r="P22" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C23" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D23" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E23" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F23" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G23" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H23" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I23" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J23" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K23" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="L23" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N23" s="5">
         <v>43868.0</v>
       </c>
       <c r="O23">
         <v>44000.0</v>
       </c>
       <c r="P23" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C24" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D24" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F24" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G24" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I24" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J24" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K24" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="L24" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N24" s="5">
         <v>43868.0</v>
       </c>
       <c r="O24">
         <v>44000.0</v>
       </c>
       <c r="P24" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C25" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D25" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E25" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F25" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G25" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H25" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I25" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J25" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K25" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L25" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N25" s="5">
         <v>43868.0</v>
       </c>
       <c r="O25">
         <v>44000.0</v>
       </c>
       <c r="P25" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C26" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D26" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F26" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G26" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I26" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J26" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K26" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="L26" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N26" s="5">
         <v>43868.0</v>
       </c>
       <c r="O26">
         <v>44000.0</v>
       </c>
       <c r="P26" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C27" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D27" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E27" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F27" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G27" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I27" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J27" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K27" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="L27" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N27" s="5">
         <v>43868.0</v>
       </c>
       <c r="O27">
         <v>44000.0</v>
       </c>
       <c r="P27" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C28" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D28" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E28" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F28" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G28" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I28" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J28" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K28" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="L28" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N28" s="5">
         <v>43868.0</v>
       </c>
       <c r="O28">
         <v>44000.0</v>
       </c>
       <c r="P28" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C29" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D29" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E29" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F29" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G29" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H29" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I29" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J29" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K29" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="L29" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N29" s="5">
         <v>43868.0</v>
       </c>
       <c r="O29">
         <v>44000.0</v>
       </c>
       <c r="P29" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C30" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D30" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E30" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F30" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G30" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I30" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J30" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K30" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="L30" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N30" s="5">
         <v>43868.0</v>
       </c>
       <c r="O30">
         <v>44000.0</v>
       </c>
       <c r="P30" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C31" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D31" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E31" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F31" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G31" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I31" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J31" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K31" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="L31" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N31" s="5">
         <v>43868.0</v>
       </c>
       <c r="O31">
         <v>44000.0</v>
       </c>
       <c r="P31" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C32" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D32" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E32" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F32" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G32" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I32" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J32" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K32" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="L32" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N32" s="5">
         <v>43868.0</v>
       </c>
       <c r="O32">
         <v>44000.0</v>
       </c>
       <c r="P32" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C33" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D33" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E33" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F33" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G33" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I33" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="J33" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="K33" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="L33" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N33" s="5"/>
       <c r="O33">
         <v>44602.0</v>
       </c>
       <c r="P33" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C34" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D34" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E34" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F34" t="s">
-        <v>49</v>
+        <v>180</v>
       </c>
       <c r="G34" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I34" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="J34" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="K34" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="L34" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N34" s="5">
         <v>44683.0</v>
       </c>
       <c r="O34">
         <v>45176.0</v>
       </c>
       <c r="P34" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C35" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D35" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F35" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G35" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I35" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="J35" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="K35" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="L35" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N35" s="5"/>
       <c r="O35">
         <v>45237.0</v>
       </c>
       <c r="P35" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C36" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D36" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E36" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F36" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G36" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H36" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I36" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="J36" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="K36" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="L36" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N36" s="5"/>
       <c r="O36">
         <v>44806.0</v>
       </c>
       <c r="P36" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C37" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D37" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F37" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G37" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H37" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I37" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="J37" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="K37" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="L37" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N37" s="5"/>
       <c r="O37" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="P37" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
     </row>
     <row r="38" spans="1:17">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C38" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D38" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F38" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G38" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H38" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I38" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="J38" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="K38" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="L38" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N38" s="5"/>
       <c r="O38" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="P38" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C39" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D39" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F39" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G39" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H39" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I39" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="J39" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="K39" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="L39" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N39" s="5"/>
       <c r="O39">
         <v>44650.0</v>
       </c>
       <c r="P39" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C40" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D40" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E40" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F40" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G40" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H40" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I40" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="J40" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="K40" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="L40" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N40" s="5"/>
       <c r="O40">
         <v>44553.0</v>
       </c>
       <c r="P40" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C41" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D41" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F41" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G41" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H41" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I41" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="J41" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="K41" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="L41" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N41" s="5"/>
       <c r="O41">
         <v>45339.0</v>
       </c>
       <c r="P41" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C42" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D42" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F42" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G42" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H42" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I42" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="J42" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="K42" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="L42" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N42" s="5"/>
       <c r="O42" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="P42" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="B43" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C43" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D43" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F43" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G43" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H43" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I43" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="J43" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="K43" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="L43" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N43" s="5"/>
       <c r="O43">
         <v>45153.0</v>
       </c>
       <c r="P43" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
     </row>
     <row r="44" spans="1:17">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C44" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D44" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F44" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G44" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H44" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I44" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="J44" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="K44" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="L44" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N44" s="5"/>
       <c r="O44">
         <v>45461.0</v>
       </c>
       <c r="P44" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
     </row>
     <row r="45" spans="1:17">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C45" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D45" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F45" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G45" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H45" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I45" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="J45" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="K45" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="L45" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N45" s="5"/>
       <c r="O45">
         <v>45096.0</v>
       </c>
       <c r="P45" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C46" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D46" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F46" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="G46" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H46" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I46" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="J46" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="K46" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="L46" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N46" s="5"/>
       <c r="O46" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="P46" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="C2" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="D2" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="E2" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="F2" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="I2" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
+        <v>350</v>
+      </c>
+      <c r="C3" t="s">
         <v>344</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="E3" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="F3" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="I3" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
+        <v>353</v>
+      </c>
+      <c r="C4" t="s">
+        <v>354</v>
+      </c>
+      <c r="D4" t="s">
+        <v>355</v>
+      </c>
+      <c r="E4" t="s">
+        <v>356</v>
+      </c>
+      <c r="F4" t="s">
         <v>347</v>
       </c>
-      <c r="C4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H4" s="5" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="I4" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="C2" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="D2" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="C2" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D2" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="E2" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="F2" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C3" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D3" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="C2" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="D2" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="C3" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="D3" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="C4" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>