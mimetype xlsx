--- v1 (2026-06-02)
+++ v2 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="376">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="379">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -181,51 +181,51 @@
   <si>
     <t>No proprietary excipient used</t>
   </si>
   <si>
     <t>No novel excipient or existing excipient used</t>
   </si>
   <si>
     <t>No residual solvent used</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>PP6M is commercially manufactured by Janssen Pharmaceuticals. The PP6M injectable contains a racemic mixture of (+)- and (-)- of paliperidone, and is joined with palmitic acid through an ester linkage. Similarly to paliperidone palmitate once-monthly injectable (PP1M) and three-monthly injectable (PP3M), PP6M is manufactured using Nanocrystal Technology to improve the dissolution properties of paliperidone palmitate, which is highly insoluble in water. PP6M has a bi-annual dosing interval arising from a higher concentration and an increased nanocrystal particle size.</t>
   </si>
   <si>
     <t>NanoCrystal® Colloidal Dispersion Nanomill™ apparatus.</t>
   </si>
   <si>
     <t>NanoCrystal technology enables intrinsically high loading of insoluble drugs as dosage forms consist mostly of pure API packed as a solid crystal, which is the most efficient form possible in relation to weight-to-volume. Paliperidone palmitate particles are dispersed in an aqueous suspension and transformed into smaller nanocrystals through particle-size reduction. These nanocrystals have a greater surface area than the larger original particles, resulting in increased water solubility. This medicinal product does not require any special storage conditions and has a shelf life of two years.</t>
   </si>
   <si>
     <t>Digital microscope and scanning electron microscopy (SEM) to determine shape of the particles. Differential scanning calorimetric (DSC) and Fourier transforms infrared spectroscopy (FTIR) for quality control.</t>
   </si>
   <si>
-    <t>Mental health: Schizophrenia (naive and previously treated) , Psychotic or manic symptoms of schizoaffective disorde</t>
+    <t>Mental illness (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.): Schizophrenia (naive and previously treated) , Psychotic or manic symptoms of schizoaffective disorde</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a nurse, Administered by a specialty health worker, Administered by a community health worker</t>
   </si>
   <si>
     <t>Every 6 months</t>
   </si>
   <si>
     <t>1,092 mg/3.5 mL ; 1560 mg/5 mL single-dose prefilled syringes</t>
   </si>
   <si>
     <t>1560 mg</t>
   </si>
   <si>
     <t>1) Previously treated with PP1M - initial dose - 1092 mg then 1560 mg
 2) Previously treated with PP6M - initial dose - 1092 mg then 1560 mg</t>
   </si>
   <si>
     <t>1. Contraindications: cerebrovascular ADR, neuroleptic malignant syndrome, QT prolongation, Tardive dyskinesia, Orthostatic hypotension, Leukopenia, Hyperprolactinemia &amp; Seizures
 2. Drug-drug interactions: Avoid using strong CYP3A4 and/or P-gp inducers</t>
   </si>
   <si>
@@ -552,110 +552,110 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
-    <t>Janseen Cilag Pharmaceuticals</t>
+    <t>J&amp;J / Janssen</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>INVEGA HAYFERA</t>
   </si>
   <si>
-    <t>Mental health</t>
+    <t>Mental illness (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.)</t>
   </si>
   <si>
     <t>1000 mg/5ml; 700 mg/3.5ml</t>
   </si>
   <si>
     <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>https://www.jnj.com/media-center/press-releases/janssen-announces-u-s-fda-approval-of-invega-hafyera-6-month-paliperidone-palmitate-first-and-only-twice-yearly-treatment-for-adults-with-schizophrenia</t>
   </si>
   <si>
     <t>BYANNLI</t>
   </si>
   <si>
-    <t>Not provided</t>
-[...1 lines deleted...]
-  <si>
     <t>EMA (Europe)</t>
   </si>
   <si>
     <t>European Medicines Agency</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/medicines/human/EPAR/byannl#overview</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>BGR</t>
   </si>
   <si>
     <t>Bulgaria</t>
@@ -852,50 +852,53 @@
   <si>
     <t>https://www.medsafe.govt.nz/regulatory/ProductDetail.asp?ID=23292</t>
   </si>
   <si>
     <t>DoH HK</t>
   </si>
   <si>
     <t>Department of Health (Pharmacy and Poison Board of Hong Kong)</t>
   </si>
   <si>
     <t>HKG</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>https://www.drugoffice.gov.hk/eps/drug/productDetail/en/pharmaceutical_trade/147043</t>
   </si>
   <si>
     <t>KMFDS</t>
   </si>
   <si>
     <t>Korean Ministry of Food and Drug Safety</t>
   </si>
   <si>
+    <t>https://www.mfds.go.kr/eng/index.do ; https://nedrug.mfds.go.kr/searchDrug ; https://www.mfds.go.kr/eng/brd/m_19/list.do</t>
+  </si>
+  <si>
     <t>KOR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
     <t>https://www.mfds.go.kr/eng/brd/m_19/view.do?seq=70438</t>
   </si>
   <si>
     <t>HSA</t>
   </si>
   <si>
     <t>Health Sciences Authority</t>
   </si>
   <si>
     <t>SGP</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>Awaiting approval</t>
   </si>
   <si>
     <t>https://www.ndf.gov.sg/monograph/detail/M01361#SIN13971P</t>
@@ -915,63 +918,69 @@
   <si>
     <t>https://quest3plus.bpfk.gov.my/pmo2/detail.php?type=product&amp;id=MAL23126007A</t>
   </si>
   <si>
     <t>ISP-ANAMED</t>
   </si>
   <si>
     <t>Agencia nacional de medicamentos-Instituto de Salud Publica - Ministerio de Salud</t>
   </si>
   <si>
     <t>CHL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>https://www.vademecum.es/chile/medicamento/1513130/invega-hafyera-suspension-inyectable-de-liberacion-prolongada-700-mg-3-5-ml</t>
   </si>
   <si>
     <t>INVIMA</t>
   </si>
   <si>
     <t>National Institute for Food and Drug Surveillance</t>
   </si>
   <si>
+    <t>https://www.invima.gov.co/</t>
+  </si>
+  <si>
     <t>COL</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>https://www.invima.gov.co/sites/default/files/medicamentos-productos-biologicos/2023-10/SEM/ACTAS/2022/ACTA%20No.%2012%20DE%202022%20SEM.pdf</t>
   </si>
   <si>
     <t>RFDA</t>
   </si>
   <si>
     <t>Rwanda Food and Drugs Authority</t>
+  </si>
+  <si>
+    <t>https://rwandafda.gov.rw/human-medicine-registered-products/</t>
   </si>
   <si>
     <t>RWA</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>https://rwandafda.gov.rw/human-medicinal-products-register/</t>
   </si>
   <si>
     <t>SFDA</t>
   </si>
   <si>
     <t>Saudi Food &amp; Drug Authority</t>
   </si>
   <si>
     <t>SAU</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>https://www.sfda.gov.sa/en/drugs-list?TradeName=&amp;ScientificName=paliperidone&amp;Agent=&amp;ManufacturerName=&amp;RegNo=&amp;pg=2#</t>
   </si>
@@ -1150,51 +1159,51 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/1gaDVSS6lv2NaUJt6ioVO8NtgEWvypwi4J8EFgLY.png</t>
   </si>
   <si>
     <t>Paliperidone palmitate structure</t>
   </si>
   <si>
     <t>https://patentimages.storage.googleapis.com/f5/0e/3d/3137d5835be148/US10143693.pdf</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Janssen Pharmaceuticals</t>
+    <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>https://www.janssen.com/</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They focus on manufacturing and developing pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Peters L, Dyer M, Schroeder E, D'Souza MS. Invega Hafyera (Paliperidone Palmitate): Extended-Release Injectable Suspension for Patients With Schizophrenia. J Pharm Technol. 2023 Apr;39(2):88-94. DOI: &lt;/span&gt;&lt;a href="https:/doi.org/10.1177/87551225231153541" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1177/87551225231153541&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2023 Mar 16. PMID: 37051282; PMCID: PMC10084407.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong style="color: rgb(33, 33, 33);"&gt;Objective:&lt;/strong&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;The objective of this study was to describe the safety, efficacy, and potential role in therapy of once in 6 months paliperidone palmitate formulation (PP6M; Invega Hafyera). PP6M is a long-acting injectable antipsychotic recently approved by the Food and Drug Administration (FDA) for the treatment of schizophrenia.&amp;nbsp;&lt;/span&gt;&lt;strong style="color: rgb(33, 33, 33);"&gt;Data Sources:&lt;/strong&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;A PubMed literature search was conducted using the following terms: paliperidone palmitate and long-acting antipsychotic injections (January 1, 2017, to November 1, 2022). FDA product labeling was also reviewed for pertinent data.&amp;nbsp;&lt;/span&gt;&lt;strong style="color: rgb(33, 33, 33);"&gt;Study Selection and Data Extraction:&lt;/strong&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;All relevant English-language articles focused on the efficacy and safety of PP6M were considered for inclusion.&amp;nbsp;&lt;/span&gt;&lt;strong style="color: rgb(33, 33, 33);"&gt;Data Synthesis:&lt;/strong&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;A multicenter, randomized, active controlled relapse prevention noninferiority study showed that PP6M is comparable to paliperidone palmitate once in 3 months formulation (PP3M) in terms of efficacy and safety in clinically stable schizophrenia patients.&amp;nbsp;&lt;/span&gt;&lt;strong style="color: rgb(33, 33, 33);"&gt;Place in Therapy:&lt;/strong&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;PP6M is indicated in the treatment of adult patients with schizophrenia, who need treatment over a prolonged period. It improves adherence and decreases the rate of relapse and hospitalizations among patients with schizophrenia. It is useful for patients who may have difficulty accessing health care or would prefer the convenience of less frequent injections.&amp;nbsp;&lt;/span&gt;&lt;strong style="color: rgb(33, 33, 33);"&gt;Conclusion:&lt;/strong&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;PP6M with its long duration of action and lowered frequency of administration (once every 6 months) expands the therapeutic choices available to patients with schizophrenia. More studies in patients with schizophrenia with PP6M, and perhaps other mental illnesses (eg, schizoaffective disorder), are required to fully elucidate the therapeutic potential of PP6M.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Cirnigliaro G, Battini V, Castiglioni M, Renne M, Mosini G, Cheli S, Carnovale C, Dell'Osso B. Evaluating the 6-month formulation of paliperidone palmitate: a twice-yearly injectable treatment for schizophrenia in adults. Expert Rev Neurother. 2024 Apr;24(4):325-332. DOI: &lt;/span&gt;&lt;a href="https:/doi.org/10.1080/14737175.2024.2325655" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1080/14737175.2024.2325655&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2024 Mar 6. PMID: 38445396.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Introduction:&amp;nbsp;&lt;/strong&gt;Paliperidone Palmitate is the only antipsychotic that has been developed in three different intramuscular long-acting injectable (LAI) dosing regimen: monthly (PP1M), quarterly (PP3M), and from 2020 also twice-yearly (PP6M). The latter was approved for the maintenance treatment of adults with schizophrenia and clinically stabilized with PP1M or PP3M.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Areas covered:&amp;nbsp;&lt;/strong&gt;Data from studies evaluating efficacy in the maintenance treatment of schizophrenia with PP6M are reviewed. Since no post-marketing safety studies are currently available, data from spontaneous reporting system databases, FAERS and Eudravigilance, are analyzed and the reported treatment-emergent adverse events of PP6M are discussed.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Expert opinion:&amp;nbsp;&lt;/strong&gt;The efficacy of PP6M is comparable to that of PP3M in terms of relapses prevention in patients with schizophrenia previously stabilized on PP3M or PP1M. Also, the maintenance of clinical efficacy in the long term has been demonstrated. Data from pharmacovigilance analyses, as well as from phase 3 studies, show that PP6M is generally well tolerated, consistently with PP3M safety data. PP6M allows a longer dosing interval than any other LAI antipsychotics, potentially reducing nonadherence and disease relapses. In future, an increase in the prescription rates of PP6M is expected and real-world efficacy and tolerability studies will be conducted.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
@@ -2368,78 +2377,79 @@
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q46"/>
+  <dimension ref="A1:R46"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>161</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>162</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>163</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2447,2271 +2457,2269 @@
       </c>
       <c r="J1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>172</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>173</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>176</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" s="2" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E2" t="s">
         <v>51</v>
       </c>
       <c r="F2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H2" t="s">
         <v>40</v>
       </c>
       <c r="I2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="J2" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="K2" t="s">
         <v>184</v>
       </c>
       <c r="L2" t="s">
         <v>185</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="N2" s="5"/>
-      <c r="O2">
+      <c r="N2" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="P2">
         <v>44440.0</v>
       </c>
-      <c r="P2" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:17">
+      <c r="Q2" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E3" t="s">
         <v>51</v>
       </c>
       <c r="F3" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H3" t="s">
         <v>40</v>
       </c>
       <c r="I3" t="s">
         <v>190</v>
       </c>
       <c r="J3" t="s">
         <v>191</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>192</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" s="5" t="s">
         <v>193</v>
       </c>
-      <c r="M3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N3" s="5">
+      <c r="N3" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O3">
         <v>43868.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>44000.0</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E4" t="s">
         <v>51</v>
       </c>
       <c r="F4" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H4" t="s">
         <v>40</v>
       </c>
       <c r="I4" t="s">
         <v>190</v>
       </c>
       <c r="J4" t="s">
         <v>191</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>195</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="M4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N4" s="5">
+      <c r="N4" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O4">
         <v>43868.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>44000.0</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E5" t="s">
         <v>51</v>
       </c>
       <c r="F5" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H5" t="s">
         <v>40</v>
       </c>
       <c r="I5" t="s">
         <v>190</v>
       </c>
       <c r="J5" t="s">
         <v>191</v>
       </c>
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>197</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" s="5" t="s">
         <v>198</v>
       </c>
-      <c r="M5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N5" s="5">
+      <c r="N5" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O5">
         <v>43868.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>44000.0</v>
       </c>
-      <c r="P5" t="s">
+      <c r="Q5" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E6" t="s">
         <v>51</v>
       </c>
       <c r="F6" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G6" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="I6" t="s">
         <v>190</v>
       </c>
       <c r="J6" t="s">
         <v>191</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>199</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" s="5" t="s">
         <v>200</v>
       </c>
-      <c r="M6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N6" s="5">
+      <c r="N6" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O6">
         <v>43868.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>44000.0</v>
       </c>
-      <c r="P6" t="s">
+      <c r="Q6" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C7" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E7" t="s">
         <v>51</v>
       </c>
       <c r="F7" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G7" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
       <c r="I7" t="s">
         <v>190</v>
       </c>
       <c r="J7" t="s">
         <v>191</v>
       </c>
-      <c r="K7" t="s">
+      <c r="L7" t="s">
         <v>201</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="M7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N7" s="5">
+      <c r="N7" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O7">
         <v>43868.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>44000.0</v>
       </c>
-      <c r="P7" t="s">
+      <c r="Q7" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="8" spans="1:17">
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C8" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E8" t="s">
         <v>51</v>
       </c>
       <c r="F8" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
       <c r="I8" t="s">
         <v>190</v>
       </c>
       <c r="J8" t="s">
         <v>191</v>
       </c>
-      <c r="K8" t="s">
+      <c r="L8" t="s">
         <v>203</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" s="5" t="s">
         <v>204</v>
       </c>
-      <c r="M8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N8" s="5">
+      <c r="N8" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O8">
         <v>43868.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>44000.0</v>
       </c>
-      <c r="P8" t="s">
+      <c r="Q8" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="9" spans="1:17">
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C9" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D9" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G9" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H9" t="s">
         <v>40</v>
       </c>
       <c r="I9" t="s">
         <v>190</v>
       </c>
       <c r="J9" t="s">
         <v>191</v>
       </c>
-      <c r="K9" t="s">
+      <c r="L9" t="s">
         <v>205</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="M9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N9" s="5">
+      <c r="N9" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O9">
         <v>43868.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>44000.0</v>
       </c>
-      <c r="P9" t="s">
+      <c r="Q9" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C10" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D10" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E10" t="s">
         <v>51</v>
       </c>
       <c r="F10" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G10" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H10" t="s">
         <v>40</v>
       </c>
       <c r="I10" t="s">
         <v>190</v>
       </c>
       <c r="J10" t="s">
         <v>191</v>
       </c>
-      <c r="K10" t="s">
+      <c r="L10" t="s">
         <v>207</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M10" s="5" t="s">
         <v>208</v>
       </c>
-      <c r="M10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N10" s="5">
+      <c r="N10" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O10">
         <v>43868.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>44000.0</v>
       </c>
-      <c r="P10" t="s">
+      <c r="Q10" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C11" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D11" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E11" t="s">
         <v>51</v>
       </c>
       <c r="F11" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G11" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H11" t="s">
         <v>40</v>
       </c>
       <c r="I11" t="s">
         <v>190</v>
       </c>
       <c r="J11" t="s">
         <v>191</v>
       </c>
-      <c r="K11" t="s">
+      <c r="L11" t="s">
         <v>209</v>
       </c>
-      <c r="L11" t="s">
+      <c r="M11" s="5" t="s">
         <v>210</v>
       </c>
-      <c r="M11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N11" s="5">
+      <c r="N11" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O11">
         <v>43868.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>44000.0</v>
       </c>
-      <c r="P11" t="s">
+      <c r="Q11" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D12" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E12" t="s">
         <v>51</v>
       </c>
       <c r="F12" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G12" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H12" t="s">
         <v>40</v>
       </c>
       <c r="I12" t="s">
         <v>190</v>
       </c>
       <c r="J12" t="s">
         <v>191</v>
       </c>
-      <c r="K12" t="s">
+      <c r="L12" t="s">
         <v>211</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="M12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N12" s="5">
+      <c r="N12" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O12">
         <v>43868.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>44000.0</v>
       </c>
-      <c r="P12" t="s">
+      <c r="Q12" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C13" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D13" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E13" t="s">
         <v>51</v>
       </c>
       <c r="F13" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G13" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H13" t="s">
         <v>40</v>
       </c>
       <c r="I13" t="s">
         <v>190</v>
       </c>
       <c r="J13" t="s">
         <v>191</v>
       </c>
-      <c r="K13" t="s">
+      <c r="L13" t="s">
         <v>213</v>
       </c>
-      <c r="L13" t="s">
+      <c r="M13" s="5" t="s">
         <v>214</v>
       </c>
-      <c r="M13" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="5">
+      <c r="N13" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O13">
         <v>43868.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>44000.0</v>
       </c>
-      <c r="P13" t="s">
+      <c r="Q13" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="14" spans="1:17">
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C14" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D14" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E14" t="s">
         <v>51</v>
       </c>
       <c r="F14" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G14" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H14" t="s">
         <v>40</v>
       </c>
       <c r="I14" t="s">
         <v>190</v>
       </c>
       <c r="J14" t="s">
         <v>191</v>
       </c>
-      <c r="K14" t="s">
+      <c r="L14" t="s">
         <v>215</v>
       </c>
-      <c r="L14" t="s">
+      <c r="M14" s="5" t="s">
         <v>216</v>
       </c>
-      <c r="M14" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="5">
+      <c r="N14" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O14">
         <v>43868.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>44000.0</v>
       </c>
-      <c r="P14" t="s">
+      <c r="Q14" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E15" t="s">
         <v>51</v>
       </c>
       <c r="F15" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H15" t="s">
         <v>40</v>
       </c>
       <c r="I15" t="s">
         <v>190</v>
       </c>
       <c r="J15" t="s">
         <v>191</v>
       </c>
-      <c r="K15" t="s">
+      <c r="L15" t="s">
         <v>217</v>
       </c>
-      <c r="L15" t="s">
+      <c r="M15" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="M15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="5">
+      <c r="N15" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O15">
         <v>43868.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>44000.0</v>
       </c>
-      <c r="P15" t="s">
+      <c r="Q15" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C16" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D16" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E16" t="s">
         <v>51</v>
       </c>
       <c r="F16" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G16" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H16" t="s">
         <v>40</v>
       </c>
       <c r="I16" t="s">
         <v>190</v>
       </c>
       <c r="J16" t="s">
         <v>191</v>
       </c>
-      <c r="K16" t="s">
+      <c r="L16" t="s">
         <v>219</v>
       </c>
-      <c r="L16" t="s">
+      <c r="M16" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="M16" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N16" s="5">
+      <c r="N16" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O16">
         <v>43868.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>44000.0</v>
       </c>
-      <c r="P16" t="s">
+      <c r="Q16" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C17" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D17" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E17" t="s">
         <v>51</v>
       </c>
       <c r="F17" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G17" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H17" t="s">
         <v>40</v>
       </c>
       <c r="I17" t="s">
         <v>190</v>
       </c>
       <c r="J17" t="s">
         <v>191</v>
       </c>
-      <c r="K17" t="s">
+      <c r="L17" t="s">
         <v>221</v>
       </c>
-      <c r="L17" t="s">
+      <c r="M17" s="5" t="s">
         <v>222</v>
       </c>
-      <c r="M17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="5">
+      <c r="N17" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O17">
         <v>43868.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>44000.0</v>
       </c>
-      <c r="P17" t="s">
+      <c r="Q17" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D18" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E18" t="s">
         <v>51</v>
       </c>
       <c r="F18" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G18" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H18" t="s">
         <v>40</v>
       </c>
       <c r="I18" t="s">
         <v>190</v>
       </c>
       <c r="J18" t="s">
         <v>191</v>
       </c>
-      <c r="K18" t="s">
+      <c r="L18" t="s">
         <v>223</v>
       </c>
-      <c r="L18" t="s">
+      <c r="M18" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="M18" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="5">
+      <c r="N18" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O18">
         <v>43868.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>44000.0</v>
       </c>
-      <c r="P18" t="s">
+      <c r="Q18" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C19" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D19" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E19" t="s">
         <v>51</v>
       </c>
       <c r="F19" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G19" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H19" t="s">
         <v>40</v>
       </c>
       <c r="I19" t="s">
         <v>190</v>
       </c>
       <c r="J19" t="s">
         <v>191</v>
       </c>
-      <c r="K19" t="s">
+      <c r="L19" t="s">
         <v>225</v>
       </c>
-      <c r="L19" t="s">
+      <c r="M19" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="M19" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N19" s="5">
+      <c r="N19" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O19">
         <v>43868.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>44000.0</v>
       </c>
-      <c r="P19" t="s">
+      <c r="Q19" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C20" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D20" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E20" t="s">
         <v>51</v>
       </c>
       <c r="F20" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G20" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H20" t="s">
         <v>40</v>
       </c>
       <c r="I20" t="s">
         <v>190</v>
       </c>
       <c r="J20" t="s">
         <v>191</v>
       </c>
-      <c r="K20" t="s">
+      <c r="L20" t="s">
         <v>227</v>
       </c>
-      <c r="L20" t="s">
+      <c r="M20" s="5" t="s">
         <v>228</v>
       </c>
-      <c r="M20" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="5">
+      <c r="N20" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O20">
         <v>43868.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>44000.0</v>
       </c>
-      <c r="P20" t="s">
+      <c r="Q20" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C21" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D21" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E21" t="s">
         <v>51</v>
       </c>
       <c r="F21" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G21" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H21" t="s">
         <v>40</v>
       </c>
       <c r="I21" t="s">
         <v>190</v>
       </c>
       <c r="J21" t="s">
         <v>191</v>
       </c>
-      <c r="K21" t="s">
+      <c r="L21" t="s">
         <v>229</v>
       </c>
-      <c r="L21" t="s">
+      <c r="M21" s="5" t="s">
         <v>230</v>
       </c>
-      <c r="M21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N21" s="5">
+      <c r="N21" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O21">
         <v>43868.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>44000.0</v>
       </c>
-      <c r="P21" t="s">
+      <c r="Q21" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E22" t="s">
         <v>51</v>
       </c>
       <c r="F22" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G22" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H22" t="s">
         <v>40</v>
       </c>
       <c r="I22" t="s">
         <v>190</v>
       </c>
       <c r="J22" t="s">
         <v>191</v>
       </c>
-      <c r="K22" t="s">
+      <c r="L22" t="s">
         <v>231</v>
       </c>
-      <c r="L22" t="s">
+      <c r="M22" s="5" t="s">
         <v>232</v>
       </c>
-      <c r="M22" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N22" s="5">
+      <c r="N22" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O22">
         <v>43868.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>44000.0</v>
       </c>
-      <c r="P22" t="s">
+      <c r="Q22" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C23" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D23" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
       <c r="F23" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H23" t="s">
         <v>40</v>
       </c>
       <c r="I23" t="s">
         <v>190</v>
       </c>
       <c r="J23" t="s">
         <v>191</v>
       </c>
-      <c r="K23" t="s">
+      <c r="L23" t="s">
         <v>233</v>
       </c>
-      <c r="L23" t="s">
+      <c r="M23" s="5" t="s">
         <v>234</v>
       </c>
-      <c r="M23" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N23" s="5">
+      <c r="N23" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O23">
         <v>43868.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>44000.0</v>
       </c>
-      <c r="P23" t="s">
+      <c r="Q23" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D24" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E24" t="s">
         <v>51</v>
       </c>
       <c r="F24" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G24" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H24" t="s">
         <v>40</v>
       </c>
       <c r="I24" t="s">
         <v>190</v>
       </c>
       <c r="J24" t="s">
         <v>191</v>
       </c>
-      <c r="K24" t="s">
+      <c r="L24" t="s">
         <v>235</v>
       </c>
-      <c r="L24" t="s">
+      <c r="M24" s="5" t="s">
         <v>236</v>
       </c>
-      <c r="M24" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N24" s="5">
+      <c r="N24" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O24">
         <v>43868.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>44000.0</v>
       </c>
-      <c r="P24" t="s">
+      <c r="Q24" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C25" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D25" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E25" t="s">
         <v>51</v>
       </c>
       <c r="F25" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H25" t="s">
         <v>40</v>
       </c>
       <c r="I25" t="s">
         <v>190</v>
       </c>
       <c r="J25" t="s">
         <v>191</v>
       </c>
-      <c r="K25" t="s">
+      <c r="L25" t="s">
         <v>237</v>
       </c>
-      <c r="L25" t="s">
+      <c r="M25" s="5" t="s">
         <v>238</v>
       </c>
-      <c r="M25" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N25" s="5">
+      <c r="N25" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O25">
         <v>43868.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>44000.0</v>
       </c>
-      <c r="P25" t="s">
+      <c r="Q25" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D26" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E26" t="s">
         <v>51</v>
       </c>
       <c r="F26" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G26" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H26" t="s">
         <v>40</v>
       </c>
       <c r="I26" t="s">
         <v>190</v>
       </c>
       <c r="J26" t="s">
         <v>191</v>
       </c>
-      <c r="K26" t="s">
+      <c r="L26" t="s">
         <v>239</v>
       </c>
-      <c r="L26" t="s">
+      <c r="M26" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="M26" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N26" s="5">
+      <c r="N26" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O26">
         <v>43868.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>44000.0</v>
       </c>
-      <c r="P26" t="s">
+      <c r="Q26" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D27" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E27" t="s">
         <v>51</v>
       </c>
       <c r="F27" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H27" t="s">
         <v>40</v>
       </c>
       <c r="I27" t="s">
         <v>190</v>
       </c>
       <c r="J27" t="s">
         <v>191</v>
       </c>
-      <c r="K27" t="s">
+      <c r="L27" t="s">
         <v>241</v>
       </c>
-      <c r="L27" t="s">
+      <c r="M27" s="5" t="s">
         <v>242</v>
       </c>
-      <c r="M27" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N27" s="5">
+      <c r="N27" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O27">
         <v>43868.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>44000.0</v>
       </c>
-      <c r="P27" t="s">
+      <c r="Q27" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D28" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E28" t="s">
         <v>51</v>
       </c>
       <c r="F28" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H28" t="s">
         <v>40</v>
       </c>
       <c r="I28" t="s">
         <v>190</v>
       </c>
       <c r="J28" t="s">
         <v>191</v>
       </c>
-      <c r="K28" t="s">
+      <c r="L28" t="s">
         <v>243</v>
       </c>
-      <c r="L28" t="s">
+      <c r="M28" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="M28" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N28" s="5">
+      <c r="N28" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O28">
         <v>43868.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>44000.0</v>
       </c>
-      <c r="P28" t="s">
+      <c r="Q28" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D29" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E29" t="s">
         <v>51</v>
       </c>
       <c r="F29" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H29" t="s">
         <v>40</v>
       </c>
       <c r="I29" t="s">
         <v>190</v>
       </c>
       <c r="J29" t="s">
         <v>191</v>
       </c>
-      <c r="K29" t="s">
+      <c r="L29" t="s">
         <v>245</v>
       </c>
-      <c r="L29" t="s">
+      <c r="M29" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="M29" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N29" s="5">
+      <c r="N29" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O29">
         <v>43868.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>44000.0</v>
       </c>
-      <c r="P29" t="s">
+      <c r="Q29" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D30" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E30" t="s">
         <v>51</v>
       </c>
       <c r="F30" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H30" t="s">
         <v>40</v>
       </c>
       <c r="I30" t="s">
         <v>190</v>
       </c>
       <c r="J30" t="s">
         <v>191</v>
       </c>
-      <c r="K30" t="s">
+      <c r="L30" t="s">
         <v>247</v>
       </c>
-      <c r="L30" t="s">
+      <c r="M30" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="M30" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N30" s="5">
+      <c r="N30" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O30">
         <v>43868.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>44000.0</v>
       </c>
-      <c r="P30" t="s">
+      <c r="Q30" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C31" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D31" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E31" t="s">
         <v>51</v>
       </c>
       <c r="F31" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G31" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H31" t="s">
         <v>40</v>
       </c>
       <c r="I31" t="s">
         <v>190</v>
       </c>
       <c r="J31" t="s">
         <v>191</v>
       </c>
-      <c r="K31" t="s">
+      <c r="L31" t="s">
         <v>249</v>
       </c>
-      <c r="L31" t="s">
+      <c r="M31" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="M31" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N31" s="5">
+      <c r="N31" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O31">
         <v>43868.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>44000.0</v>
       </c>
-      <c r="P31" t="s">
+      <c r="Q31" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C32" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D32" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E32" t="s">
         <v>51</v>
       </c>
       <c r="F32" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G32" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H32" t="s">
         <v>40</v>
       </c>
       <c r="I32" t="s">
         <v>190</v>
       </c>
       <c r="J32" t="s">
         <v>191</v>
       </c>
-      <c r="K32" t="s">
+      <c r="L32" t="s">
         <v>251</v>
       </c>
-      <c r="L32" t="s">
+      <c r="M32" s="5" t="s">
         <v>252</v>
       </c>
-      <c r="M32" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N32" s="5">
+      <c r="N32" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O32">
         <v>43868.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>44000.0</v>
       </c>
-      <c r="P32" t="s">
+      <c r="Q32" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="33" spans="1:17">
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C33" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D33" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E33" t="s">
         <v>51</v>
       </c>
       <c r="F33" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G33" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H33" t="s">
         <v>40</v>
       </c>
       <c r="I33" t="s">
         <v>253</v>
       </c>
       <c r="J33" t="s">
         <v>254</v>
       </c>
-      <c r="K33" t="s">
+      <c r="L33" t="s">
         <v>255</v>
       </c>
-      <c r="L33" t="s">
+      <c r="M33" s="5" t="s">
         <v>256</v>
       </c>
-      <c r="M33" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O33">
+      <c r="N33" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="P33">
         <v>44602.0</v>
       </c>
-      <c r="P33" t="s">
+      <c r="Q33" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="34" spans="1:17">
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C34" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D34" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E34" t="s">
         <v>51</v>
       </c>
       <c r="F34" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G34" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H34" t="s">
         <v>40</v>
       </c>
       <c r="I34" t="s">
         <v>258</v>
       </c>
       <c r="J34" t="s">
         <v>259</v>
       </c>
-      <c r="K34" t="s">
+      <c r="L34" t="s">
         <v>260</v>
       </c>
-      <c r="L34" t="s">
+      <c r="M34" s="5" t="s">
         <v>261</v>
       </c>
-      <c r="M34" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N34" s="5">
+      <c r="N34" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O34">
         <v>44683.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>45176.0</v>
       </c>
-      <c r="P34" t="s">
+      <c r="Q34" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="35" spans="1:17">
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C35" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D35" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E35" t="s">
         <v>51</v>
       </c>
       <c r="F35" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G35" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H35" t="s">
         <v>40</v>
       </c>
       <c r="I35" t="s">
         <v>263</v>
       </c>
       <c r="J35" t="s">
         <v>264</v>
       </c>
-      <c r="K35" t="s">
+      <c r="L35" t="s">
         <v>265</v>
       </c>
-      <c r="L35" t="s">
+      <c r="M35" s="5" t="s">
         <v>266</v>
       </c>
-      <c r="M35" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O35">
+      <c r="N35" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="P35">
         <v>45237.0</v>
       </c>
-      <c r="P35" t="s">
+      <c r="Q35" t="s">
         <v>267</v>
       </c>
     </row>
-    <row r="36" spans="1:17">
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C36" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D36" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E36" t="s">
         <v>51</v>
       </c>
       <c r="F36" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G36" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H36" t="s">
         <v>40</v>
       </c>
       <c r="I36" t="s">
         <v>268</v>
       </c>
       <c r="J36" t="s">
         <v>269</v>
       </c>
       <c r="K36" t="s">
         <v>270</v>
       </c>
       <c r="L36" t="s">
         <v>271</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-      <c r="O36">
+        <v>272</v>
+      </c>
+      <c r="N36" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="P36">
         <v>44806.0</v>
       </c>
-      <c r="P36" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:17">
+      <c r="Q36" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C37" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D37" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E37" t="s">
         <v>51</v>
       </c>
       <c r="F37" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G37" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H37" t="s">
         <v>40</v>
       </c>
       <c r="I37" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="J37" t="s">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="K37" t="s">
         <v>275</v>
       </c>
       <c r="L37" t="s">
         <v>276</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-      <c r="O37" t="s">
         <v>277</v>
+      </c>
+      <c r="N37" s="5" t="s">
+        <v>187</v>
       </c>
       <c r="P37" t="s">
         <v>278</v>
       </c>
-    </row>
-    <row r="38" spans="1:17">
+      <c r="Q37" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C38" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D38" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E38" t="s">
         <v>51</v>
       </c>
       <c r="F38" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G38" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H38" t="s">
         <v>40</v>
       </c>
       <c r="I38" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="J38" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="K38" t="s">
         <v>281</v>
       </c>
       <c r="L38" t="s">
         <v>282</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-        <v>277</v>
+        <v>283</v>
+      </c>
+      <c r="N38" s="5" t="s">
+        <v>187</v>
       </c>
       <c r="P38" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:17">
+        <v>278</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C39" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D39" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E39" t="s">
         <v>51</v>
       </c>
       <c r="F39" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G39" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H39" t="s">
         <v>40</v>
       </c>
       <c r="I39" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="J39" t="s">
-        <v>285</v>
-[...1 lines deleted...]
-      <c r="K39" t="s">
         <v>286</v>
       </c>
       <c r="L39" t="s">
         <v>287</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-      <c r="O39">
+        <v>288</v>
+      </c>
+      <c r="N39" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="P39">
         <v>44650.0</v>
       </c>
-      <c r="P39" t="s">
-[...3 lines deleted...]
-    <row r="40" spans="1:17">
+      <c r="Q39" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C40" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D40" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E40" t="s">
         <v>51</v>
       </c>
       <c r="F40" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G40" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H40" t="s">
         <v>40</v>
       </c>
       <c r="I40" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="J40" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="K40" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="L40" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-      <c r="O40">
+        <v>294</v>
+      </c>
+      <c r="N40" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="P40">
         <v>44553.0</v>
       </c>
-      <c r="P40" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:17">
+      <c r="Q40" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C41" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D41" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E41" t="s">
         <v>51</v>
       </c>
       <c r="F41" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G41" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H41" t="s">
         <v>40</v>
       </c>
       <c r="I41" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="J41" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="K41" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="L41" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-      <c r="O41">
+        <v>300</v>
+      </c>
+      <c r="N41" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="P41">
         <v>45339.0</v>
       </c>
-      <c r="P41" t="s">
-[...3 lines deleted...]
-    <row r="42" spans="1:17">
+      <c r="Q41" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C42" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D42" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E42" t="s">
         <v>51</v>
       </c>
       <c r="F42" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G42" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H42" t="s">
         <v>40</v>
       </c>
       <c r="I42" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="J42" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="L42" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-        <v>277</v>
+        <v>305</v>
+      </c>
+      <c r="N42" s="5" t="s">
+        <v>187</v>
       </c>
       <c r="P42" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:17">
+        <v>278</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="B43" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C43" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D43" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E43" t="s">
         <v>51</v>
       </c>
       <c r="F43" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G43" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H43" t="s">
         <v>40</v>
       </c>
       <c r="I43" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="J43" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="L43" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-      <c r="O43">
+        <v>310</v>
+      </c>
+      <c r="N43" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="P43">
         <v>45153.0</v>
       </c>
-      <c r="P43" t="s">
-[...3 lines deleted...]
-    <row r="44" spans="1:17">
+      <c r="Q43" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C44" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D44" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E44" t="s">
         <v>51</v>
       </c>
       <c r="F44" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G44" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H44" t="s">
         <v>40</v>
       </c>
       <c r="I44" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="J44" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="L44" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-      <c r="O44">
+        <v>315</v>
+      </c>
+      <c r="N44" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="P44">
         <v>45461.0</v>
       </c>
-      <c r="P44" t="s">
-[...3 lines deleted...]
-    <row r="45" spans="1:17">
+      <c r="Q44" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C45" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D45" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E45" t="s">
         <v>51</v>
       </c>
       <c r="F45" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G45" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H45" t="s">
         <v>40</v>
       </c>
       <c r="I45" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="J45" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="L45" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-      <c r="O45">
+        <v>320</v>
+      </c>
+      <c r="N45" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="P45">
         <v>45096.0</v>
       </c>
-      <c r="P45" t="s">
-[...3 lines deleted...]
-    <row r="46" spans="1:17">
+      <c r="Q45" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C46" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D46" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E46" t="s">
         <v>51</v>
       </c>
       <c r="F46" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="G46" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="H46" t="s">
         <v>40</v>
       </c>
       <c r="I46" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="J46" t="s">
-        <v>320</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="L46" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-        <v>277</v>
+        <v>325</v>
+      </c>
+      <c r="N46" s="5" t="s">
+        <v>187</v>
       </c>
       <c r="P46" t="s">
-        <v>323</v>
+        <v>278</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>326</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -4721,394 +4729,380 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C2" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="D2" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="E2" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="F2" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="I2" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
+        <v>353</v>
+      </c>
+      <c r="C3" t="s">
+        <v>347</v>
+      </c>
+      <c r="D3" t="s">
+        <v>354</v>
+      </c>
+      <c r="E3" t="s">
+        <v>349</v>
+      </c>
+      <c r="F3" t="s">
         <v>350</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="H3" s="5" t="s">
         <v>351</v>
       </c>
-      <c r="E3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I3" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C4" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="D4" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="E4" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="F4" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="I4" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="C2" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="D2" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F3"/>
+  <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>162</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="C2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D2" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="E2" t="s">
         <v>196</v>
       </c>
       <c r="F2" t="s">
-        <v>370</v>
-[...13 lines deleted...]
-        <v>369</v>
+        <v>373</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -5125,71 +5119,71 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>157</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>158</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C2" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="D2" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C3" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="D3" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>64</v>
       </c>
       <c r="C4" t="s">
         <v>159</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>160</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>