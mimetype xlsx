--- v2 (2026-07-13)
+++ v3 (2026-08-02)
@@ -181,51 +181,51 @@
   <si>
     <t>No proprietary excipient used</t>
   </si>
   <si>
     <t>No novel excipient or existing excipient used</t>
   </si>
   <si>
     <t>No residual solvent used</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>PP6M is commercially manufactured by Janssen Pharmaceuticals. The PP6M injectable contains a racemic mixture of (+)- and (-)- of paliperidone, and is joined with palmitic acid through an ester linkage. Similarly to paliperidone palmitate once-monthly injectable (PP1M) and three-monthly injectable (PP3M), PP6M is manufactured using Nanocrystal Technology to improve the dissolution properties of paliperidone palmitate, which is highly insoluble in water. PP6M has a bi-annual dosing interval arising from a higher concentration and an increased nanocrystal particle size.</t>
   </si>
   <si>
     <t>NanoCrystal® Colloidal Dispersion Nanomill™ apparatus.</t>
   </si>
   <si>
     <t>NanoCrystal technology enables intrinsically high loading of insoluble drugs as dosage forms consist mostly of pure API packed as a solid crystal, which is the most efficient form possible in relation to weight-to-volume. Paliperidone palmitate particles are dispersed in an aqueous suspension and transformed into smaller nanocrystals through particle-size reduction. These nanocrystals have a greater surface area than the larger original particles, resulting in increased water solubility. This medicinal product does not require any special storage conditions and has a shelf life of two years.</t>
   </si>
   <si>
     <t>Digital microscope and scanning electron microscopy (SEM) to determine shape of the particles. Differential scanning calorimetric (DSC) and Fourier transforms infrared spectroscopy (FTIR) for quality control.</t>
   </si>
   <si>
-    <t>Mental illness (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.): Schizophrenia (naive and previously treated) , Psychotic or manic symptoms of schizoaffective disorde</t>
+    <t>Mental Health Disorders (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.): Schizophrenia (naive and previously treated) , Psychotic or manic symptoms of schizoaffective disorde</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a nurse, Administered by a specialty health worker, Administered by a community health worker</t>
   </si>
   <si>
     <t>Every 6 months</t>
   </si>
   <si>
     <t>1,092 mg/3.5 mL ; 1560 mg/5 mL single-dose prefilled syringes</t>
   </si>
   <si>
     <t>1560 mg</t>
   </si>
   <si>
     <t>1) Previously treated with PP1M - initial dose - 1092 mg then 1560 mg
 2) Previously treated with PP6M - initial dose - 1092 mg then 1560 mg</t>
   </si>
   <si>
     <t>1. Contraindications: cerebrovascular ADR, neuroleptic malignant syndrome, QT prolongation, Tardive dyskinesia, Orthostatic hypotension, Leukopenia, Hyperprolactinemia &amp; Seizures
 2. Drug-drug interactions: Avoid using strong CYP3A4 and/or P-gp inducers</t>
   </si>
   <si>
@@ -585,51 +585,51 @@
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>J&amp;J / Janssen</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>INVEGA HAYFERA</t>
   </si>
   <si>
-    <t>Mental illness (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.)</t>
+    <t>Mental Health Disorders (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.)</t>
   </si>
   <si>
     <t>1000 mg/5ml; 700 mg/3.5ml</t>
   </si>
   <si>
     <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>https://www.jnj.com/media-center/press-releases/janssen-announces-u-s-fda-approval-of-invega-hafyera-6-month-paliperidone-palmitate-first-and-only-twice-yearly-treatment-for-adults-with-schizophrenia</t>
   </si>
   <si>
     <t>BYANNLI</t>
   </si>