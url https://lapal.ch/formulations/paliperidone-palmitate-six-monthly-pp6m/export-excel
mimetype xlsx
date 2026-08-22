--- v3 (2026-08-02)
+++ v4 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="379">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="386">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Paliperidone Palmitate Six-Monthly (PP6M)</t>
   </si>
   <si>
     <t>INVEGA HAFYERA®, BYANNLI®</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Metabolite of Risperidone (dopamine D2 &amp; serotonin 5HT2A receptor antagonist)</t>
   </si>
   <si>
     <t>Paliperidone palmitate administered as a once every six-month long-acting injectable (PP6M) is indicated for the maintenance treatment of schizophrenia in adult patients who are adequately treated with 1-monthly paliperidone palmitate injection at doses of 100 mg or 150 mg (preferably for four months or more) or 3-monthly paliperidone palmitate injection at doses of 350 mg or 525 mg (for at least one injection cycle) and do not require dose adjustment. BYANNLI® and INVEGA HAFYERA® manufactured by Janssen Pharmaceuticals are available in dosage formulations of 700mg and 1000mg. Maximum plasma concentrations of PP6M are achieved after approx. 33-35 days (median Tmax), and are expected to remain in circulation for up to four years at &lt; 1% of the average steady state levels.</t>
   </si>
   <si>
     <t>PP6M was approved under the trade name of INVEGA HAFYERA® in August 2021 by the United States Food and Drug Administration (US FDA) for the treatment of schizophrenia in patients after they have been adequately treated with INVEGA SUSTENNA® (PP1M) for at least 4 months OR an every-three-month paliperidone palmitate (PP3M) extended-release injectable suspension (e.g., INVEGA TRINZA®) for at least one three-month cycle.
 PP6M is also approved by the European Medicines Agency (EMA) under the trade name of BYANNLI® (previously Paliperidone Janssen) for the maintenance treatment of schizophrenia in adult patients who are clinically stable on PP1M or PP3M. The transition to BYANNLI should be initiated in place of the next scheduled dose of paliperidone palmitate injection.</t>
@@ -510,54 +519,63 @@
   </si>
   <si>
     <t>Inclusion Criteria:
 - Must meet the diagnostic criteria for schizophrenia according to Diagnostic and Statistical Manual of Mental Disorders, Fifth Edition (DSM 5) for at least 6 months before screening.
 - Must be receiving treatment with paliperidone palmitate (as either the paliperidone palmitate 1-month (PP1M) or paliperidone palmitate 3-month (PP3M) formulation), or injectable risperidone, or any oral antipsychotic.
 - Must be able, in the opinion of the investigator, to discontinue any antipsychotic medication other than PP1M) or PP3M during the Screening Phase.
 - Must have a full Positive and Negative Syndrome Scale (PANSS) score of less than (\&lt;) 70 points at screening.
 - Must have a body mass index (BMI) between 17 and 40 kilogram (kg)/meter (m)\^2 (inclusive).</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Double (Participant, Investigator).</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>A Randomized, Double-Blind, Multicenter, Noninferiority Study Comparing Paliperidone Palmitate 6-Month Versus the 3-Month Long-Acting Injectable in Patients With Schizophrenia</t>
   </si>
   <si>
     <t>https://doi.org/10.1093/ijnp/pyab071</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
@@ -1166,50 +1184,53 @@
     <t>Paliperidone palmitate structure</t>
   </si>
   <si>
     <t>https://patentimages.storage.googleapis.com/f5/0e/3d/3137d5835be148/US10143693.pdf</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>https://www.janssen.com/</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They focus on manufacturing and developing pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Peters L, Dyer M, Schroeder E, D'Souza MS. Invega Hafyera (Paliperidone Palmitate): Extended-Release Injectable Suspension for Patients With Schizophrenia. J Pharm Technol. 2023 Apr;39(2):88-94. DOI: &lt;/span&gt;&lt;a href="https:/doi.org/10.1177/87551225231153541" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1177/87551225231153541&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2023 Mar 16. PMID: 37051282; PMCID: PMC10084407.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong style="color: rgb(33, 33, 33);"&gt;Objective:&lt;/strong&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;The objective of this study was to describe the safety, efficacy, and potential role in therapy of once in 6 months paliperidone palmitate formulation (PP6M; Invega Hafyera). PP6M is a long-acting injectable antipsychotic recently approved by the Food and Drug Administration (FDA) for the treatment of schizophrenia.&amp;nbsp;&lt;/span&gt;&lt;strong style="color: rgb(33, 33, 33);"&gt;Data Sources:&lt;/strong&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;A PubMed literature search was conducted using the following terms: paliperidone palmitate and long-acting antipsychotic injections (January 1, 2017, to November 1, 2022). FDA product labeling was also reviewed for pertinent data.&amp;nbsp;&lt;/span&gt;&lt;strong style="color: rgb(33, 33, 33);"&gt;Study Selection and Data Extraction:&lt;/strong&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;All relevant English-language articles focused on the efficacy and safety of PP6M were considered for inclusion.&amp;nbsp;&lt;/span&gt;&lt;strong style="color: rgb(33, 33, 33);"&gt;Data Synthesis:&lt;/strong&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;A multicenter, randomized, active controlled relapse prevention noninferiority study showed that PP6M is comparable to paliperidone palmitate once in 3 months formulation (PP3M) in terms of efficacy and safety in clinically stable schizophrenia patients.&amp;nbsp;&lt;/span&gt;&lt;strong style="color: rgb(33, 33, 33);"&gt;Place in Therapy:&lt;/strong&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;PP6M is indicated in the treatment of adult patients with schizophrenia, who need treatment over a prolonged period. It improves adherence and decreases the rate of relapse and hospitalizations among patients with schizophrenia. It is useful for patients who may have difficulty accessing health care or would prefer the convenience of less frequent injections.&amp;nbsp;&lt;/span&gt;&lt;strong style="color: rgb(33, 33, 33);"&gt;Conclusion:&lt;/strong&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;PP6M with its long duration of action and lowered frequency of administration (once every 6 months) expands the therapeutic choices available to patients with schizophrenia. More studies in patients with schizophrenia with PP6M, and perhaps other mental illnesses (eg, schizoaffective disorder), are required to fully elucidate the therapeutic potential of PP6M.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Cirnigliaro G, Battini V, Castiglioni M, Renne M, Mosini G, Cheli S, Carnovale C, Dell'Osso B. Evaluating the 6-month formulation of paliperidone palmitate: a twice-yearly injectable treatment for schizophrenia in adults. Expert Rev Neurother. 2024 Apr;24(4):325-332. DOI: &lt;/span&gt;&lt;a href="https:/doi.org/10.1080/14737175.2024.2325655" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1080/14737175.2024.2325655&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2024 Mar 6. PMID: 38445396.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Introduction:&amp;nbsp;&lt;/strong&gt;Paliperidone Palmitate is the only antipsychotic that has been developed in three different intramuscular long-acting injectable (LAI) dosing regimen: monthly (PP1M), quarterly (PP3M), and from 2020 also twice-yearly (PP6M). The latter was approved for the maintenance treatment of adults with schizophrenia and clinically stabilized with PP1M or PP3M.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Areas covered:&amp;nbsp;&lt;/strong&gt;Data from studies evaluating efficacy in the maintenance treatment of schizophrenia with PP6M are reviewed. Since no post-marketing safety studies are currently available, data from spontaneous reporting system databases, FAERS and Eudravigilance, are analyzed and the reported treatment-emergent adverse events of PP6M are discussed.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Expert opinion:&amp;nbsp;&lt;/strong&gt;The efficacy of PP6M is comparable to that of PP3M in terms of relapses prevention in patients with schizophrenia previously stabilized on PP3M or PP1M. Also, the maintenance of clinical efficacy in the long term has been demonstrated. Data from pharmacovigilance analyses, as well as from phase 3 studies, show that PP6M is generally well tolerated, consistently with PP3M safety data. PP6M allows a longer dosing interval than any other LAI antipsychotics, potentially reducing nonadherence and disease relapses. In future, an increase in the prescription rates of PP6M is expected and real-world efficacy and tolerability studies will be conducted.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
@@ -1585,102 +1606,105 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ijnp/pyab071" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/1gaDVSS6lv2NaUJt6ioVO8NtgEWvypwi4J8EFgLY.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ijnp/pyab071" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1736,142 +1760,150 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="M2" t="s">
         <v>42</v>
       </c>
       <c r="N2" t="s">
         <v>43</v>
       </c>
       <c r="O2" t="s">
         <v>44</v>
       </c>
       <c r="P2" t="s">
         <v>45</v>
       </c>
       <c r="Q2" t="s">
         <v>46</v>
       </c>
       <c r="R2" t="s">
         <v>47</v>
       </c>
       <c r="S2" t="s">
         <v>48</v>
       </c>
       <c r="T2" t="s">
         <v>49</v>
       </c>
       <c r="U2" t="s">
         <v>50</v>
       </c>
       <c r="V2" t="s">
         <v>51</v>
       </c>
       <c r="W2" t="s">
         <v>52</v>
       </c>
       <c r="X2" t="s">
         <v>53</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>54</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AA2" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="AB2" t="s">
         <v>56</v>
       </c>
       <c r="AC2" t="s">
         <v>57</v>
       </c>
       <c r="AD2" t="s">
         <v>58</v>
       </c>
       <c r="AE2" t="s">
         <v>59</v>
       </c>
       <c r="AF2" t="s">
         <v>60</v>
       </c>
       <c r="AG2" t="s">
         <v>61</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ3"/>
   <sheetViews>
@@ -1915,491 +1947,507 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="I2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="J2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="M2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="N2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="X2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="Y2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AB2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AC2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AE2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AI2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AP2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AQ2">
         <v>178</v>
       </c>
       <c r="AS2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AV2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AW2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="E3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="I3" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="J3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="M3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="N3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="O3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="P3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="Q3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="R3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="S3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="T3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="X3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="Y3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AB3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AC3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AE3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AH3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AI3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AP3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AQ3">
         <v>841</v>
       </c>
       <c r="AR3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="AS3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AU3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AV3" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="AW3" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AZ3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E2" sqref="E2"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>162</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B2" t="s">
-        <v>159</v>
+        <v>67</v>
       </c>
       <c r="C2" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>165</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>166</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R46"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
@@ -2407,2838 +2455,2847 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D2" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="E2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F2" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G2" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I2" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="J2" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="L2" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="P2">
         <v>44440.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C3" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D3" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F3" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G3" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I3" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J3" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L3" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="M3" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="N3" s="5" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="O3">
         <v>43868.0</v>
       </c>
       <c r="P3">
         <v>44000.0</v>
       </c>
       <c r="Q3" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C4" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D4" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F4" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G4" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I4" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J4" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L4" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O4">
         <v>43868.0</v>
       </c>
       <c r="P4">
         <v>44000.0</v>
       </c>
       <c r="Q4" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C5" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D5" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F5" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G5" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J5" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L5" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O5">
         <v>43868.0</v>
       </c>
       <c r="P5">
         <v>44000.0</v>
       </c>
       <c r="Q5" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C6" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D6" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F6" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G6" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H6" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I6" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J6" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L6" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O6">
         <v>43868.0</v>
       </c>
       <c r="P6">
         <v>44000.0</v>
       </c>
       <c r="Q6" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C7" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D7" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E7" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F7" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G7" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H7" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I7" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J7" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L7" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O7">
         <v>43868.0</v>
       </c>
       <c r="P7">
         <v>44000.0</v>
       </c>
       <c r="Q7" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C8" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D8" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E8" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F8" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G8" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I8" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J8" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L8" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O8">
         <v>43868.0</v>
       </c>
       <c r="P8">
         <v>44000.0</v>
       </c>
       <c r="Q8" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C9" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D9" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E9" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F9" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G9" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I9" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J9" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L9" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O9">
         <v>43868.0</v>
       </c>
       <c r="P9">
         <v>44000.0</v>
       </c>
       <c r="Q9" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C10" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D10" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E10" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F10" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G10" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H10" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I10" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J10" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L10" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O10">
         <v>43868.0</v>
       </c>
       <c r="P10">
         <v>44000.0</v>
       </c>
       <c r="Q10" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C11" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D11" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E11" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F11" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G11" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H11" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I11" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J11" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L11" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O11">
         <v>43868.0</v>
       </c>
       <c r="P11">
         <v>44000.0</v>
       </c>
       <c r="Q11" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C12" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D12" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E12" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F12" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G12" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H12" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I12" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J12" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L12" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O12">
         <v>43868.0</v>
       </c>
       <c r="P12">
         <v>44000.0</v>
       </c>
       <c r="Q12" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C13" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D13" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F13" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G13" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I13" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J13" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L13" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O13">
         <v>43868.0</v>
       </c>
       <c r="P13">
         <v>44000.0</v>
       </c>
       <c r="Q13" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C14" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D14" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E14" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F14" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G14" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I14" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J14" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L14" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O14">
         <v>43868.0</v>
       </c>
       <c r="P14">
         <v>44000.0</v>
       </c>
       <c r="Q14" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C15" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D15" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E15" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F15" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G15" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H15" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I15" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J15" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L15" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O15">
         <v>43868.0</v>
       </c>
       <c r="P15">
         <v>44000.0</v>
       </c>
       <c r="Q15" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C16" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D16" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E16" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F16" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G16" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H16" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I16" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J16" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L16" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O16">
         <v>43868.0</v>
       </c>
       <c r="P16">
         <v>44000.0</v>
       </c>
       <c r="Q16" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C17" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D17" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E17" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F17" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G17" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H17" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I17" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J17" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L17" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O17">
         <v>43868.0</v>
       </c>
       <c r="P17">
         <v>44000.0</v>
       </c>
       <c r="Q17" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C18" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D18" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E18" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F18" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G18" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H18" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I18" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J18" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L18" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O18">
         <v>43868.0</v>
       </c>
       <c r="P18">
         <v>44000.0</v>
       </c>
       <c r="Q18" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C19" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D19" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F19" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G19" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H19" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I19" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J19" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L19" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O19">
         <v>43868.0</v>
       </c>
       <c r="P19">
         <v>44000.0</v>
       </c>
       <c r="Q19" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C20" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D20" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F20" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G20" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H20" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I20" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J20" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L20" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O20">
         <v>43868.0</v>
       </c>
       <c r="P20">
         <v>44000.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C21" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D21" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F21" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G21" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H21" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I21" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J21" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L21" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O21">
         <v>43868.0</v>
       </c>
       <c r="P21">
         <v>44000.0</v>
       </c>
       <c r="Q21" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C22" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D22" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E22" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F22" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G22" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H22" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I22" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J22" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L22" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O22">
         <v>43868.0</v>
       </c>
       <c r="P22">
         <v>44000.0</v>
       </c>
       <c r="Q22" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C23" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D23" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E23" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F23" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G23" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H23" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I23" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J23" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L23" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O23">
         <v>43868.0</v>
       </c>
       <c r="P23">
         <v>44000.0</v>
       </c>
       <c r="Q23" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C24" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D24" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E24" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F24" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G24" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H24" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I24" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J24" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L24" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O24">
         <v>43868.0</v>
       </c>
       <c r="P24">
         <v>44000.0</v>
       </c>
       <c r="Q24" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C25" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D25" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E25" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F25" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G25" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H25" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I25" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J25" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L25" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O25">
         <v>43868.0</v>
       </c>
       <c r="P25">
         <v>44000.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C26" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D26" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E26" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F26" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G26" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H26" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I26" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J26" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L26" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O26">
         <v>43868.0</v>
       </c>
       <c r="P26">
         <v>44000.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C27" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D27" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E27" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F27" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G27" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H27" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I27" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J27" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L27" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O27">
         <v>43868.0</v>
       </c>
       <c r="P27">
         <v>44000.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C28" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D28" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E28" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F28" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G28" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H28" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I28" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J28" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L28" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O28">
         <v>43868.0</v>
       </c>
       <c r="P28">
         <v>44000.0</v>
       </c>
       <c r="Q28" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C29" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D29" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E29" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F29" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G29" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H29" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I29" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J29" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L29" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O29">
         <v>43868.0</v>
       </c>
       <c r="P29">
         <v>44000.0</v>
       </c>
       <c r="Q29" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C30" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D30" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E30" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F30" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G30" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H30" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I30" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J30" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L30" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O30">
         <v>43868.0</v>
       </c>
       <c r="P30">
         <v>44000.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C31" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D31" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E31" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F31" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G31" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H31" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I31" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J31" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L31" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O31">
         <v>43868.0</v>
       </c>
       <c r="P31">
         <v>44000.0</v>
       </c>
       <c r="Q31" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C32" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D32" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E32" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F32" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G32" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H32" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I32" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J32" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="L32" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O32">
         <v>43868.0</v>
       </c>
       <c r="P32">
         <v>44000.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C33" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D33" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="E33" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F33" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G33" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H33" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I33" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="J33" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="L33" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="P33">
         <v>44602.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C34" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D34" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="E34" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F34" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G34" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H34" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I34" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="J34" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="L34" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="O34">
         <v>44683.0</v>
       </c>
       <c r="P34">
         <v>45176.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C35" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D35" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="E35" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F35" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G35" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H35" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I35" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="J35" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="L35" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="P35">
         <v>45237.0</v>
       </c>
       <c r="Q35" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C36" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D36" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="E36" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F36" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G36" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H36" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I36" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="J36" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="K36" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L36" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="P36">
         <v>44806.0</v>
       </c>
       <c r="Q36" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C37" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D37" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="E37" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F37" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G37" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H37" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I37" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="J37" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="L37" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="P37" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="Q37" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B38" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C38" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D38" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="E38" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F38" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G38" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H38" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I38" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="J38" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="L38" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="N38" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="P38" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="Q38" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B39" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C39" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D39" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="E39" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F39" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G39" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H39" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I39" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="J39" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="L39" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="N39" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="P39">
         <v>44650.0</v>
       </c>
       <c r="Q39" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B40" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C40" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D40" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="E40" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F40" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G40" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H40" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I40" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="J40" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="K40" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="L40" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="N40" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="P40">
         <v>44553.0</v>
       </c>
       <c r="Q40" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B41" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C41" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D41" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E41" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F41" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G41" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H41" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I41" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="J41" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="K41" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="L41" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="N41" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="P41">
         <v>45339.0</v>
       </c>
       <c r="Q41" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B42" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C42" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D42" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E42" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F42" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G42" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H42" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I42" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="J42" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="L42" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="N42" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="P42" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="Q42" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B43" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C43" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D43" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="E43" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F43" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G43" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H43" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I43" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="J43" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="L43" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="N43" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="P43">
         <v>45153.0</v>
       </c>
       <c r="Q43" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B44" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C44" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D44" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="E44" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F44" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G44" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H44" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I44" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="J44" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="L44" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="N44" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="P44">
         <v>45461.0</v>
       </c>
       <c r="Q44" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B45" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C45" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D45" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="E45" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F45" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G45" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H45" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I45" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="J45" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="L45" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="N45" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="P45">
         <v>45096.0</v>
       </c>
       <c r="Q45" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B46" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C46" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D46" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="E46" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F46" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G46" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H46" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I46" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="J46" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="L46" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="N46" s="5" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="P46" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="Q46" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="C2" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="D2" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="E2" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="F2" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="I2" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
+        <v>359</v>
+      </c>
+      <c r="C3" t="s">
         <v>353</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="E3" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="F3" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="I3" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
+        <v>362</v>
+      </c>
+      <c r="C4" t="s">
+        <v>363</v>
+      </c>
+      <c r="D4" t="s">
+        <v>364</v>
+      </c>
+      <c r="E4" t="s">
+        <v>365</v>
+      </c>
+      <c r="F4" t="s">
         <v>356</v>
       </c>
-      <c r="C4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H4" s="5" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="I4" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="C2" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="D2" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="C2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="D2" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="E2" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="F2" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>162</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="C2" t="s">
-        <v>375</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>382</v>
+      </c>
+      <c r="H2" t="s">
+        <v>383</v>
+      </c>
+      <c r="J2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="C3" t="s">
-        <v>377</v>
-[...16 lines deleted...]
-        <v>160</v>
+        <v>384</v>
+      </c>
+      <c r="H3" t="s">
+        <v>385</v>
+      </c>
+      <c r="J3" t="s">
+        <v>131</v>
       </c>
     </row>
   </sheetData>
-  <hyperlinks>
-[...1 lines deleted...]
-  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>