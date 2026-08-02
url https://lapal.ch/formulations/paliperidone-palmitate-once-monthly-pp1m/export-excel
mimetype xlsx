--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="571">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="584">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -187,51 +187,51 @@
   <si>
     <t>No novel excipient or existing excipient used</t>
   </si>
   <si>
     <t>No residual solvent used</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>PP1M is commercially manufactured.</t>
   </si>
   <si>
     <t>NanoCrystal® Colloidal Dispersion Nanomill™ apparatus.</t>
   </si>
   <si>
     <t>NanoCrystal technology enables intrinsically high loading of insoluble drugs as dosage forms consist mostly of pure API packed as a solid crystal, which is the most efficient form possible in relation to weight-to-volume.
 Paliperidone palmitate particles are dispersed in an aqueous suspension and transformed into smaller nanocrystals through particle-size reduction. These nanocrystals have a greater surface area than the larger original particles, resulting in increased water solubility.
 This medicinal product does not require any special storage conditions and has a shelf life of two years.</t>
   </si>
   <si>
     <t>Digital microscope and scanning electron microscopy (SEM) to determine shape of the particles.
 Differential scanning calorimetric (DSC) and Fourier transforms infrared spectroscopy (FTIR) for quality control.</t>
   </si>
   <si>
-    <t>Mental health: Schizophrenia (naive and previously treated) , Psychotic or manic symptoms of schizoaffective disorde</t>
+    <t>Mental Health Disorders (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.): Schizophrenia (naive and previously treated) , Psychotic or manic symptoms of schizoaffective disorde</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a nurse, Administered by a specialty health worker, Administered by a community health worker</t>
   </si>
   <si>
     <t>Monthly</t>
   </si>
   <si>
     <t>39 mg, 78 mg, 156 mg, and 234 mg</t>
   </si>
   <si>
     <t>234 mg</t>
   </si>
   <si>
     <t>1. For both schizophrenia and schizoaffective disorder, the initiation regimen is the same:
 (i) Day 1: 234 mg (administered in the deltoid muscle) IM
 (ii) Day 8: 156 mg (administered in the deltoid muscle) IM
 2. Maintenance: 
 (i) Schizophrenia: 39 mg to 234 mg monthly - Recommended maintenance dose: 117 mg monthly
 (ii) Schizoaffective disorder: 78 mg to 234 mg monthly</t>
   </si>
   <si>
@@ -827,110 +827,110 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
-    <t>Janssen-Cilag AG</t>
+    <t>J&amp;J / Janssen</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>INVEGA SUSTENNA</t>
   </si>
   <si>
-    <t>Mental health</t>
+    <t>Mental Health Disorders (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.)</t>
   </si>
   <si>
     <t>39mg, 78mg, 117mg, 156mg, and 234 mg</t>
   </si>
   <si>
     <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/nda/2009/022264s000Approv.pdf</t>
   </si>
   <si>
     <t>XEPLION</t>
   </si>
   <si>
-    <t>Not provided</t>
-[...1 lines deleted...]
-  <si>
     <t>EMA (Europe)</t>
   </si>
   <si>
     <t>European Medicines Agency</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/medicines/human/EPAR/xeplion#:~:text=Other%20information%20about%20Xeplion,Xeplion%20on%204%20March%202011.</t>
   </si>
   <si>
     <t>25 mg; 50mg; 75mg; 100mg; 150 mg</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>BGR</t>
@@ -1115,89 +1115,92 @@
   <si>
     <t>NZL</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>50mg; 75mg; 100mg; 150mg</t>
   </si>
   <si>
     <t>HC</t>
   </si>
   <si>
     <t>Health Canada</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>https://pdf.hres.ca/dpd_pm/00072646.PDF</t>
   </si>
   <si>
-    <t>INVEGA SUSTAINA</t>
-[...1 lines deleted...]
-  <si>
     <t>ANVISA</t>
   </si>
   <si>
     <t>Agência Nacional de Vigilância Sanitária</t>
   </si>
   <si>
+    <t>https://www.gov.br/anvisa/pt-br/assuntos/medicamentos/novos-medicamentos-e-indicacoes</t>
+  </si>
+  <si>
     <t>BRA</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>https://consultas.anvisa.gov.br/#/medicamentos/672419?nomeProduto=Invega</t>
   </si>
   <si>
     <t>DoH HK</t>
   </si>
   <si>
     <t>Department of Health (Pharmacy and Poison Board of Hong Kong)</t>
   </si>
   <si>
     <t>HKG</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>Drug Office | 藥 物 辦 公 室</t>
   </si>
   <si>
     <t>CDSCO</t>
   </si>
   <si>
     <t>Central Drugs Standard Control Organisation - India</t>
   </si>
   <si>
+    <t>https://cdsco.gov.in/opencms/opencms/en/Home/</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>https://cdsco.gov.in/opencms/resources/UploadCDSCOWeb/2018/UploadCTApprovals/J%20&amp;%20J%20-%20Paliperidone%20Palmitate%20Prolonged%20RS%20Injection.pdf</t>
   </si>
   <si>
     <t>CASPELION</t>
   </si>
   <si>
     <t>MoH-PhDiv</t>
   </si>
   <si>
     <t>Ministry of Health Israel - Pharmaceutical division</t>
   </si>
   <si>
     <t>ISR</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>Awaiting approval</t>
@@ -1215,316 +1218,349 @@
     <t>https://www.nhf.org.jm/news/nhf-adds-new-drugs-for-four-conditions/</t>
   </si>
   <si>
     <t>75mg; 150mg</t>
   </si>
   <si>
     <t>PMDA</t>
   </si>
   <si>
     <t>Pharmaceuticals and Medical Devices Agency - Ministry of Health, Labour and Welfare</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>https://www.pmda.go.jp/files/000153690.pdf</t>
   </si>
   <si>
     <t>KMFDS</t>
   </si>
   <si>
     <t>Korean Ministry of Food and Drug Safety</t>
+  </si>
+  <si>
+    <t>https://www.mfds.go.kr/eng/index.do ; https://nedrug.mfds.go.kr/searchDrug ; https://www.mfds.go.kr/eng/brd/m_19/list.do</t>
   </si>
   <si>
     <t>KOR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.pharmacompass.com/korea-drug-master-files-dmfs/invega-sustenna
 </t>
   </si>
   <si>
     <t>PPB</t>
   </si>
   <si>
     <t>Pharmacy and Poisons Board</t>
   </si>
   <si>
+    <t>https://prims.pharmacyboardkenya.org/pharma_register_r_public/?</t>
+  </si>
+  <si>
     <t>KEN</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>http://guidelines.health.go.ke:8000/media/Kenya_National_Medicines_Formulary_2023_1st_Edition.pdf</t>
   </si>
   <si>
     <t>MOPH</t>
   </si>
   <si>
     <t>Ministry of Public Health - Lebanon</t>
   </si>
   <si>
+    <t>https://www.moph.gov.lb/en/Drugs/index/3/3974/lebanon-national-drugs-database</t>
+  </si>
+  <si>
     <t>LBN</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>https://www.moph.gov.lb/en/Drugs/view/4738</t>
   </si>
   <si>
     <t>HSA</t>
   </si>
   <si>
     <t>Health Sciences Authority</t>
   </si>
   <si>
     <t>SGP</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>https://www.ndf.gov.sg/monograph/detail/M01361#SIN13971P</t>
   </si>
   <si>
     <t>NPRA</t>
   </si>
   <si>
     <t>Malaysian Drug Control Authority - National Pharmaceutical Regulatory Agency</t>
   </si>
   <si>
     <t>MYS</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>https://quest3plus.bpfk.gov.my/pmo2/detail.php?type=product&amp;id=MAL20102032A</t>
   </si>
   <si>
     <t>INVEDA SUSTENNA</t>
   </si>
   <si>
     <t>COFEPRIS</t>
   </si>
   <si>
     <t>Comision Federal para la Proteccion contra Riesgos Sanitarios</t>
+  </si>
+  <si>
+    <t>https://www.gob.mx/cofepris#/module/1</t>
   </si>
   <si>
     <t>MEX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>https://www.gob.mx/cms/uploads/attachment/file/756888/MANUAL_DE_PROCEDIMIENTOS__C_digo_100.pdf
 http://reposipot.imss.gob.mx/medicamentos/CABCS/2025/Adjudicaciones/AA-12-NEF-012NEF001-I-6-2025/JME841231168.pdf</t>
   </si>
   <si>
     <t>ISP-ANAMED</t>
   </si>
   <si>
     <t>Agencia nacional de medicamentos-Instituto de Salud Publica - Ministerio de Salud</t>
   </si>
   <si>
     <t>CHL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>https://www.vademecum.es/chile/medicamento/1325766/invega-sustenna-suspension-inyectable-de-liberacion-prolongada-50-mg</t>
   </si>
   <si>
     <t>INVIMA</t>
   </si>
   <si>
     <t>National Institute for Food and Drug Surveillance</t>
   </si>
   <si>
+    <t>https://www.invima.gov.co/</t>
+  </si>
+  <si>
     <t>COL</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>https://www.farmalisto.com.co/formulados/40810-comprar-invega-sustenna-150-mg-suspension-de-liberacion-prolongada-caja-con-1-jeringa-prellenada-rx-precio-7703145911004.html</t>
   </si>
   <si>
     <t>NAFDAC</t>
   </si>
   <si>
     <t>National Agency for Food and Drug Administration and Control</t>
   </si>
   <si>
+    <t>https://www.nafdac.gov.ng/</t>
+  </si>
+  <si>
     <t>NGA</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>greenbook.nafdac.gov.ng</t>
   </si>
   <si>
     <t>25mg; 50mg; 75mg; 100mg; 150mg</t>
   </si>
   <si>
     <t>DRA</t>
   </si>
   <si>
     <t>Drug Regulatory Authority of Pakistan</t>
+  </si>
+  <si>
+    <t>https://public.dra.gov.pk/rd/alien/default.htm</t>
   </si>
   <si>
     <t>PAK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
     <t>SRO-1423-of-2023-Model-List-of-Essential-medicines-2023-1.pdf (dra.gov.pk)</t>
   </si>
   <si>
     <t>25 mg; 50mg; 75mg; 100mg; 150mg</t>
   </si>
   <si>
     <t>Swissmedic</t>
   </si>
   <si>
     <t>CHE</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>https://compendium.ch/fr/product/1169790-xeplion-susp-inj-150-mg-1-5ml
 https://www.swissmedic.ch/dam/swissmedic/it/dokumente/stab/journal/swissmedic-journal022020.pdf.download.pdf/Swissmedic%20Journal%2002-2020.pdf</t>
   </si>
   <si>
     <t>75mg; 100mg; 150mg</t>
   </si>
   <si>
     <t>PFDA</t>
   </si>
   <si>
     <t>Philippines Food and Drug Administration</t>
   </si>
   <si>
+    <t>https://verification.fda.gov.ph/ALL_DrugProductslist.php</t>
+  </si>
+  <si>
     <t>PHL</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>https://verification.fda.gov.ph/api/?action=file&amp;session=dAe36ILSaEYkCrwslR-pslLFya5ObS_qFAUpLoRubmY.&amp;token=L8qUaA7bmZxVQGNPVjOF9Q..&amp;fn=fL-bpqEnVUrrSEA9ISfmyNJUvjdON6sS2xL6TXKW2ySaZ4Ge_NkpRl-j_PpCTMXy3jtz4Kl9r4eu9cF0</t>
   </si>
   <si>
     <t>RFDA</t>
   </si>
   <si>
     <t>Rwanda Food and Drugs Authority</t>
   </si>
   <si>
+    <t>https://rwandafda.gov.rw/human-medicine-registered-products/</t>
+  </si>
+  <si>
     <t>RWA</t>
   </si>
   <si>
     <t>https://rwandafda.gov.rw/human-medicinal-products-register/</t>
   </si>
   <si>
     <t>SFDA</t>
   </si>
   <si>
     <t>Saudi Food &amp; Drug Authority</t>
   </si>
   <si>
     <t>SAU</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>https://www.sfda.gov.sa/en/drugs-list</t>
   </si>
   <si>
     <t>ALIMS</t>
   </si>
   <si>
     <t>Medicines and Medical Devices Agency of Serbia</t>
   </si>
   <si>
     <t>SRB</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>https://www.alims.gov.rs/english/medicinal-products/search-for-human-medicines/?id=476215</t>
   </si>
   <si>
     <t>100mg; 150mg</t>
   </si>
   <si>
     <t>NMRA</t>
   </si>
   <si>
     <t>National Medicine Regulatory Authority of Sri Lanka</t>
   </si>
   <si>
+    <t>https://www.nmra.gov.lk/index.php?option=com_content&amp;view=article&amp;id=457:approved-medicines&amp;catid=35&amp;Itemid=302&amp;lang=en</t>
+  </si>
+  <si>
     <t>LKA</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
     <t>http://mediverify.lk/search/?query=paliperidone&amp;method=a</t>
   </si>
   <si>
     <t>NMPA</t>
   </si>
   <si>
     <t>National Medical Products Administration</t>
   </si>
   <si>
     <t>CHN</t>
   </si>
   <si>
     <t>https://www.xian-janssen.com.cn/en/product/brand/62/217</t>
   </si>
   <si>
     <t>FSDC-MINZDRAV</t>
   </si>
   <si>
     <t>Federal Service for Drug Control of the Russian Federation - MINZDRAV</t>
   </si>
   <si>
+    <t>https://minzdrav.gov.ru/en</t>
+  </si>
+  <si>
     <t>RUS</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
     <t>https://www.janssen.com/russia/products/psixitariya-i-nevrologiya</t>
   </si>
   <si>
     <t>Thailand FDA</t>
   </si>
   <si>
     <t>Thailand Food and Drug Administration</t>
   </si>
   <si>
     <t>THA</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>https://pertento.fda.moph.go.th/FDA_INFORMATION_DRUG/Home/Phar_Product_Inform_Page?Newcode=U1DR1C1012540002111C</t>
   </si>
   <si>
     <t>100mg</t>
@@ -1532,50 +1568,53 @@
   <si>
     <t>TFDA</t>
   </si>
   <si>
     <t>Taiwan Food and Drug Administration</t>
   </si>
   <si>
     <t>TWN</t>
   </si>
   <si>
     <t>Taiwan, Province of China</t>
   </si>
   <si>
     <t>file:///C:/Users/Prajith/Downloads/105%E5%B9%B4%E5%BA%A603%E6%9C%88%E8%97%A5%E5%93%81%E4%BD%BF%E7%94%A8%E6%83%85%E5%BD%A2%E4%B8%80%E8%A6%BD%E8%A1%A8_.pdf</t>
   </si>
   <si>
     <t>50mg; 75mg; 100mg; 150 mg</t>
   </si>
   <si>
     <t>RCETH</t>
   </si>
   <si>
     <t>Ministry of Health of Republic of Belarus-Center for Examinations and Tests in Health Service</t>
   </si>
   <si>
+    <t>https://rceth.by/Refbank</t>
+  </si>
+  <si>
     <t>BLR</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
     <t>Data on the registration certificate for the medicinal product (rceth.by)</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Patent holder</t>
   </si>
   <si>
     <t>Expiry date</t>
   </si>
   <si>
     <t>Patent abstract</t>
@@ -1658,51 +1697,51 @@
   <si>
     <t>Paliperidone dosing regimen</t>
   </si>
   <si>
     <t>Dose/Regimen</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica Nv</t>
   </si>
   <si>
     <t>2028-12-17</t>
   </si>
   <si>
     <t>The present invention provides a method of treating patients in need of treatment with long acting injectable paliperidone palmitate formulations.</t>
   </si>
   <si>
     <t>Belarus, Azerbaijan, Moldova, Republic of, Armenia, Kazakhstan, Albania, Serbia, Bosnia and Herzegovina, Türkiye, North Macedonia, Ukraine, Malaysia, Philippines, Mexico, Sri Lanka, South Africa</t>
   </si>
   <si>
     <t>Australia, Canada, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Hong Kong, Japan, Korea, Republic of, New Zealand, United States of America, Singapore</t>
   </si>
   <si>
     <t>Ecuador, Guatemala, Nicaragua, Indonesia</t>
   </si>
   <si>
-    <t>Finland, Hong Kong, Israel, Korea, Republic of</t>
+    <t>Hong Kong, Israel, Korea, Republic of</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Brazil, China, Colombia, Tajikistan, Turkmenistan, Kyrgyzstan, Albania, Serbia, Bosnia and Herzegovina, Türkiye, North Macedonia, India</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, United States of America</t>
   </si>
   <si>
     <t>CA2000786</t>
   </si>
   <si>
     <t>Paliperidone compound and analogues and their use as antipsychotics</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica, N. V</t>
   </si>
   <si>
     <t>2009-10-16</t>
   </si>
   <si>
     <t>There is disclosed a process for preparing an enantiomeric form of the compound having the formula:or a pharmaceutically acceptable acid addition salt thereof,wherein said process comprises the steps of:(a) reacting a racemic mixture of said compound with a chiral acid or acid chloride selected from the group consisting of tartaric acid, malic acid, mandelic acid, camphor sulfonic acid, 4,5-dihydro-1H-2-benzopyran-2-carboxylic acid, and the acid chlorides thereof, to form a mixture of diastereomeric salts or esters;(b) physically separating said mixture of diastereomeric salts or esters by selective crystallization or chromatography; and(c) converting said separated diastereomeric salts or esters into the corresponding enantiomeric forms of said compound by hydrolysis in an acidic or basic aqueous medium.</t>
   </si>
@@ -1751,51 +1790,51 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/bpUG3qzbWWCg8J04PdvhbVTwH71mxcZ9JacR7ETw.png</t>
   </si>
   <si>
     <t>Paliperidone palmitate chemical structure</t>
   </si>
   <si>
     <t>https://patentimages.storage.googleapis.com/f5/0e/3d/3137d5835be148/US10143693.pdf</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Janssen/Johnson &amp; Johnson</t>
+    <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>https://www.janssen.com/</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They focus on manufacturing and developing pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
   </si>
   <si>
     <t>Neuraxpharm</t>
   </si>
   <si>
     <t>generic</t>
   </si>
   <si>
     <t>https://www.neuraxpharm.com/</t>
   </si>
   <si>
     <t>Spain &amp; Germany</t>
   </si>
   <si>
     <t>Neruaxpharm is a European biopharmaceutical company headquartered in both Barcelona, Spain and Langenfeld, Germany. Neuraxpharm specialises in developing medicines and generics for diseases of the central nervous system (CNS). Their portfolio consists of more than 120 molecules for the treatment of Anxiety, Depression, Schizophrenia, Epilepsy, Alzheimer’s, Parkinson’s and other CNS disorders.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
@@ -3528,78 +3567,79 @@
       <c r="E1" s="2" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q62"/>
+  <dimension ref="A1:R62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>240</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>241</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>244</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>245</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>246</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -3607,3041 +3647,3057 @@
       </c>
       <c r="J1" s="2" t="s">
         <v>248</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>249</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>250</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>251</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>252</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>253</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>254</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>255</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" s="2" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E2" t="s">
         <v>52</v>
       </c>
       <c r="F2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="G2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="H2" t="s">
         <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="J2" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="K2" t="s">
         <v>263</v>
       </c>
       <c r="L2" t="s">
         <v>264</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="N2" s="5">
+      <c r="N2" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O2">
         <v>39966.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>40025.0</v>
       </c>
-      <c r="P2" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:17">
+      <c r="Q2" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C3" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D3" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E3" t="s">
         <v>52</v>
       </c>
       <c r="F3" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G3" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="H3" t="s">
         <v>41</v>
       </c>
       <c r="I3" t="s">
         <v>269</v>
       </c>
       <c r="J3" t="s">
         <v>270</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>271</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" s="5" t="s">
         <v>272</v>
       </c>
-      <c r="M3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N3" s="5">
+      <c r="N3" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O3">
         <v>40150.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>40606.0</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C4" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D4" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E4" t="s">
         <v>52</v>
       </c>
       <c r="F4" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G4" t="s">
         <v>274</v>
       </c>
       <c r="H4" t="s">
         <v>41</v>
       </c>
       <c r="I4" t="s">
         <v>269</v>
       </c>
       <c r="J4" t="s">
         <v>270</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>275</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" s="5" t="s">
         <v>276</v>
       </c>
-      <c r="M4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N4" s="5">
+      <c r="N4" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O4">
         <v>40150.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>40606.0</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D5" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E5" t="s">
         <v>52</v>
       </c>
       <c r="F5" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G5" t="s">
         <v>274</v>
       </c>
       <c r="H5" t="s">
         <v>41</v>
       </c>
       <c r="I5" t="s">
         <v>269</v>
       </c>
       <c r="J5" t="s">
         <v>270</v>
       </c>
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>277</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="M5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N5" s="5">
+      <c r="N5" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O5">
         <v>40150.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>40606.0</v>
       </c>
-      <c r="P5" t="s">
+      <c r="Q5" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C6" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D6" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E6" t="s">
         <v>52</v>
       </c>
       <c r="F6" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G6" t="s">
         <v>274</v>
       </c>
       <c r="H6" t="s">
         <v>41</v>
       </c>
       <c r="I6" t="s">
         <v>269</v>
       </c>
       <c r="J6" t="s">
         <v>270</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>279</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" s="5" t="s">
         <v>280</v>
       </c>
-      <c r="M6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N6" s="5">
+      <c r="N6" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O6">
         <v>40150.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>40606.0</v>
       </c>
-      <c r="P6" t="s">
+      <c r="Q6" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C7" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D7" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E7" t="s">
         <v>52</v>
       </c>
       <c r="F7" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G7" t="s">
         <v>274</v>
       </c>
       <c r="H7" t="s">
         <v>41</v>
       </c>
       <c r="I7" t="s">
         <v>269</v>
       </c>
       <c r="J7" t="s">
         <v>270</v>
       </c>
-      <c r="K7" t="s">
+      <c r="L7" t="s">
         <v>281</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" s="5" t="s">
         <v>282</v>
       </c>
-      <c r="M7" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N7" s="5">
+      <c r="N7" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O7">
         <v>40150.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>40606.0</v>
       </c>
-      <c r="P7" t="s">
+      <c r="Q7" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="8" spans="1:17">
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C8" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D8" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E8" t="s">
         <v>52</v>
       </c>
       <c r="F8" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G8" t="s">
         <v>274</v>
       </c>
       <c r="H8" t="s">
         <v>41</v>
       </c>
       <c r="I8" t="s">
         <v>269</v>
       </c>
       <c r="J8" t="s">
         <v>270</v>
       </c>
-      <c r="K8" t="s">
+      <c r="L8" t="s">
         <v>283</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" s="5" t="s">
         <v>284</v>
       </c>
-      <c r="M8" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N8" s="5">
+      <c r="N8" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O8">
         <v>40150.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>40606.0</v>
       </c>
-      <c r="P8" t="s">
+      <c r="Q8" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="9" spans="1:17">
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C9" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D9" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E9" t="s">
         <v>52</v>
       </c>
       <c r="F9" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G9" t="s">
         <v>274</v>
       </c>
       <c r="H9" t="s">
         <v>41</v>
       </c>
       <c r="I9" t="s">
         <v>269</v>
       </c>
       <c r="J9" t="s">
         <v>270</v>
       </c>
-      <c r="K9" t="s">
+      <c r="L9" t="s">
         <v>285</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" s="5" t="s">
         <v>286</v>
       </c>
-      <c r="M9" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N9" s="5">
+      <c r="N9" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O9">
         <v>40150.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>40606.0</v>
       </c>
-      <c r="P9" t="s">
+      <c r="Q9" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D10" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E10" t="s">
         <v>52</v>
       </c>
       <c r="F10" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G10" t="s">
         <v>274</v>
       </c>
       <c r="H10" t="s">
         <v>41</v>
       </c>
       <c r="I10" t="s">
         <v>269</v>
       </c>
       <c r="J10" t="s">
         <v>270</v>
       </c>
-      <c r="K10" t="s">
+      <c r="L10" t="s">
         <v>287</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M10" s="5" t="s">
         <v>288</v>
       </c>
-      <c r="M10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N10" s="5">
+      <c r="N10" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O10">
         <v>40150.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>40606.0</v>
       </c>
-      <c r="P10" t="s">
+      <c r="Q10" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C11" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D11" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E11" t="s">
         <v>52</v>
       </c>
       <c r="F11" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G11" t="s">
         <v>274</v>
       </c>
       <c r="H11" t="s">
         <v>41</v>
       </c>
       <c r="I11" t="s">
         <v>269</v>
       </c>
       <c r="J11" t="s">
         <v>270</v>
       </c>
-      <c r="K11" t="s">
+      <c r="L11" t="s">
         <v>289</v>
       </c>
-      <c r="L11" t="s">
+      <c r="M11" s="5" t="s">
         <v>290</v>
       </c>
-      <c r="M11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N11" s="5">
+      <c r="N11" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O11">
         <v>40150.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>40606.0</v>
       </c>
-      <c r="P11" t="s">
+      <c r="Q11" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C12" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D12" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E12" t="s">
         <v>52</v>
       </c>
       <c r="F12" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G12" t="s">
         <v>274</v>
       </c>
       <c r="H12" t="s">
         <v>41</v>
       </c>
       <c r="I12" t="s">
         <v>269</v>
       </c>
       <c r="J12" t="s">
         <v>270</v>
       </c>
-      <c r="K12" t="s">
+      <c r="L12" t="s">
         <v>291</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" s="5" t="s">
         <v>292</v>
       </c>
-      <c r="M12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N12" s="5">
+      <c r="N12" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O12">
         <v>40150.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>40606.0</v>
       </c>
-      <c r="P12" t="s">
+      <c r="Q12" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C13" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D13" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E13" t="s">
         <v>52</v>
       </c>
       <c r="F13" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G13" t="s">
         <v>274</v>
       </c>
       <c r="H13" t="s">
         <v>41</v>
       </c>
       <c r="I13" t="s">
         <v>269</v>
       </c>
       <c r="J13" t="s">
         <v>270</v>
       </c>
-      <c r="K13" t="s">
+      <c r="L13" t="s">
         <v>293</v>
       </c>
-      <c r="L13" t="s">
+      <c r="M13" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="M13" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="5">
+      <c r="N13" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O13">
         <v>40150.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>40606.0</v>
       </c>
-      <c r="P13" t="s">
+      <c r="Q13" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="14" spans="1:17">
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C14" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D14" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E14" t="s">
         <v>52</v>
       </c>
       <c r="F14" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G14" t="s">
         <v>274</v>
       </c>
       <c r="H14" t="s">
         <v>41</v>
       </c>
       <c r="I14" t="s">
         <v>269</v>
       </c>
       <c r="J14" t="s">
         <v>270</v>
       </c>
-      <c r="K14" t="s">
+      <c r="L14" t="s">
         <v>295</v>
       </c>
-      <c r="L14" t="s">
+      <c r="M14" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="M14" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N14" s="5">
+      <c r="N14" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O14">
         <v>40150.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>40606.0</v>
       </c>
-      <c r="P14" t="s">
+      <c r="Q14" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C15" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D15" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E15" t="s">
         <v>52</v>
       </c>
       <c r="F15" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G15" t="s">
         <v>274</v>
       </c>
       <c r="H15" t="s">
         <v>41</v>
       </c>
       <c r="I15" t="s">
         <v>269</v>
       </c>
       <c r="J15" t="s">
         <v>270</v>
       </c>
-      <c r="K15" t="s">
+      <c r="L15" t="s">
         <v>297</v>
       </c>
-      <c r="L15" t="s">
+      <c r="M15" s="5" t="s">
         <v>298</v>
       </c>
-      <c r="M15" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N15" s="5">
+      <c r="N15" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O15">
         <v>40150.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>40606.0</v>
       </c>
-      <c r="P15" t="s">
+      <c r="Q15" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C16" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D16" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E16" t="s">
         <v>52</v>
       </c>
       <c r="F16" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G16" t="s">
         <v>274</v>
       </c>
       <c r="H16" t="s">
         <v>41</v>
       </c>
       <c r="I16" t="s">
         <v>269</v>
       </c>
       <c r="J16" t="s">
         <v>270</v>
       </c>
-      <c r="K16" t="s">
+      <c r="L16" t="s">
         <v>299</v>
       </c>
-      <c r="L16" t="s">
+      <c r="M16" s="5" t="s">
         <v>300</v>
       </c>
-      <c r="M16" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N16" s="5">
+      <c r="N16" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O16">
         <v>40150.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>40606.0</v>
       </c>
-      <c r="P16" t="s">
+      <c r="Q16" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C17" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D17" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E17" t="s">
         <v>52</v>
       </c>
       <c r="F17" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G17" t="s">
         <v>274</v>
       </c>
       <c r="H17" t="s">
         <v>41</v>
       </c>
       <c r="I17" t="s">
         <v>269</v>
       </c>
       <c r="J17" t="s">
         <v>270</v>
       </c>
-      <c r="K17" t="s">
+      <c r="L17" t="s">
         <v>301</v>
       </c>
-      <c r="L17" t="s">
+      <c r="M17" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="M17" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N17" s="5">
+      <c r="N17" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O17">
         <v>40150.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>40606.0</v>
       </c>
-      <c r="P17" t="s">
+      <c r="Q17" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C18" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D18" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E18" t="s">
         <v>52</v>
       </c>
       <c r="F18" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G18" t="s">
         <v>274</v>
       </c>
       <c r="H18" t="s">
         <v>41</v>
       </c>
       <c r="I18" t="s">
         <v>269</v>
       </c>
       <c r="J18" t="s">
         <v>270</v>
       </c>
-      <c r="K18" t="s">
+      <c r="L18" t="s">
         <v>303</v>
       </c>
-      <c r="L18" t="s">
+      <c r="M18" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="M18" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="5">
+      <c r="N18" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O18">
         <v>40150.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>40606.0</v>
       </c>
-      <c r="P18" t="s">
+      <c r="Q18" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C19" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D19" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E19" t="s">
         <v>52</v>
       </c>
       <c r="F19" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G19" t="s">
         <v>274</v>
       </c>
       <c r="H19" t="s">
         <v>41</v>
       </c>
       <c r="I19" t="s">
         <v>269</v>
       </c>
       <c r="J19" t="s">
         <v>270</v>
       </c>
-      <c r="K19" t="s">
+      <c r="L19" t="s">
         <v>305</v>
       </c>
-      <c r="L19" t="s">
+      <c r="M19" s="5" t="s">
         <v>306</v>
       </c>
-      <c r="M19" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N19" s="5">
+      <c r="N19" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O19">
         <v>40150.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>40606.0</v>
       </c>
-      <c r="P19" t="s">
+      <c r="Q19" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C20" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D20" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E20" t="s">
         <v>52</v>
       </c>
       <c r="F20" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G20" t="s">
         <v>274</v>
       </c>
       <c r="H20" t="s">
         <v>41</v>
       </c>
       <c r="I20" t="s">
         <v>269</v>
       </c>
       <c r="J20" t="s">
         <v>270</v>
       </c>
-      <c r="K20" t="s">
+      <c r="L20" t="s">
         <v>307</v>
       </c>
-      <c r="L20" t="s">
+      <c r="M20" s="5" t="s">
         <v>308</v>
       </c>
-      <c r="M20" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N20" s="5">
+      <c r="N20" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O20">
         <v>40150.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>40606.0</v>
       </c>
-      <c r="P20" t="s">
+      <c r="Q20" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C21" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D21" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E21" t="s">
         <v>52</v>
       </c>
       <c r="F21" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G21" t="s">
         <v>274</v>
       </c>
       <c r="H21" t="s">
         <v>41</v>
       </c>
       <c r="I21" t="s">
         <v>269</v>
       </c>
       <c r="J21" t="s">
         <v>270</v>
       </c>
-      <c r="K21" t="s">
+      <c r="L21" t="s">
         <v>309</v>
       </c>
-      <c r="L21" t="s">
+      <c r="M21" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="M21" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N21" s="5">
+      <c r="N21" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O21">
         <v>40150.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>40606.0</v>
       </c>
-      <c r="P21" t="s">
+      <c r="Q21" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C22" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D22" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E22" t="s">
         <v>52</v>
       </c>
       <c r="F22" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G22" t="s">
         <v>274</v>
       </c>
       <c r="H22" t="s">
         <v>41</v>
       </c>
       <c r="I22" t="s">
         <v>269</v>
       </c>
       <c r="J22" t="s">
         <v>270</v>
       </c>
-      <c r="K22" t="s">
+      <c r="L22" t="s">
         <v>311</v>
       </c>
-      <c r="L22" t="s">
+      <c r="M22" s="5" t="s">
         <v>312</v>
       </c>
-      <c r="M22" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N22" s="5">
+      <c r="N22" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O22">
         <v>40150.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>40606.0</v>
       </c>
-      <c r="P22" t="s">
+      <c r="Q22" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C23" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D23" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E23" t="s">
         <v>52</v>
       </c>
       <c r="F23" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G23" t="s">
         <v>274</v>
       </c>
       <c r="H23" t="s">
         <v>41</v>
       </c>
       <c r="I23" t="s">
         <v>269</v>
       </c>
       <c r="J23" t="s">
         <v>270</v>
       </c>
-      <c r="K23" t="s">
+      <c r="L23" t="s">
         <v>313</v>
       </c>
-      <c r="L23" t="s">
+      <c r="M23" s="5" t="s">
         <v>314</v>
       </c>
-      <c r="M23" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N23" s="5">
+      <c r="N23" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O23">
         <v>40150.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>40606.0</v>
       </c>
-      <c r="P23" t="s">
+      <c r="Q23" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C24" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D24" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E24" t="s">
         <v>52</v>
       </c>
       <c r="F24" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G24" t="s">
         <v>274</v>
       </c>
       <c r="H24" t="s">
         <v>41</v>
       </c>
       <c r="I24" t="s">
         <v>269</v>
       </c>
       <c r="J24" t="s">
         <v>270</v>
       </c>
-      <c r="K24" t="s">
+      <c r="L24" t="s">
         <v>315</v>
       </c>
-      <c r="L24" t="s">
+      <c r="M24" s="5" t="s">
         <v>316</v>
       </c>
-      <c r="M24" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N24" s="5">
+      <c r="N24" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O24">
         <v>40150.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>40606.0</v>
       </c>
-      <c r="P24" t="s">
+      <c r="Q24" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C25" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D25" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E25" t="s">
         <v>52</v>
       </c>
       <c r="F25" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G25" t="s">
         <v>274</v>
       </c>
       <c r="H25" t="s">
         <v>41</v>
       </c>
       <c r="I25" t="s">
         <v>269</v>
       </c>
       <c r="J25" t="s">
         <v>270</v>
       </c>
-      <c r="K25" t="s">
+      <c r="L25" t="s">
         <v>317</v>
       </c>
-      <c r="L25" t="s">
+      <c r="M25" s="5" t="s">
         <v>318</v>
       </c>
-      <c r="M25" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N25" s="5">
+      <c r="N25" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O25">
         <v>40150.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>40606.0</v>
       </c>
-      <c r="P25" t="s">
+      <c r="Q25" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C26" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D26" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E26" t="s">
         <v>52</v>
       </c>
       <c r="F26" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G26" t="s">
         <v>274</v>
       </c>
       <c r="H26" t="s">
         <v>41</v>
       </c>
       <c r="I26" t="s">
         <v>269</v>
       </c>
       <c r="J26" t="s">
         <v>270</v>
       </c>
-      <c r="K26" t="s">
+      <c r="L26" t="s">
         <v>319</v>
       </c>
-      <c r="L26" t="s">
+      <c r="M26" s="5" t="s">
         <v>320</v>
       </c>
-      <c r="M26" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N26" s="5">
+      <c r="N26" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O26">
         <v>40150.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>40606.0</v>
       </c>
-      <c r="P26" t="s">
+      <c r="Q26" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C27" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D27" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E27" t="s">
         <v>52</v>
       </c>
       <c r="F27" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G27" t="s">
         <v>274</v>
       </c>
       <c r="H27" t="s">
         <v>41</v>
       </c>
       <c r="I27" t="s">
         <v>269</v>
       </c>
       <c r="J27" t="s">
         <v>270</v>
       </c>
-      <c r="K27" t="s">
+      <c r="L27" t="s">
         <v>321</v>
       </c>
-      <c r="L27" t="s">
+      <c r="M27" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="M27" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N27" s="5">
+      <c r="N27" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O27">
         <v>40150.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>40606.0</v>
       </c>
-      <c r="P27" t="s">
+      <c r="Q27" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C28" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D28" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E28" t="s">
         <v>52</v>
       </c>
       <c r="F28" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G28" t="s">
         <v>274</v>
       </c>
       <c r="H28" t="s">
         <v>41</v>
       </c>
       <c r="I28" t="s">
         <v>269</v>
       </c>
       <c r="J28" t="s">
         <v>270</v>
       </c>
-      <c r="K28" t="s">
+      <c r="L28" t="s">
         <v>322</v>
       </c>
-      <c r="L28" t="s">
+      <c r="M28" s="5" t="s">
         <v>323</v>
       </c>
-      <c r="M28" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N28" s="5">
+      <c r="N28" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O28">
         <v>40150.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>40606.0</v>
       </c>
-      <c r="P28" t="s">
+      <c r="Q28" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C29" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D29" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E29" t="s">
         <v>52</v>
       </c>
       <c r="F29" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G29" t="s">
         <v>274</v>
       </c>
       <c r="H29" t="s">
         <v>41</v>
       </c>
       <c r="I29" t="s">
         <v>269</v>
       </c>
       <c r="J29" t="s">
         <v>270</v>
       </c>
-      <c r="K29" t="s">
+      <c r="L29" t="s">
         <v>324</v>
       </c>
-      <c r="L29" t="s">
+      <c r="M29" s="5" t="s">
         <v>325</v>
       </c>
-      <c r="M29" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N29" s="5">
+      <c r="N29" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O29">
         <v>40150.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>40606.0</v>
       </c>
-      <c r="P29" t="s">
+      <c r="Q29" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C30" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D30" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E30" t="s">
         <v>52</v>
       </c>
       <c r="F30" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G30" t="s">
         <v>274</v>
       </c>
       <c r="H30" t="s">
         <v>41</v>
       </c>
       <c r="I30" t="s">
         <v>269</v>
       </c>
       <c r="J30" t="s">
         <v>270</v>
       </c>
-      <c r="K30" t="s">
+      <c r="L30" t="s">
         <v>326</v>
       </c>
-      <c r="L30" t="s">
+      <c r="M30" s="5" t="s">
         <v>327</v>
       </c>
-      <c r="M30" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N30" s="5">
+      <c r="N30" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O30">
         <v>40150.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>40606.0</v>
       </c>
-      <c r="P30" t="s">
+      <c r="Q30" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C31" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D31" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E31" t="s">
         <v>52</v>
       </c>
       <c r="F31" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G31" t="s">
         <v>274</v>
       </c>
       <c r="H31" t="s">
         <v>41</v>
       </c>
       <c r="I31" t="s">
         <v>269</v>
       </c>
       <c r="J31" t="s">
         <v>270</v>
       </c>
-      <c r="K31" t="s">
+      <c r="L31" t="s">
         <v>328</v>
       </c>
-      <c r="L31" t="s">
+      <c r="M31" s="5" t="s">
         <v>329</v>
       </c>
-      <c r="M31" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N31" s="5">
+      <c r="N31" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O31">
         <v>40150.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>40606.0</v>
       </c>
-      <c r="P31" t="s">
+      <c r="Q31" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C32" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D32" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E32" t="s">
         <v>52</v>
       </c>
       <c r="F32" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G32" t="s">
         <v>274</v>
       </c>
       <c r="H32" t="s">
         <v>41</v>
       </c>
       <c r="I32" t="s">
         <v>269</v>
       </c>
       <c r="J32" t="s">
         <v>270</v>
       </c>
-      <c r="K32" t="s">
+      <c r="L32" t="s">
         <v>330</v>
       </c>
-      <c r="L32" t="s">
+      <c r="M32" s="5" t="s">
         <v>331</v>
       </c>
-      <c r="M32" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N32" s="5">
+      <c r="N32" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O32">
         <v>40150.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>40606.0</v>
       </c>
-      <c r="P32" t="s">
+      <c r="Q32" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="33" spans="1:17">
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C33" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D33" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E33" t="s">
         <v>52</v>
       </c>
       <c r="F33" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G33" t="s">
         <v>274</v>
       </c>
       <c r="H33" t="s">
         <v>41</v>
       </c>
       <c r="I33" t="s">
         <v>332</v>
       </c>
       <c r="J33" t="s">
         <v>333</v>
       </c>
-      <c r="K33" t="s">
+      <c r="L33" t="s">
         <v>334</v>
       </c>
-      <c r="L33" t="s">
+      <c r="M33" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="M33" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O33">
+      <c r="N33" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="P33">
         <v>40387.0</v>
       </c>
-      <c r="P33" t="s">
+      <c r="Q33" t="s">
         <v>336</v>
       </c>
     </row>
-    <row r="34" spans="1:17">
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C34" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D34" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E34" t="s">
         <v>52</v>
       </c>
       <c r="F34" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G34" t="s">
         <v>274</v>
       </c>
       <c r="H34" t="s">
         <v>41</v>
       </c>
       <c r="I34" t="s">
         <v>332</v>
       </c>
       <c r="J34" t="s">
         <v>333</v>
       </c>
-      <c r="K34" t="s">
+      <c r="L34" t="s">
         <v>337</v>
       </c>
-      <c r="L34" t="s">
+      <c r="M34" s="5" t="s">
         <v>338</v>
       </c>
-      <c r="M34" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O34">
+      <c r="N34" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="P34">
         <v>40387.0</v>
       </c>
-      <c r="P34" t="s">
+      <c r="Q34" t="s">
         <v>336</v>
       </c>
     </row>
-    <row r="35" spans="1:17">
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C35" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D35" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E35" t="s">
         <v>52</v>
       </c>
       <c r="F35" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G35" t="s">
         <v>339</v>
       </c>
       <c r="H35" t="s">
         <v>41</v>
       </c>
       <c r="I35" t="s">
         <v>340</v>
       </c>
       <c r="J35" t="s">
         <v>341</v>
       </c>
-      <c r="K35" t="s">
+      <c r="L35" t="s">
         <v>342</v>
       </c>
-      <c r="L35" t="s">
+      <c r="M35" s="5" t="s">
         <v>343</v>
       </c>
-      <c r="M35" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O35">
+      <c r="N35" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="P35">
         <v>40380.0</v>
       </c>
-      <c r="P35" t="s">
+      <c r="Q35" t="s">
         <v>344</v>
       </c>
     </row>
-    <row r="36" spans="1:17">
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C36" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D36" t="s">
-        <v>345</v>
+        <v>259</v>
       </c>
       <c r="E36" t="s">
         <v>52</v>
       </c>
       <c r="F36" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G36" t="s">
         <v>274</v>
       </c>
       <c r="H36" t="s">
         <v>41</v>
       </c>
       <c r="I36" t="s">
+        <v>345</v>
+      </c>
+      <c r="J36" t="s">
         <v>346</v>
       </c>
-      <c r="J36" t="s">
+      <c r="K36" t="s">
         <v>347</v>
       </c>
-      <c r="K36" t="s">
+      <c r="L36" t="s">
         <v>348</v>
       </c>
-      <c r="L36" t="s">
+      <c r="M36" s="5" t="s">
         <v>349</v>
       </c>
-      <c r="M36" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O36">
+      <c r="N36" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="P36">
         <v>40686.0</v>
       </c>
-      <c r="P36" t="s">
+      <c r="Q36" t="s">
         <v>350</v>
       </c>
     </row>
-    <row r="37" spans="1:17">
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C37" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D37" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E37" t="s">
         <v>52</v>
       </c>
       <c r="F37" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G37" t="s">
         <v>339</v>
       </c>
       <c r="H37" t="s">
         <v>41</v>
       </c>
       <c r="I37" t="s">
         <v>351</v>
       </c>
       <c r="J37" t="s">
         <v>352</v>
       </c>
-      <c r="K37" t="s">
+      <c r="L37" t="s">
         <v>353</v>
       </c>
-      <c r="L37" t="s">
+      <c r="M37" s="5" t="s">
         <v>354</v>
       </c>
-      <c r="M37" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O37">
+      <c r="N37" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="P37">
         <v>40471.0</v>
       </c>
-      <c r="P37" t="s">
+      <c r="Q37" t="s">
         <v>355</v>
       </c>
     </row>
-    <row r="38" spans="1:17">
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C38" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D38" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E38" t="s">
         <v>52</v>
       </c>
       <c r="F38" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G38" t="s">
         <v>339</v>
       </c>
       <c r="H38" t="s">
         <v>41</v>
       </c>
       <c r="I38" t="s">
         <v>356</v>
       </c>
       <c r="J38" t="s">
         <v>357</v>
       </c>
       <c r="K38" t="s">
         <v>358</v>
       </c>
       <c r="L38" t="s">
         <v>359</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-      <c r="O38">
+        <v>360</v>
+      </c>
+      <c r="N38" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="P38">
         <v>40178.0</v>
       </c>
-      <c r="P38" t="s">
-[...3 lines deleted...]
-    <row r="39" spans="1:17">
+      <c r="Q38" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C39" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D39" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E39" t="s">
         <v>52</v>
       </c>
       <c r="F39" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G39" t="s">
         <v>339</v>
       </c>
       <c r="H39" t="s">
         <v>41</v>
       </c>
       <c r="I39" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="J39" t="s">
-        <v>363</v>
-[...1 lines deleted...]
-      <c r="K39" t="s">
         <v>364</v>
       </c>
       <c r="L39" t="s">
         <v>365</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="N39" s="5">
+        <v>366</v>
+      </c>
+      <c r="N39" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O39">
         <v>44593.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="P39" t="s">
         <v>367</v>
       </c>
-    </row>
-    <row r="40" spans="1:17">
+      <c r="Q39" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C40" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D40" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E40" t="s">
         <v>52</v>
       </c>
       <c r="F40" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G40" t="s">
         <v>339</v>
       </c>
       <c r="H40" t="s">
         <v>41</v>
       </c>
       <c r="I40" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="J40" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="L40" t="s">
         <v>369</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-      <c r="O40">
+        <v>370</v>
+      </c>
+      <c r="N40" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="P40">
         <v>42155.0</v>
       </c>
-      <c r="P40" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:17">
+      <c r="Q40" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C41" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D41" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E41" t="s">
         <v>52</v>
       </c>
       <c r="F41" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="G41" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="H41" t="s">
         <v>41</v>
       </c>
       <c r="I41" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="J41" t="s">
-        <v>373</v>
-[...1 lines deleted...]
-      <c r="K41" t="s">
         <v>374</v>
       </c>
       <c r="L41" t="s">
         <v>375</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-      <c r="O41">
+        <v>376</v>
+      </c>
+      <c r="N41" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="P41">
         <v>41537.0</v>
       </c>
-      <c r="P41" t="s">
-[...3 lines deleted...]
-    <row r="42" spans="1:17">
+      <c r="Q41" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C42" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D42" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E42" t="s">
         <v>52</v>
       </c>
       <c r="F42" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G42" t="s">
         <v>339</v>
       </c>
       <c r="H42" t="s">
         <v>41</v>
       </c>
       <c r="I42" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="J42" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="K42" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="L42" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>265</v>
-[...3 lines deleted...]
-        <v>366</v>
+        <v>382</v>
+      </c>
+      <c r="N42" s="5" t="s">
+        <v>266</v>
       </c>
       <c r="P42" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:17">
+        <v>367</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="B43" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C43" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D43" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E43" t="s">
         <v>52</v>
       </c>
       <c r="F43" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G43" t="s">
         <v>339</v>
       </c>
       <c r="H43" t="s">
         <v>41</v>
       </c>
       <c r="I43" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="J43" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="K43" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="L43" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-      <c r="O43">
+        <v>388</v>
+      </c>
+      <c r="N43" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="P43">
         <v>44927.0</v>
       </c>
-      <c r="P43" t="s">
-[...3 lines deleted...]
-    <row r="44" spans="1:17">
+      <c r="Q43" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C44" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D44" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E44" t="s">
         <v>52</v>
       </c>
       <c r="F44" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G44" t="s">
         <v>339</v>
       </c>
       <c r="H44" t="s">
         <v>41</v>
       </c>
       <c r="I44" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="J44" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="K44" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="L44" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>265</v>
-[...3 lines deleted...]
-        <v>366</v>
+        <v>394</v>
+      </c>
+      <c r="N44" s="5" t="s">
+        <v>266</v>
       </c>
       <c r="P44" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:17">
+        <v>367</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C45" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D45" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E45" t="s">
         <v>52</v>
       </c>
       <c r="F45" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G45" t="s">
         <v>339</v>
       </c>
       <c r="H45" t="s">
         <v>41</v>
       </c>
       <c r="I45" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="J45" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="L45" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>265</v>
-[...3 lines deleted...]
-        <v>366</v>
+        <v>399</v>
+      </c>
+      <c r="N45" s="5" t="s">
+        <v>266</v>
       </c>
       <c r="P45" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:17">
+        <v>367</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C46" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D46" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E46" t="s">
         <v>52</v>
       </c>
       <c r="F46" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G46" t="s">
         <v>339</v>
       </c>
       <c r="H46" t="s">
         <v>41</v>
       </c>
       <c r="I46" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="J46" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="L46" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>265</v>
-[...3 lines deleted...]
-        <v>366</v>
+        <v>404</v>
+      </c>
+      <c r="N46" s="5" t="s">
+        <v>266</v>
       </c>
       <c r="P46" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:17">
+        <v>367</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C47" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D47" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="E47" t="s">
         <v>52</v>
       </c>
       <c r="F47" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="G47" t="s">
         <v>339</v>
       </c>
       <c r="H47" t="s">
         <v>41</v>
       </c>
       <c r="I47" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="J47" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="K47" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="L47" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-      <c r="O47">
+        <v>411</v>
+      </c>
+      <c r="N47" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="P47">
         <v>45681.0</v>
       </c>
-      <c r="P47" t="s">
-[...3 lines deleted...]
-    <row r="48" spans="1:17">
+      <c r="Q47" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C48" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D48" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E48" t="s">
         <v>52</v>
       </c>
       <c r="F48" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G48" t="s">
         <v>339</v>
       </c>
       <c r="H48" t="s">
         <v>41</v>
       </c>
       <c r="I48" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="J48" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="L48" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>265</v>
-[...3 lines deleted...]
-        <v>366</v>
+        <v>416</v>
+      </c>
+      <c r="N48" s="5" t="s">
+        <v>266</v>
       </c>
       <c r="P48" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:17">
+        <v>367</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="B49" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C49" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D49" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E49" t="s">
         <v>52</v>
       </c>
       <c r="F49" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G49" t="s">
         <v>339</v>
       </c>
       <c r="H49" t="s">
         <v>41</v>
       </c>
       <c r="I49" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="J49" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="K49" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="L49" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>265</v>
-[...3 lines deleted...]
-        <v>366</v>
+        <v>422</v>
+      </c>
+      <c r="N49" s="5" t="s">
+        <v>266</v>
       </c>
       <c r="P49" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:17">
+        <v>367</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
         <v>33</v>
       </c>
       <c r="B50" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C50" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D50" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E50" t="s">
         <v>52</v>
       </c>
       <c r="F50" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G50" t="s">
         <v>339</v>
       </c>
       <c r="H50" t="s">
         <v>41</v>
       </c>
       <c r="I50" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="J50" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="K50" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L50" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-      <c r="O50">
+        <v>428</v>
+      </c>
+      <c r="N50" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="P50">
         <v>43665.0</v>
       </c>
-      <c r="P50" t="s">
-[...3 lines deleted...]
-    <row r="51" spans="1:17">
+      <c r="Q50" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C51" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D51" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E51" t="s">
         <v>52</v>
       </c>
       <c r="F51" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G51" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
       <c r="H51" t="s">
         <v>41</v>
       </c>
       <c r="I51" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="J51" t="s">
-        <v>425</v>
+        <v>432</v>
       </c>
       <c r="K51" t="s">
-        <v>426</v>
+        <v>433</v>
       </c>
       <c r="L51" t="s">
-        <v>427</v>
+        <v>434</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>265</v>
-[...3 lines deleted...]
-        <v>366</v>
+        <v>435</v>
+      </c>
+      <c r="N51" s="5" t="s">
+        <v>266</v>
       </c>
       <c r="P51" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:17">
+        <v>367</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>33</v>
       </c>
       <c r="B52" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C52" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D52" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E52" t="s">
         <v>52</v>
       </c>
       <c r="F52" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G52" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="H52" t="s">
         <v>41</v>
       </c>
       <c r="I52" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="J52" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>438</v>
       </c>
       <c r="L52" t="s">
-        <v>432</v>
+        <v>439</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-      <c r="O52">
+        <v>440</v>
+      </c>
+      <c r="N52" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="P52">
         <v>43865.0</v>
       </c>
-      <c r="P52" t="s">
-[...3 lines deleted...]
-    <row r="53" spans="1:17">
+      <c r="Q52" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
         <v>33</v>
       </c>
       <c r="B53" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C53" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D53" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E53" t="s">
         <v>52</v>
       </c>
       <c r="F53" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G53" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="H53" t="s">
         <v>41</v>
       </c>
       <c r="I53" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="J53" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="K53" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="L53" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-      <c r="O53">
+        <v>447</v>
+      </c>
+      <c r="N53" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="P53">
         <v>40590.0</v>
       </c>
-      <c r="P53" t="s">
-[...3 lines deleted...]
-    <row r="54" spans="1:17">
+      <c r="Q53" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
         <v>33</v>
       </c>
       <c r="B54" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C54" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D54" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E54" t="s">
         <v>52</v>
       </c>
       <c r="F54" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G54" t="s">
         <v>274</v>
       </c>
       <c r="H54" t="s">
         <v>41</v>
       </c>
       <c r="I54" t="s">
-        <v>440</v>
+        <v>449</v>
       </c>
       <c r="J54" t="s">
-        <v>441</v>
+        <v>450</v>
       </c>
       <c r="K54" t="s">
-        <v>442</v>
+        <v>451</v>
       </c>
       <c r="L54" t="s">
+        <v>452</v>
+      </c>
+      <c r="M54" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="M54" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O54">
+      <c r="N54" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="P54">
         <v>43941.0</v>
       </c>
-      <c r="P54" t="s">
-[...3 lines deleted...]
-    <row r="55" spans="1:17">
+      <c r="Q54" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
         <v>33</v>
       </c>
       <c r="B55" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C55" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D55" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E55" t="s">
         <v>52</v>
       </c>
       <c r="F55" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G55" t="s">
         <v>339</v>
       </c>
       <c r="H55" t="s">
         <v>41</v>
       </c>
       <c r="I55" t="s">
-        <v>444</v>
+        <v>454</v>
       </c>
       <c r="J55" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>455</v>
       </c>
       <c r="L55" t="s">
-        <v>447</v>
+        <v>456</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>265</v>
-[...3 lines deleted...]
-        <v>366</v>
+        <v>457</v>
+      </c>
+      <c r="N55" s="5" t="s">
+        <v>266</v>
       </c>
       <c r="P55" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:17">
+        <v>367</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>33</v>
       </c>
       <c r="B56" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C56" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D56" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E56" t="s">
         <v>52</v>
       </c>
       <c r="F56" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G56" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="H56" t="s">
         <v>41</v>
       </c>
       <c r="I56" t="s">
-        <v>449</v>
+        <v>459</v>
       </c>
       <c r="J56" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="L56" t="s">
-        <v>452</v>
+        <v>461</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-      <c r="O56">
+        <v>462</v>
+      </c>
+      <c r="N56" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="P56">
         <v>45246.0</v>
       </c>
-      <c r="P56" t="s">
-[...3 lines deleted...]
-    <row r="57" spans="1:17">
+      <c r="Q56" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
         <v>33</v>
       </c>
       <c r="B57" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C57" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D57" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E57" t="s">
         <v>52</v>
       </c>
       <c r="F57" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G57" t="s">
-        <v>454</v>
+        <v>464</v>
       </c>
       <c r="H57" t="s">
         <v>41</v>
       </c>
       <c r="I57" t="s">
-        <v>455</v>
+        <v>465</v>
       </c>
       <c r="J57" t="s">
-        <v>456</v>
+        <v>466</v>
       </c>
       <c r="K57" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="L57" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-      <c r="O57">
+        <v>469</v>
+      </c>
+      <c r="N57" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="P57">
         <v>45112.0</v>
       </c>
-      <c r="P57" t="s">
-[...3 lines deleted...]
-    <row r="58" spans="1:17">
+      <c r="Q57" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18">
       <c r="A58" t="s">
         <v>33</v>
       </c>
       <c r="B58" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C58" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D58" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E58" t="s">
         <v>52</v>
       </c>
       <c r="F58" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G58" t="s">
         <v>274</v>
       </c>
       <c r="H58" t="s">
         <v>41</v>
       </c>
       <c r="I58" t="s">
-        <v>460</v>
+        <v>471</v>
       </c>
       <c r="J58" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>472</v>
       </c>
       <c r="L58" t="s">
+        <v>473</v>
+      </c>
+      <c r="M58" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="M58" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O58">
+      <c r="N58" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="P58">
         <v>40886.0</v>
       </c>
-      <c r="P58" t="s">
-[...3 lines deleted...]
-    <row r="59" spans="1:17">
+      <c r="Q58" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18">
       <c r="A59" t="s">
         <v>33</v>
       </c>
       <c r="B59" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C59" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D59" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E59" t="s">
         <v>52</v>
       </c>
       <c r="F59" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="G59" t="s">
         <v>274</v>
       </c>
       <c r="H59" t="s">
         <v>41</v>
       </c>
       <c r="I59" t="s">
-        <v>464</v>
+        <v>475</v>
       </c>
       <c r="J59" t="s">
-        <v>465</v>
+        <v>476</v>
       </c>
       <c r="K59" t="s">
-        <v>466</v>
+        <v>477</v>
       </c>
       <c r="L59" t="s">
-        <v>467</v>
+        <v>478</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-      <c r="O59">
+        <v>479</v>
+      </c>
+      <c r="N59" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="P59">
         <v>45189.0</v>
       </c>
-      <c r="P59" t="s">
-[...3 lines deleted...]
-    <row r="60" spans="1:17">
+      <c r="Q59" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="60" spans="1:18">
       <c r="A60" t="s">
         <v>33</v>
       </c>
       <c r="B60" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C60" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D60" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E60" t="s">
         <v>52</v>
       </c>
       <c r="F60" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G60" t="s">
         <v>274</v>
       </c>
       <c r="H60" t="s">
         <v>41</v>
       </c>
       <c r="I60" t="s">
-        <v>469</v>
+        <v>481</v>
       </c>
       <c r="J60" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>482</v>
       </c>
       <c r="L60" t="s">
-        <v>472</v>
+        <v>483</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-      <c r="O60">
+        <v>484</v>
+      </c>
+      <c r="N60" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="P60">
         <v>40701.0</v>
       </c>
-      <c r="P60" t="s">
-[...3 lines deleted...]
-    <row r="61" spans="1:17">
+      <c r="Q60" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="61" spans="1:18">
       <c r="A61" t="s">
         <v>33</v>
       </c>
       <c r="B61" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C61" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D61" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E61" t="s">
         <v>52</v>
       </c>
       <c r="F61" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G61" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
       <c r="H61" t="s">
         <v>41</v>
       </c>
       <c r="I61" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="J61" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>488</v>
       </c>
       <c r="L61" t="s">
-        <v>478</v>
+        <v>489</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-      <c r="O61">
+        <v>490</v>
+      </c>
+      <c r="N61" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="P61">
         <v>39996.0</v>
       </c>
-      <c r="P61" t="s">
-[...3 lines deleted...]
-    <row r="62" spans="1:17">
+      <c r="Q61" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="62" spans="1:18">
       <c r="A62" t="s">
         <v>33</v>
       </c>
       <c r="B62" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C62" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D62" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E62" t="s">
         <v>52</v>
       </c>
       <c r="F62" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="G62" t="s">
-        <v>480</v>
+        <v>492</v>
       </c>
       <c r="H62" t="s">
         <v>41</v>
       </c>
       <c r="I62" t="s">
-        <v>481</v>
+        <v>493</v>
       </c>
       <c r="J62" t="s">
-        <v>482</v>
+        <v>494</v>
       </c>
       <c r="K62" t="s">
-        <v>483</v>
+        <v>495</v>
       </c>
       <c r="L62" t="s">
-        <v>484</v>
+        <v>496</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-      <c r="O62">
+        <v>497</v>
+      </c>
+      <c r="N62" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="P62">
         <v>44145.0</v>
       </c>
-      <c r="P62" t="s">
-        <v>485</v>
+      <c r="Q62" t="s">
+        <v>498</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O5"/>
   <sheetViews>
@@ -6651,242 +6707,242 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>486</v>
+        <v>499</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>487</v>
+        <v>500</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>488</v>
+        <v>501</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>489</v>
+        <v>502</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>490</v>
+        <v>503</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>491</v>
+        <v>504</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>492</v>
+        <v>505</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>493</v>
+        <v>506</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>494</v>
+        <v>507</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>495</v>
+        <v>508</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>496</v>
+        <v>509</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>497</v>
+        <v>510</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>498</v>
+        <v>511</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>499</v>
+        <v>512</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>500</v>
+        <v>513</v>
       </c>
       <c r="C2" t="s">
-        <v>501</v>
+        <v>514</v>
       </c>
       <c r="D2" t="s">
-        <v>502</v>
+        <v>515</v>
       </c>
       <c r="E2" t="s">
-        <v>503</v>
+        <v>516</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>504</v>
+        <v>517</v>
       </c>
       <c r="G2" t="s">
-        <v>505</v>
+        <v>518</v>
       </c>
       <c r="H2" t="s">
         <v>145</v>
       </c>
       <c r="I2" t="s">
-        <v>506</v>
+        <v>519</v>
       </c>
       <c r="N2" t="s">
-        <v>507</v>
+        <v>520</v>
       </c>
       <c r="O2" t="s">
-        <v>508</v>
+        <v>521</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>509</v>
+        <v>522</v>
       </c>
       <c r="C3" t="s">
-        <v>510</v>
+        <v>523</v>
       </c>
       <c r="D3" t="s">
-        <v>502</v>
+        <v>515</v>
       </c>
       <c r="E3" t="s">
-        <v>511</v>
+        <v>524</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>512</v>
+        <v>525</v>
       </c>
       <c r="G3" t="s">
-        <v>513</v>
+        <v>526</v>
       </c>
       <c r="H3" t="s">
         <v>145</v>
       </c>
       <c r="I3" t="s">
-        <v>506</v>
+        <v>519</v>
       </c>
       <c r="N3" t="s">
-        <v>514</v>
+        <v>527</v>
       </c>
       <c r="O3" t="s">
-        <v>515</v>
+        <v>528</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>516</v>
+        <v>529</v>
       </c>
       <c r="C4" t="s">
-        <v>517</v>
+        <v>530</v>
       </c>
       <c r="D4" t="s">
-        <v>518</v>
+        <v>531</v>
       </c>
       <c r="E4" t="s">
-        <v>519</v>
+        <v>532</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>520</v>
+        <v>533</v>
       </c>
       <c r="G4" t="s">
-        <v>521</v>
+        <v>534</v>
       </c>
       <c r="H4" t="s">
         <v>145</v>
       </c>
       <c r="I4" t="s">
-        <v>506</v>
+        <v>519</v>
       </c>
       <c r="J4" t="s">
-        <v>522</v>
+        <v>535</v>
       </c>
       <c r="K4" t="s">
-        <v>523</v>
+        <v>536</v>
       </c>
       <c r="L4" t="s">
-        <v>524</v>
+        <v>537</v>
       </c>
       <c r="M4" t="s">
-        <v>525</v>
+        <v>538</v>
       </c>
       <c r="N4" t="s">
-        <v>526</v>
+        <v>539</v>
       </c>
       <c r="O4" t="s">
-        <v>527</v>
+        <v>540</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>528</v>
+        <v>541</v>
       </c>
       <c r="C5" t="s">
-        <v>529</v>
+        <v>542</v>
       </c>
       <c r="D5" t="s">
-        <v>530</v>
+        <v>543</v>
       </c>
       <c r="E5" t="s">
-        <v>531</v>
+        <v>544</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>532</v>
+        <v>545</v>
       </c>
       <c r="G5" t="s">
-        <v>533</v>
+        <v>546</v>
       </c>
       <c r="H5" t="s">
         <v>145</v>
       </c>
       <c r="I5" t="s">
-        <v>506</v>
+        <v>519</v>
       </c>
       <c r="N5" t="s">
-        <v>534</v>
+        <v>547</v>
       </c>
       <c r="O5" t="s">
-        <v>535</v>
+        <v>548</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6896,261 +6952,261 @@
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>536</v>
+        <v>549</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>537</v>
+        <v>550</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>486</v>
+        <v>499</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>538</v>
+        <v>551</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>489</v>
+        <v>502</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>539</v>
+        <v>552</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>540</v>
+        <v>553</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>541</v>
+        <v>554</v>
       </c>
       <c r="C2" t="s">
-        <v>542</v>
+        <v>555</v>
       </c>
       <c r="D2" t="s">
-        <v>543</v>
+        <v>556</v>
       </c>
       <c r="E2" t="s">
-        <v>544</v>
+        <v>557</v>
       </c>
       <c r="F2" t="s">
-        <v>545</v>
+        <v>558</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>520</v>
+        <v>533</v>
       </c>
       <c r="I2" t="s">
-        <v>546</v>
+        <v>559</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>547</v>
+        <v>560</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>237</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>548</v>
+        <v>561</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>549</v>
+        <v>562</v>
       </c>
       <c r="C2" t="s">
-        <v>550</v>
+        <v>563</v>
       </c>
       <c r="D2" t="s">
-        <v>551</v>
+        <v>564</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>552</v>
+        <v>565</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>241</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>553</v>
+        <v>566</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>554</v>
+        <v>567</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>555</v>
+        <v>568</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>556</v>
+        <v>569</v>
       </c>
       <c r="C2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D2" t="s">
-        <v>557</v>
+        <v>570</v>
       </c>
       <c r="E2" t="s">
         <v>276</v>
       </c>
       <c r="F2" t="s">
-        <v>558</v>
+        <v>571</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>559</v>
+        <v>572</v>
       </c>
       <c r="C3" t="s">
-        <v>560</v>
+        <v>573</v>
       </c>
       <c r="D3" t="s">
-        <v>561</v>
+        <v>574</v>
       </c>
       <c r="E3" t="s">
-        <v>562</v>
+        <v>575</v>
       </c>
       <c r="F3" t="s">
-        <v>563</v>
+        <v>576</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -7167,85 +7223,85 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>238</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>237</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>239</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>564</v>
+        <v>577</v>
       </c>
       <c r="C2" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="D2" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>65</v>
       </c>
       <c r="C3" t="s">
-        <v>567</v>
+        <v>580</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>65</v>
       </c>
       <c r="C4" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>570</v>
+        <v>583</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>