--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="584">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="591">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Paliperidone Palmitate Once-Monthly (PP1M)</t>
   </si>
   <si>
     <t>INVEGA SUSTENNA®, XEPLION®, Niapelf</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Central Dopamine (D2) type 2 and serotonin (5HT2A) type 2 Receptor Antagonist</t>
   </si>
   <si>
     <t>Paliperidone palmitate administered as a once monthly long-acting injectable (PP1M) is indicated for the maintenance treatment of schizophrenia and schizoaffective disorder. INVEGA SUSTENNA® and XEPLION® are manufactured by Janssen Pharmaceuticals and available in dosage strengths of 25mg, 50mg, 100mg, and 150mg. Prior to the initiation of treatment, oral-lead periods to establish tolerability are required for patients naïve to either oral paliperidone or oral or injectable risperidone. Due to its extremely low water solubility, PP1M dissolves slowly following intramuscular injection, prior to being hydrolysed to paliperidone and subsequent absorption. Release of the active paliperidone substance lasts up to 4 months, with maximum plasma concentrations achieved after 13 days (median Tmax).</t>
   </si>
   <si>
     <t>PP1M has been approved under the trade name of INVEGA SUSTENNA® (Janssen-Cilag Ltd) by the US Food and Drug Administration for the treatment of schizophrenia (approved Aug 2009) &amp; schizoaffective disorder (approved Nov 2015) as monotherapy and as an adjunct to mood stabilisers or antidepressants. The safety and effectiveness of INVEGA SUSTENNA® in patients &lt; 18 years of age have not been established.
 PP1M is approved by the European Medicines Agency (EMA) under the trade name XEPLION® (Janssen-Cilag Ltd) for the maintenance treatment of schizophrenia in adults whose disease has already been stabilised on treatment with paliperidone or risperidone. The European Commission granted a marketing authorisation valid throughout the European Union for XEPLION® on 4 March 2011.</t>
@@ -791,54 +800,63 @@
     <t>Oral Paliperidone ER</t>
   </si>
   <si>
     <t>Perphenazine</t>
   </si>
   <si>
     <t>2015-07-08</t>
   </si>
   <si>
     <t>2019-11-12</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Participant must have a current diagnosis of schizophrenia (295.90) or schizophreniform disorder (295.40) as defined by Diagnostic and Statistical Manual of Mental Disorders, 5th edition (DSM-5) and confirmed by the Structured Clinical Interview for DSM-5 Disorders (SCID) with a first psychotic episode within the last 24 months prior to the screening visit
 * Participant requires treatment with an antipsychotic medication
 * Participant must sign an informed consent form (ICF) indicating that he or she understands the purpose of and procedures required for the study and are willing to participate in the study
 * Participant must have available a designated individual (example, family member, significant other, friend) who has knowledge of the participant and is generall</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -1812,50 +1830,53 @@
     <t>Short description</t>
   </si>
   <si>
     <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>https://www.janssen.com/</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They focus on manufacturing and developing pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
   </si>
   <si>
     <t>Neuraxpharm</t>
   </si>
   <si>
     <t>generic</t>
   </si>
   <si>
     <t>https://www.neuraxpharm.com/</t>
   </si>
   <si>
     <t>Spain &amp; Germany</t>
   </si>
   <si>
     <t>Neruaxpharm is a European biopharmaceutical company headquartered in both Barcelona, Spain and Langenfeld, Germany. Neuraxpharm specialises in developing medicines and generics for diseases of the central nervous system (CNS). Their portfolio consists of more than 120 molecules for the treatment of Anxiety, Depression, Schizophrenia, Epilepsy, Alzheimer’s, Parkinson’s and other CNS disorders.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Bishara D. Once-monthly paliperidone injection for the treatment of schizophrenia. Neuropsychiatr Dis Treat. 2010 Sep 7;6:561-72. doi: &lt;/span&gt;&lt;a href="https://doi.org/10.2147/NDT.S8505" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.2147/NDT.S8505&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PMID: 20856919; PMCID: PMC2938305.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Paliperidone palmitate is a new long-acting antipsychotic injection for the treatment of acute and maintenance therapy in schizophrenia. Paliperidone (9-hydroxyrisperidone) is the major active metabolite of risperidone and acts at dopamine D2&amp;nbsp;and serotonin 5HT2A&amp;nbsp;receptors. As with other atypical antipsychotics, it exhibits a high 5HT2A:D2&amp;nbsp;affinity ratio. It also has binding activity as an antagonist at α1-and α2&amp;nbsp;adrenergic receptors and H1&amp;nbsp;histaminergic receptors, but has virtually no affinity for cholinergic receptors. Paliperidone palmitate has been shown to be effective in reducing Positive and Negative Syndrome Scale total scores in four short-term trials in acute schizophrenia. It was also effective as maintenance therapy in a long-term trial in which time to recurrence of symptoms was significantly longer in paliperidone-treated patients compared with placebo. In addition, paliperidone was shown to be noninferior to risperidone long-acting injection in one study, but this noninferiority was not established in another longer study comparing the two drugs. Treatment should be initiated with 234 mg on day 1 and 156 mg on day 8, followed by a recommended monthly maintenance dose of 39–234 mg based on efficacy and tolerability. Paliperidone palmitate is generally well tolerated, although it can cause weight gain and a rise in prolactin levels, which is generally greater in women than in men. Overall, paliperidone palmitate may have advantages over other currently available long-acting injections, and therefore may be a useful alternative for the treatment of schizophrenia, although further long-term trials comparing it with active treatments are warranted.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://www.invegasustennahcp.com/</t>
   </si>
   <si>
     <t>Invega Sustenna®</t>
   </si>
   <si>
     <t>Niapelf : EPAR - Public assessment report</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/assessment-report/niapelf-epar-public-assessment-report_en.pdf</t>
   </si>
 </sst>
 </file>
 
@@ -2245,94 +2266,97 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19971127&amp;CC=WO&amp;NR=9744039A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19990527&amp;CC=WO&amp;NR=9925354A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20090702&amp;CC=WO&amp;NR=2009080651A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19900507&amp;CC=CA&amp;NR=2000786A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/bpUG3qzbWWCg8J04PdvhbVTwH71mxcZ9JacR7ETw.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Invega Sustenna&#174;" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/documents/assessment-report/niapelf-epar-public-assessment-report_en.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2388,145 +2412,153 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>42</v>
       </c>
       <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
         <v>44</v>
       </c>
       <c r="O2" t="s">
         <v>45</v>
       </c>
       <c r="P2" t="s">
         <v>46</v>
       </c>
       <c r="Q2" t="s">
         <v>47</v>
       </c>
       <c r="R2" t="s">
         <v>48</v>
       </c>
       <c r="S2" t="s">
         <v>49</v>
       </c>
       <c r="T2" t="s">
         <v>50</v>
       </c>
       <c r="U2" t="s">
         <v>51</v>
       </c>
       <c r="V2" t="s">
         <v>52</v>
       </c>
       <c r="W2" t="s">
         <v>53</v>
       </c>
       <c r="X2" t="s">
         <v>54</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AA2" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="AB2" t="s">
         <v>57</v>
       </c>
       <c r="AC2" t="s">
         <v>58</v>
       </c>
       <c r="AD2" t="s">
         <v>59</v>
       </c>
       <c r="AE2" t="s">
         <v>60</v>
       </c>
       <c r="AF2" t="s">
         <v>61</v>
       </c>
       <c r="AG2" t="s">
         <v>62</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>64</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ9"/>
   <sheetViews>
@@ -2570,1024 +2602,1040 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="I2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="J2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="M2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="O2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="X2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="Y2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AB2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AC2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ2">
         <v>55</v>
       </c>
       <c r="AW2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AZ2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="E3" t="s">
+        <v>134</v>
+      </c>
+      <c r="F3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G3" t="s">
+        <v>135</v>
+      </c>
+      <c r="H3" t="s">
+        <v>136</v>
+      </c>
+      <c r="I3" t="s">
+        <v>137</v>
+      </c>
+      <c r="J3" t="s">
+        <v>138</v>
+      </c>
+      <c r="M3" t="s">
+        <v>139</v>
+      </c>
+      <c r="O3" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>141</v>
+      </c>
+      <c r="S3" t="s">
+        <v>142</v>
+      </c>
+      <c r="U3" t="s">
+        <v>143</v>
+      </c>
+      <c r="X3" t="s">
+        <v>144</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>127</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>145</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>145</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>146</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>147</v>
+      </c>
+      <c r="AG3" t="s">
         <v>129</v>
       </c>
-      <c r="D3" s="4" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="AH3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AJ3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AP3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AQ3">
         <v>34</v>
       </c>
       <c r="AS3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AU3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AW3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AZ3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
+        <v>153</v>
+      </c>
+      <c r="C4" t="s">
+        <v>154</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="F4" t="s">
+        <v>119</v>
+      </c>
+      <c r="G4" t="s">
+        <v>156</v>
+      </c>
+      <c r="H4" t="s">
+        <v>157</v>
+      </c>
+      <c r="I4" t="s">
+        <v>158</v>
+      </c>
+      <c r="J4" t="s">
+        <v>159</v>
+      </c>
+      <c r="M4" t="s">
+        <v>160</v>
+      </c>
+      <c r="O4" t="s">
+        <v>161</v>
+      </c>
+      <c r="X4" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>163</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>164</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>164</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>146</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>147</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>129</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>129</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>148</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>165</v>
+      </c>
+      <c r="AP4" t="s">
         <v>150</v>
-      </c>
-[...58 lines deleted...]
-        <v>147</v>
       </c>
       <c r="AQ4">
         <v>256</v>
       </c>
       <c r="AR4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AS4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AU4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AW4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AZ4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G5" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="H5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="I5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="J5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="M5" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="O5" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="Q5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="S5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="U5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="X5" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="Y5" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AB5" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AC5" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="AD5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AE5" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AF5" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AG5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI5" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AJ5" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="AP5" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AQ5">
         <v>1429</v>
       </c>
       <c r="AR5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AS5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AU5" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="AW5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX5" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AZ5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C6" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="E6" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="F6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G6" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="H6" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="I6" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="M6" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="O6" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="X6" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="Y6" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="AB6" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="AC6" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="AE6" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AF6" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AG6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI6" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AJ6" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="AP6" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AQ6">
         <v>72</v>
       </c>
       <c r="AS6" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AU6" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AW6" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX6" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AZ6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C7" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="E7" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F7" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G7" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="H7" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="I7" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="J7" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="M7" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="O7" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="Q7" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="S7" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="U7" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="X7" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="Y7" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AB7" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="AC7" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="AE7" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AF7" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AG7" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH7" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI7" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AJ7" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AP7" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AQ7">
         <v>93</v>
       </c>
       <c r="AS7" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="AU7" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AW7" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX7" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY7" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AZ7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C8" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="E8" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F8" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="G8" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="H8" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="I8" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="J8" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="M8" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="W8" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="Y8" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="Z8" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="AA8" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="AD8" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AE8" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AF8" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AG8" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH8" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI8" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AJ8" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="AP8" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AQ8">
         <v>120</v>
       </c>
       <c r="AS8" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="AU8" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AW8" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX8" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY8" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AZ8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C9" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="E9" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F9" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G9" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="H9" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="I9" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="J9" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="M9" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="O9" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="Q9" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="S9" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="U9" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="X9" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="Y9" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AB9" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="AC9" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="AE9" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AF9" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AG9" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH9" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI9" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="AJ9" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="AP9" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AQ9">
         <v>337</v>
       </c>
       <c r="AR9" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AS9" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AU9" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AW9" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX9" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY9" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AZ9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>65</v>
+        <v>243</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R62"/>
   <sheetViews>
@@ -3597,3753 +3645,3782 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C2" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D2" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F2" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G2" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="H2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I2" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="J2" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="L2" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O2">
         <v>39966.0</v>
       </c>
       <c r="P2">
         <v>40025.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C3" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D3" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F3" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G3" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="H3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I3" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J3" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L3" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="M3" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="N3" s="5" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="O3">
         <v>40150.0</v>
       </c>
       <c r="P3">
         <v>40606.0</v>
       </c>
       <c r="Q3" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C4" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D4" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F4" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G4" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I4" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J4" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L4" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O4">
         <v>40150.0</v>
       </c>
       <c r="P4">
         <v>40606.0</v>
       </c>
       <c r="Q4" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C5" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D5" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F5" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G5" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H5" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J5" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L5" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O5">
         <v>40150.0</v>
       </c>
       <c r="P5">
         <v>40606.0</v>
       </c>
       <c r="Q5" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C6" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D6" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F6" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G6" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H6" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I6" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J6" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L6" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O6">
         <v>40150.0</v>
       </c>
       <c r="P6">
         <v>40606.0</v>
       </c>
       <c r="Q6" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C7" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D7" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F7" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G7" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H7" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I7" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J7" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L7" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O7">
         <v>40150.0</v>
       </c>
       <c r="P7">
         <v>40606.0</v>
       </c>
       <c r="Q7" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C8" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D8" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F8" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G8" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I8" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J8" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L8" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O8">
         <v>40150.0</v>
       </c>
       <c r="P8">
         <v>40606.0</v>
       </c>
       <c r="Q8" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C9" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D9" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F9" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G9" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H9" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I9" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J9" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L9" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O9">
         <v>40150.0</v>
       </c>
       <c r="P9">
         <v>40606.0</v>
       </c>
       <c r="Q9" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C10" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D10" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E10" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F10" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G10" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H10" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I10" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J10" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L10" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O10">
         <v>40150.0</v>
       </c>
       <c r="P10">
         <v>40606.0</v>
       </c>
       <c r="Q10" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C11" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D11" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E11" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F11" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G11" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H11" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I11" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J11" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L11" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O11">
         <v>40150.0</v>
       </c>
       <c r="P11">
         <v>40606.0</v>
       </c>
       <c r="Q11" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C12" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D12" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F12" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G12" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H12" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I12" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J12" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L12" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O12">
         <v>40150.0</v>
       </c>
       <c r="P12">
         <v>40606.0</v>
       </c>
       <c r="Q12" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C13" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D13" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F13" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G13" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H13" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I13" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J13" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L13" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O13">
         <v>40150.0</v>
       </c>
       <c r="P13">
         <v>40606.0</v>
       </c>
       <c r="Q13" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C14" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D14" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E14" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F14" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G14" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H14" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I14" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J14" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L14" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O14">
         <v>40150.0</v>
       </c>
       <c r="P14">
         <v>40606.0</v>
       </c>
       <c r="Q14" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C15" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D15" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E15" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F15" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G15" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H15" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I15" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J15" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L15" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O15">
         <v>40150.0</v>
       </c>
       <c r="P15">
         <v>40606.0</v>
       </c>
       <c r="Q15" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C16" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D16" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E16" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F16" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G16" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H16" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I16" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J16" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L16" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O16">
         <v>40150.0</v>
       </c>
       <c r="P16">
         <v>40606.0</v>
       </c>
       <c r="Q16" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C17" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D17" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E17" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F17" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G17" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H17" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I17" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J17" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L17" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O17">
         <v>40150.0</v>
       </c>
       <c r="P17">
         <v>40606.0</v>
       </c>
       <c r="Q17" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C18" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D18" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E18" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F18" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G18" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H18" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I18" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J18" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L18" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O18">
         <v>40150.0</v>
       </c>
       <c r="P18">
         <v>40606.0</v>
       </c>
       <c r="Q18" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C19" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D19" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F19" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G19" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H19" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I19" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J19" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L19" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O19">
         <v>40150.0</v>
       </c>
       <c r="P19">
         <v>40606.0</v>
       </c>
       <c r="Q19" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C20" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D20" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F20" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G20" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H20" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I20" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J20" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L20" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O20">
         <v>40150.0</v>
       </c>
       <c r="P20">
         <v>40606.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C21" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D21" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F21" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G21" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H21" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I21" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J21" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L21" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O21">
         <v>40150.0</v>
       </c>
       <c r="P21">
         <v>40606.0</v>
       </c>
       <c r="Q21" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C22" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D22" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E22" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F22" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G22" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H22" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I22" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J22" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L22" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O22">
         <v>40150.0</v>
       </c>
       <c r="P22">
         <v>40606.0</v>
       </c>
       <c r="Q22" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C23" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D23" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E23" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F23" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G23" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H23" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I23" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J23" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L23" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O23">
         <v>40150.0</v>
       </c>
       <c r="P23">
         <v>40606.0</v>
       </c>
       <c r="Q23" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C24" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D24" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E24" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F24" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G24" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H24" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I24" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J24" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L24" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O24">
         <v>40150.0</v>
       </c>
       <c r="P24">
         <v>40606.0</v>
       </c>
       <c r="Q24" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C25" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D25" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E25" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F25" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G25" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I25" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J25" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L25" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O25">
         <v>40150.0</v>
       </c>
       <c r="P25">
         <v>40606.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C26" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D26" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E26" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F26" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G26" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H26" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I26" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J26" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L26" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O26">
         <v>40150.0</v>
       </c>
       <c r="P26">
         <v>40606.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C27" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D27" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E27" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F27" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G27" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H27" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I27" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J27" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L27" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O27">
         <v>40150.0</v>
       </c>
       <c r="P27">
         <v>40606.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C28" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D28" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F28" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G28" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H28" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I28" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J28" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L28" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O28">
         <v>40150.0</v>
       </c>
       <c r="P28">
         <v>40606.0</v>
       </c>
       <c r="Q28" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C29" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D29" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E29" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F29" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G29" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H29" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I29" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J29" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L29" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O29">
         <v>40150.0</v>
       </c>
       <c r="P29">
         <v>40606.0</v>
       </c>
       <c r="Q29" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C30" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D30" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E30" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F30" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G30" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H30" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I30" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J30" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L30" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O30">
         <v>40150.0</v>
       </c>
       <c r="P30">
         <v>40606.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C31" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D31" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E31" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F31" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G31" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H31" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I31" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J31" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L31" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O31">
         <v>40150.0</v>
       </c>
       <c r="P31">
         <v>40606.0</v>
       </c>
       <c r="Q31" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C32" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D32" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E32" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F32" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G32" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H32" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I32" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J32" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L32" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O32">
         <v>40150.0</v>
       </c>
       <c r="P32">
         <v>40606.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C33" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D33" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E33" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F33" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G33" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H33" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I33" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="J33" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="L33" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P33">
         <v>40387.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C34" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D34" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E34" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F34" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G34" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H34" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I34" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="J34" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="L34" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P34">
         <v>40387.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C35" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D35" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E35" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F35" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G35" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="H35" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I35" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="J35" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="L35" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P35">
         <v>40380.0</v>
       </c>
       <c r="Q35" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C36" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D36" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E36" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F36" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G36" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H36" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I36" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="J36" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="K36" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="L36" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P36">
         <v>40686.0</v>
       </c>
       <c r="Q36" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C37" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D37" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E37" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F37" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G37" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="H37" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I37" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="J37" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="L37" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P37">
         <v>40471.0</v>
       </c>
       <c r="Q37" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B38" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C38" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D38" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E38" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F38" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G38" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="H38" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I38" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="J38" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="K38" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="L38" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="N38" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P38">
         <v>40178.0</v>
       </c>
       <c r="Q38" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B39" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C39" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D39" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="E39" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F39" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G39" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="H39" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I39" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="J39" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="L39" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="N39" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O39">
         <v>44593.0</v>
       </c>
       <c r="P39" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="Q39" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B40" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C40" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D40" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E40" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F40" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G40" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="H40" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I40" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="J40" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="L40" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="N40" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P40">
         <v>42155.0</v>
       </c>
       <c r="Q40" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B41" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C41" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D41" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E41" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F41" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G41" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="H41" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I41" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="J41" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="L41" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="N41" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P41">
         <v>41537.0</v>
       </c>
       <c r="Q41" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B42" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C42" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D42" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E42" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F42" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G42" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="H42" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I42" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="J42" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="K42" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="L42" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="N42" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P42" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="Q42" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B43" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C43" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D43" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E43" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F43" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G43" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="H43" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I43" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="J43" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="K43" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="L43" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="N43" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P43">
         <v>44927.0</v>
       </c>
       <c r="Q43" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B44" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C44" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D44" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E44" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F44" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G44" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="H44" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I44" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="J44" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="K44" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="L44" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="N44" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P44" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="Q44" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B45" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C45" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D45" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E45" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F45" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G45" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="H45" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I45" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="J45" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="L45" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="N45" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P45" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="Q45" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B46" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C46" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D46" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E46" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F46" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G46" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="H46" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I46" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="J46" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="L46" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="N46" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P46" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="Q46" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B47" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C47" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D47" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="E47" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F47" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G47" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="H47" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I47" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="J47" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="K47" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="L47" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="N47" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P47">
         <v>45681.0</v>
       </c>
       <c r="Q47" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B48" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C48" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D48" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E48" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F48" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G48" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="H48" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I48" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="J48" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="L48" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="N48" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P48" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="Q48" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B49" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C49" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D49" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E49" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F49" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G49" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="H49" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I49" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="J49" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="K49" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L49" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="N49" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P49" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="Q49" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B50" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C50" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D50" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E50" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F50" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G50" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="H50" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I50" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="J50" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="K50" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="L50" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="N50" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P50">
         <v>43665.0</v>
       </c>
       <c r="Q50" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B51" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C51" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D51" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E51" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F51" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G51" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="H51" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I51" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="J51" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="K51" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="L51" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="N51" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P51" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="Q51" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B52" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C52" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D52" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E52" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F52" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G52" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="H52" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I52" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="J52" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="L52" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="N52" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P52">
         <v>43865.0</v>
       </c>
       <c r="Q52" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B53" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C53" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D53" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E53" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F53" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G53" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="H53" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I53" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="J53" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="K53" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="L53" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="N53" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P53">
         <v>40590.0</v>
       </c>
       <c r="Q53" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B54" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C54" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D54" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E54" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F54" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G54" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H54" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I54" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="J54" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="K54" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="L54" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="N54" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P54">
         <v>43941.0</v>
       </c>
       <c r="Q54" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B55" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C55" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D55" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E55" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F55" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G55" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="H55" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I55" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="J55" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="L55" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="N55" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P55" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="Q55" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B56" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C56" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D56" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E56" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F56" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G56" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="H56" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I56" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="J56" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="L56" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="N56" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P56">
         <v>45246.0</v>
       </c>
       <c r="Q56" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B57" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C57" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D57" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E57" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F57" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G57" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="H57" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I57" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="J57" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="K57" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="L57" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="N57" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P57">
         <v>45112.0</v>
       </c>
       <c r="Q57" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B58" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C58" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D58" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E58" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F58" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G58" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H58" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I58" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="J58" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="L58" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="N58" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P58">
         <v>40886.0</v>
       </c>
       <c r="Q58" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
     </row>
     <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B59" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C59" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D59" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E59" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F59" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G59" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H59" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I59" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="J59" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="K59" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="L59" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="N59" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P59">
         <v>45189.0</v>
       </c>
       <c r="Q59" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B60" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C60" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D60" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E60" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F60" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G60" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="H60" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I60" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="J60" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="L60" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="N60" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P60">
         <v>40701.0</v>
       </c>
       <c r="Q60" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
     </row>
     <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B61" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C61" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D61" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E61" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F61" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G61" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="H61" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I61" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="J61" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="L61" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="N61" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P61">
         <v>39996.0</v>
       </c>
       <c r="Q61" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
     </row>
     <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B62" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C62" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D62" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="E62" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F62" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G62" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="H62" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I62" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="J62" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="K62" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="L62" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="N62" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="P62">
         <v>44145.0</v>
       </c>
       <c r="Q62" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="C2" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="D2" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="E2" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="G2" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="H2" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="I2" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="N2" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="O2" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="C3" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="D3" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="E3" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="F3" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="G3" t="s">
+        <v>532</v>
+      </c>
+      <c r="H3" t="s">
+        <v>148</v>
+      </c>
+      <c r="I3" t="s">
         <v>525</v>
       </c>
-      <c r="G3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="O3" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="C4" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="D4" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E4" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="G4" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="H4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="I4" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="J4" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="K4" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="L4" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="M4" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="N4" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="O4" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="C5" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="D5" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="E5" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="G5" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="H5" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="I5" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="N5" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="O5" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="C2" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="D2" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="E2" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="F2" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="I2" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="C2" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="D2" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="C2" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D2" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="E2" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="F2" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="C3" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="D3" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="E3" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="F3" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>243</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>577</v>
+        <v>584</v>
       </c>
       <c r="C2" t="s">
-        <v>578</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>585</v>
+      </c>
+      <c r="H2" t="s">
+        <v>586</v>
+      </c>
+      <c r="J2" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C3" t="s">
-        <v>580</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>587</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>588</v>
+      </c>
+      <c r="J3" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C4" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-        <v>583</v>
+        <v>589</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>590</v>
+      </c>
+      <c r="J4" t="s">
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>