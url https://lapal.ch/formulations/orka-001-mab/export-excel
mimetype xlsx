--- v2 (2026-08-22)
+++ v3 (2026-10-22)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -123,50 +132,56 @@
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
+  </si>
+  <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>ORKA-001 (mAb)</t>
   </si>
   <si>
     <t>Long-acting IL-23p19 antibody</t>
   </si>
   <si>
     <t>ORKA-001; PR035</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
@@ -291,53 +306,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -357,90 +369,90 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>ORKA-001-111</t>
   </si>
   <si>
     <t>NCT06698939</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06698939</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Oruka Therapeutics, Inc.</t>
   </si>
   <si>
     <t>This is a Phase 1, First-in-human Study to Evaluate the Safety, Tolerability, and Pharmacokinetics of ORKA-001 in Healthy Participants.</t>
   </si>
   <si>
     <t>ORKA-001 in Healthy Volunteers</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>ORKA-001</t>
   </si>
   <si>
     <t>Placebo</t>
   </si>
   <si>
     <t>2024-12-19</t>
   </si>
   <si>
     <t>2025-05-15</t>
   </si>
   <si>
     <t>2026-06-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 1. Healthy male or female participants
 2. 18 to 65 years (inclusive) with a body mass index (BMI) 18 to 32 kg/m2
 3. Willing and able to remain at the study site unit for the duration of the confinement period and return for the outpatient visit/s defined in the protocol
 4. Using a highly effective method of contraception from admission through the end of the study.
 5. Willing to abstain from regular, continuous alcohol use or tobacco use as per protocol
 Key Exclusion Criteria:
 1. Any clinically significant medical condition or finding that, in the Investigator's opinion, is likely to unfavorably alter the risk of study participation, confound study results, or interfere with the study conduct or compliance.</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
@@ -1131,97 +1143,102 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/c57EDbYbszPq4n4QepFvOpWc7RdM5dCuAgw91VBU.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2103/9doXuCZdpQev_46185%20%281%29.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2104/CFoPWdLWq67u_Oruka%20Therapeutics%20Announces%20Positive%20Interim%20Phase%201%20Results%20for%20ORKA-001%20%281%29.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1250,168 +1267,183 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
-[...16 lines deleted...]
-      <c r="P2" t="s">
         <v>44</v>
       </c>
+      <c r="J2" t="s">
+        <v>45</v>
+      </c>
+      <c r="K2" t="s">
+        <v>46</v>
+      </c>
+      <c r="L2" t="s">
+        <v>46</v>
+      </c>
       <c r="Q2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="S2" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="T2" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="U2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="V2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="W2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="X2" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-      <c r="Z2" s="1" t="s">
         <v>51</v>
       </c>
+      <c r="Y2" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>53</v>
+      </c>
       <c r="AA2" t="s">
-        <v>52</v>
+        <v>54</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>55</v>
       </c>
       <c r="AC2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AD2" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AF2" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-      <c r="AJ2" t="s">
         <v>58</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>59</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>60</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ3"/>
   <sheetViews>
@@ -1455,470 +1487,473 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>110</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="C2" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="E2" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="G2" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="H2" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="I2" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="J2" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="M2" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="O2" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="X2" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="Y2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="Z2" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="AA2" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="AD2" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AE2" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="AF2" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="AG2" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="AH2" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="AI2" t="s">
-        <v>126</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>131</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>132</v>
+      </c>
+      <c r="AP2">
         <v>24</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>133</v>
+      </c>
       <c r="AR2" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>134</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>135</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>136</v>
       </c>
       <c r="AW2" t="s">
-        <v>132</v>
+        <v>47</v>
       </c>
       <c r="AX2" t="s">
-        <v>42</v>
+        <v>137</v>
       </c>
       <c r="AY2" t="s">
-        <v>133</v>
+        <v>55</v>
       </c>
       <c r="AZ2" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C3" t="s">
+        <v>139</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="E3" t="s">
+        <v>141</v>
+      </c>
+      <c r="F3" t="s">
+        <v>142</v>
+      </c>
+      <c r="G3" t="s">
+        <v>118</v>
+      </c>
+      <c r="H3" t="s">
+        <v>143</v>
+      </c>
+      <c r="I3" t="s">
+        <v>144</v>
+      </c>
+      <c r="J3" t="s">
+        <v>145</v>
+      </c>
+      <c r="M3" t="s">
+        <v>146</v>
+      </c>
+      <c r="O3" t="s">
+        <v>123</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>147</v>
+      </c>
+      <c r="X3" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>149</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>150</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>151</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>127</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>129</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>129</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>152</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>132</v>
+      </c>
+      <c r="AP3">
+        <v>80</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>133</v>
+      </c>
+      <c r="AR3" t="s">
         <v>134</v>
       </c>
-      <c r="C3" t="s">
+      <c r="AT3" t="s">
         <v>135</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="AV3" t="s">
         <v>136</v>
       </c>
-      <c r="E3" t="s">
+      <c r="AW3" t="s">
+        <v>47</v>
+      </c>
+      <c r="AX3" t="s">
         <v>137</v>
       </c>
-      <c r="F3" t="s">
-[...73 lines deleted...]
-      </c>
       <c r="AY3" t="s">
-        <v>133</v>
+        <v>55</v>
       </c>
       <c r="AZ3" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -1928,560 +1963,560 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C2" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="D2" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="F2" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="I2" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="C2" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C2" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="D2" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="E2" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="F2" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
+        <v>216</v>
+      </c>
+      <c r="C3" t="s">
         <v>212</v>
       </c>
-      <c r="C3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="E3" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="F3" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="C2" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="H2" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="J2" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="C3" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="H3" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="J3" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>