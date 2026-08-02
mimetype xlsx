--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -168,51 +168,51 @@
   <si>
     <t>Not approved yet (under clinical investigation)</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
     <t>Sterile Solution</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Not provided</t>
   </si>
   <si>
     <t>CO₂ incubators, shaking incubators, biosafety cabinet (Class II), Nucleofector/electroporators, ClonePix™ 2, FACS sorters, automated colony pickers, Wave bioreactors, 50–2000 L single-use stirred-tank bioreactors, &amp; ion-exchange chromatography</t>
   </si>
   <si>
     <t>The process encompasses gene design and expression construct selection, including Fc variants such as wild-type IgG1/IgG2/IgG4 or modified Fc with half-life extending substitutions (e.g., YTE: M252Y/S254T/T256E; LS: M428L/N434S). It proceeds through host cell selection and stable cell line development, upstream production (seed train to bioreactor), primary recovery and clarification, downstream purification using a validated platform adapted to ORKA-001, formulation development, sterile fill-finish, and establishment of analytical methods and specifications.</t>
   </si>
   <si>
     <t>LC-MS/MS (Thermo Orbitrap, SCIEX TripleTOF), UHPLC-QTOF MS, HILIC-UPLC + fluorescence/MS (Waters H-Class, Thermo Vanquish) and HCP ELISA.</t>
   </si>
   <si>
-    <t>psoriasis</t>
+    <t>Psoriasis</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker</t>
   </si>
   <si>
     <t>Every 6 months, Yearly</t>
   </si>
   <si>
     <t>Adult Doses: 300 mg, 600 mg and 1200 mg (under clinical investigation)</t>
   </si>
   <si>
     <t>1200 mg</t>
   </si>
   <si>
     <t>ORKA-001, at doses of 300 mg, 600 mg, or 1200 mg, is administered subcutaneously in patients under 18 years of age as part of an ongoing Phase 1 clinical investigation.</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>2025-11-03 10:00:19</t>
   </si>
@@ -529,50 +529,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -649,63 +652,66 @@
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/c57EDbYbszPq4n4QepFvOpWc7RdM5dCuAgw91VBU.png</t>
   </si>
   <si>
     <t>Placeholder for ORKA-001 due to non-disclosure</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
+    <t>Oruka Therapeutics</t>
+  </si>
+  <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://ir.orukatx.com/</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Oruka Therapeutics, founded in 2023 in Menlo Park, CA, develops monoclonal antibody therapies for chronic skin diseases and inflammatory conditions. Its pipeline targets IL-23 and IL-17 pathways for psoriasis and psoriatic arthritis, aiming for near-complete clearance with minimal annual doses. The name reflects its mission: restoring healthy skin and advancing global dermatology innovation.</t>
   </si>
   <si>
-    <t>Paragon Therapeutics, Inc.</t>
+    <t>Paragon Therapeutics</t>
   </si>
   <si>
     <t>http://www.paragontherapeutics.com/</t>
   </si>
   <si>
     <t>United Stated of America</t>
   </si>
   <si>
     <t>Paragon Therapeutics, founded in 2021 in Waltham, MA, is a private biotech company focused on engineering best-in-class biologics for immunology and inflammatory diseases. It uses advanced protein design and screening technologies to accelerate antibody discovery. Paragon has launched spin-offs like Apogee (immunology), Spyre (IBD), and Oruka (dermatology).</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>Characterization of ORKA-001, a Novel Extended Half-life Monoclonal Antibody Targeting IL-23 for the Treatment of Psoriasis</t>
   </si>
   <si>
     <t>46185 (1).pdf</t>
   </si>
   <si>
     <t>resources/9doXuCZdpQev_46185 (1).pdf</t>
   </si>
   <si>
     <t>Interim Phase 1 Results for ORKA-001</t>
   </si>
@@ -1844,128 +1850,132 @@
       <c r="E1" s="2" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>151</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>153</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>154</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>155</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>157</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>158</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>159</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>160</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>161</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>162</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>163</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>164</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>166</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1975,342 +1985,342 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="I2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>148</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>110</v>
+        <v>201</v>
       </c>
       <c r="C2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="E2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="F2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C3" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D3" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E3" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F3" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
@@ -2327,77 +2337,77 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>149</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>148</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>150</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D2" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C3" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D3" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>