--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>ORKA-001 (mAb)</t>
   </si>
   <si>
     <t>Long-acting IL-23p19 antibody</t>
   </si>
   <si>
     <t>ORKA-001; PR035</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>ORKA-001 is a humanized IgG1 monoclonal antibody targeting IL-23p19, a key cytokine in psoriasis. It binds IL-23 with high affinity (&lt;5–20 pM), potently inhibits STAT3 signaling and IL-17 secretion, and shares a validated epitope with risankizumab. Engineered for extended half-life, it showed ~30–34 days in NHP and ~100 days in humans, enabling dosing every 6–12 months or annually. Phase 1 data confirmed sustained PK exposure, complete IL-23 pathway inhibition for 24 weeks, and a favorable safety profile—no severe adverse events, only mild headaches, URTI, and transient injection-site erythema. ORKA-001 aims to deliver higher efficacy, greater PASI 100 clearance, and extended off-treatment remission compared to current IL-23 inhibitors, reducing treatment burden and improving adherence.</t>
   </si>
   <si>
     <t>Not approved yet (under clinical investigation)</t>
   </si>
@@ -493,54 +502,63 @@
   <si>
     <t>2027-05-01</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Participants ≥ 18 years of age
 2. Have a diagnosis of plaque psoriasis for \&gt; 6 months
 3. Have moderate-to-severe chronic plaque psoriasis defined as:
    1. BSA ≥ 10%, and
    2. PASI ≥ 12, and
    3. IGA score of ≥ 3 on a 5-point scale
 4. Candidate for systemic therapy or phototherapy
 5. Women of childbearing potential must have a negative pregnancy test
 Exclusion Criteria:
 1. Nonplaque forms of psoriasis (including guttate, erythrodermic, or pustular) or drug-induced psoriasis
 2. Significant history or clinical manifestation of any metabolic, other dermatological, hepatic, renal, hematologic, pulmonary, cardiovascular, gastrointestinal, neurologic, respiratory, endocrine, or psychiatric disorder, or any infectious disease
 3. History of malignancy, except for non-</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -677,50 +695,53 @@
     <t>Oruka Therapeutics</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://ir.orukatx.com/</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Oruka Therapeutics, founded in 2023 in Menlo Park, CA, develops monoclonal antibody therapies for chronic skin diseases and inflammatory conditions. Its pipeline targets IL-23 and IL-17 pathways for psoriasis and psoriatic arthritis, aiming for near-complete clearance with minimal annual doses. The name reflects its mission: restoring healthy skin and advancing global dermatology innovation.</t>
   </si>
   <si>
     <t>Paragon Therapeutics</t>
   </si>
   <si>
     <t>http://www.paragontherapeutics.com/</t>
   </si>
   <si>
     <t>United Stated of America</t>
   </si>
   <si>
     <t>Paragon Therapeutics, founded in 2021 in Waltham, MA, is a private biotech company focused on engineering best-in-class biologics for immunology and inflammatory diseases. It uses advanced protein design and screening technologies to accelerate antibody discovery. Paragon has launched spin-offs like Apogee (immunology), Spyre (IBD), and Oruka (dermatology).</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>Characterization of ORKA-001, a Novel Extended Half-life Monoclonal Antibody Targeting IL-23 for the Treatment of Psoriasis</t>
   </si>
   <si>
     <t>46185 (1).pdf</t>
   </si>
   <si>
     <t>resources/9doXuCZdpQev_46185 (1).pdf</t>
   </si>
   <si>
     <t>Interim Phase 1 Results for ORKA-001</t>
   </si>
   <si>
     <t>Oruka Therapeutics Announces Positive Interim Phase 1 Results for ORKA-001 (1).pdf</t>
   </si>
   <si>
     <t>resources/CFoPWdLWq67u_Oruka Therapeutics Announces Positive Interim Phase 1 Results for ORKA-001 (1).pdf</t>
   </si>
 </sst>
 </file>
 
@@ -1102,102 +1123,105 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/c57EDbYbszPq4n4QepFvOpWc7RdM5dCuAgw91VBU.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/9doXuCZdpQev_46185 (1).pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/CFoPWdLWq67u_Oruka Therapeutics Announces Positive Interim Phase 1 Results for ORKA-001 (1).pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2103/9doXuCZdpQev_46185%20%281%29.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2104/CFoPWdLWq67u_Oruka%20Therapeutics%20Announces%20Positive%20Interim%20Phase%201%20Results%20for%20ORKA-001%20%281%29.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1253,133 +1277,141 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="M2" t="s">
         <v>41</v>
       </c>
       <c r="N2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Q2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="R2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="S2" t="s">
         <v>44</v>
       </c>
       <c r="T2" t="s">
         <v>45</v>
       </c>
       <c r="U2" t="s">
         <v>46</v>
       </c>
       <c r="V2" t="s">
         <v>47</v>
       </c>
       <c r="W2" t="s">
         <v>48</v>
       </c>
       <c r="X2" t="s">
         <v>49</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AA2" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="AB2" t="s">
         <v>52</v>
       </c>
       <c r="AC2" t="s">
         <v>53</v>
       </c>
+      <c r="AD2" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>55</v>
+      </c>
       <c r="AF2" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>56</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ3"/>
   <sheetViews>
@@ -1423,454 +1455,470 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="E2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="J2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="M2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="O2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="X2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="Y2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="Z2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AA2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AD2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AE2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AJ2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AP2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ2">
         <v>24</v>
       </c>
       <c r="AR2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AS2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AU2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AW2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AX2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="E3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="G3" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="I3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="J3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="M3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="O3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="Q3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="X3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="Y3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="Z3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AA3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AE3" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AJ3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AP3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ3">
         <v>80</v>
       </c>
       <c r="AR3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AS3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AU3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AW3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AX3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>154</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -1880,576 +1928,602 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="C2" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="D2" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="F2" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="I2" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="C2" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="C2" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="D2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="E2" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="F2" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="C3" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="D3" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="E3" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="F3" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E3" sqref="E3"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" t="s">
+        <v>217</v>
+      </c>
+      <c r="C2" t="s">
+        <v>218</v>
+      </c>
+      <c r="H2" t="s">
+        <v>219</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="J2" t="s">
         <v>148</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:5">
-[...16 lines deleted...]
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="C3" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>216</v>
+        <v>221</v>
+      </c>
+      <c r="H3" t="s">
+        <v>222</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="J3" t="s">
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>