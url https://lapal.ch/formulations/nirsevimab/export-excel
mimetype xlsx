--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="686">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="697">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -1183,50 +1183,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>Not provided</t>
@@ -1666,65 +1669,71 @@
     <t>https://www.sfda.gov.sa/en/drugs-list
 https://sdi.sfda.gov.sa/home/Result?drugId=12389</t>
   </si>
   <si>
     <t>TGA</t>
   </si>
   <si>
     <t>Therapeutic Goods Administration</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>https://immunisationhandbook.health.gov.au/contents/vaccine-preventable-diseases/respiratory-syncytial-virus-rsv#recommendations</t>
   </si>
   <si>
     <t>CDSCO</t>
   </si>
   <si>
     <t>Central Drugs Standard Control Organisation - India</t>
   </si>
   <si>
+    <t>https://cdsco.gov.in/opencms/opencms/en/Home/</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>50 mg and 100 mg</t>
   </si>
   <si>
     <t>AETSU</t>
   </si>
   <si>
     <t>Agencia de evaluacion de tecnologias sanitarias de Uruguay</t>
   </si>
   <si>
+    <t>https://www.gub.uy/ministerio-salud-publica/</t>
+  </si>
+  <si>
     <t>URY</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
     <t>DINAVISA</t>
   </si>
   <si>
     <t>Direccion Nacional de Vigilancia Sanitaria</t>
   </si>
   <si>
     <t>PRY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>NPRA</t>
   </si>
   <si>
     <t>Malaysian Drug Control Authority - National Pharmaceutical Regulatory Agency</t>
   </si>
   <si>
     <t>MYS</t>
@@ -1732,208 +1741,232 @@
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>https://themalaysianreserve.com/2024/05/21/the-national-advisory-committee-on-immunization-recommends-beyfortus-to-protect-all-infants-against-rsv/</t>
   </si>
   <si>
     <t>Thailand FDA</t>
   </si>
   <si>
     <t>Thailand Food and Drug Administration</t>
   </si>
   <si>
     <t>THA</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>KMFDS</t>
   </si>
   <si>
     <t>Korean Ministry of Food and Drug Safety</t>
   </si>
   <si>
+    <t>https://www.mfds.go.kr/eng/index.do ; https://nedrug.mfds.go.kr/searchDrug ; https://www.mfds.go.kr/eng/brd/m_19/list.do</t>
+  </si>
+  <si>
     <t>KOR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
     <t>ANVISA</t>
   </si>
   <si>
     <t>Agência Nacional de Vigilância Sanitária</t>
   </si>
   <si>
+    <t>https://www.gov.br/anvisa/pt-br/assuntos/medicamentos/novos-medicamentos-e-indicacoes</t>
+  </si>
+  <si>
     <t>BRA</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>https://www.gov.br/anvisa/pt-br/assuntos/medicamentos/novos-medicamentos-e-indicacoes/beyfortus-r-nirsevimabe-novo-registro</t>
   </si>
   <si>
     <t>ANMAT</t>
   </si>
   <si>
     <t>National Administration of Drugs, Food and Medical Devices</t>
   </si>
   <si>
+    <t>https://www.argentina.gob.ar/anmat/regulados/medicamentos</t>
+  </si>
+  <si>
     <t>ARG</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>https://www.fundacionvacunar.org.ar/la-anmat-aprobo-el-anticuerpo-monoclonal-nirsevimab-contra-la-bronquiolitis/</t>
   </si>
   <si>
     <t>ISP-ANAMED</t>
   </si>
   <si>
     <t>Agencia nacional de medicamentos-Instituto de Salud Publica - Ministerio de Salud</t>
   </si>
   <si>
     <t>CHL</t>
   </si>
   <si>
     <t>https://vacunas.minsal.cl/wp-content/uploads/2023/10/Recomendacion-del-CAVEI-sobre-inmunizacion-pasiva-contra-virus-respiratorio-sincicial-en-lactantes.pdf</t>
   </si>
   <si>
     <t>DFCA</t>
   </si>
   <si>
     <t>Kuwait Drug &amp; Food Control Administration</t>
   </si>
   <si>
     <t>KWT</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>GRL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
     <t>100 mg/mL</t>
   </si>
   <si>
     <t>DNFD</t>
   </si>
   <si>
     <t>Dirección Nacional de Farmacias y Drogas</t>
   </si>
   <si>
+    <t>https://www.minsa.gob.pa/ ; https://dnfd.minsa.gob.pa/</t>
+  </si>
+  <si>
     <t>PAN</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
     <t>CRDI</t>
   </si>
   <si>
     <t>Costa Rican Drug Institute</t>
   </si>
   <si>
+    <t>https://www.ministeriodesalud.go.cr/</t>
+  </si>
+  <si>
     <t>CRI</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
     <t>50 mg and 100 mg (and 2x100 mg for high risk)</t>
   </si>
   <si>
     <t>TFDA</t>
   </si>
   <si>
     <t>Taiwan Food and Drug Administration</t>
   </si>
   <si>
     <t>TWN</t>
   </si>
   <si>
     <t>Taiwan, Province of China</t>
   </si>
   <si>
     <t>Taiwan’s perinatal society has endorsed a “universal first‑year” nirsevimab strategy operationalised at birth, decoupled from seasonality (RSV circulates year‑round), with an additional y2 dose for defined high‑risk groups. Nirsevimab is framed as a system‑friendly, single‑dose preventive.</t>
   </si>
   <si>
     <t>100 mg/ml injectable solution</t>
   </si>
   <si>
     <t>COFEPRIS</t>
   </si>
   <si>
     <t>Comision Federal para la Proteccion contra Riesgos Sanitarios</t>
   </si>
   <si>
+    <t>https://www.gob.mx/cofepris#/module/1</t>
+  </si>
+  <si>
     <t>MEX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>HSA</t>
   </si>
   <si>
     <t>Health Sciences Authority</t>
   </si>
   <si>
     <t>SGP</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>INVIMA</t>
   </si>
   <si>
     <t>National Institute for Food and Drug Surveillance</t>
+  </si>
+  <si>
+    <t>https://www.invima.gov.co/</t>
   </si>
   <si>
     <t>COL</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>https://www.saludcapital.gov.co/DSP/Documents/2025/Lineamiento_VSR_20112025.pdf
 https://www.infobae.com/colombia/2025/09/12/galan-anuncio-inclusion-de-nueva-vacuna-contra-el-virus-sincitial-respiratorio-en-bogota-esta-dirigida-a-madres-gestantes-y-ninos/</t>
   </si>
   <si>
     <t>DAV</t>
   </si>
   <si>
     <t>Drug Administration Of Vietnam</t>
+  </si>
+  <si>
+    <t>https://dav.gov.vn/en</t>
   </si>
   <si>
     <t>VNM</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>https://vnvc.vn/en/vietnam-introduces-monoclonal-antibody-against-rsv-for-children-for-the-first-time/</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Patent holder</t>
   </si>
   <si>
     <t>Expiry date</t>
   </si>
@@ -2587,51 +2620,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04484935" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05437510" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06042049" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04840849" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05110261" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02114268" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02290340" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02878330" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03959488" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03979313" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06856967" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06551506" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06511687" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06180993" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06172660" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01714-16" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1913556" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmc2112186" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa2110275" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2214-109x(21)00455-1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/38738683/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sanofi.com/en/media-room/press-releases/2024/2024-05-02-05-00-00-2873804" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20081204&amp;CC=WO&amp;NR=2008147196A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20150903&amp;CC=WO&amp;NR=2015108967A3&amp;KC=A3" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180907&amp;CC=WO&amp;NR=2018160722A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20201105&amp;CC=WO&amp;NR=2020223435A1&amp;KC=A1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20081204&amp;CC=WO&amp;NR=2008147196A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20150723&amp;CC=WO&amp;NR=2015108967A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180907&amp;CC=WO&amp;NR=2018160722A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20201105&amp;CC=WO&amp;NR=2020223435A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/onxSlH3r8tPqMxlzG61ZUzQabgBz0s8wDLOAQdfX.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/news/health-67828720" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.astrazeneca.com/media-centre/press-releases/2022/nirsevimab-significantly-protected-infants-against-rsv-disease-in-phase-iii-melody-trial.html#" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sanofi.com/en/media-room/press-releases/2025/2025-05-29-12-30-00-3090312" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biospace.com/astrazeneca-sanofi-s-beyfortus-90-percent-effective-at-preventing-rsv-hospitalizations-cdc" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/gx32KoWpeCA7_WER10022-eng-fre.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/news-room/events/detail/2024/09/23/default-calendar/sage_meeting_september_2024" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.path.org/our-impact/resources/rsv-vaccine-and-mab-snapshot/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01714-16" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1913556" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmc2112186" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa2110275" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2214-109x(21)00455-1" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/38738683/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sanofi.com/en/media-room/press-releases/2024/2024-05-02-05-00-00-2873804" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.campus.sanofi/es/virus-respiratorio-sincitial-vrs/articulos/temporada-inmunizacion-vrs-2025-2026" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG2"/>
   <sheetViews>
@@ -4718,78 +4751,79 @@
     <hyperlink ref="E5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q58"/>
+  <dimension ref="A1:R58"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>342</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>343</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>344</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>345</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>346</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>347</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>348</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -4797,2751 +4831,2728 @@
       </c>
       <c r="J1" s="2" t="s">
         <v>350</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>351</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>352</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>353</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>354</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>355</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>356</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>357</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" s="2" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>116</v>
       </c>
       <c r="C2" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H2" t="s">
         <v>39</v>
       </c>
       <c r="I2" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="J2" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="K2" t="s">
         <v>363</v>
       </c>
       <c r="L2" t="s">
+        <v>364</v>
+      </c>
+      <c r="M2" s="5" t="s">
         <v>197</v>
       </c>
-      <c r="M2" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O2">
+      <c r="N2" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P2">
         <v>45120.0</v>
       </c>
-      <c r="P2" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:17">
+      <c r="Q2" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>116</v>
       </c>
       <c r="C3" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D3" t="s">
         <v>34</v>
       </c>
       <c r="E3" t="s">
         <v>50</v>
       </c>
       <c r="F3" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G3" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H3" t="s">
         <v>39</v>
       </c>
       <c r="I3" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="J3" t="s">
-        <v>367</v>
-[...1 lines deleted...]
-      <c r="K3" t="s">
         <v>368</v>
       </c>
       <c r="L3" t="s">
+        <v>369</v>
+      </c>
+      <c r="M3" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="M3" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O3">
+      <c r="N3" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P3">
         <v>44928.0</v>
       </c>
-      <c r="P3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:17">
+      <c r="Q3" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>116</v>
       </c>
       <c r="C4" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D4" t="s">
         <v>34</v>
       </c>
       <c r="E4" t="s">
         <v>50</v>
       </c>
       <c r="F4" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G4" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H4" t="s">
         <v>39</v>
       </c>
       <c r="I4" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="J4" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="K4" t="s">
         <v>372</v>
       </c>
       <c r="L4" t="s">
         <v>373</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O4">
+        <v>374</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P4">
         <v>44865.0</v>
       </c>
-      <c r="P4" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:17">
+      <c r="Q4" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>116</v>
       </c>
       <c r="C5" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D5" t="s">
         <v>34</v>
       </c>
       <c r="E5" t="s">
         <v>50</v>
       </c>
       <c r="F5" t="s">
         <v>49</v>
       </c>
       <c r="G5" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H5" t="s">
         <v>39</v>
       </c>
       <c r="I5" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="J5" t="s">
-        <v>376</v>
-[...1 lines deleted...]
-      <c r="K5" t="s">
         <v>377</v>
       </c>
       <c r="L5" t="s">
         <v>378</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O5">
+        <v>379</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P5">
         <v>44865.0</v>
       </c>
-      <c r="P5" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:17">
+      <c r="Q5" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>116</v>
       </c>
       <c r="C6" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D6" t="s">
         <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>50</v>
       </c>
       <c r="F6" t="s">
         <v>49</v>
       </c>
       <c r="G6" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H6" t="s">
         <v>39</v>
       </c>
       <c r="I6" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="J6" t="s">
-        <v>381</v>
-[...1 lines deleted...]
-      <c r="K6" t="s">
         <v>382</v>
       </c>
       <c r="L6" t="s">
         <v>383</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O6">
+        <v>384</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P6">
         <v>44865.0</v>
       </c>
-      <c r="P6" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:17">
+      <c r="Q6" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>116</v>
       </c>
       <c r="C7" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D7" t="s">
         <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>50</v>
       </c>
       <c r="F7" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G7" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H7" t="s">
         <v>39</v>
       </c>
       <c r="I7" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="J7" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="K7" t="s">
         <v>387</v>
       </c>
       <c r="L7" t="s">
         <v>388</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O7">
+        <v>389</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P7">
         <v>44865.0</v>
       </c>
-      <c r="P7" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:17">
+      <c r="Q7" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>116</v>
       </c>
       <c r="C8" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>50</v>
       </c>
       <c r="F8" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G8" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H8" t="s">
         <v>39</v>
       </c>
       <c r="I8" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="J8" t="s">
-        <v>390</v>
-[...1 lines deleted...]
-      <c r="K8" t="s">
         <v>391</v>
       </c>
       <c r="L8" t="s">
         <v>392</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O8">
+        <v>393</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P8">
         <v>44865.0</v>
       </c>
-      <c r="P8" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:17">
+      <c r="Q8" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>116</v>
       </c>
       <c r="C9" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>50</v>
       </c>
       <c r="F9" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G9" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H9" t="s">
         <v>39</v>
       </c>
       <c r="I9" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="J9" t="s">
-        <v>394</v>
-[...1 lines deleted...]
-      <c r="K9" t="s">
         <v>395</v>
       </c>
       <c r="L9" t="s">
         <v>396</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O9">
+        <v>397</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P9">
         <v>44865.0</v>
       </c>
-      <c r="P9" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:17">
+      <c r="Q9" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>116</v>
       </c>
       <c r="C10" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D10" t="s">
         <v>34</v>
       </c>
       <c r="E10" t="s">
         <v>50</v>
       </c>
       <c r="F10" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G10" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H10" t="s">
         <v>39</v>
       </c>
       <c r="I10" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="J10" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="L10" t="s">
         <v>398</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O10">
+        <v>399</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P10">
         <v>44865.0</v>
       </c>
-      <c r="P10" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:17">
+      <c r="Q10" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
         <v>116</v>
       </c>
       <c r="C11" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D11" t="s">
         <v>34</v>
       </c>
       <c r="E11" t="s">
         <v>50</v>
       </c>
       <c r="F11" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G11" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H11" t="s">
         <v>39</v>
       </c>
       <c r="I11" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="J11" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>399</v>
+        <v>387</v>
       </c>
       <c r="L11" t="s">
         <v>400</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O11">
+        <v>401</v>
+      </c>
+      <c r="N11" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P11">
         <v>44865.0</v>
       </c>
-      <c r="P11" t="s">
-[...3 lines deleted...]
-    <row r="12" spans="1:17">
+      <c r="Q11" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
         <v>116</v>
       </c>
       <c r="C12" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D12" t="s">
         <v>34</v>
       </c>
       <c r="E12" t="s">
         <v>50</v>
       </c>
       <c r="F12" t="s">
         <v>49</v>
       </c>
       <c r="G12" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H12" t="s">
         <v>39</v>
       </c>
       <c r="I12" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="J12" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="K12" t="s">
         <v>403</v>
       </c>
       <c r="L12" t="s">
         <v>404</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O12">
+        <v>405</v>
+      </c>
+      <c r="N12" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P12">
         <v>44865.0</v>
       </c>
-      <c r="P12" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:17">
+      <c r="Q12" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
         <v>116</v>
       </c>
       <c r="C13" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" t="s">
         <v>50</v>
       </c>
       <c r="F13" t="s">
         <v>49</v>
       </c>
       <c r="G13" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H13" t="s">
         <v>39</v>
       </c>
       <c r="I13" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="J13" t="s">
-        <v>407</v>
-[...1 lines deleted...]
-      <c r="K13" t="s">
         <v>408</v>
       </c>
       <c r="L13" t="s">
         <v>409</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O13">
+        <v>410</v>
+      </c>
+      <c r="N13" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P13">
         <v>44865.0</v>
       </c>
-      <c r="P13" t="s">
-[...3 lines deleted...]
-    <row r="14" spans="1:17">
+      <c r="Q13" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>116</v>
       </c>
       <c r="C14" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D14" t="s">
         <v>34</v>
       </c>
       <c r="E14" t="s">
         <v>50</v>
       </c>
       <c r="F14" t="s">
         <v>49</v>
       </c>
       <c r="G14" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H14" t="s">
         <v>39</v>
       </c>
       <c r="I14" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="J14" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>387</v>
       </c>
       <c r="L14" t="s">
         <v>412</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O14">
+        <v>413</v>
+      </c>
+      <c r="N14" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P14">
         <v>44865.0</v>
       </c>
-      <c r="P14" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:17">
+      <c r="Q14" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>116</v>
       </c>
       <c r="C15" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D15" t="s">
         <v>34</v>
       </c>
       <c r="E15" t="s">
         <v>50</v>
       </c>
       <c r="F15" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G15" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H15" t="s">
         <v>39</v>
       </c>
       <c r="I15" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="J15" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>387</v>
       </c>
       <c r="L15" t="s">
         <v>415</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O15">
+        <v>416</v>
+      </c>
+      <c r="N15" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P15">
         <v>44865.0</v>
       </c>
-      <c r="P15" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:17">
+      <c r="Q15" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
         <v>116</v>
       </c>
       <c r="C16" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D16" t="s">
         <v>34</v>
       </c>
       <c r="E16" t="s">
         <v>50</v>
       </c>
       <c r="F16" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G16" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H16" t="s">
         <v>39</v>
       </c>
       <c r="I16" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="J16" t="s">
-        <v>417</v>
-[...1 lines deleted...]
-      <c r="K16" t="s">
         <v>418</v>
       </c>
       <c r="L16" t="s">
         <v>419</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O16">
+        <v>420</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P16">
         <v>44865.0</v>
       </c>
-      <c r="P16" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:17">
+      <c r="Q16" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
         <v>116</v>
       </c>
       <c r="C17" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D17" t="s">
         <v>34</v>
       </c>
       <c r="E17" t="s">
         <v>50</v>
       </c>
       <c r="F17" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G17" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H17" t="s">
         <v>39</v>
       </c>
       <c r="I17" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="J17" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>387</v>
       </c>
       <c r="L17" t="s">
         <v>421</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O17">
+        <v>422</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P17">
         <v>44865.0</v>
       </c>
-      <c r="P17" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:17">
+      <c r="Q17" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
         <v>116</v>
       </c>
       <c r="C18" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D18" t="s">
         <v>34</v>
       </c>
       <c r="E18" t="s">
         <v>50</v>
       </c>
       <c r="F18" t="s">
         <v>49</v>
       </c>
       <c r="G18" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H18" t="s">
         <v>39</v>
       </c>
       <c r="I18" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="J18" t="s">
-        <v>423</v>
-[...1 lines deleted...]
-      <c r="K18" t="s">
         <v>424</v>
       </c>
       <c r="L18" t="s">
         <v>425</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O18">
+        <v>426</v>
+      </c>
+      <c r="N18" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P18">
         <v>44865.0</v>
       </c>
-      <c r="P18" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:17">
+      <c r="Q18" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C19" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D19" t="s">
         <v>34</v>
       </c>
       <c r="E19" t="s">
         <v>50</v>
       </c>
       <c r="F19" t="s">
         <v>49</v>
       </c>
       <c r="G19" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H19" t="s">
         <v>39</v>
       </c>
       <c r="I19" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="J19" t="s">
-        <v>429</v>
-[...1 lines deleted...]
-      <c r="K19" t="s">
         <v>430</v>
       </c>
       <c r="L19" t="s">
+        <v>431</v>
+      </c>
+      <c r="M19" s="5" t="s">
         <v>265</v>
       </c>
-      <c r="M19" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O19">
+      <c r="N19" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P19">
         <v>44865.0</v>
       </c>
-      <c r="P19" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:17">
+      <c r="Q19" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
         <v>116</v>
       </c>
       <c r="C20" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D20" t="s">
         <v>34</v>
       </c>
       <c r="E20" t="s">
         <v>50</v>
       </c>
       <c r="F20" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G20" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H20" t="s">
         <v>39</v>
       </c>
       <c r="I20" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="J20" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>387</v>
       </c>
       <c r="L20" t="s">
         <v>433</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O20">
+        <v>434</v>
+      </c>
+      <c r="N20" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P20">
         <v>44865.0</v>
       </c>
-      <c r="P20" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:17">
+      <c r="Q20" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
         <v>116</v>
       </c>
       <c r="C21" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D21" t="s">
         <v>34</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
       <c r="F21" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G21" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H21" t="s">
         <v>39</v>
       </c>
       <c r="I21" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="J21" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>387</v>
       </c>
       <c r="L21" t="s">
         <v>435</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O21">
+        <v>436</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P21">
         <v>44865.0</v>
       </c>
-      <c r="P21" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:17">
+      <c r="Q21" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
         <v>116</v>
       </c>
       <c r="C22" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D22" t="s">
         <v>34</v>
       </c>
       <c r="E22" t="s">
         <v>50</v>
       </c>
       <c r="F22" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G22" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H22" t="s">
         <v>39</v>
       </c>
       <c r="I22" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="J22" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>387</v>
       </c>
       <c r="L22" t="s">
         <v>437</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O22">
+        <v>438</v>
+      </c>
+      <c r="N22" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P22">
         <v>44865.0</v>
       </c>
-      <c r="P22" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:17">
+      <c r="Q22" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
         <v>116</v>
       </c>
       <c r="C23" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D23" t="s">
         <v>34</v>
       </c>
       <c r="E23" t="s">
         <v>50</v>
       </c>
       <c r="F23" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G23" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H23" t="s">
         <v>39</v>
       </c>
       <c r="I23" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="J23" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>387</v>
       </c>
       <c r="L23" t="s">
         <v>439</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O23">
+        <v>440</v>
+      </c>
+      <c r="N23" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P23">
         <v>44865.0</v>
       </c>
-      <c r="P23" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:17">
+      <c r="Q23" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
         <v>116</v>
       </c>
       <c r="C24" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D24" t="s">
         <v>34</v>
       </c>
       <c r="E24" t="s">
         <v>50</v>
       </c>
       <c r="F24" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G24" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H24" t="s">
         <v>39</v>
       </c>
       <c r="I24" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="J24" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>387</v>
       </c>
       <c r="L24" t="s">
         <v>441</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O24">
+        <v>442</v>
+      </c>
+      <c r="N24" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P24">
         <v>44865.0</v>
       </c>
-      <c r="P24" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:17">
+      <c r="Q24" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
         <v>116</v>
       </c>
       <c r="C25" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D25" t="s">
         <v>34</v>
       </c>
       <c r="E25" t="s">
         <v>50</v>
       </c>
       <c r="F25" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G25" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H25" t="s">
         <v>39</v>
       </c>
       <c r="I25" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="J25" t="s">
-        <v>443</v>
-[...1 lines deleted...]
-      <c r="K25" t="s">
         <v>444</v>
       </c>
       <c r="L25" t="s">
         <v>445</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O25">
+        <v>446</v>
+      </c>
+      <c r="N25" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P25">
         <v>44865.0</v>
       </c>
-      <c r="P25" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:17">
+      <c r="Q25" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
         <v>116</v>
       </c>
       <c r="C26" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D26" t="s">
         <v>34</v>
       </c>
       <c r="E26" t="s">
         <v>50</v>
       </c>
       <c r="F26" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G26" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H26" t="s">
         <v>39</v>
       </c>
       <c r="I26" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="J26" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>387</v>
       </c>
       <c r="L26" t="s">
         <v>447</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O26">
+        <v>448</v>
+      </c>
+      <c r="N26" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P26">
         <v>44865.0</v>
       </c>
-      <c r="P26" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:17">
+      <c r="Q26" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
         <v>116</v>
       </c>
       <c r="C27" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D27" t="s">
         <v>34</v>
       </c>
       <c r="E27" t="s">
         <v>50</v>
       </c>
       <c r="F27" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G27" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H27" t="s">
         <v>39</v>
       </c>
       <c r="I27" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="J27" t="s">
-        <v>449</v>
-[...1 lines deleted...]
-      <c r="K27" t="s">
         <v>450</v>
       </c>
       <c r="L27" t="s">
         <v>451</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O27">
+        <v>452</v>
+      </c>
+      <c r="N27" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P27">
         <v>44865.0</v>
       </c>
-      <c r="P27" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:17">
+      <c r="Q27" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
         <v>116</v>
       </c>
       <c r="C28" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D28" t="s">
         <v>34</v>
       </c>
       <c r="E28" t="s">
         <v>50</v>
       </c>
       <c r="F28" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G28" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H28" t="s">
         <v>39</v>
       </c>
       <c r="I28" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="J28" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>387</v>
       </c>
       <c r="L28" t="s">
         <v>453</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O28">
+        <v>454</v>
+      </c>
+      <c r="N28" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P28">
         <v>44865.0</v>
       </c>
-      <c r="P28" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:17">
+      <c r="Q28" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
         <v>116</v>
       </c>
       <c r="C29" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D29" t="s">
         <v>34</v>
       </c>
       <c r="E29" t="s">
         <v>50</v>
       </c>
       <c r="F29" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G29" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H29" t="s">
         <v>39</v>
       </c>
       <c r="I29" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="J29" t="s">
-        <v>455</v>
-[...1 lines deleted...]
-      <c r="K29" t="s">
         <v>456</v>
       </c>
       <c r="L29" t="s">
         <v>457</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O29">
+        <v>458</v>
+      </c>
+      <c r="N29" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P29">
         <v>44865.0</v>
       </c>
-      <c r="P29" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:17">
+      <c r="Q29" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
         <v>116</v>
       </c>
       <c r="C30" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D30" t="s">
         <v>34</v>
       </c>
       <c r="E30" t="s">
         <v>50</v>
       </c>
       <c r="F30" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G30" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H30" t="s">
         <v>39</v>
       </c>
       <c r="I30" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="J30" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-        <v>458</v>
+        <v>395</v>
       </c>
       <c r="L30" t="s">
         <v>459</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O30">
+        <v>460</v>
+      </c>
+      <c r="N30" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P30">
         <v>44865.0</v>
       </c>
-      <c r="P30" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:17">
+      <c r="Q30" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
         <v>116</v>
       </c>
       <c r="C31" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D31" t="s">
         <v>34</v>
       </c>
       <c r="E31" t="s">
         <v>50</v>
       </c>
       <c r="F31" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G31" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H31" t="s">
         <v>39</v>
       </c>
       <c r="I31" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="J31" t="s">
-        <v>461</v>
-[...1 lines deleted...]
-      <c r="K31" t="s">
         <v>462</v>
       </c>
       <c r="L31" t="s">
         <v>463</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O31">
+        <v>464</v>
+      </c>
+      <c r="N31" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P31">
         <v>44865.0</v>
       </c>
-      <c r="P31" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:17">
+      <c r="Q31" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
         <v>116</v>
       </c>
       <c r="C32" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D32" t="s">
         <v>34</v>
       </c>
       <c r="E32" t="s">
         <v>50</v>
       </c>
       <c r="F32" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G32" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H32" t="s">
         <v>39</v>
       </c>
       <c r="I32" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="J32" t="s">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="K32" t="s">
         <v>466</v>
       </c>
       <c r="L32" t="s">
+        <v>467</v>
+      </c>
+      <c r="M32" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="M32" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O32">
+      <c r="N32" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P32">
         <v>44865.0</v>
       </c>
-      <c r="P32" t="s">
-[...3 lines deleted...]
-    <row r="33" spans="1:17">
+      <c r="Q32" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
         <v>116</v>
       </c>
       <c r="C33" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D33" t="s">
         <v>34</v>
       </c>
       <c r="E33" t="s">
         <v>50</v>
       </c>
       <c r="F33" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G33" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H33" t="s">
         <v>39</v>
       </c>
       <c r="I33" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="J33" t="s">
-        <v>469</v>
-[...1 lines deleted...]
-      <c r="K33" t="s">
         <v>470</v>
       </c>
       <c r="L33" t="s">
         <v>471</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O33">
+        <v>472</v>
+      </c>
+      <c r="N33" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P33">
         <v>44865.0</v>
       </c>
-      <c r="P33" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:17">
+      <c r="Q33" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>116</v>
       </c>
       <c r="C34" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D34" t="s">
         <v>34</v>
       </c>
       <c r="E34" t="s">
         <v>50</v>
       </c>
       <c r="F34" t="s">
         <v>49</v>
       </c>
       <c r="G34" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H34" t="s">
         <v>39</v>
       </c>
       <c r="I34" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="J34" t="s">
-        <v>473</v>
-[...1 lines deleted...]
-      <c r="K34" t="s">
         <v>474</v>
       </c>
       <c r="L34" t="s">
         <v>475</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O34">
+        <v>476</v>
+      </c>
+      <c r="N34" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P34">
         <v>45365.0</v>
       </c>
-      <c r="P34" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="1:17">
+      <c r="Q34" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
         <v>116</v>
       </c>
       <c r="C35" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D35" t="s">
         <v>34</v>
       </c>
       <c r="E35" t="s">
         <v>50</v>
       </c>
       <c r="F35" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G35" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H35" t="s">
         <v>39</v>
       </c>
       <c r="I35" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="J35" t="s">
-        <v>478</v>
-[...1 lines deleted...]
-      <c r="K35" t="s">
         <v>479</v>
       </c>
       <c r="L35" t="s">
+        <v>480</v>
+      </c>
+      <c r="M35" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="M35" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O35">
+      <c r="N35" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P35">
         <v>45378.0</v>
       </c>
-      <c r="P35" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:17">
+      <c r="Q35" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
         <v>116</v>
       </c>
       <c r="C36" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D36" t="s">
         <v>34</v>
       </c>
       <c r="E36" t="s">
         <v>50</v>
       </c>
       <c r="F36" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G36" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H36" t="s">
         <v>39</v>
       </c>
       <c r="I36" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J36" t="s">
-        <v>482</v>
-[...1 lines deleted...]
-      <c r="K36" t="s">
         <v>483</v>
       </c>
       <c r="L36" t="s">
         <v>484</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O36">
+        <v>485</v>
+      </c>
+      <c r="N36" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P36">
         <v>44874.0</v>
       </c>
-      <c r="P36" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:17">
+      <c r="Q36" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
         <v>116</v>
       </c>
       <c r="C37" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D37" t="s">
         <v>34</v>
       </c>
       <c r="E37" t="s">
         <v>50</v>
       </c>
       <c r="F37" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G37" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H37" t="s">
         <v>39</v>
       </c>
       <c r="I37" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="J37" t="s">
-        <v>487</v>
-[...1 lines deleted...]
-      <c r="K37" t="s">
         <v>488</v>
       </c>
       <c r="L37" t="s">
         <v>489</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O37" t="s">
         <v>490</v>
+      </c>
+      <c r="N37" s="5" t="s">
+        <v>365</v>
       </c>
       <c r="P37" t="s">
         <v>491</v>
       </c>
-    </row>
-    <row r="38" spans="1:17">
+      <c r="Q37" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
         <v>116</v>
       </c>
       <c r="C38" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D38" t="s">
         <v>34</v>
       </c>
       <c r="E38" t="s">
         <v>50</v>
       </c>
       <c r="F38" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G38" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H38" t="s">
         <v>39</v>
       </c>
       <c r="I38" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="J38" t="s">
-        <v>492</v>
-[...1 lines deleted...]
-      <c r="K38" t="s">
         <v>493</v>
       </c>
       <c r="L38" t="s">
         <v>494</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O38">
+        <v>495</v>
+      </c>
+      <c r="N38" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P38">
         <v>45282.0</v>
       </c>
     </row>
-    <row r="39" spans="1:17">
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C39" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D39" t="s">
         <v>34</v>
       </c>
       <c r="E39" t="s">
         <v>50</v>
       </c>
       <c r="F39" t="s">
         <v>49</v>
       </c>
       <c r="G39" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H39" t="s">
         <v>39</v>
       </c>
       <c r="I39" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="J39" t="s">
-        <v>497</v>
-[...1 lines deleted...]
-      <c r="K39" t="s">
         <v>498</v>
       </c>
       <c r="L39" t="s">
         <v>499</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O39">
+        <v>500</v>
+      </c>
+      <c r="N39" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P39">
         <v>45383.0</v>
       </c>
-      <c r="P39" t="s">
-[...3 lines deleted...]
-    <row r="40" spans="1:17">
+      <c r="Q39" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
         <v>116</v>
       </c>
       <c r="C40" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D40" t="s">
         <v>34</v>
       </c>
       <c r="E40" t="s">
         <v>50</v>
       </c>
       <c r="F40" t="s">
         <v>49</v>
       </c>
       <c r="G40" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H40" t="s">
         <v>39</v>
       </c>
       <c r="I40" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="J40" t="s">
-        <v>502</v>
-[...1 lines deleted...]
-      <c r="K40" t="s">
         <v>503</v>
       </c>
       <c r="L40" t="s">
         <v>504</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>364</v>
-[...1 lines deleted...]
-      <c r="N40" s="5">
+        <v>505</v>
+      </c>
+      <c r="N40" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="O40">
         <v>44895.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>45252.0</v>
       </c>
-      <c r="P40" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:17">
+      <c r="Q40" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C41" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D41" t="s">
         <v>34</v>
       </c>
       <c r="E41" t="s">
         <v>50</v>
       </c>
       <c r="F41" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G41" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H41" t="s">
         <v>39</v>
       </c>
       <c r="I41" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="J41" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="K41" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="L41" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O41">
+        <v>511</v>
+      </c>
+      <c r="N41" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P41">
         <v>45504.0</v>
       </c>
     </row>
-    <row r="42" spans="1:17">
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C42" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D42" t="s">
         <v>34</v>
       </c>
       <c r="E42" t="s">
         <v>50</v>
       </c>
       <c r="F42" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G42" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="H42" t="s">
         <v>39</v>
       </c>
       <c r="I42" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="J42" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="K42" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="L42" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O42">
+        <v>517</v>
+      </c>
+      <c r="N42" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P42">
         <v>45383.0</v>
       </c>
     </row>
-    <row r="43" spans="1:17">
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="B43" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C43" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D43" t="s">
         <v>34</v>
       </c>
       <c r="E43" t="s">
         <v>50</v>
       </c>
       <c r="F43" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G43" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="H43" t="s">
         <v>39</v>
       </c>
       <c r="I43" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="J43" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="L43" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O43">
+        <v>521</v>
+      </c>
+      <c r="N43" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P43">
         <v>45744.0</v>
       </c>
     </row>
-    <row r="44" spans="1:17">
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C44" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D44" t="s">
         <v>34</v>
       </c>
       <c r="E44" t="s">
         <v>50</v>
       </c>
       <c r="F44" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G44" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="H44" t="s">
         <v>39</v>
       </c>
       <c r="I44" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="J44" t="s">
-        <v>520</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="L44" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O44">
+        <v>525</v>
+      </c>
+      <c r="N44" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P44">
         <v>45433.0</v>
       </c>
-      <c r="P44" t="s">
-[...3 lines deleted...]
-    <row r="45" spans="1:17">
+      <c r="Q44" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C45" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D45" t="s">
         <v>34</v>
       </c>
       <c r="E45" t="s">
         <v>50</v>
       </c>
       <c r="F45" t="s">
         <v>49</v>
       </c>
       <c r="G45" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="H45" t="s">
         <v>39</v>
       </c>
       <c r="I45" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="J45" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="L45" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O45">
+        <v>530</v>
+      </c>
+      <c r="N45" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P45">
         <v>45470.0</v>
       </c>
     </row>
-    <row r="46" spans="1:17">
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C46" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D46" t="s">
         <v>34</v>
       </c>
       <c r="E46" t="s">
         <v>50</v>
       </c>
       <c r="F46" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G46" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="H46" t="s">
         <v>39</v>
       </c>
       <c r="I46" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="J46" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="K46" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="L46" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O46">
+        <v>535</v>
+      </c>
+      <c r="N46" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P46">
         <v>45694.0</v>
       </c>
     </row>
-    <row r="47" spans="1:17">
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C47" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D47" t="s">
         <v>34</v>
       </c>
       <c r="E47" t="s">
         <v>50</v>
       </c>
       <c r="F47" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G47" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="H47" t="s">
         <v>39</v>
       </c>
       <c r="I47" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="J47" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="K47" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="L47" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O47">
+        <v>540</v>
+      </c>
+      <c r="N47" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P47">
         <v>45229.0</v>
       </c>
-      <c r="P47" t="s">
-[...3 lines deleted...]
-    <row r="48" spans="1:17">
+      <c r="Q47" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C48" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D48" t="s">
         <v>34</v>
       </c>
       <c r="E48" t="s">
         <v>50</v>
       </c>
       <c r="F48" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G48" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="H48" t="s">
         <v>39</v>
       </c>
       <c r="I48" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="J48" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="K48" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="L48" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O48">
+        <v>546</v>
+      </c>
+      <c r="N48" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P48">
         <v>45316.0</v>
       </c>
-      <c r="P48" t="s">
-[...3 lines deleted...]
-    <row r="49" spans="1:17">
+      <c r="Q48" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="B49" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C49" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D49" t="s">
         <v>34</v>
       </c>
       <c r="E49" t="s">
         <v>50</v>
       </c>
       <c r="F49" t="s">
         <v>49</v>
       </c>
       <c r="G49" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="H49" t="s">
         <v>39</v>
       </c>
       <c r="I49" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="J49" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="L49" t="s">
+        <v>550</v>
+      </c>
+      <c r="M49" s="5" t="s">
         <v>299</v>
       </c>
-      <c r="M49" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O49">
+      <c r="N49" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P49">
         <v>45323.0</v>
       </c>
-      <c r="P49" t="s">
-[...3 lines deleted...]
-    <row r="50" spans="1:17">
+      <c r="Q49" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
         <v>33</v>
       </c>
       <c r="B50" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C50" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D50" t="s">
         <v>34</v>
       </c>
       <c r="E50" t="s">
         <v>50</v>
       </c>
       <c r="F50" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G50" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="H50" t="s">
         <v>39</v>
       </c>
       <c r="I50" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="J50" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="L50" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O50">
+        <v>555</v>
+      </c>
+      <c r="N50" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P50">
         <v>45615.0</v>
       </c>
     </row>
-    <row r="51" spans="1:17">
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C51" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D51" t="s">
         <v>34</v>
       </c>
       <c r="E51" t="s">
         <v>50</v>
       </c>
       <c r="F51" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G51" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="H51" t="s">
         <v>39</v>
       </c>
       <c r="I51" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="J51" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>550</v>
+        <v>387</v>
       </c>
       <c r="L51" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O51">
+        <v>557</v>
+      </c>
+      <c r="N51" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P51">
         <v>44865.0</v>
       </c>
     </row>
-    <row r="52" spans="1:17">
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>33</v>
       </c>
       <c r="B52" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C52" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D52" t="s">
         <v>34</v>
       </c>
       <c r="E52" t="s">
         <v>50</v>
       </c>
       <c r="F52" t="s">
         <v>49</v>
       </c>
       <c r="G52" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="H52" t="s">
         <v>39</v>
       </c>
       <c r="I52" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="J52" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="K52" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="L52" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O52">
+        <v>563</v>
+      </c>
+      <c r="N52" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P52">
         <v>45643.0</v>
       </c>
     </row>
-    <row r="53" spans="1:17">
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
         <v>33</v>
       </c>
       <c r="B53" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C53" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D53" t="s">
         <v>34</v>
       </c>
       <c r="E53" t="s">
         <v>50</v>
       </c>
       <c r="F53" t="s">
         <v>49</v>
       </c>
       <c r="G53" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="H53" t="s">
         <v>39</v>
       </c>
       <c r="I53" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
       <c r="J53" t="s">
-        <v>558</v>
+        <v>565</v>
       </c>
       <c r="K53" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="L53" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O53">
+        <v>568</v>
+      </c>
+      <c r="N53" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P53">
         <v>45643.0</v>
       </c>
     </row>
-    <row r="54" spans="1:17">
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
         <v>33</v>
       </c>
       <c r="B54" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C54" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D54" t="s">
         <v>34</v>
       </c>
       <c r="E54" t="s">
         <v>50</v>
       </c>
       <c r="F54" t="s">
         <v>49</v>
       </c>
       <c r="G54" t="s">
-        <v>561</v>
+        <v>569</v>
       </c>
       <c r="H54" t="s">
         <v>39</v>
       </c>
       <c r="I54" t="s">
-        <v>562</v>
+        <v>570</v>
       </c>
       <c r="J54" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>571</v>
       </c>
       <c r="L54" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O54">
+        <v>573</v>
+      </c>
+      <c r="N54" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P54">
         <v>45108.0</v>
       </c>
-      <c r="Q54" t="s">
-[...3 lines deleted...]
-    <row r="55" spans="1:17">
+      <c r="R54" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
         <v>33</v>
       </c>
       <c r="B55" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C55" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D55" t="s">
         <v>34</v>
       </c>
       <c r="E55" t="s">
         <v>50</v>
       </c>
       <c r="F55" t="s">
         <v>49</v>
       </c>
       <c r="G55" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
       <c r="H55" t="s">
         <v>39</v>
       </c>
       <c r="I55" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="J55" t="s">
-        <v>569</v>
+        <v>577</v>
       </c>
       <c r="K55" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="L55" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O55">
+        <v>580</v>
+      </c>
+      <c r="N55" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P55">
         <v>45992.0</v>
       </c>
     </row>
-    <row r="56" spans="1:17">
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>33</v>
       </c>
       <c r="B56" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C56" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D56" t="s">
         <v>34</v>
       </c>
       <c r="E56" t="s">
         <v>50</v>
       </c>
       <c r="F56" t="s">
         <v>49</v>
       </c>
       <c r="G56" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
       <c r="H56" t="s">
         <v>39</v>
       </c>
       <c r="I56" t="s">
-        <v>572</v>
+        <v>581</v>
       </c>
       <c r="J56" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="L56" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O56">
+        <v>584</v>
+      </c>
+      <c r="N56" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P56">
         <v>45888.0</v>
       </c>
     </row>
-    <row r="57" spans="1:17">
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
         <v>33</v>
       </c>
       <c r="B57" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C57" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D57" t="s">
         <v>34</v>
       </c>
       <c r="E57" t="s">
         <v>50</v>
       </c>
       <c r="F57" t="s">
         <v>49</v>
       </c>
       <c r="G57" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="H57" t="s">
         <v>39</v>
       </c>
       <c r="I57" t="s">
-        <v>576</v>
+        <v>585</v>
       </c>
       <c r="J57" t="s">
-        <v>577</v>
+        <v>586</v>
       </c>
       <c r="K57" t="s">
-        <v>578</v>
+        <v>587</v>
       </c>
       <c r="L57" t="s">
-        <v>579</v>
+        <v>588</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O57">
+        <v>589</v>
+      </c>
+      <c r="N57" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P57">
         <v>45915.0</v>
       </c>
-      <c r="P57" t="s">
-[...3 lines deleted...]
-    <row r="58" spans="1:17">
+      <c r="Q57" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18">
       <c r="A58" t="s">
         <v>33</v>
       </c>
       <c r="B58" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C58" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D58" t="s">
         <v>34</v>
       </c>
       <c r="E58" t="s">
         <v>50</v>
       </c>
       <c r="F58" t="s">
         <v>49</v>
       </c>
       <c r="G58" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="H58" t="s">
         <v>39</v>
       </c>
       <c r="I58" t="s">
-        <v>581</v>
+        <v>591</v>
       </c>
       <c r="J58" t="s">
-        <v>582</v>
+        <v>592</v>
       </c>
       <c r="K58" t="s">
-        <v>583</v>
+        <v>593</v>
       </c>
       <c r="L58" t="s">
-        <v>584</v>
+        <v>594</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-      <c r="O58">
+        <v>595</v>
+      </c>
+      <c r="N58" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="P58">
         <v>45955.0</v>
       </c>
-      <c r="P58" t="s">
-        <v>585</v>
+      <c r="Q58" t="s">
+        <v>596</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O5"/>
   <sheetViews>
@@ -7551,272 +7562,272 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>586</v>
+        <v>597</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>587</v>
+        <v>598</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>588</v>
+        <v>599</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>589</v>
+        <v>600</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>590</v>
+        <v>601</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>591</v>
+        <v>602</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>592</v>
+        <v>603</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>593</v>
+        <v>604</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>594</v>
+        <v>605</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>595</v>
+        <v>606</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>596</v>
+        <v>607</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>597</v>
+        <v>608</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>598</v>
+        <v>609</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>599</v>
+        <v>610</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>600</v>
+        <v>611</v>
       </c>
       <c r="C2" t="s">
-        <v>601</v>
+        <v>612</v>
       </c>
       <c r="D2" t="s">
-        <v>602</v>
+        <v>613</v>
       </c>
       <c r="E2" t="s">
-        <v>603</v>
+        <v>614</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>604</v>
+        <v>615</v>
       </c>
       <c r="G2" t="s">
-        <v>605</v>
+        <v>616</v>
       </c>
       <c r="H2" t="s">
         <v>125</v>
       </c>
       <c r="I2" t="s">
-        <v>606</v>
+        <v>617</v>
       </c>
       <c r="J2" t="s">
-        <v>607</v>
+        <v>618</v>
       </c>
       <c r="K2" t="s">
-        <v>608</v>
+        <v>619</v>
       </c>
       <c r="N2" t="s">
-        <v>609</v>
+        <v>620</v>
       </c>
       <c r="O2" t="s">
-        <v>610</v>
+        <v>621</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>611</v>
+        <v>622</v>
       </c>
       <c r="C3" t="s">
-        <v>612</v>
+        <v>623</v>
       </c>
       <c r="D3" t="s">
-        <v>602</v>
+        <v>613</v>
       </c>
       <c r="E3" t="s">
-        <v>613</v>
+        <v>624</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>614</v>
+        <v>625</v>
       </c>
       <c r="G3" t="s">
-        <v>615</v>
+        <v>626</v>
       </c>
       <c r="H3" t="s">
         <v>125</v>
       </c>
       <c r="I3" t="s">
-        <v>606</v>
+        <v>617</v>
       </c>
       <c r="J3" t="s">
-        <v>616</v>
+        <v>627</v>
       </c>
       <c r="K3" t="s">
-        <v>617</v>
+        <v>628</v>
       </c>
       <c r="L3" t="s">
-        <v>618</v>
+        <v>629</v>
       </c>
       <c r="M3" t="s">
-        <v>619</v>
+        <v>630</v>
       </c>
       <c r="N3" t="s">
-        <v>620</v>
+        <v>631</v>
       </c>
       <c r="O3" t="s">
-        <v>621</v>
+        <v>632</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>622</v>
+        <v>633</v>
       </c>
       <c r="C4" t="s">
-        <v>623</v>
+        <v>634</v>
       </c>
       <c r="D4" t="s">
-        <v>624</v>
+        <v>635</v>
       </c>
       <c r="E4" t="s">
-        <v>625</v>
+        <v>636</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>626</v>
+        <v>637</v>
       </c>
       <c r="G4" t="s">
-        <v>627</v>
+        <v>638</v>
       </c>
       <c r="H4" t="s">
         <v>125</v>
       </c>
       <c r="I4" t="s">
-        <v>606</v>
+        <v>617</v>
       </c>
       <c r="J4" t="s">
-        <v>628</v>
+        <v>639</v>
       </c>
       <c r="K4" t="s">
-        <v>629</v>
+        <v>640</v>
       </c>
       <c r="L4" t="s">
-        <v>630</v>
+        <v>641</v>
       </c>
       <c r="M4" t="s">
-        <v>631</v>
+        <v>642</v>
       </c>
       <c r="N4" t="s">
-        <v>632</v>
+        <v>643</v>
       </c>
       <c r="O4" t="s">
-        <v>633</v>
+        <v>644</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>634</v>
+        <v>645</v>
       </c>
       <c r="C5" t="s">
-        <v>635</v>
+        <v>646</v>
       </c>
       <c r="D5" t="s">
+        <v>647</v>
+      </c>
+      <c r="E5" t="s">
         <v>636</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="5" t="s">
-        <v>637</v>
+        <v>648</v>
       </c>
       <c r="G5" t="s">
-        <v>638</v>
+        <v>649</v>
       </c>
       <c r="H5" t="s">
         <v>125</v>
       </c>
       <c r="I5" t="s">
-        <v>606</v>
+        <v>617</v>
       </c>
       <c r="J5" t="s">
-        <v>639</v>
+        <v>650</v>
       </c>
       <c r="K5" t="s">
-        <v>640</v>
+        <v>651</v>
       </c>
       <c r="L5" t="s">
-        <v>641</v>
+        <v>652</v>
       </c>
       <c r="M5" t="s">
-        <v>642</v>
+        <v>653</v>
       </c>
       <c r="N5" t="s">
-        <v>643</v>
+        <v>654</v>
       </c>
       <c r="O5" t="s">
-        <v>644</v>
+        <v>655</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7826,235 +7837,235 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>645</v>
+        <v>656</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>646</v>
+        <v>657</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>586</v>
+        <v>597</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>647</v>
+        <v>658</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>589</v>
+        <v>600</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>648</v>
+        <v>659</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>649</v>
+        <v>660</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>650</v>
+        <v>661</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>325</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>651</v>
+        <v>662</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>652</v>
+        <v>663</v>
       </c>
       <c r="C2" t="s">
-        <v>653</v>
+        <v>664</v>
       </c>
       <c r="D2" t="s">
-        <v>654</v>
+        <v>665</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>655</v>
+        <v>666</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>343</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>656</v>
+        <v>667</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>657</v>
+        <v>668</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>658</v>
+        <v>669</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>116</v>
       </c>
       <c r="C2" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D2" t="s">
-        <v>659</v>
+        <v>670</v>
       </c>
       <c r="E2" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="F2" t="s">
-        <v>660</v>
+        <v>671</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="C3" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D3" t="s">
-        <v>661</v>
+        <v>672</v>
       </c>
       <c r="E3" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="F3" t="s">
-        <v>662</v>
+        <v>673</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E18"/>
   <sheetViews>
@@ -8071,172 +8082,172 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>326</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>325</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>327</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>663</v>
+        <v>674</v>
       </c>
       <c r="C2" t="s">
-        <v>664</v>
+        <v>675</v>
       </c>
       <c r="D2" t="s">
-        <v>665</v>
+        <v>676</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>63</v>
       </c>
       <c r="C3" t="s">
-        <v>666</v>
+        <v>677</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>667</v>
+        <v>678</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>63</v>
       </c>
       <c r="C4" t="s">
-        <v>668</v>
+        <v>679</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>669</v>
+        <v>680</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>663</v>
+        <v>674</v>
       </c>
       <c r="C5" t="s">
-        <v>670</v>
+        <v>681</v>
       </c>
       <c r="D5" t="s">
-        <v>671</v>
+        <v>682</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>63</v>
       </c>
       <c r="C6" t="s">
-        <v>672</v>
+        <v>683</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>673</v>
+        <v>684</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>63</v>
       </c>
       <c r="C7" t="s">
-        <v>674</v>
+        <v>685</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>675</v>
+        <v>686</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>676</v>
+        <v>687</v>
       </c>
       <c r="C8" t="s">
-        <v>677</v>
+        <v>688</v>
       </c>
       <c r="D8" t="s">
-        <v>678</v>
+        <v>689</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>679</v>
+        <v>690</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>63</v>
       </c>
       <c r="C9" t="s">
-        <v>680</v>
+        <v>691</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>681</v>
+        <v>692</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>63</v>
       </c>
       <c r="C10" t="s">
-        <v>682</v>
+        <v>693</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>683</v>
+        <v>694</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
         <v>63</v>
       </c>
       <c r="C11" t="s">
         <v>328</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
         <v>63</v>
       </c>
       <c r="C12" t="s">
         <v>330</v>
@@ -8301,54 +8312,54 @@
         <v>339</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">
         <v>340</v>
       </c>
       <c r="E17" s="4" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" t="s">
-        <v>684</v>
+        <v>695</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>685</v>
+        <v>696</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_14"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>