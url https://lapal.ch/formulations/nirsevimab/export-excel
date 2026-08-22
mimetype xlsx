--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="697">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="704">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Nirsevimab</t>
   </si>
   <si>
     <t>Beyfortus</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>Nirsevimab (MEDI8897) is a recombinant human IgG1 kappa monoclonal antibody used for the treatment of Respiratory Syncytial Virus (RSV), which is a major cause of acute lower respiratory infection and hospitalisation in young children and infants. Nirsevimab acts to block viral entry into the host cell by targeting the RSV fusion (F) protein and binding to a highly conserved epitope located within the F1 and F2 subunits. Nirsevimab neutralises RSV-A and -B strains with &gt;50-fold greater efficacy than palivizumab and possesses an extended half-life (68.7±10.9 days) through the introduction of a triple amino acid substitution (YTE) in the Fc region. Given its favourable safety profile, nirsevimab may provide a cost-effective option for RSV prophylaxis that supports once-per-season IM dosing.</t>
   </si>
   <si>
     <t>Beyfortus (nirsevimab-alip) (100 mg/mL), available in 0.5 mL and 1 mL extended-release single-dose intramuscular injections, has been approved by several regulatory authorities for the prevention of lower respiratory tract disease caused by Respiratory Syncytial Virus (RSV) in neonates and infants during their initial RSV season and for children up to 24 months of age. Real world data from a number of countries have confirmed and even surpassed the outstanding efficacy data generated during the clinical development of this monoclonal antibody.</t>
   </si>
   <si>
     <t>Beyfortus has received Fast Track Designation from the USFDA and European Marketing Authorisation from EMA. It was first approved by EMA and the UK in the year 2022 followed by other countries. Beyfortus has now been launched in more than 20 countries. Many more countries are expected to implement all-infant protection in the future.</t>
   </si>
@@ -1105,54 +1114,63 @@
     <t>https://clinicaltrials.gov/study/NCT06172660</t>
   </si>
   <si>
     <t>Yale University</t>
   </si>
   <si>
     <t>The purpose of this study is to continue evaluating how well the RSV vaccines work as they are currently being used in routine clinical practice. Some of the questions that the investigators hope to answer with this study are: 1) What is the overall effectiveness of these vaccines? 2) How long does immunity last? 3) How effective are the vaccines against new strains? 3) Does the vaccine's effectiveness vary by age?</t>
   </si>
   <si>
     <t>2024-10-03</t>
   </si>
   <si>
     <t>2028-12-30</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 ≤ 12 months of age at the time of presentation for evaluation for an acute respiratory infection (ARI).
 Documentation of an ARI, which is defined as an acute onset (&lt;10 days) illness that includes: At least two of the following symptoms: fever (measured or subjective), chills, rigors, myalgia, headache, sore throat, nausea or vomiting, diarrhea, fatigue, congestion OR any one of the following: cough, shortness of breath, difficulty breathing, olfactory disorder, taste disorder, confusion, persistent chest pain, pale, gray, hypoxia, clinical or radiographic evidence of pneumonia or respiratory distress syndrome.
 Exclusion Criteria:
 Illness duration of &gt;10 days at the time of resp. specimen collection, measured from the date of the 1st symptom of the current acute illnes</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Safety, Tolerability, and Pharmacokinetics of MEDI8897, the Respiratory Syncytial Virus Prefusion F-Targeting Monoclonal Antibody with an Extended Half-Life, in Healthy Adults</t>
   </si>
   <si>
     <t>https://doi.org/10.1128/aac.01714-16</t>
   </si>
   <si>
     <t>Single-Dose Nirsevimab for Prevention of RSV in Preterm Infants</t>
   </si>
   <si>
     <t>https://doi.org/10.1056/nejmoa1913556</t>
   </si>
   <si>
     <t>Safety of Nirsevimab for RSV in Infants with Heart or Lung Disease or Prematurity</t>
   </si>
   <si>
     <t>https://doi.org/10.1056/nejmc2112186</t>
   </si>
   <si>
     <t>Nirsevimab for Prevention of RSV in Healthy Late-Preterm and Term Infants</t>
   </si>
@@ -2027,96 +2045,96 @@
   <si>
     <t>World Intellectual Property Organization (WIPO), China, Albania, Serbia, Bosnia and Herzegovina, Türkiye, North Macedonia, India</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Canada, Liechtenstein, Italy, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Norway, Japan, New Zealand, United States of America</t>
   </si>
   <si>
     <t>WO2015108967</t>
   </si>
   <si>
     <t>Nirsevimab and its use to prevent or treat an RSV infection</t>
   </si>
   <si>
     <t>Medimmune, Llc</t>
   </si>
   <si>
     <t>2035-01-14</t>
   </si>
   <si>
     <t>This application provides antibodies and functional equivalents thereof which are capable of specifically binding RSV, as well as means and methods for producing them.</t>
   </si>
   <si>
     <t>Brazil, Albania, Serbia, Türkiye, North Macedonia, Mexico</t>
   </si>
   <si>
-    <t>Australia, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Hong Kong, Japan, Korea, Republic of, Russian Federation, Taiwan, Province of China, United States of America</t>
+    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Hong Kong, Japan, Korea, Republic of, Russian Federation, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>China, Albania, Serbia, Türkiye, North Macedonia</t>
   </si>
   <si>
-    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Russian Federation, United States of America</t>
+    <t>Australia, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Russian Federation, United States of America</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Australia, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, United States of America</t>
   </si>
   <si>
     <t>WO2018160722</t>
   </si>
   <si>
     <t>Nirsevimab formulations</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>Medimmune Limited</t>
   </si>
   <si>
     <t>2038-02-28</t>
   </si>
   <si>
     <t>The present invention provides a formulation comprising: (i) an anti-RSV monoclonal antibody; and (ii) an ionic excipient; wherein the monoclonal antibody is present at a concentration of about 50mg/ml or greater and the ionic excipient is present at a concentration of between 50 and 150 mM and the formulation has a pH of about 5.5 to about 7.5.</t>
   </si>
   <si>
     <t>China, Colombia, Kazakhstan, Mexico, South Africa, Indonesia, Ukraine, Viet Nam</t>
   </si>
   <si>
     <t>Australia, Chile, Costa Rica, Russian Federation, United Kingdom, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong, New Zealand</t>
   </si>
   <si>
-    <t>China, Ecuador, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Philippines, South Africa, India, Guatemala, Thailand</t>
+    <t>China, Ecuador, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Philippines, South Africa, India, Guatemala, Thailand</t>
   </si>
   <si>
     <t>Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Singapore, Taiwan, Province of China, United Arab Emirates, Hong Kong, Kuwait, Bahrain, Saudi Arabia, Oman, Qatar</t>
   </si>
   <si>
-    <t>World Intellectual Property Organization (WIPO), Argentina, Brazil, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Malaysia</t>
+    <t>World Intellectual Property Organization (WIPO), Argentina, Brazil, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Morocco, Tunisia, Malaysia</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), United States of America</t>
   </si>
   <si>
     <t>WO2020223435</t>
   </si>
   <si>
     <t>Nirsevimab dosing regimens</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>2040-04-30</t>
   </si>
   <si>
     <t>This disclosure describes methods of treating or preventing RSV infection in a patient in need thereof. The methods including dosing regiments for administering a composition including a fixed dose of an anti-RSV monoclonal antibody or an antigen binding fragment thereof. In another aspect, this disclosure describes pharmaceutical compositions for the treatment or prevention of RSV infection. In yet another aspect, this disclosure describes a pharmaceutical unit dose including nirsevimab.</t>
   </si>
   <si>
     <t>Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan</t>
   </si>
   <si>
     <t>Russian Federation, United States of America</t>
   </si>
@@ -2132,81 +2150,84 @@
   <si>
     <t>World Intellectual Property Organization (WIPO), Japan, Saudi Arabia</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/onxSlH3r8tPqMxlzG61ZUzQabgBz0s8wDLOAQdfX.png</t>
+    <t>https://lapal.ch/storage/illustrations/svPJddOAFerI1aZiVkASgA6U00Ao1tmZzLCIhq10.png</t>
   </si>
   <si>
     <t>Crystal Structure of Nirsevimab (MEDI8897) Bound to RSV F B9320</t>
   </si>
   <si>
     <t>https://doi.org/10.2210/pdb5UDD/pdb</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://www.astrazeneca.com/</t>
   </si>
   <si>
     <t>AstraZeneca plc (AZ), is a British-Swedish multinational biopharmaceutical company headquartered in Cambridge, UK. Their product portfolio targets a diverse array of pathologies, including oncology, cardiovascular diseases, gastrointestinal conditions, infectious agents and neurological disorders. Notably, they partnered with Oxford University to develop the ChAdOx1 nCoV-19 vaccine.</t>
   </si>
   <si>
     <t>https://www.sanofi.com/en</t>
   </si>
   <si>
     <t>Sanofi S.A. is a leading French multinational pharmaceutical and healthcare company headquartered in Paris, France. Established in 1973, Sanofi researches, develops, manufactures and markets of a broad portfolio of pharmaceutical products encompassing several therapeutic areas, including: diabetes, internal medicine, cardiovascular disease, neurology, oncology, thrombosis and vaccines.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Keam SJ. Nirsevimab: First Approval. Drugs. 2023 Feb;83(2):181-187. doi: &lt;/span&gt;&lt;a href="https://doi.org/10.1007/s40265-022-01829-6" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1007/s40265-022-01829-6&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PMID: 36577878.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Nirsevimab (Beyfortus®), a long-acting intramuscular recombinant neutralising human IgG1ĸ monoclonal antibody to the prefusion conformation of the respiratory syncytial virus (RSV) F protein that has been modified with a triple amino acid substitution in the Fc region to extend the serum half-life, is being jointly developed by AstraZeneca and Sanofi for the prevention of RSV disease. The extended serum half-life allows administration of nirsevimab as a single dose to cover the RSV season. Nirsevimab was approved in the EU on 3 November 2022 and in the UK on 7 November 2022 for the prevention of RSV lower respiratory tract disease in neonates and infants during their first RSV season. This article summarizes the milestones in the development of nirsevimab leading to this first approval for the prevention of RSV disease in all infants.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>RSV: Jab for winter virus could cut baby hospitalisations by 80%, study says</t>
   </si>
   <si>
     <t>https://www.bbc.co.uk/news/health-67828720</t>
   </si>
   <si>
     <t>Nirsevimab significantly protected infants against RSV disease in Phase III MELODY trial</t>
   </si>
   <si>
     <t>https://www.astrazeneca.com/media-centre/press-releases/2022/nirsevimab-significantly-protected-infants-against-rsv-disease-in-phase-iii-melody-trial.html#</t>
   </si>
   <si>
     <t>&lt;p&gt;Moline HL, Tannis A, Toepfer AP, et al. Early Estimate of Nirsevimab Effectiveness for Prevention of Respiratory Syncytial Virus–Associated Hospitalization Among Infants Entering Their First Respiratory Syncytial Virus Season — New Vaccine Surveillance Network, October 2023–February 2024. MMWR Morb Mortal Wkly Rep 2024;73:209–214. DOI: &lt;a href="http://dx.doi.org/10.15585/mmwr.mm7309a4" rel="noopener noreferrer" target="_blank"&gt;http://dx.doi.org/10.15585/mmwr.mm7309a4&lt;/a&gt;&lt;/p&gt;</t>
   </si>
@@ -2628,110 +2649,113 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04484935" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05437510" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06042049" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04840849" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05110261" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02114268" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02290340" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02878330" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03959488" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03979313" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06856967" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06551506" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06511687" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06180993" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06172660" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01714-16" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1913556" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmc2112186" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa2110275" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2214-109x(21)00455-1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/38738683/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sanofi.com/en/media-room/press-releases/2024/2024-05-02-05-00-00-2873804" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20081204&amp;CC=WO&amp;NR=2008147196A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20150723&amp;CC=WO&amp;NR=2015108967A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180907&amp;CC=WO&amp;NR=2018160722A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20201105&amp;CC=WO&amp;NR=2020223435A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/onxSlH3r8tPqMxlzG61ZUzQabgBz0s8wDLOAQdfX.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/svPJddOAFerI1aZiVkASgA6U00Ao1tmZzLCIhq10.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/news/health-67828720" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.astrazeneca.com/media-centre/press-releases/2022/nirsevimab-significantly-protected-infants-against-rsv-disease-in-phase-iii-melody-trial.html#" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sanofi.com/en/media-room/press-releases/2025/2025-05-29-12-30-00-3090312" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biospace.com/astrazeneca-sanofi-s-beyfortus-90-percent-effective-at-preventing-rsv-hospitalizations-cdc" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/gx32KoWpeCA7_WER10022-eng-fre.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/news-room/events/detail/2024/09/23/default-calendar/sage_meeting_september_2024" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.path.org/our-impact/resources/rsv-vaccine-and-mab-snapshot/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01714-16" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1913556" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmc2112186" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa2110275" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2214-109x(21)00455-1" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/38738683/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sanofi.com/en/media-room/press-releases/2024/2024-05-02-05-00-00-2873804" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.campus.sanofi/es/virus-respiratorio-sincitial-vrs/articulos/temporada-inmunizacion-vrs-2025-2026" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bbc.co.uk/news/health-67828720" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.astrazeneca.com/media-centre/press-releases/2022/nirsevimab-significantly-protected-infants-against-rsv-disease-in-phase-iii-melody-trial.html#" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sanofi.com/en/media-room/press-releases/2025/2025-05-29-12-30-00-3090312" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biospace.com/astrazeneca-sanofi-s-beyfortus-90-percent-effective-at-preventing-rsv-hospitalizations-cdc" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/972/gx32KoWpeCA7_WER10022-eng-fre.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/news-room/events/detail/2024/09/23/default-calendar/sage_meeting_september_2024" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.path.org/our-impact/resources/rsv-vaccine-and-mab-snapshot/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pro.campus.sanofi/es/virus-respiratorio-sincitial-vrs/articulos/temporada-inmunizacion-vrs-2025-2026" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2787,139 +2811,147 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="M2" t="s">
         <v>41</v>
       </c>
       <c r="N2" t="s">
         <v>42</v>
       </c>
       <c r="O2" t="s">
         <v>43</v>
       </c>
       <c r="P2" t="s">
         <v>44</v>
       </c>
       <c r="Q2" t="s">
         <v>45</v>
       </c>
       <c r="R2" t="s">
         <v>46</v>
       </c>
       <c r="S2" t="s">
         <v>47</v>
       </c>
       <c r="T2" t="s">
         <v>48</v>
       </c>
       <c r="U2" t="s">
         <v>49</v>
       </c>
       <c r="V2" t="s">
         <v>50</v>
       </c>
       <c r="W2" t="s">
         <v>51</v>
       </c>
       <c r="X2" t="s">
         <v>52</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>53</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AA2" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="AB2" t="s">
         <v>55</v>
       </c>
       <c r="AC2" t="s">
         <v>56</v>
       </c>
       <c r="AD2" t="s">
         <v>57</v>
       </c>
       <c r="AE2" t="s">
         <v>58</v>
       </c>
       <c r="AF2" t="s">
         <v>59</v>
       </c>
       <c r="AG2" t="s">
         <v>60</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ16"/>
   <sheetViews>
@@ -2963,1817 +2995,1833 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="I2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="J2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="M2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="Y2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AB2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AC2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AE2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AG2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AJ2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AP2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ2">
         <v>100</v>
       </c>
       <c r="AS2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AU2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AW2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="E3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="H3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="I3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="J3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="M3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="Y3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AA3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AB3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AC3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AE3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AG3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AJ3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AP3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ3">
         <v>8057</v>
       </c>
       <c r="AR3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AS3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AU3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AW3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="G4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="I4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="J4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="M4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="Y4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="Z4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AA4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="AB4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AE4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AG4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AJ4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AP4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ4">
         <v>33</v>
       </c>
       <c r="AS4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AU4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AW4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AX4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="I5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="J5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="M5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O5" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="X5" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="Y5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AB5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AC5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AE5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AF5" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AG5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI5" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AJ5" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AP5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ5">
         <v>24</v>
       </c>
       <c r="AR5" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AS5" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AU5" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AV5" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AW5" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY5" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C6" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="E6" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="G6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H6" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="I6" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="J6" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="M6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O6" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="X6" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="Y6" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="Z6" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="AA6" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="AE6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF6" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AG6" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH6" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI6" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AJ6" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="AP6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ6">
         <v>800</v>
       </c>
       <c r="AR6" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AS6" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AU6" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AV6" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="AW6" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY6" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C7" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="E7" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G7" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="H7" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="I7" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="J7" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="M7" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="O7" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="Q7" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="X7" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="Y7" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="AB7" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AC7" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AE7" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AF7" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AG7" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH7" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI7" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AJ7" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="AP7" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ7">
         <v>342</v>
       </c>
       <c r="AR7" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AS7" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AU7" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AV7" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AW7" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX7" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="AY7" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="C8" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="E8" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F8" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G8" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="H8" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="I8" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="J8" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="M8" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="O8" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="Q8" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="S8" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="X8" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="Y8" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="AB8" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="AC8" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="AE8" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF8" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AG8" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH8" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI8" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AJ8" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="AP8" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ8">
         <v>151</v>
       </c>
       <c r="AR8" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AS8" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AU8" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AV8" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="AW8" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX8" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY8" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ8" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C9" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E9" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F9" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G9" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="H9" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="I9" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="J9" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="M9" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="O9" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="X9" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="Y9" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="AB9" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="AC9" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AE9" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF9" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AG9" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH9" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI9" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AJ9" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AP9" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ9">
         <v>1453</v>
       </c>
       <c r="AR9" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AS9" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AU9" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AV9" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="AW9" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX9" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY9" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ9" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C10" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="E10" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="F10" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G10" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H10" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="I10" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="J10" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="M10" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="O10" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="X10" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="Y10" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="AB10" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="AC10" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="AE10" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF10" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AG10" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH10" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI10" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AJ10" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="AP10" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ10">
         <v>925</v>
       </c>
       <c r="AR10" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AS10" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AU10" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AV10" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="AW10" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY10" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ10" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C11" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="E11" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F11" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G11" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H11" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="I11" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="J11" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="M11" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="O11" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="X11" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="Y11" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="AB11" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="AC11" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="AE11" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF11" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AG11" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH11" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI11" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AJ11" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="AP11" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ11">
         <v>3012</v>
       </c>
       <c r="AR11" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AS11" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AU11" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AV11" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="AW11" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX11" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY11" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ11" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="C12" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="E12" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="F12" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="G12" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="H12" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="I12" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="J12" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="M12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X12" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="Y12" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="Z12" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="AA12" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="AD12" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="AE12" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="AF12" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AG12" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH12" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI12" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AJ12" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="AP12" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="AQ12">
         <v>138</v>
       </c>
       <c r="AR12" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AS12" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AT12" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="AU12" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX12" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY12" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ12" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="C13" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="E13" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="G13" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="H13" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="I13" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="J13" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="M13" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="N13" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="O13" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="P13" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="X13" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="Y13" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="Z13" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="AA13" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="AD13" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="AE13" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="AF13" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="AG13" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AH13" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="AI13" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AJ13" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="AP13" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ13">
         <v>181</v>
       </c>
       <c r="AR13" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AS13" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AU13" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY13" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="C14" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="E14" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="F14" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="G14" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="H14" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="I14" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="J14" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="M14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X14" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="Y14" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="Z14" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="AA14" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="AD14" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="AE14" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="AF14" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AG14" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH14" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI14" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AQ14">
         <v>160000</v>
       </c>
       <c r="AW14" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX14" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY14" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ14" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="C15" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="E15" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="F15" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="G15" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="H15" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="I15" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="J15" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="M15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X15" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="Y15" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="Z15" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="AA15" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="AD15" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="AF15" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AG15" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH15" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI15" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AJ15" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="AP15" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="AQ15">
         <v>42000</v>
       </c>
       <c r="AR15" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="AS15" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AW15" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX15" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY15" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ15" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C16" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="E16" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="F16" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="G16" t="s">
+        <v>322</v>
+      </c>
+      <c r="H16" t="s">
+        <v>323</v>
+      </c>
+      <c r="I16" t="s">
         <v>319</v>
       </c>
-      <c r="H16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J16" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="M16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X16" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="Y16" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="Z16" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="AA16" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="AD16" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="AE16" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="AF16" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AG16" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH16" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI16" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AJ16" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="AQ16">
         <v>3750</v>
       </c>
       <c r="AR16" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="AS16" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AU16" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW16" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX16" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY16" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ16" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E8"/>
+  <dimension ref="A1:I8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E8" sqref="E8"/>
+      <selection activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>331</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B2" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="C2" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>334</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B3" t="s">
-        <v>330</v>
+        <v>66</v>
       </c>
       <c r="C3" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>336</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B4" t="s">
-        <v>332</v>
+        <v>66</v>
       </c>
       <c r="C4" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>338</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B5" t="s">
-        <v>334</v>
+        <v>66</v>
       </c>
       <c r="C5" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>340</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B6" t="s">
-        <v>336</v>
+        <v>66</v>
       </c>
       <c r="C6" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:5">
+        <v>342</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="B7" t="s">
-        <v>338</v>
+        <v>66</v>
       </c>
       <c r="C7" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:5">
+        <v>344</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="B8" t="s">
-        <v>340</v>
+        <v>66</v>
       </c>
       <c r="C8" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>346</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>347</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...5 lines deleted...]
-    <hyperlink ref="E8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R58"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
@@ -4781,3640 +4829,3585 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C2" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F2" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G2" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I2" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="J2" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="L2" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P2">
         <v>45120.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C3" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F3" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G3" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I3" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="J3" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="L3" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P3">
         <v>44928.0</v>
       </c>
       <c r="Q3" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C4" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F4" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G4" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I4" t="s">
+        <v>377</v>
+      </c>
+      <c r="J4" t="s">
+        <v>378</v>
+      </c>
+      <c r="L4" t="s">
+        <v>379</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="N4" s="5" t="s">
         <v>371</v>
-      </c>
-[...10 lines deleted...]
-        <v>365</v>
       </c>
       <c r="P4">
         <v>44865.0</v>
       </c>
       <c r="Q4" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C5" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D5" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F5" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G5" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="J5" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="L5" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P5">
         <v>44865.0</v>
       </c>
       <c r="Q5" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C6" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D6" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G6" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I6" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="J6" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="L6" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P6">
         <v>44865.0</v>
       </c>
       <c r="Q6" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C7" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F7" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G7" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I7" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="J7" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="L7" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P7">
         <v>44865.0</v>
       </c>
       <c r="Q7" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C8" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E8" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F8" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G8" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I8" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="J8" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="L8" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P8">
         <v>44865.0</v>
       </c>
       <c r="Q8" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C9" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F9" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G9" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H9" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I9" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="J9" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="L9" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P9">
         <v>44865.0</v>
       </c>
       <c r="Q9" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C10" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F10" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G10" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H10" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I10" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="J10" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="L10" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P10">
         <v>44865.0</v>
       </c>
       <c r="Q10" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C11" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F11" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G11" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H11" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I11" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="J11" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="L11" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P11">
         <v>44865.0</v>
       </c>
       <c r="Q11" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C12" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F12" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G12" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H12" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I12" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="J12" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="L12" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P12">
         <v>44865.0</v>
       </c>
       <c r="Q12" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C13" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G13" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I13" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="J13" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="L13" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P13">
         <v>44865.0</v>
       </c>
       <c r="Q13" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C14" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F14" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G14" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H14" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I14" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="J14" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="L14" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P14">
         <v>44865.0</v>
       </c>
       <c r="Q14" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C15" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F15" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G15" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H15" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I15" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="J15" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="L15" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P15">
         <v>44865.0</v>
       </c>
       <c r="Q15" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C16" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F16" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G16" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H16" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I16" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="J16" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="L16" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P16">
         <v>44865.0</v>
       </c>
       <c r="Q16" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C17" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D17" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F17" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G17" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H17" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I17" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="J17" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="L17" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P17">
         <v>44865.0</v>
       </c>
       <c r="Q17" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C18" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D18" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F18" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G18" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H18" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I18" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="J18" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="L18" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P18">
         <v>44865.0</v>
       </c>
       <c r="Q18" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="C19" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D19" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F19" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G19" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H19" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I19" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="J19" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="L19" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P19">
         <v>44865.0</v>
       </c>
       <c r="Q19" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C20" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D20" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F20" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G20" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H20" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I20" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="J20" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="L20" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P20">
         <v>44865.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C21" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D21" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F21" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G21" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H21" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I21" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="J21" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="L21" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P21">
         <v>44865.0</v>
       </c>
       <c r="Q21" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C22" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D22" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E22" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F22" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G22" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H22" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I22" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="J22" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="L22" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P22">
         <v>44865.0</v>
       </c>
       <c r="Q22" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C23" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D23" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E23" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F23" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G23" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H23" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I23" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="J23" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="L23" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P23">
         <v>44865.0</v>
       </c>
       <c r="Q23" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C24" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D24" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E24" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F24" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G24" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H24" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I24" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="J24" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="L24" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P24">
         <v>44865.0</v>
       </c>
       <c r="Q24" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C25" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D25" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E25" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F25" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G25" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H25" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I25" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="J25" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="L25" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P25">
         <v>44865.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C26" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D26" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E26" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F26" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G26" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H26" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I26" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="J26" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="L26" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P26">
         <v>44865.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C27" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D27" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E27" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F27" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G27" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H27" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I27" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="J27" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="L27" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P27">
         <v>44865.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C28" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D28" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E28" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F28" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G28" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H28" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I28" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="J28" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="L28" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P28">
         <v>44865.0</v>
       </c>
       <c r="Q28" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C29" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D29" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E29" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F29" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G29" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H29" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I29" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="J29" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="L29" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P29">
         <v>44865.0</v>
       </c>
       <c r="Q29" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C30" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D30" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E30" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F30" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G30" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H30" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I30" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="J30" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="L30" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P30">
         <v>44865.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C31" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D31" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E31" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F31" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G31" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H31" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I31" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="J31" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="L31" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P31">
         <v>44865.0</v>
       </c>
       <c r="Q31" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C32" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D32" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E32" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F32" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G32" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H32" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I32" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="J32" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="L32" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P32">
         <v>44865.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C33" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D33" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E33" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F33" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G33" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H33" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I33" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="J33" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="L33" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P33">
         <v>44865.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C34" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D34" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E34" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F34" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G34" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H34" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I34" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="J34" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="L34" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P34">
         <v>45365.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C35" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D35" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E35" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F35" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G35" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H35" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I35" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="J35" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="L35" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P35">
         <v>45378.0</v>
       </c>
       <c r="Q35" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C36" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D36" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E36" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F36" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G36" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H36" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I36" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="J36" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="L36" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P36">
         <v>44874.0</v>
       </c>
       <c r="Q36" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C37" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D37" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E37" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F37" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G37" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H37" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I37" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="J37" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="L37" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P37" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="Q37" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B38" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C38" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D38" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E38" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F38" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G38" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H38" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I38" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="J38" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="L38" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="N38" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P38">
         <v>45282.0</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B39" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="C39" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D39" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E39" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F39" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G39" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H39" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I39" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="J39" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="L39" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="N39" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P39">
         <v>45383.0</v>
       </c>
       <c r="Q39" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B40" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C40" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D40" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E40" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F40" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G40" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H40" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I40" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="J40" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="L40" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="N40" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="O40">
         <v>44895.0</v>
       </c>
       <c r="P40">
         <v>45252.0</v>
       </c>
       <c r="Q40" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
     </row>
     <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B41" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="C41" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D41" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E41" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F41" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G41" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="H41" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I41" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="J41" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="K41" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="L41" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="N41" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P41">
         <v>45504.0</v>
       </c>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B42" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="C42" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D42" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E42" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F42" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G42" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="H42" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I42" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="J42" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="K42" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="L42" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="N42" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P42">
         <v>45383.0</v>
       </c>
     </row>
     <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B43" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="C43" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D43" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E43" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F43" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G43" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="H43" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I43" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="J43" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="L43" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="N43" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P43">
         <v>45744.0</v>
       </c>
     </row>
     <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B44" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="C44" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D44" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E44" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F44" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G44" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="H44" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I44" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="J44" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="L44" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="N44" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P44">
         <v>45433.0</v>
       </c>
       <c r="Q44" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B45" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="C45" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D45" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E45" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F45" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G45" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="H45" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I45" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="J45" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="L45" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="N45" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P45">
         <v>45470.0</v>
       </c>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B46" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="C46" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D46" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E46" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F46" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G46" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="H46" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I46" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="J46" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="K46" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="L46" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="N46" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P46">
         <v>45694.0</v>
       </c>
     </row>
     <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B47" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="C47" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D47" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E47" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F47" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G47" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="H47" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I47" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="J47" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="K47" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="L47" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="N47" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P47">
         <v>45229.0</v>
       </c>
       <c r="Q47" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
     </row>
     <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B48" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="C48" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D48" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E48" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F48" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G48" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="H48" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I48" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="J48" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="K48" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="L48" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="N48" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P48">
         <v>45316.0</v>
       </c>
       <c r="Q48" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
     </row>
     <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B49" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="C49" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D49" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E49" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F49" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G49" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="H49" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I49" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="J49" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="L49" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="N49" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P49">
         <v>45323.0</v>
       </c>
       <c r="Q49" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
     </row>
     <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B50" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="C50" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D50" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E50" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F50" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G50" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="H50" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I50" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="J50" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="L50" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="N50" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P50">
         <v>45615.0</v>
       </c>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B51" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="C51" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D51" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E51" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F51" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="G51" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="H51" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I51" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="J51" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="L51" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="N51" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P51">
         <v>44865.0</v>
       </c>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B52" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="C52" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D52" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E52" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F52" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G52" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="H52" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I52" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="J52" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="K52" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="L52" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="N52" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P52">
         <v>45643.0</v>
       </c>
     </row>
     <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B53" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="C53" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D53" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E53" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F53" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G53" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="H53" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I53" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="J53" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="K53" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="L53" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="N53" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P53">
         <v>45643.0</v>
       </c>
     </row>
     <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B54" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="C54" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D54" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E54" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F54" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G54" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="H54" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I54" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="J54" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="L54" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="N54" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P54">
         <v>45108.0</v>
       </c>
       <c r="R54" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
     </row>
     <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B55" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="C55" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D55" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E55" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F55" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G55" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="H55" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I55" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="J55" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="K55" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
       <c r="L55" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="N55" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P55">
         <v>45992.0</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B56" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="C56" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D56" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E56" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F56" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G56" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="H56" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I56" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="J56" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="L56" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="N56" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P56">
         <v>45888.0</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B57" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="C57" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D57" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E57" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F57" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G57" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="H57" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I57" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="J57" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="K57" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
       <c r="L57" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="N57" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P57">
         <v>45915.0</v>
       </c>
       <c r="Q57" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B58" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="C58" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D58" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E58" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F58" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G58" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="H58" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I58" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="J58" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="K58" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="L58" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="N58" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="P58">
         <v>45955.0</v>
       </c>
       <c r="Q58" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>608</v>
+        <v>614</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="C2" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="D2" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="E2" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="G2" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="H2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="I2" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="J2" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
       <c r="K2" t="s">
-        <v>619</v>
+        <v>625</v>
       </c>
       <c r="N2" t="s">
-        <v>620</v>
+        <v>626</v>
       </c>
       <c r="O2" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="C3" t="s">
+        <v>629</v>
+      </c>
+      <c r="D3" t="s">
+        <v>619</v>
+      </c>
+      <c r="E3" t="s">
+        <v>630</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>631</v>
+      </c>
+      <c r="G3" t="s">
+        <v>632</v>
+      </c>
+      <c r="H3" t="s">
+        <v>128</v>
+      </c>
+      <c r="I3" t="s">
         <v>623</v>
       </c>
-      <c r="D3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J3" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
       <c r="K3" t="s">
-        <v>628</v>
+        <v>634</v>
       </c>
       <c r="L3" t="s">
-        <v>629</v>
+        <v>635</v>
       </c>
       <c r="M3" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="N3" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="O3" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
       <c r="C4" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="D4" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="E4" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>637</v>
+        <v>643</v>
       </c>
       <c r="G4" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="H4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="I4" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="J4" t="s">
-        <v>639</v>
+        <v>645</v>
       </c>
       <c r="K4" t="s">
-        <v>640</v>
+        <v>646</v>
       </c>
       <c r="L4" t="s">
-        <v>641</v>
+        <v>647</v>
       </c>
       <c r="M4" t="s">
-        <v>642</v>
+        <v>648</v>
       </c>
       <c r="N4" t="s">
-        <v>643</v>
+        <v>649</v>
       </c>
       <c r="O4" t="s">
-        <v>644</v>
+        <v>650</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>645</v>
+        <v>651</v>
       </c>
       <c r="C5" t="s">
-        <v>646</v>
+        <v>652</v>
       </c>
       <c r="D5" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="E5" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="G5" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
       <c r="H5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="I5" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="J5" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="K5" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
       <c r="L5" t="s">
-        <v>652</v>
+        <v>658</v>
       </c>
       <c r="M5" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
       <c r="N5" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
       <c r="O5" t="s">
-        <v>655</v>
+        <v>661</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>656</v>
+        <v>662</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>657</v>
+        <v>663</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>660</v>
+        <v>666</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>661</v>
+        <v>667</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>662</v>
+        <v>668</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>663</v>
+        <v>669</v>
       </c>
       <c r="C2" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
       <c r="D2" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C2" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D2" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
       <c r="E2" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="F2" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="C3" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D3" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
       <c r="E3" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="F3" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E18"/>
+  <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E18" sqref="E18"/>
+      <selection activeCell="I11" sqref="I11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>331</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>674</v>
+        <v>681</v>
       </c>
       <c r="C2" t="s">
-        <v>675</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>682</v>
+      </c>
+      <c r="H2" t="s">
+        <v>683</v>
+      </c>
+      <c r="J2" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C3" t="s">
-        <v>677</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>684</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>685</v>
+      </c>
+      <c r="J3" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C4" t="s">
-        <v>679</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>686</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>687</v>
+      </c>
+      <c r="J4" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>674</v>
+        <v>681</v>
       </c>
       <c r="C5" t="s">
-        <v>681</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>688</v>
+      </c>
+      <c r="H5" t="s">
+        <v>689</v>
+      </c>
+      <c r="J5" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C6" t="s">
-        <v>683</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:5">
+        <v>690</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>691</v>
+      </c>
+      <c r="J6" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C7" t="s">
-        <v>685</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:5">
+        <v>692</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>693</v>
+      </c>
+      <c r="J7" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>687</v>
+        <v>694</v>
       </c>
       <c r="C8" t="s">
-        <v>688</v>
-[...8 lines deleted...]
-    <row r="9" spans="1:5">
+        <v>695</v>
+      </c>
+      <c r="H8" t="s">
+        <v>696</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>697</v>
+      </c>
+      <c r="J8" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C9" t="s">
-        <v>691</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:5">
+        <v>698</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>699</v>
+      </c>
+      <c r="J9" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C10" t="s">
-        <v>693</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:5">
+        <v>700</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>701</v>
+      </c>
+      <c r="J10" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C11" t="s">
-        <v>328</v>
-[...100 lines deleted...]
-        <v>696</v>
+        <v>702</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>703</v>
+      </c>
+      <c r="J11" t="s">
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
-[...13 lines deleted...]
-    <hyperlink ref="E18" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I10" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I11" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>