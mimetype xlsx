--- v6 (2026-08-22)
+++ v7 (2026-09-12)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="346">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -748,57 +748,57 @@
   <si>
     <t>WO2017139519</t>
   </si>
   <si>
     <t>Islatravir for the treatment or prophylaxis of HIV (dosing regimen less frequent than once-daily)</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>MERCK SHARP &amp; DOHME [US]</t>
   </si>
   <si>
     <t>2037-02-10</t>
   </si>
   <si>
     <t>The present invention is directed to methods for inhibition of HIV reverse transcriptase, treatment of infection by HIV, prophylaxis of infection by HIV, and the treatment, prophylaxis and/or delay in the onset or progression of AIDS or ARC by administering a compound of structural Formula (I) or a pharmaceutically acceptable salt or co-crystal thereof, wherein X is -F or -Cl, less frequently than once daily.</t>
   </si>
   <si>
     <t>MPP</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Dominican Republic, Belarus, Kazakhstan, Azerbaijan, Armenia, Mexico, South Africa, Georgia, Iran (Islamic Republic of), Ukraine, Malaysia, Botswana, Ghana, Kenya, Namibia, Tunisia, Jordan</t>
   </si>
   <si>
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Russian Federation, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, New Zealand</t>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Russian Federation, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, New Zealand</t>
   </si>
   <si>
     <t>China, El Salvador, Georgia, Nicaragua</t>
   </si>
   <si>
-    <t>Lithuania, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Hong Kong, Israel</t>
+    <t>Cyprus, Lithuania, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Hong Kong, Israel</t>
   </si>
   <si>
     <t>Argentina, China, Turkmenistan, Tajikistan, Kyrgyzstan, Philippines, World Intellectual Property Organization (WIPO), Gambia (the), Lesotho, Malawi, Mozambique, Sierra Leone, Liberia, Rwanda, Sao Tome and Principe, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Brazil</t>
   </si>
   <si>
     <t>Monaco, San Marino, Chile, Japan, Korea, Republic of, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2005090349</t>
   </si>
   <si>
     <t>Islatravir compound and analogues and their use to treat HIV</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Yamasa Corporation</t>
   </si>
   <si>
     <t>2025-03-24</t>
   </si>
   <si>
     <t>A compound which has excellent anti-HIV activity, is effective also against polypharmacy-resistant HIV strains having resistance to two or more anti-HIV drugs, especially AZT, DDI, DDC, D4T, 3TC, etc., is lowly cytotoxic, and has resistance to deactivation by adenosine deaminase. It is a 4'-C-substituted 2-haloadenosine derivative represented by the following formula [I], [II], or [III]. Also provided is a medicinal composition comprising the derivative and a pharmaceutically acceptable support. [Chemical formula 1] (In the formulae, X represents halogeno; R&lt;1&gt; represents ethynyl or cyano; and R&lt;2&gt; represents hydrogen or the atoms of a residue of phosphoric acid or a derivative thereof.)</t>
   </si>
@@ -814,201 +814,210 @@
   <si>
     <t>Lenacapavir compound and its use to treat HIV (oral and parenteral)</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc</t>
   </si>
   <si>
     <t>2037-08-17</t>
   </si>
   <si>
     <t>The present disclosure relates to novel compounds for use in the treatment of a Retroviridae viral infection including an infection caused by the HIV virus. The present disclosure also relates to intermediates for its preparation and to pharmaceutical compositions containing said novel compound.</t>
   </si>
   <si>
     <t>MPP Search, US FDA, Bilateral Licence</t>
   </si>
   <si>
     <t>Türkiye, Morocco, Brazil, China, Colombia, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Mexico, Peru, Philippines, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Sao Tome and Principe, Sudan, Eswatini, Tanzania, United Republic of, Zambia, Zimbabwe, Indonesia, Malaysia, Ukraine, South Africa, Uzbekistan</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Costa Rica, Russian Federation, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Bahamas, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Panama</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Serbia, Morocco, Argentina, China, Jordan, Philippines, India, Uganda, Egypt, Guatemala, Indonesia, Nigeria, Thailand, Ukraine, Viet Nam</t>
   </si>
   <si>
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Hong Kong, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Saudi Arabia, Panama</t>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Hong Kong, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Saudi Arabia, Panama</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Argentina, Colombia, Dominican Republic, Ecuador, Peru, Rwanda, Uganda, Bangladesh, Bolivia (Plurinational State of), Cuba, Egypt, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Paraguay, El Salvador, Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Monaco, Malta, San Marino, Chile, Japan, Korea, Republic of, Uruguay, Trinidad and Tobago</t>
   </si>
   <si>
     <t>WO2019035904</t>
   </si>
   <si>
     <t>Crystalline forms of Lenacapavir sodium salt</t>
   </si>
   <si>
     <t>Polymorphs</t>
   </si>
   <si>
     <t>2038-08-16</t>
   </si>
   <si>
     <t>Lenacapavir solid forms, including pharmaceutically acceptable salts and cocrystals of the inhibitor, as well as crystalline forms of the salts and cocrystals, for use in the treatment of a Retroviridae viral infection including an infection caused by the HIV virus. The present disclosure also relates to pharmaceutical compositions containing the novel salts, cocrystals, and crystalline forms thereof, and methods of treating or preventing a Retroviridae viral infection.</t>
   </si>
   <si>
     <t>MPP Search, US FDA</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Poland, Malta, Norway, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Poland, Malta, Norway, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Serbia, China, India</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Canada, Hong Kong</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Tunisia, Cambodia, Argentina, Bangladesh</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Luxembourg, Denmark, Monaco, Finland, Cyprus, Bulgaria, Estonia, Hungary, Iceland, Malta, San Marino, Croatia, Romania, Latvia, Lithuania, Japan, Taiwan, Province of China</t>
   </si>
   <si>
     <t>WO2020018459</t>
   </si>
   <si>
     <t>Lenacapavir use to treat multidrug resistant HIV infection in heavily treatment-experienced</t>
   </si>
   <si>
     <t>2039-07-15</t>
   </si>
   <si>
     <t>The present disclosure relates to compounds of Formula (Ia) and (Ib) or a pharmaceutically acceptable salt thereof, which are useful in the treatment of an HIV infection in heavily treatment-experienced patients with multidrug resistant HIV infection.</t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
-    <t>Australia, United States of America</t>
+    <t>Australia, Japan, United States of America</t>
   </si>
   <si>
     <t>China, Albania, Serbia, Türkiye, North Macedonia</t>
   </si>
   <si>
-    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Korea, Republic of, Taiwan, Province of China</t>
+    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Korea, Republic of, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Australia, Canada, Japan, Korea, Republic of</t>
   </si>
   <si>
     <t>WO2019161280</t>
   </si>
   <si>
     <t>Lenacapavir manufacturing processess and intermediates</t>
   </si>
   <si>
     <t>Intermediate(s); Process</t>
   </si>
   <si>
     <t>2039-02-15</t>
   </si>
   <si>
     <t>The present disclosure relates to methods and intermediates useful for preparing a compound of formula (I): (I) or a co-crystal, solvate, salt or combination thereof.</t>
   </si>
   <si>
     <t>Bilateral Licence</t>
   </si>
   <si>
-    <t>China, Türkiye, India</t>
-[...5 lines deleted...]
-    <t>Albania, Serbia, Türkiye, North Macedonia, India</t>
+    <t>China, Albania, Serbia, Türkiye, North Macedonia, India</t>
+  </si>
+  <si>
+    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong, Macao</t>
+  </si>
+  <si>
+    <t>India</t>
+  </si>
+  <si>
+    <t>Australia, Canada, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Argentina, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of, North Macedonia</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Hungary, Croatia, San Marino, Romania, Iceland, Cyprus, Lithuania, Monaco, Japan, Bahamas</t>
+  </si>
+  <si>
+    <t>WO2021108544</t>
+  </si>
+  <si>
+    <t>Lenacapavir use in HIV pre-exposure prophylaxis (PrEP)</t>
+  </si>
+  <si>
+    <t>2040-11-25</t>
+  </si>
+  <si>
+    <t>The present disclosure provides methods of preventing HIV in a subject, comprising administering to the subject a therapeutically effective amount of compounds of Formula (la) or (lb) or a pharmaceutically acceptable salt thereof, optionally in combination with one or more additional therapeutic agents. Methods of reducing the risk of acquiring HIV (e.g, HIV-1 and/or HIV-2) are also provided.</t>
+  </si>
+  <si>
+    <t>Albania, Türkiye, North Macedonia</t>
+  </si>
+  <si>
+    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, United States of America</t>
   </si>
   <si>
     <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
   </si>
   <si>
-    <t>World Intellectual Property Organization (WIPO), Argentina, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of, North Macedonia</t>
-[...23 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Japan, Korea, Republic of, United States of America</t>
+    <t>World Intellectual Property Organization (WIPO), Morocco, Tunisia, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Croatia, Iceland, Japan, Korea, Republic of, United States of America</t>
   </si>
   <si>
     <t>WO2026050628</t>
   </si>
   <si>
     <t>Lenacapavir/Islatravir tablet formulation</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2045-08-29</t>
   </si>
   <si>
     <t>The present disclosure relates to pharmaceutical compositions (e.g., tablets) comprising an human immunodeficiency virus (HIV) capsid inhibitor and a nucleoside reverse transcriptase translocation inhibitor (NRTTI), useful for the treatment of an HIV infection in a patient.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/8DkA7yyOImPCIaV5nsmlcvk8VAfKQ5yARs2bTqAN.png</t>
   </si>
@@ -2978,99 +2987,102 @@
       </c>
       <c r="B8" s="4" t="s">
         <v>288</v>
       </c>
       <c r="C8" t="s">
         <v>289</v>
       </c>
       <c r="D8" t="s">
         <v>223</v>
       </c>
       <c r="E8" t="s">
         <v>244</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>290</v>
       </c>
       <c r="G8" t="s">
         <v>291</v>
       </c>
       <c r="H8" t="s">
         <v>130</v>
       </c>
       <c r="I8" t="s">
         <v>281</v>
       </c>
+      <c r="J8" t="s">
+        <v>292</v>
+      </c>
       <c r="K8" t="s">
-        <v>271</v>
+        <v>293</v>
       </c>
       <c r="L8" t="s">
-        <v>292</v>
+        <v>282</v>
       </c>
       <c r="M8" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="N8" t="s">
-        <v>274</v>
+        <v>295</v>
       </c>
       <c r="O8" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C9" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="D9" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="E9" t="s">
         <v>244</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="G9" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="H9" t="s">
         <v>130</v>
       </c>
       <c r="I9" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="L9" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="M9" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
@@ -3084,265 +3096,265 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>207</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>210</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="C2" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="D2" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="C3" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D3" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="C4" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="D4" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>191</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="C2" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="D2" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="E2" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="F2" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="C3" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="D3" t="s">
+        <v>330</v>
+      </c>
+      <c r="E3" t="s">
         <v>327</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J7"/>
   <sheetViews>
@@ -3371,156 +3383,156 @@
       <c r="B1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>63</v>
       </c>
       <c r="C2" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="J2" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>63</v>
       </c>
       <c r="C3" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="J3" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C4" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="H4" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="J4" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>63</v>
       </c>
       <c r="C5" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="J5" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C6" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="H6" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="J6" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C7" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="H7" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="J7" t="s">
         <v>130</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>