--- v7 (2026-09-12)
+++ v8 (2026-10-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="349">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="352">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -751,84 +751,93 @@
   <si>
     <t>Islatravir for the treatment or prophylaxis of HIV (dosing regimen less frequent than once-daily)</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>MERCK SHARP &amp; DOHME [US]</t>
   </si>
   <si>
     <t>2037-02-10</t>
   </si>
   <si>
     <t>The present invention is directed to methods for inhibition of HIV reverse transcriptase, treatment of infection by HIV, prophylaxis of infection by HIV, and the treatment, prophylaxis and/or delay in the onset or progression of AIDS or ARC by administering a compound of structural Formula (I) or a pharmaceutically acceptable salt or co-crystal thereof, wherein X is -F or -Cl, less frequently than once daily.</t>
   </si>
   <si>
     <t>MPP</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Dominican Republic, Belarus, Kazakhstan, Azerbaijan, Armenia, Mexico, South Africa, Georgia, Iran (Islamic Republic of), Ukraine, Malaysia, Botswana, Ghana, Kenya, Namibia, Tunisia, Jordan</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Russian Federation, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, New Zealand</t>
   </si>
   <si>
-    <t>China, El Salvador, Georgia, Nicaragua</t>
+    <t>China, El Salvador, Georgia, Nicaragua, Gambia (the), Malawi, Sierra Leone, Liberia, Zimbabwe</t>
   </si>
   <si>
     <t>Cyprus, Lithuania, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Hong Kong, Israel</t>
   </si>
   <si>
-    <t>Argentina, China, Turkmenistan, Tajikistan, Kyrgyzstan, Philippines, World Intellectual Property Organization (WIPO), Gambia (the), Lesotho, Malawi, Mozambique, Sierra Leone, Liberia, Rwanda, Sao Tome and Principe, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Brazil</t>
+    <t>Argentina, China, Turkmenistan, Tajikistan, Kyrgyzstan, Philippines, World Intellectual Property Organization (WIPO), Brazil</t>
   </si>
   <si>
     <t>Monaco, San Marino, Chile, Japan, Korea, Republic of, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2005090349</t>
   </si>
   <si>
     <t>Islatravir compound and analogues and their use to treat HIV</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Yamasa Corporation</t>
   </si>
   <si>
     <t>2025-03-24</t>
   </si>
   <si>
     <t>A compound which has excellent anti-HIV activity, is effective also against polypharmacy-resistant HIV strains having resistance to two or more anti-HIV drugs, especially AZT, DDI, DDC, D4T, 3TC, etc., is lowly cytotoxic, and has resistance to deactivation by adenosine deaminase. It is a 4'-C-substituted 2-haloadenosine derivative represented by the following formula [I], [II], or [III]. Also provided is a medicinal composition comprising the derivative and a pharmaceutically acceptable support. [Chemical formula 1] (In the formulae, X represents halogeno; R&lt;1&gt; represents ethynyl or cyano; and R&lt;2&gt; represents hydrogen or the atoms of a residue of phosphoric acid or a derivative thereof.)</t>
   </si>
   <si>
-    <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, World Intellectual Property Organization (WIPO), Mexico</t>
-[...2 lines deleted...]
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Croatia, Romania, Latvia, Lithuania, Slovenia, Canada, Japan, United States of America, World Intellectual Property Organization (WIPO)</t>
+    <t>North Macedonia, Bosnia and Herzegovina</t>
+  </si>
+  <si>
+    <t>Portugal, Bulgaria, Hungary, Croatia, United States of America</t>
+  </si>
+  <si>
+    <t>Latvia</t>
+  </si>
+  <si>
+    <t>Türkiye, Albania, Serbia, World Intellectual Property Organization (WIPO), Mexico</t>
+  </si>
+  <si>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Ireland, Finland, Cyprus, Czechia, Estonia, Slovakia, Poland, Iceland, Romania, Lithuania, Slovenia, Canada, Japan, United States of America, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2018035359</t>
   </si>
   <si>
     <t>Lenacapavir compound and its use to treat HIV (oral and parenteral)</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc</t>
   </si>
   <si>
     <t>2037-08-17</t>
   </si>
   <si>
     <t>The present disclosure relates to novel compounds for use in the treatment of a Retroviridae viral infection including an infection caused by the HIV virus. The present disclosure also relates to intermediates for its preparation and to pharmaceutical compositions containing said novel compound.</t>
   </si>
   <si>
     <t>MPP Search, US FDA, Bilateral Licence</t>
   </si>
   <si>
     <t>Türkiye, Morocco, Brazil, China, Colombia, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Mexico, Peru, Philippines, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Sao Tome and Principe, Sudan, Eswatini, Tanzania, United Republic of, Zambia, Zimbabwe, Indonesia, Malaysia, Ukraine, South Africa, Uzbekistan</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Costa Rica, Russian Federation, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Bahamas, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Panama</t>
   </si>
@@ -2764,325 +2773,331 @@
       </c>
       <c r="B3" s="4" t="s">
         <v>234</v>
       </c>
       <c r="C3" t="s">
         <v>235</v>
       </c>
       <c r="D3" t="s">
         <v>236</v>
       </c>
       <c r="E3" t="s">
         <v>237</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>238</v>
       </c>
       <c r="G3" t="s">
         <v>239</v>
       </c>
       <c r="H3" t="s">
         <v>130</v>
       </c>
       <c r="I3" t="s">
         <v>227</v>
       </c>
+      <c r="J3" t="s">
+        <v>240</v>
+      </c>
       <c r="K3" t="s">
-        <v>119</v>
+        <v>241</v>
+      </c>
+      <c r="M3" t="s">
+        <v>242</v>
       </c>
       <c r="N3" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="O3" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C4" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D4" t="s">
         <v>236</v>
       </c>
       <c r="E4" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="G4" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="H4" t="s">
         <v>130</v>
       </c>
       <c r="I4" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="J4" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="K4" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="L4" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="M4" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="N4" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="O4" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C5" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="D5" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="E5" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="G5" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="H5" t="s">
         <v>130</v>
       </c>
       <c r="I5" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="J5" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="K5" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="L5" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="M5" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="N5" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="O5" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C6" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="D6" t="s">
         <v>223</v>
       </c>
       <c r="E6" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="G6" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="H6" t="s">
         <v>130</v>
       </c>
       <c r="I6" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="K6" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="L6" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="M6" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="N6" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="O6" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="C7" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D7" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="E7" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="G7" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="H7" t="s">
         <v>130</v>
       </c>
       <c r="I7" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="J7" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="K7" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="L7" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="M7" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="N7" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="O7" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="C8" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="D8" t="s">
         <v>223</v>
       </c>
       <c r="E8" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="G8" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="H8" t="s">
         <v>130</v>
       </c>
       <c r="I8" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="J8" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="K8" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="L8" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="M8" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="N8" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="O8" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="C9" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="D9" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="E9" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="G9" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="H9" t="s">
         <v>130</v>
       </c>
       <c r="I9" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="L9" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="M9" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
@@ -3096,265 +3111,265 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>207</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>210</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="C2" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D2" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="C3" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="D3" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="C4" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="D4" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>191</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="C2" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="D2" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="E2" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="F2" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C3" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="D3" t="s">
+        <v>333</v>
+      </c>
+      <c r="E3" t="s">
         <v>330</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J7"/>
   <sheetViews>
@@ -3383,156 +3398,156 @@
       <c r="B1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>63</v>
       </c>
       <c r="C2" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="J2" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>63</v>
       </c>
       <c r="C3" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="J3" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C4" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="H4" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="J4" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>63</v>
       </c>
       <c r="C5" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="J5" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C6" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="H6" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="J6" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C7" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="H7" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="J7" t="s">
         <v>130</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>