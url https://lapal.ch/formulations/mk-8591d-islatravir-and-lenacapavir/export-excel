--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="352">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -123,75 +132,87 @@
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
+  </si>
+  <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>MK-8591D (Islatravir and Lenacapavir)</t>
   </si>
   <si>
     <t>MK-8591D (islatravir and lenacapavir fixed dose combination)</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
+    <t>NRTTI (Nucleoside Reverse Transcriptase Translocation Inhibitor), Capsid inhibitor</t>
+  </si>
+  <si>
     <t>NRTTI + capsid inhibitor</t>
+  </si>
+  <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
   </si>
   <si>
     <t>Islatravir and Lenacapavir (ISL+LEN) is an investigational drug combination currently in clinical development for the treatment of HIV-1. Islatravir (MK-8591) is a nucleoside reverse transcriptase translocation inhibitor under evaluation in several ongoing clinical trials. Lenacapavir is a first in-class HIV-1 capsid inhibitor also being studied as a potential long-acting option in multiple ongoing studies for HIV treatment. The ISL+LEN combination is a proposed once-weekly oral fixed-dose combination regimen consisting of ISL 2mg and LEN 300mg. Once-weekly dosing has the potential to address adherence challenges versus daily oral ART. The pharmacokinetic profiles and potent antiviral activities of both ISL and LEN support their continued development as an investigational drug combination.</t>
   </si>
   <si>
     <t>Islatravir and lenacapavir (ISL+LEN) is an investigational drug combination and is not currently approved in any jurisdiction globally. The safety and efficacy of the ISL+LEN combination has not yet been established. Pivotal studies are ongoing (Phase III ISLEND-1 and ISLEND-2 studies of lenacapavir/islatravir for the treatment of virally suppressed PLHIV)</t>
   </si>
   <si>
     <t>In March 2021, Gilead Sciences and Merck announced that they have entered into an agreement to co-develop and co-commercialize long-acting treatments in HIV that combine Gilead’s investigational capsid inhibitor, lenacapavir, and Merck’s investigational nucleoside reverse transcriptase translocation inhibitor, islatravir, into a two-drug regimen with the potential to provide new treatment options for people living with HIV.
 Gilead Sciences anticipates a commercial launch of lenacapavir + islatravir for the treatment of HIV in 2027.</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB15653, https://go.drugbank.com/drugs/DB15673</t>
   </si>
   <si>
     <t>Oral</t>
   </si>
   <si>
     <t>Oral solid form</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>No delivery device</t>
@@ -302,53 +323,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -366,50 +384,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>GS-US-563-6041</t>
   </si>
   <si>
     <t>NCT05052996</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05052996</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Active, not recruiting</t>
   </si>
   <si>
     <t>Gilead Sciences</t>
   </si>
   <si>
     <t>The primary objective of this study is to evaluate the efficacy of oral weekly islatravir (ISL) in combination with lenacapavir (LEN) in virologically suppressed people with HIV (PWH) at Week 24.</t>
   </si>
   <si>
     <t>Study Evaluating the Safety and Efficacy of Islatravir in Combination With Lenacapavir in Virologically Suppressed People With HIV</t>
   </si>
@@ -510,53 +531,50 @@
   <si>
     <t>ISL 2mg + LEN 300mg once weekly</t>
   </si>
   <si>
     <t>Drug: PTM B/F/TAF</t>
   </si>
   <si>
     <t>50/200/25mg once daily</t>
   </si>
   <si>
     <t>2024-10-09</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>2030-08-01</t>
   </si>
   <si>
     <t>2026-04-17</t>
   </si>
   <si>
-    <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men, Non-pregnant individuals</t>
-[...1 lines deleted...]
-  <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 - HIV-1 RNA &lt; 50 copies/mL for ≥ 6 months before screening, as documented by:
   1. One HIV-1 RNA &lt; 50 copies/mL immediately preceding the 24 week period prior to screening.
   2. Within 24 weeks prior to screening, if HIV-1 RNA results are available, all levels must be &lt; 50 copies/mL.
   3. During the 6 to 12 months period prior to screening, transient detectable viremia ≥ 50 copies/mL is acceptable ("blip"), as long as it is not confirmed on 2 consecutive visits.
 - Plasma HIV-1 RNA levels &lt; 50 copies/mL at screening.
 - Individuals are receiving B/F/TAF for ≥ 6 months prior to screening and willing to continue until Day 1.
 - Individuals assigned female at birth and of childbearing potential who engage in heterosexual intercourse must agree to use contraception.</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Double (Participant, Investigator)</t>
   </si>
   <si>
     <t>ISLEND-2</t>
   </si>
   <si>
     <t>NCT06630299</t>
   </si>
   <si>
@@ -745,264 +763,189 @@
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2017139519</t>
   </si>
   <si>
     <t>Islatravir for the treatment or prophylaxis of HIV (dosing regimen less frequent than once-daily)</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>MERCK SHARP &amp; DOHME [US]</t>
   </si>
   <si>
     <t>2037-02-10</t>
   </si>
   <si>
     <t>The present invention is directed to methods for inhibition of HIV reverse transcriptase, treatment of infection by HIV, prophylaxis of infection by HIV, and the treatment, prophylaxis and/or delay in the onset or progression of AIDS or ARC by administering a compound of structural Formula (I) or a pharmaceutically acceptable salt or co-crystal thereof, wherein X is -F or -Cl, less frequently than once daily.</t>
   </si>
   <si>
     <t>MPP</t>
   </si>
   <si>
-    <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Dominican Republic, Belarus, Kazakhstan, Azerbaijan, Armenia, Mexico, South Africa, Georgia, Iran (Islamic Republic of), Ukraine, Malaysia, Botswana, Ghana, Kenya, Namibia, Tunisia, Jordan</t>
-[...14 lines deleted...]
-    <t>Monaco, San Marino, Chile, Japan, Korea, Republic of, World Intellectual Property Organization (WIPO)</t>
+    <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Argentina, China, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Mexico, Philippines, El Salvador, World Intellectual Property Organization (WIPO), South Africa, Georgia, Iran (Islamic Republic of), Nicaragua, Ukraine, Malaysia, Botswana, Gambia (the), Ghana, Kenya, Malawi, Namibia, Sierra Leone, Liberia, Zimbabwe, Tunisia, Brazil, Jordan</t>
+  </si>
+  <si>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Chile, Russian Federation, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Hong Kong, Israel, New Zealand</t>
   </si>
   <si>
     <t>WO2005090349</t>
   </si>
   <si>
     <t>Islatravir compound and analogues and their use to treat HIV</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Yamasa Corporation</t>
   </si>
   <si>
     <t>2025-03-24</t>
   </si>
   <si>
     <t>A compound which has excellent anti-HIV activity, is effective also against polypharmacy-resistant HIV strains having resistance to two or more anti-HIV drugs, especially AZT, DDI, DDC, D4T, 3TC, etc., is lowly cytotoxic, and has resistance to deactivation by adenosine deaminase. It is a 4'-C-substituted 2-haloadenosine derivative represented by the following formula [I], [II], or [III]. Also provided is a medicinal composition comprising the derivative and a pharmaceutically acceptable support. [Chemical formula 1] (In the formulae, X represents halogeno; R&lt;1&gt; represents ethynyl or cyano; and R&lt;2&gt; represents hydrogen or the atoms of a residue of phosphoric acid or a derivative thereof.)</t>
   </si>
   <si>
-    <t>North Macedonia, Bosnia and Herzegovina</t>
-[...11 lines deleted...]
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Ireland, Finland, Cyprus, Czechia, Estonia, Slovakia, Poland, Iceland, Romania, Lithuania, Slovenia, Canada, Japan, United States of America, World Intellectual Property Organization (WIPO)</t>
+    <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, World Intellectual Property Organization (WIPO), Mexico</t>
+  </si>
+  <si>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Croatia, Romania, Latvia, Lithuania, Slovenia, Canada, Japan, United States of America, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2018035359</t>
   </si>
   <si>
     <t>Lenacapavir compound and its use to treat HIV (oral and parenteral)</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc</t>
   </si>
   <si>
     <t>2037-08-17</t>
   </si>
   <si>
     <t>The present disclosure relates to novel compounds for use in the treatment of a Retroviridae viral infection including an infection caused by the HIV virus. The present disclosure also relates to intermediates for its preparation and to pharmaceutical compositions containing said novel compound.</t>
   </si>
   <si>
     <t>MPP Search, US FDA, Bilateral Licence</t>
   </si>
   <si>
-    <t>Türkiye, Morocco, Brazil, China, Colombia, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Mexico, Peru, Philippines, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Sao Tome and Principe, Sudan, Eswatini, Tanzania, United Republic of, Zambia, Zimbabwe, Indonesia, Malaysia, Ukraine, South Africa, Uzbekistan</t>
-[...14 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Monaco, Malta, San Marino, Chile, Japan, Korea, Republic of, Uruguay, Trinidad and Tobago</t>
+    <t>World Intellectual Property Organization (WIPO), Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Argentina, Brazil, China, Colombia, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Ecuador, Jordan, Mexico, Peru, Philippines, India, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Rwanda, Sao Tome and Principe, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Bangladesh, Bolivia (Plurinational State of), Cuba, Egypt, Guatemala, Indonesia, Malaysia, Nigeria, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Thailand, Paraguay, El Salvador, Ukraine, South Africa, Uzbekistan, Venezuela (Bolivarian Republic of), Viet Nam</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Chile, Costa Rica, Russian Federation, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Uruguay, Bahamas, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Panama, Trinidad and Tobago</t>
   </si>
   <si>
     <t>WO2019035904</t>
   </si>
   <si>
     <t>Crystalline forms of Lenacapavir sodium salt</t>
   </si>
   <si>
     <t>Polymorphs</t>
   </si>
   <si>
     <t>2038-08-16</t>
   </si>
   <si>
     <t>Lenacapavir solid forms, including pharmaceutically acceptable salts and cocrystals of the inhibitor, as well as crystalline forms of the salts and cocrystals, for use in the treatment of a Retroviridae viral infection including an infection caused by the HIV virus. The present disclosure also relates to pharmaceutical compositions containing the novel salts, cocrystals, and crystalline forms thereof, and methods of treating or preventing a Retroviridae viral infection.</t>
   </si>
   <si>
     <t>MPP Search, US FDA</t>
   </si>
   <si>
-    <t>Türkiye</t>
-[...14 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Luxembourg, Denmark, Monaco, Finland, Cyprus, Bulgaria, Estonia, Hungary, Iceland, Malta, San Marino, Croatia, Romania, Latvia, Lithuania, Japan, Taiwan, Province of China</t>
+    <t>World Intellectual Property Organization (WIPO), Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Tunisia, Cambodia, Argentina, China, India, Bangladesh</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
   </si>
   <si>
     <t>WO2020018459</t>
   </si>
   <si>
     <t>Lenacapavir use to treat multidrug resistant HIV infection in heavily treatment-experienced</t>
   </si>
   <si>
     <t>2039-07-15</t>
   </si>
   <si>
     <t>The present disclosure relates to compounds of Formula (Ia) and (Ib) or a pharmaceutically acceptable salt thereof, which are useful in the treatment of an HIV infection in heavily treatment-experienced patients with multidrug resistant HIV infection.</t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
-    <t>Australia, Japan, United States of America</t>
-[...11 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Japan, Korea, Republic of</t>
+    <t>World Intellectual Property Organization (WIPO), China, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>WO2019161280</t>
   </si>
   <si>
     <t>Lenacapavir manufacturing processess and intermediates</t>
   </si>
   <si>
     <t>Intermediate(s); Process</t>
   </si>
   <si>
     <t>2039-02-15</t>
   </si>
   <si>
     <t>The present disclosure relates to methods and intermediates useful for preparing a compound of formula (I): (I) or a co-crystal, solvate, salt or combination thereof.</t>
   </si>
   <si>
     <t>Bilateral Licence</t>
   </si>
   <si>
-    <t>China, Albania, Serbia, Türkiye, North Macedonia, India</t>
-[...14 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Hungary, Croatia, San Marino, Romania, Iceland, Cyprus, Lithuania, Monaco, Japan, Bahamas</t>
+    <t>World Intellectual Property Organization (WIPO), Argentina, China, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, India</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Bahamas, Hong Kong, Macao</t>
   </si>
   <si>
     <t>WO2021108544</t>
   </si>
   <si>
     <t>Lenacapavir use in HIV pre-exposure prophylaxis (PrEP)</t>
   </si>
   <si>
     <t>2040-11-25</t>
   </si>
   <si>
     <t>The present disclosure provides methods of preventing HIV in a subject, comprising administering to the subject a therapeutically effective amount of compounds of Formula (la) or (lb) or a pharmaceutically acceptable salt thereof, optionally in combination with one or more additional therapeutic agents. Methods of reducing the risk of acquiring HIV (e.g, HIV-1 and/or HIV-2) are also provided.</t>
   </si>
   <si>
-    <t>Albania, Türkiye, North Macedonia</t>
-[...11 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Croatia, Iceland, Japan, Korea, Republic of, United States of America</t>
+    <t>World Intellectual Property Organization (WIPO), China, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, India</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
   </si>
   <si>
     <t>WO2026050628</t>
   </si>
   <si>
     <t>Lenacapavir/Islatravir tablet formulation</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2045-08-29</t>
   </si>
   <si>
     <t>The present disclosure relates to pharmaceutical compositions (e.g., tablets) comprising an human immunodeficiency virus (HIV) capsid inhibitor and a nucleoside reverse transcriptase translocation inhibitor (NRTTI), useful for the treatment of an HIV infection in a patient.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Taiwan, Province of China, United States of America</t>
   </si>
@@ -1527,97 +1470,102 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20170817&amp;CC=WO&amp;NR=2017139519A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20050929&amp;CC=WO&amp;NR=2005090349A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180222&amp;CC=WO&amp;NR=2018035359A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190221&amp;CC=WO&amp;NR=2019035904A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20200123&amp;CC=WO&amp;NR=2020018459A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190822&amp;CC=WO&amp;NR=2019161280A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20210603&amp;CC=WO&amp;NR=2021108544A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20260305&amp;CC=WO&amp;NR=2026050628A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/8DkA7yyOImPCIaV5nsmlcvk8VAfKQ5yARs2bTqAN.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/jJlIgJP1HtPlVONl3JfEuZMN3uEcgV95T9PisSrx.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/NwrmE98AYhlH5E2GMMwMNNeHjWjYPjMURVcvp0Sl.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/gilead-and-merck-announce-phase-2-data-showing-a-treatment-switch-to-an-investigational-oral-once-weekly-combination-regimen-of-islatravir-and-lenacapavir-maintained-viral-suppression-in-adults-at-wee/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2024/gilead-and-merck-announce-phase-2-data-showing-an-investigational-oral-once-weekly-combination-regimen-of-islatravir-and-lenacapavir-maintained-viral-suppression-at-week-24" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/1005/RR8QKPiKbmiy_First-Quarter-2025-Sales-and-Earnings-FINAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gileadclinicaltrials.com/study?nctid=NCT06630299" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/1007/Ng6DcPHlG4gZ_642-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1646,168 +1594,189 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
-    </row>
-    <row r="2" spans="1:36">
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F2" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G2" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="H2" t="s">
-        <v>41</v>
-[...11 lines deleted...]
-        <v>45</v>
+        <v>46</v>
+      </c>
+      <c r="J2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K2" t="s">
+        <v>48</v>
+      </c>
+      <c r="L2" t="s">
+        <v>49</v>
       </c>
       <c r="P2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="R2" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="S2" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="T2" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="U2" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="V2" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="W2" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="X2" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>56</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>57</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>58</v>
       </c>
       <c r="AA2" t="s">
-        <v>55</v>
+        <v>59</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>60</v>
       </c>
       <c r="AC2" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>61</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>63</v>
       </c>
       <c r="AH2" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>64</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ4"/>
   <sheetViews>
@@ -1851,690 +1820,693 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>114</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="C2" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="E2" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="F2" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="G2" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="H2" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="I2" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="J2" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="M2" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="N2" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="O2" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="P2" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="X2" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="Y2" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AA2" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="AB2" t="s">
-        <v>127</v>
+        <v>134</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>135</v>
       </c>
       <c r="AE2" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="AF2" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="AG2" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AH2" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AI2" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="AJ2" t="s">
-        <v>131</v>
-[...10 lines deleted...]
-      <c r="AQ2">
+        <v>59</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>139</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>140</v>
+      </c>
+      <c r="AP2">
         <v>142</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>141</v>
+      </c>
       <c r="AR2" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>142</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>143</v>
       </c>
       <c r="AU2" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="AV2" t="s">
-        <v>137</v>
+        <v>62</v>
       </c>
       <c r="AW2" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="AX2" t="s">
-        <v>44</v>
+        <v>145</v>
       </c>
       <c r="AY2" t="s">
-        <v>138</v>
+        <v>60</v>
       </c>
       <c r="AZ2" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
+        <v>146</v>
+      </c>
+      <c r="C3" t="s">
+        <v>147</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="E3" t="s">
+        <v>149</v>
+      </c>
+      <c r="F3" t="s">
+        <v>122</v>
+      </c>
+      <c r="G3" t="s">
+        <v>123</v>
+      </c>
+      <c r="H3" t="s">
+        <v>150</v>
+      </c>
+      <c r="I3" t="s">
+        <v>151</v>
+      </c>
+      <c r="J3" t="s">
+        <v>152</v>
+      </c>
+      <c r="M3" t="s">
+        <v>153</v>
+      </c>
+      <c r="N3" t="s">
+        <v>154</v>
+      </c>
+      <c r="O3" t="s">
+        <v>155</v>
+      </c>
+      <c r="P3" t="s">
+        <v>156</v>
+      </c>
+      <c r="X3" t="s">
+        <v>157</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>158</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>159</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>160</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>161</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>135</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>136</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>137</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>162</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>137</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>163</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>59</v>
+      </c>
+      <c r="AL3" t="s">
         <v>139</v>
       </c>
-      <c r="C3" t="s">
+      <c r="AO3" t="s">
         <v>140</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="AP3">
+        <v>609</v>
+      </c>
+      <c r="AQ3" t="s">
         <v>141</v>
       </c>
-      <c r="E3" t="s">
+      <c r="AR3" t="s">
         <v>142</v>
       </c>
-      <c r="F3" t="s">
-[...11 lines deleted...]
-      <c r="J3" t="s">
+      <c r="AT3" t="s">
+        <v>164</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>165</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>62</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>51</v>
+      </c>
+      <c r="AX3" t="s">
         <v>145</v>
       </c>
-      <c r="M3" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="AY3" t="s">
-        <v>138</v>
+        <v>60</v>
       </c>
       <c r="AZ3" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
+        <v>166</v>
+      </c>
+      <c r="C4" t="s">
+        <v>167</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="E4" t="s">
+        <v>149</v>
+      </c>
+      <c r="F4" t="s">
+        <v>122</v>
+      </c>
+      <c r="G4" t="s">
+        <v>123</v>
+      </c>
+      <c r="H4" t="s">
+        <v>169</v>
+      </c>
+      <c r="I4" t="s">
+        <v>170</v>
+      </c>
+      <c r="J4" t="s">
+        <v>171</v>
+      </c>
+      <c r="M4" t="s">
+        <v>153</v>
+      </c>
+      <c r="N4" t="s">
+        <v>154</v>
+      </c>
+      <c r="O4" t="s">
+        <v>172</v>
+      </c>
+      <c r="P4" t="s">
+        <v>173</v>
+      </c>
+      <c r="X4" t="s">
+        <v>174</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>175</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>159</v>
+      </c>
+      <c r="AA4" t="s">
         <v>160</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="4" t="s">
+      <c r="AB4" t="s">
+        <v>176</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>135</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>136</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>137</v>
+      </c>
+      <c r="AG4" t="s">
         <v>162</v>
       </c>
-      <c r="E4" t="s">
+      <c r="AH4" t="s">
+        <v>137</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>177</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>59</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>178</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>140</v>
+      </c>
+      <c r="AP4">
+        <v>600</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>141</v>
+      </c>
+      <c r="AR4" t="s">
         <v>142</v>
       </c>
-      <c r="F4" t="s">
-[...78 lines deleted...]
-        <v>135</v>
+      <c r="AT4" t="s">
+        <v>143</v>
       </c>
       <c r="AU4" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="AV4" t="s">
-        <v>137</v>
+        <v>62</v>
       </c>
       <c r="AW4" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="AX4" t="s">
-        <v>44</v>
+        <v>145</v>
       </c>
       <c r="AY4" t="s">
-        <v>138</v>
+        <v>60</v>
       </c>
       <c r="AZ4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="B2" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C2" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="B3" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C3" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="B4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C4" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="B5" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C5" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B6" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C6" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -2551,553 +2523,475 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="C2" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="D2" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="E2" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="G2" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="H2" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="I2" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="J2" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="K2" t="s">
-        <v>229</v>
-[...11 lines deleted...]
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C3" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D3" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E3" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="G3" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="H3" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="I3" t="s">
-        <v>227</v>
-[...7 lines deleted...]
-      <c r="M3" t="s">
+        <v>233</v>
+      </c>
+      <c r="N3" t="s">
         <v>242</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" s="4" t="s">
+        <v>244</v>
+      </c>
+      <c r="C4" t="s">
         <v>245</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>238</v>
+      </c>
+      <c r="E4" t="s">
         <v>246</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="F4" s="5" t="s">
         <v>247</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="G4" t="s">
         <v>248</v>
       </c>
-      <c r="G4" t="s">
+      <c r="H4" t="s">
+        <v>137</v>
+      </c>
+      <c r="I4" t="s">
         <v>249</v>
       </c>
-      <c r="H4" t="s">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="N4" t="s">
         <v>250</v>
       </c>
-      <c r="J4" t="s">
+      <c r="O4" t="s">
         <v>251</v>
-      </c>
-[...13 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="C5" t="s">
+        <v>253</v>
+      </c>
+      <c r="D5" t="s">
+        <v>254</v>
+      </c>
+      <c r="E5" t="s">
+        <v>246</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="G5" t="s">
+        <v>256</v>
+      </c>
+      <c r="H5" t="s">
+        <v>137</v>
+      </c>
+      <c r="I5" t="s">
         <v>257</v>
       </c>
-      <c r="C5" t="s">
+      <c r="N5" t="s">
         <v>258</v>
       </c>
-      <c r="D5" t="s">
+      <c r="O5" t="s">
         <v>259</v>
-      </c>
-[...31 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="C6" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="D6" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="E6" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="G6" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="H6" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="I6" t="s">
-        <v>273</v>
-[...8 lines deleted...]
-        <v>276</v>
+        <v>264</v>
       </c>
       <c r="N6" t="s">
-        <v>277</v>
+        <v>265</v>
       </c>
       <c r="O6" t="s">
-        <v>278</v>
+        <v>266</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>279</v>
+        <v>267</v>
       </c>
       <c r="C7" t="s">
-        <v>280</v>
+        <v>268</v>
       </c>
       <c r="D7" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
       <c r="E7" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>282</v>
+        <v>270</v>
       </c>
       <c r="G7" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="H7" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="I7" t="s">
-        <v>284</v>
-[...11 lines deleted...]
-        <v>288</v>
+        <v>272</v>
       </c>
       <c r="N7" t="s">
-        <v>289</v>
+        <v>273</v>
       </c>
       <c r="O7" t="s">
-        <v>290</v>
+        <v>274</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>291</v>
+        <v>275</v>
       </c>
       <c r="C8" t="s">
-        <v>292</v>
+        <v>276</v>
       </c>
       <c r="D8" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="E8" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>293</v>
+        <v>277</v>
       </c>
       <c r="G8" t="s">
-        <v>294</v>
+        <v>278</v>
       </c>
       <c r="H8" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="I8" t="s">
-        <v>284</v>
-[...11 lines deleted...]
-        <v>297</v>
+        <v>272</v>
       </c>
       <c r="N8" t="s">
-        <v>298</v>
+        <v>279</v>
       </c>
       <c r="O8" t="s">
-        <v>299</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>300</v>
+        <v>281</v>
       </c>
       <c r="C9" t="s">
-        <v>301</v>
+        <v>282</v>
       </c>
       <c r="D9" t="s">
-        <v>302</v>
+        <v>283</v>
       </c>
       <c r="E9" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>303</v>
+        <v>284</v>
       </c>
       <c r="G9" t="s">
-        <v>304</v>
+        <v>285</v>
       </c>
       <c r="H9" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="I9" t="s">
-        <v>305</v>
+        <v>286</v>
       </c>
       <c r="L9" t="s">
-        <v>306</v>
+        <v>287</v>
       </c>
       <c r="M9" t="s">
-        <v>307</v>
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
@@ -3108,449 +3002,449 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>308</v>
+        <v>289</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>309</v>
+        <v>290</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>310</v>
+        <v>291</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>311</v>
+        <v>292</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>312</v>
+        <v>293</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>313</v>
+        <v>294</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>314</v>
+        <v>295</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>315</v>
+        <v>296</v>
       </c>
       <c r="C2" t="s">
-        <v>316</v>
+        <v>297</v>
       </c>
       <c r="D2" t="s">
-        <v>317</v>
+        <v>298</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>318</v>
+        <v>299</v>
       </c>
       <c r="C3" t="s">
-        <v>319</v>
+        <v>300</v>
       </c>
       <c r="D3" t="s">
-        <v>317</v>
+        <v>298</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>320</v>
+        <v>301</v>
       </c>
       <c r="C4" t="s">
-        <v>321</v>
+        <v>302</v>
       </c>
       <c r="D4" t="s">
-        <v>322</v>
+        <v>303</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>323</v>
+        <v>304</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>324</v>
+        <v>305</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>325</v>
+        <v>306</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>326</v>
+        <v>307</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>327</v>
+        <v>308</v>
       </c>
       <c r="C2" t="s">
-        <v>328</v>
+        <v>309</v>
       </c>
       <c r="D2" t="s">
-        <v>329</v>
+        <v>310</v>
       </c>
       <c r="E2" t="s">
-        <v>330</v>
+        <v>311</v>
       </c>
       <c r="F2" t="s">
-        <v>331</v>
+        <v>312</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>332</v>
+        <v>313</v>
       </c>
       <c r="C3" t="s">
-        <v>328</v>
+        <v>309</v>
       </c>
       <c r="D3" t="s">
-        <v>333</v>
+        <v>314</v>
       </c>
       <c r="E3" t="s">
-        <v>330</v>
+        <v>311</v>
       </c>
       <c r="F3" t="s">
-        <v>334</v>
+        <v>315</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>335</v>
+        <v>316</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C2" t="s">
-        <v>336</v>
+        <v>317</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>337</v>
+        <v>318</v>
       </c>
       <c r="J2" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C3" t="s">
-        <v>338</v>
+        <v>319</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="J3" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>340</v>
+        <v>321</v>
       </c>
       <c r="C4" t="s">
-        <v>341</v>
+        <v>322</v>
       </c>
       <c r="H4" t="s">
-        <v>342</v>
+        <v>323</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>343</v>
+        <v>324</v>
       </c>
       <c r="J4" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C5" t="s">
-        <v>344</v>
+        <v>325</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>345</v>
+        <v>326</v>
       </c>
       <c r="J5" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>340</v>
+        <v>321</v>
       </c>
       <c r="C6" t="s">
-        <v>346</v>
+        <v>327</v>
       </c>
       <c r="H6" t="s">
-        <v>347</v>
+        <v>328</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>348</v>
+        <v>329</v>
       </c>
       <c r="J6" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>349</v>
+        <v>330</v>
       </c>
       <c r="C7" t="s">
-        <v>350</v>
+        <v>331</v>
       </c>
       <c r="H7" t="s">
-        <v>351</v>
+        <v>332</v>
       </c>
       <c r="J7" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 