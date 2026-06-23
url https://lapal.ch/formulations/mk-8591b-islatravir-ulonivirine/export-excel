--- v0 (2026-04-25)
+++ v1 (2026-06-23)
@@ -768,57 +768,57 @@
   <si>
     <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, World Intellectual Property Organization (WIPO), Mexico</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Croatia, Romania, Latvia, Lithuania, Slovenia, Canada, Japan, United States of America, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2014058747</t>
   </si>
   <si>
     <t>Ulonivirine compound and analogues</t>
   </si>
   <si>
     <t>Arrington, Kenneth, L</t>
   </si>
   <si>
     <t>2033-10-07</t>
   </si>
   <si>
     <t>Compounds of Formula (I) are HIV reverse transcriptase inhibitors, wherein R1, R2, RE, L, M and Z are defined herein. The compounds of Formula (I) and their pharmaceutically acceptable salts are useful in the inhibition of HIV reverse transcriptase, the prophylaxis and treatment of infection by HIV and in the prophylaxis, delay in the onset or progression, and treatment of AIDS. The compounds and their salts can be employed as ingredients in pharmaceutical compositions, optionally in combination with other antivirals, immunomodulators, antibiotics or vaccines.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
-    <t>Argentina, Brazil, China, Colombia, Belarus, Azerbaijan, Armenia, Kazakhstan, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, Georgia, Jordan, Morocco, Moldova, Republic of, Mexico, Malaysia, Nicaragua, Peru, Philippines, Tunisia, Ukraine, South Africa, Honduras, India, Indonesia, Lebanon, Mongolia, Saint Lucia, Thailand, Viet Nam, Namibia, Ghana, Botswana, Kenya</t>
+    <t>Argentina, Brazil, China, Colombia, Belarus, Azerbaijan, Armenia, Kazakhstan, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, Georgia, Jordan, Morocco, Moldova, Republic of, Mexico, Malaysia, Nicaragua, Peru, Philippines, Tunisia, Ukraine, South Africa, Honduras, India, Indonesia, Iran (Islamic Republic of), Lebanon, Mongolia, Saint Lucia, Thailand, Viet Nam, Namibia, Ghana, Botswana, Kenya</t>
   </si>
   <si>
     <t>Australia, Canada, Chile, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Sweden, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Falkland Islands (Malvinas), Gibraltar, Macao, Panama, Saint Helena, Ascension and Tristan da Cunha, Trinidad and Tobago, Virgin Islands (British)</t>
   </si>
   <si>
-    <t>Dominican Republic, Ecuador, Guatemala, Algeria, Belize, Egypt, Fiji, Grenada, Iran (Islamic Republic of), Jamaica, Pakistan, El Salvador, Sri Lanka, Venezuela (Bolivarian Republic of)</t>
+    <t>Dominican Republic, Ecuador, Guatemala, Algeria, Belize, Egypt, Fiji, Grenada, Jamaica, Pakistan, El Salvador, Sri Lanka, Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
     <t>Costa Rica, Portugal, Anguilla, Barbados, Bermuda, Brunei Darussalam, Cayman Islands, Guyana, Guernsey, Jersey, Seychelles, Turks and Caicos Islands, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Tajikistan, Turkmenistan, Kyrgyzstan, Peru, Sierra Leone, Eswatini, Liberia, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Rwanda, Sudan, Lesotho, Gambia (the)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), San Marino, Monaco</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>