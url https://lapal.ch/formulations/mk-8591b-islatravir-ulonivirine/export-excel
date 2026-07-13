--- v1 (2026-06-23)
+++ v2 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -534,57 +534,57 @@
   <si>
     <t>ISL/ULO FDC</t>
   </si>
   <si>
     <t>2mg/200mg QW</t>
   </si>
   <si>
     <t>50/200/25 mg oral tablet QD</t>
   </si>
   <si>
     <t>Placebo to ISL/ULO</t>
   </si>
   <si>
     <t>Placebo for BIC/FTC/TAF</t>
   </si>
   <si>
     <t>ISL + ULO</t>
   </si>
   <si>
     <t>2x1mg QW+ 2x100mg QW</t>
   </si>
   <si>
     <t>2025-12-18</t>
   </si>
   <si>
-    <t>2026-01-16</t>
-[...5 lines deleted...]
-    <t>2030-04-25</t>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>2029-03-21</t>
+  </si>
+  <si>
+    <t>2030-04-03</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Phase 2: Is human immunodeficiency virus type 1 (HIV-1) positive with Plasma HIV-1 ribonucleic acid (RNA) ≥500 and ≤100,000 copies/mL.
 * Phase 3: Is HIV-1 positive with Plasma HIV-1 RNA ≥500 copies/mL.
 * Phase 2: Has cluster of differentiation 4-positive (CD4+) T-cell count ≥200 cells/mm\^3.
 * Is naïve to antiretroviral therapy (ART), defined as having received no prior therapy with any antiretroviral agent following a diagnosis of HIV 1 infection.
 Exclusion Criteria:
 * Has human immunodeficiency virus type 2 (HIV-2) infection.
 * Has a diagnosis of an active acquired immune deficiency syndrome (AIDS)-defining opportunistic infection.
 * Has active hepatitis C virus (HCV) or active hepatitis B virus (HBV) infection.
 * Has a history of malignancy ≤5 years prior to pro</t>
   </si>
   <si>
     <t>Primary purpose: TREATMENT
 Allocation: RANDOMIZED
 Intervention Model: PARALLEL</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Masking: DOUBLE (PARTICIPANT)
 Masking Description: Phase 2: no masking Phase 3: Participant, Sponsor, and Investigator are masked</t>
   </si>
@@ -624,50 +624,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -729,51 +732,51 @@
   <si>
     <t>MPP</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Dominican Republic, Belarus, Kazakhstan, Azerbaijan, Armenia, Mexico, South Africa, Georgia, Iran (Islamic Republic of), Ukraine, Malaysia, Botswana, Ghana, Kenya, Namibia, Tunisia, Jordan</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Russian Federation, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, New Zealand</t>
   </si>
   <si>
     <t>China, El Salvador, Georgia, Nicaragua</t>
   </si>
   <si>
     <t>Lithuania, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Hong Kong, Israel</t>
   </si>
   <si>
     <t>Argentina, China, Turkmenistan, Tajikistan, Kyrgyzstan, Philippines, World Intellectual Property Organization (WIPO), Gambia (the), Lesotho, Malawi, Mozambique, Sierra Leone, Liberia, Rwanda, Sao Tome and Principe, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Brazil</t>
   </si>
   <si>
     <t>Monaco, San Marino, Chile, Japan, Korea, Republic of, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2005090349</t>
   </si>
   <si>
-    <t>Islatravir compound and use for treating HIV</t>
+    <t>Islatravir compound and analogues and their use to treat HIV</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Yamasa Corporation</t>
   </si>
   <si>
     <t>2025-03-24</t>
   </si>
   <si>
     <t>A compound which has excellent anti-HIV activity, is effective also against polypharmacy-resistant HIV strains having resistance to two or more anti-HIV drugs, especially AZT, DDI, DDC, D4T, 3TC, etc., is lowly cytotoxic, and has resistance to deactivation by adenosine deaminase. It is a 4'-C-substituted 2-haloadenosine derivative represented by the following formula [I], [II], or [III]. Also provided is a medicinal composition comprising the derivative and a pharmaceutically acceptable support. [Chemical formula 1] (In the formulae, X represents halogeno; R&lt;1&gt; represents ethynyl or cyano; and R&lt;2&gt; represents hydrogen or the atoms of a residue of phosphoric acid or a derivative thereof.)</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, World Intellectual Property Organization (WIPO), Mexico</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Croatia, Romania, Latvia, Lithuania, Slovenia, Canada, Japan, United States of America, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2014058747</t>
   </si>
   <si>
     <t>Ulonivirine compound and analogues</t>
   </si>
@@ -844,51 +847,51 @@
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/6kxQ7pFkaLl7KqxW36VrlIZ5Fqmvo4ZW4OMulJkN.png</t>
   </si>
   <si>
     <t>islatravir and ulonivirine</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Merck &amp; Co., Inc.</t>
+    <t>Merck / MSD</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.merck.com/research/product-pipeline/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>A clinical study of islatravir and MK-8507 for people with HIV-1 (MK-8591-013) - Protocol Plain Language Summary</t>
   </si>
   <si>
     <t>1115_D1_PPLS_2024-511041-19_for pub_01May2024_V1-0_MK-8591-013-04.pdf</t>
   </si>
   <si>
     <t>resources/92zZR9GQtKSb_1115_D1_PPLS_2024-511041-19_for pub_01May2024_V1-0_MK-8591-013-04.pdf</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
@@ -2237,128 +2240,132 @@
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>181</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>183</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>184</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>185</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>186</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>187</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>188</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>189</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>190</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>191</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>192</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>193</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>194</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O4"/>
   <sheetViews>
@@ -2368,222 +2375,222 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="G2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="H2" t="s">
         <v>116</v>
       </c>
       <c r="I2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="J2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="K2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="L2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="M2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="N2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="O2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="G3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="H3" t="s">
         <v>116</v>
       </c>
       <c r="I3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="K3" t="s">
         <v>153</v>
       </c>
       <c r="N3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="O3" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C4" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E4" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="G4" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="H4" t="s">
         <v>116</v>
       </c>
       <c r="I4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="J4" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="K4" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="L4" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="M4" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="N4" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="O4" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -2592,235 +2599,235 @@
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="I2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D2" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E2" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E10"/>
   <sheetViews>
@@ -2837,74 +2844,74 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>172</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C3" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D3" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>47</v>
       </c>
       <c r="C4" t="s">
         <v>173</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>47</v>
       </c>
       <c r="C5" t="s">
         <v>175</v>
@@ -2924,85 +2931,85 @@
         <v>175</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" t="s">
         <v>177</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C8" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D8" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C9" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D9" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C10" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D10" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 