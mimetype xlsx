--- v2 (2026-07-13)
+++ v3 (2026-08-02)
@@ -780,51 +780,51 @@
   <si>
     <t>Ulonivirine compound and analogues</t>
   </si>
   <si>
     <t>Arrington, Kenneth, L</t>
   </si>
   <si>
     <t>2033-10-07</t>
   </si>
   <si>
     <t>Compounds of Formula (I) are HIV reverse transcriptase inhibitors, wherein R1, R2, RE, L, M and Z are defined herein. The compounds of Formula (I) and their pharmaceutically acceptable salts are useful in the inhibition of HIV reverse transcriptase, the prophylaxis and treatment of infection by HIV and in the prophylaxis, delay in the onset or progression, and treatment of AIDS. The compounds and their salts can be employed as ingredients in pharmaceutical compositions, optionally in combination with other antivirals, immunomodulators, antibiotics or vaccines.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
     <t>Argentina, Brazil, China, Colombia, Belarus, Azerbaijan, Armenia, Kazakhstan, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, Georgia, Jordan, Morocco, Moldova, Republic of, Mexico, Malaysia, Nicaragua, Peru, Philippines, Tunisia, Ukraine, South Africa, Honduras, India, Indonesia, Iran (Islamic Republic of), Lebanon, Mongolia, Saint Lucia, Thailand, Viet Nam, Namibia, Ghana, Botswana, Kenya</t>
   </si>
   <si>
     <t>Australia, Canada, Chile, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Sweden, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Falkland Islands (Malvinas), Gibraltar, Macao, Panama, Saint Helena, Ascension and Tristan da Cunha, Trinidad and Tobago, Virgin Islands (British)</t>
   </si>
   <si>
     <t>Dominican Republic, Ecuador, Guatemala, Algeria, Belize, Egypt, Fiji, Grenada, Jamaica, Pakistan, El Salvador, Sri Lanka, Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
-    <t>Costa Rica, Portugal, Anguilla, Barbados, Bermuda, Brunei Darussalam, Cayman Islands, Guyana, Guernsey, Jersey, Seychelles, Turks and Caicos Islands, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar</t>
+    <t>Costa Rica, Anguilla, Barbados, Bermuda, Brunei Darussalam, Cayman Islands, Guyana, Guernsey, Jersey, Seychelles, Turks and Caicos Islands, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Tajikistan, Turkmenistan, Kyrgyzstan, Peru, Sierra Leone, Eswatini, Liberia, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Rwanda, Sudan, Lesotho, Gambia (the)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), San Marino, Monaco</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Ulonivirine compound and combinations with another anti-HIV drug, including islatravir</t>
   </si>