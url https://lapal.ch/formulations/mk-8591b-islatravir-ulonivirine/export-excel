--- v3 (2026-08-02)
+++ v4 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="288">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>MK-8591B (islatravir + ulonivirine)</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>NRTTI+NNRTI</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Oral</t>
   </si>
   <si>
     <t>Oral solid form</t>
   </si>
@@ -570,63 +579,78 @@
 * Phase 3: Is HIV-1 positive with Plasma HIV-1 RNA ≥500 copies/mL.
 * Phase 2: Has cluster of differentiation 4-positive (CD4+) T-cell count ≥200 cells/mm\^3.
 * Is naïve to antiretroviral therapy (ART), defined as having received no prior therapy with any antiretroviral agent following a diagnosis of HIV 1 infection.
 Exclusion Criteria:
 * Has human immunodeficiency virus type 2 (HIV-2) infection.
 * Has a diagnosis of an active acquired immune deficiency syndrome (AIDS)-defining opportunistic infection.
 * Has active hepatitis C virus (HCV) or active hepatitis B virus (HBV) infection.
 * Has a history of malignancy ≤5 years prior to pro</t>
   </si>
   <si>
     <t>Primary purpose: TREATMENT
 Allocation: RANDOMIZED
 Intervention Model: PARALLEL</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Masking: DOUBLE (PARTICIPANT)
 Masking Description: Phase 2: no masking Phase 3: Participant, Sponsor, and Investigator are masked</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Protocol Plain Language Summary</t>
   </si>
   <si>
     <t>https://trialstransparency.merckclinicaltrials.com/Upload/1115_D1_PPLS_2024-511041-19_for%20pub_01May2024_V1-0_MK-8591-013-04.pdf</t>
+  </si>
+  <si>
+    <t>Merck's link to clinical trial NCT06891066</t>
+  </si>
+  <si>
+    <t>https://www.merckclinicaltrials.com/trial/nct06891066/</t>
   </si>
   <si>
     <t>IAS 2025: Once-weekly oral ART with ulonivirine plus islatravir: 24-week phase 2 results</t>
   </si>
   <si>
     <t>https://i-base.info/htb/51965</t>
   </si>
   <si>
     <t>Ulonivirine Shows Promise for Weekly Oral HIV Treatment - POZ - July 2025</t>
   </si>
   <si>
     <t>https://www.poz.com/article/ulonivirine-shows-promise-weekly-oral-hiv-treatment</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
@@ -829,78 +853,81 @@
     <t>Ulonivirine compound and combinations with another anti-HIV drug, including islatravir</t>
   </si>
   <si>
     <t>The invention relates to a combination comprising an effective amount of a 5-Phenoxy-3H-pyrimidin-4-one derivative (Ia) or a pharmaceutically acceptable salt thereof and one or more anti-HIV agent. The invention further relates to use of said combination for the prophylaxis or treatment of infection by HIV or for the prophylaxis, treatment, or delay in the onset of AIDS in a subject in need thereof.</t>
   </si>
   <si>
     <t>Compound, Combination</t>
   </si>
   <si>
     <t>MERCK SHARP &amp; DOHME CORP</t>
   </si>
   <si>
     <t>2033-09-29</t>
   </si>
   <si>
     <t>Granted in: AR, ARIPO (BW, GH, KE, NA), BR, CL, CN, CO, CR, DO, DZ, EAPO (AM, AZ, BY, KZ, RU), EP (AL, AT, BE, BG, CH, CY, CZ, DE, DK, EE, ES, FI, FR, GB, GR, HR, HU, IE, IS, IT, LI, LT, LU, LV, MC, MK, MT, NL, NO, PL, PT, RO, RS, SE, SI, SK, SM, TR, BA, ME), FK, GD, GE, GI, GT, HK, HN, ID, IN, IR, JO, JP, KR, LB, LC, MA, MD, MN, MO, MX, MY, NI, NG, NZ, PE, PH, SG, SH, TN, TW, TT, UA, US, VG, VN, ZA
 Pending in:  AI, BB, BM, BN, BZ, EC, EG, FJ, GC, GG, GY, JE, JM, LK, KY, PA, PK, SC, SV, TC, TH, VE</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/6kxQ7pFkaLl7KqxW36VrlIZ5Fqmvo4ZW4OMulJkN.png</t>
+    <t>https://lapal.ch/storage/illustrations/QosKOc02gzbubeQCveh5yt8gOxYfvce1MkXP2utZ.png</t>
   </si>
   <si>
     <t>islatravir and ulonivirine</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Merck / MSD</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.merck.com/research/product-pipeline/</t>
   </si>
   <si>
     <t>United States</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>A clinical study of islatravir and MK-8507 for people with HIV-1 (MK-8591-013) - Protocol Plain Language Summary</t>
   </si>
   <si>
     <t>1115_D1_PPLS_2024-511041-19_for pub_01May2024_V1-0_MK-8591-013-04.pdf</t>
   </si>
   <si>
     <t>resources/92zZR9GQtKSb_1115_D1_PPLS_2024-511041-19_for pub_01May2024_V1-0_MK-8591-013-04.pdf</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Matthews RP, Patel M, Liu W, Liu Y, Rondón JC, Vargo RC, Stoch SA, Iwamoto M.2025.&lt;/p&gt;&lt;p&gt;&lt;a href="https://journals.asm.org/doi/10.1128/aac.01553-24" rel="noopener noreferrer" target="_blank"&gt;Pharmacokinetics of islatravir in participants with moderate hepatic impairment. &lt;/a&gt;&lt;/p&gt;&lt;p&gt;Antimicrob Agents Chemother69:e01553-24.https://doi.org/10.1128/aac.01553-24&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;Islatravir (ISL) is a nucleoside reverse transcriptase translocation inhibitor in development for the treatment of HIV-1 infection. People living with HIV are at risk of liver disease. ISL is metabolized by adenosine deaminase (ADA), which is expressed in the liver; thus, ISL pharmacokinetics (PK) may be affected by hepatic impairment. This study evaluated the effect of moderate hepatic impairment on ISL PK. This nonrandomized, open-label, phase 1 study (MK-8591-030) evaluated the effects of a single oral dose of ISL 60 mg in HIV-seronegative adults with moderate hepatic insufficiency (&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;n&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;&amp;nbsp;= 6) and matched healthy adult participants (&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;n&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;&amp;nbsp;= 6). Blood samples for plasma ISL and 4′-ethynyl-2-fluoro-2′deoxyinosine (M4) and peripheral blood mononuclear cell (PBMC) ISL-triphosphate (ISL-TP) were collected at multiple time points through 672 h, and safety was monitored throughout. Modest decreases in maximum measured concentration (&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;C&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;max) and area under the concentration-time curve (AUC) of plasma ISL and AUC of PBMC ISL-TP were observed in participants with moderate hepatic impairment versus matched healthy participants, while ISL-TP&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;C&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;max&amp;nbsp;was relatively unchanged. In contrast, plasma M4 was modestly increased in the moderate hepatic impairment group, suggesting that hepatic impairment may result in increased metabolism of ISL to M4 via ADA. The clinical relevance of the overall modest changes in M4, ISL, and ISL-TP levels with moderate hepatic impairment will be contextualized once exposure response data from ongoing clinical studies are available to elucidate the thresholds for clinical efficiency. A single oral dose of ISL 60 mg was generally well tolerated in both groups.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Schürmann D, Jackson Rudd D, Schaeffer A, et al. &lt;a href="https://pubmed.ncbi.nlm.nih.gov/34654041/" rel="noopener noreferrer" target="_blank"&gt;Single Oral Doses of MK-8507, a Novel Non-Nucleoside Reverse Transcriptase Inhibitor, Suppress HIV-1 RNA for a Week&lt;/a&gt;.&amp;nbsp;J Acquir Immune Defic Syndr. 2022;89(2):191-198. doi:10.1097/QAI.0000000000002834&lt;/p&gt;</t>
   </si>
@@ -1276,126 +1303,129 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04564547" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06891066" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07266831" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trialstransparency.merckclinicaltrials.com/Upload/1115_D1_PPLS_2024-511041-19_for%20pub_01May2024_V1-0_MK-8591-013-04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/51965" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poz.com/article/ulonivirine-shows-promise-weekly-oral-hiv-treatment" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trialstransparency.merckclinicaltrials.com/Upload/1115_D1_PPLS_2024-511041-19_for%20pub_01May2024_V1-0_MK-8591-013-04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merckclinicaltrials.com/trial/nct06891066/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/51965" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poz.com/article/ulonivirine-shows-promise-weekly-oral-hiv-treatment" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20170817&amp;CC=WO&amp;NR=2017139519A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20050929&amp;CC=WO&amp;NR=2005090349A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140417&amp;CC=WO&amp;NR=2014058747A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/6kxQ7pFkaLl7KqxW36VrlIZ5Fqmvo4ZW4OMulJkN.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/QosKOc02gzbubeQCveh5yt8gOxYfvce1MkXP2utZ.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/92zZR9GQtKSb_1115_D1_PPLS_2024-511041-19_for pub_01May2024_V1-0_MK-8591-013-04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trialstransparency.merckclinicaltrials.com/Upload/1115_D1_PPLS_2024-511041-19_for%20pub_01May2024_V1-0_MK-8591-013-04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/51965" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/51965" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poz.com/article/ulonivirine-shows-promise-weekly-oral-hiv-treatment" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/1040/92zZR9GQtKSb_1115_D1_PPLS_2024-511041-19_for%20pub_01May2024_V1-0_MK-8591-013-04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/51965" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1451,101 +1481,108 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I2" t="s">
-        <v>36</v>
-[...8 lines deleted...]
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N2" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P2" t="s">
         <v>39</v>
       </c>
-      <c r="U2" t="s">
-[...5 lines deleted...]
-      <c r="W2" t="s">
+      <c r="Q2" t="s">
+        <v>39</v>
+      </c>
+      <c r="R2" t="s">
+        <v>39</v>
+      </c>
+      <c r="S2" t="s">
         <v>42</v>
       </c>
-      <c r="Y2" s="1"/>
-[...1 lines deleted...]
-      <c r="AF2" t="s">
+      <c r="X2" t="s">
         <v>43</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="Y2" s="1" t="s">
         <v>44</v>
+      </c>
+      <c r="Z2" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ4"/>
   <sheetViews>
@@ -1589,680 +1626,711 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="G2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="H2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="I2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="J2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="M2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="N2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="O2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="P2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="Q2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="R2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="S2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="T2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="X2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="Y2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="AB2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="AC2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="AD2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="AE2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AF2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AH2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AI2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AJ2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AK2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AM2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AO2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AP2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ2">
         <v>161</v>
       </c>
       <c r="AR2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AS2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AU2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AW2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AX2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="AY2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AZ2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E3" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="F3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="G3" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="H3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="I3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="J3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="M3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="N3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="O3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="P3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="Q3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="R3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="X3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="Y3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="Z3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AA3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AD3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AE3" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AF3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AG3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AH3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AI3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AJ3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AK3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AM3" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AP3" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ3">
         <v>150</v>
       </c>
       <c r="AR3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AS3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AU3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AW3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AX3" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="AY3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AZ3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
+        <v>149</v>
+      </c>
+      <c r="C4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="E4" t="s">
+        <v>152</v>
+      </c>
+      <c r="F4" t="s">
+        <v>153</v>
+      </c>
+      <c r="G4" t="s">
+        <v>103</v>
+      </c>
+      <c r="H4" t="s">
+        <v>154</v>
+      </c>
+      <c r="I4" t="s">
+        <v>155</v>
+      </c>
+      <c r="J4" t="s">
+        <v>156</v>
+      </c>
+      <c r="M4" t="s">
+        <v>157</v>
+      </c>
+      <c r="N4" t="s">
+        <v>158</v>
+      </c>
+      <c r="O4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P4" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>160</v>
+      </c>
+      <c r="S4" t="s">
+        <v>161</v>
+      </c>
+      <c r="U4" t="s">
+        <v>162</v>
+      </c>
+      <c r="V4" t="s">
+        <v>163</v>
+      </c>
+      <c r="X4" t="s">
+        <v>164</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>165</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>166</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>167</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>145</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG4" t="s">
         <v>146</v>
       </c>
-      <c r="C4" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="AH4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AI4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AJ4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AK4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AM4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AP4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ4">
         <v>570</v>
       </c>
       <c r="AR4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AS4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AT4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AU4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AV4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AW4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AX4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="AY4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AZ4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>47</v>
+        <v>176</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>50</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B2" t="s">
-        <v>173</v>
+        <v>50</v>
       </c>
       <c r="C2" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>179</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>180</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B3" t="s">
-        <v>175</v>
+        <v>50</v>
       </c>
       <c r="C3" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>181</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>182</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B4" t="s">
-        <v>177</v>
+        <v>50</v>
       </c>
       <c r="C4" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>183</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" t="s">
+        <v>185</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>186</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...1 lines deleted...]
-    <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
@@ -2270,791 +2338,784 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="C2" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="D2" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="E2" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="G2" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="H2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="I2" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="J2" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="K2" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="L2" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="M2" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="N2" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="O2" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="C3" t="s">
+        <v>232</v>
+      </c>
+      <c r="D3" t="s">
+        <v>233</v>
+      </c>
+      <c r="E3" t="s">
+        <v>234</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="G3" t="s">
+        <v>236</v>
+      </c>
+      <c r="H3" t="s">
+        <v>119</v>
+      </c>
+      <c r="I3" t="s">
         <v>224</v>
       </c>
-      <c r="D3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="N3" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="O3" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="C4" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="D4" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="E4" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="G4" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="H4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="I4" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="J4" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="K4" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="L4" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="M4" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="N4" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="O4" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="C2" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="D2" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="E2" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="F2" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="I2" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="C2" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="C2" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="D2" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="E2" t="s">
-        <v>265</v>
+        <v>273</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E10"/>
+  <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E7" sqref="E7"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>47</v>
+        <v>176</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>274</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="C2" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-        <v>269</v>
+        <v>276</v>
+      </c>
+      <c r="H2" t="s">
+        <v>277</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="J2" t="s">
+        <v>119</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="C3" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>280</v>
+      </c>
+      <c r="H3" t="s">
+        <v>281</v>
+      </c>
+      <c r="J3" t="s">
+        <v>119</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="C4" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>183</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="J4" t="s">
+        <v>119</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>279</v>
       </c>
       <c r="C5" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>282</v>
+      </c>
+      <c r="H5" t="s">
+        <v>283</v>
+      </c>
+      <c r="J5" t="s">
+        <v>119</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>279</v>
       </c>
       <c r="C6" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>284</v>
+      </c>
+      <c r="H6" t="s">
+        <v>285</v>
+      </c>
+      <c r="J6" t="s">
+        <v>119</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>47</v>
+        <v>279</v>
       </c>
       <c r="C7" t="s">
-        <v>177</v>
-[...44 lines deleted...]
-        <v>278</v>
+        <v>286</v>
+      </c>
+      <c r="H7" t="s">
+        <v>287</v>
+      </c>
+      <c r="J7" t="s">
+        <v>119</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...3 lines deleted...]
-    <hyperlink ref="E7" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>