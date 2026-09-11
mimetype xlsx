--- v4 (2026-08-22)
+++ v5 (2026-09-11)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="288">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="292">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -324,99 +324,99 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
-    <t>8591-013</t>
+    <t>IMAGINE-DR</t>
   </si>
   <si>
     <t>NCT04564547</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04564547</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Merck Sharp &amp; Dohme LLC</t>
   </si>
   <si>
     <t>This is a randomized, controlled, double-blind, study to evaluate the safety and tolerability of islatravir (ISL) + ulonivirine based on review of the accumulated safety data, in adult participants with human immunodeficiency virus type 1 (HIV-1) who have been virologically suppressed for ≥6 months on bictegravir/emtricitabine/tenofovir alafenamide (BIC/FTC/TAF) once-daily.</t>
   </si>
   <si>
     <t>Dose Ranging, Switch Study of Islatravir (ISL) and Ulonivirine (MK-8507) Once-Weekly in Virologically-Suppressed Adults With Human Immunodeficiency Virus Type 1 (HIV-1) [MK-8591-013]</t>
   </si>
   <si>
     <t>United States of America, France, Switzerland</t>
   </si>
   <si>
     <t>ISL+ULO</t>
   </si>
   <si>
     <t>20mg+100mg QW</t>
   </si>
   <si>
     <t>20mg+200mg QW</t>
   </si>
   <si>
     <t>20mg+400mg QW</t>
   </si>
   <si>
     <t>BIC/FTC/TAF</t>
   </si>
   <si>
     <t>50 mg/200 mg/25 mg QD</t>
   </si>
   <si>
     <t>2021-03-09</t>
   </si>
   <si>
-    <t>2025-02-10</t>
+    <t>2026-01-08</t>
   </si>
   <si>
     <t>2025-01-30</t>
   </si>
   <si>
     <t>Adults, Cisgender women, Non-lactating individuals, Cisgender men, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Is HIV-1 positive with plasma HIV-1 RNA \&lt;50 copies/mL at screening
 * Has been virologically suppressed on BIC/FTC/TAF for ≥6 months
 * Has a screening CD4+ T-cell count \&gt;200 cells/mm\^3 (completed by the central laboratory)
 * Is male or female, at least 18 years of age, at the time of signing the informed consent
 * female participant is eligible to participate if she is not pregnant or breastfeeding, and at least one of the following conditions applies:
 * Is not a woman of childbearing potential (WOCBP)
 * Is a WOCBP and using a contraceptive method that is highly effective (with a failure rate of \&lt;1% per year), or be abstinent from heterosexual intercourse as their preferred and usual lifestyle (abstinent on a long term and persistent basis)
@@ -543,51 +543,51 @@
   <si>
     <t>ISL/ULO FDC</t>
   </si>
   <si>
     <t>2mg/200mg QW</t>
   </si>
   <si>
     <t>50/200/25 mg oral tablet QD</t>
   </si>
   <si>
     <t>Placebo to ISL/ULO</t>
   </si>
   <si>
     <t>Placebo for BIC/FTC/TAF</t>
   </si>
   <si>
     <t>ISL + ULO</t>
   </si>
   <si>
     <t>2x1mg QW+ 2x100mg QW</t>
   </si>
   <si>
     <t>2025-12-18</t>
   </si>
   <si>
-    <t>2026-06-04</t>
+    <t>2026-08-07</t>
   </si>
   <si>
     <t>2029-03-21</t>
   </si>
   <si>
     <t>2030-04-03</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Phase 2: Is human immunodeficiency virus type 1 (HIV-1) positive with Plasma HIV-1 ribonucleic acid (RNA) ≥500 and ≤100,000 copies/mL.
 * Phase 3: Is HIV-1 positive with Plasma HIV-1 RNA ≥500 copies/mL.
 * Phase 2: Has cluster of differentiation 4-positive (CD4+) T-cell count ≥200 cells/mm\^3.
 * Is naïve to antiretroviral therapy (ART), defined as having received no prior therapy with any antiretroviral agent following a diagnosis of HIV 1 infection.
 Exclusion Criteria:
 * Has human immunodeficiency virus type 2 (HIV-2) infection.
 * Has a diagnosis of an active acquired immune deficiency syndrome (AIDS)-defining opportunistic infection.
 * Has active hepatitis C virus (HCV) or active hepatitis B virus (HBV) infection.
 * Has a history of malignancy ≤5 years prior to pro</t>
   </si>
   <si>
     <t>Primary purpose: TREATMENT
 Allocation: RANDOMIZED
 Intervention Model: PARALLEL</t>
   </si>
   <si>
@@ -923,50 +923,62 @@
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Matthews RP, Patel M, Liu W, Liu Y, Rondón JC, Vargo RC, Stoch SA, Iwamoto M.2025.&lt;/p&gt;&lt;p&gt;&lt;a href="https://journals.asm.org/doi/10.1128/aac.01553-24" rel="noopener noreferrer" target="_blank"&gt;Pharmacokinetics of islatravir in participants with moderate hepatic impairment. &lt;/a&gt;&lt;/p&gt;&lt;p&gt;Antimicrob Agents Chemother69:e01553-24.https://doi.org/10.1128/aac.01553-24&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;Islatravir (ISL) is a nucleoside reverse transcriptase translocation inhibitor in development for the treatment of HIV-1 infection. People living with HIV are at risk of liver disease. ISL is metabolized by adenosine deaminase (ADA), which is expressed in the liver; thus, ISL pharmacokinetics (PK) may be affected by hepatic impairment. This study evaluated the effect of moderate hepatic impairment on ISL PK. This nonrandomized, open-label, phase 1 study (MK-8591-030) evaluated the effects of a single oral dose of ISL 60 mg in HIV-seronegative adults with moderate hepatic insufficiency (&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;n&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;&amp;nbsp;= 6) and matched healthy adult participants (&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;n&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;&amp;nbsp;= 6). Blood samples for plasma ISL and 4′-ethynyl-2-fluoro-2′deoxyinosine (M4) and peripheral blood mononuclear cell (PBMC) ISL-triphosphate (ISL-TP) were collected at multiple time points through 672 h, and safety was monitored throughout. Modest decreases in maximum measured concentration (&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;C&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;max) and area under the concentration-time curve (AUC) of plasma ISL and AUC of PBMC ISL-TP were observed in participants with moderate hepatic impairment versus matched healthy participants, while ISL-TP&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;C&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;max&amp;nbsp;was relatively unchanged. In contrast, plasma M4 was modestly increased in the moderate hepatic impairment group, suggesting that hepatic impairment may result in increased metabolism of ISL to M4 via ADA. The clinical relevance of the overall modest changes in M4, ISL, and ISL-TP levels with moderate hepatic impairment will be contextualized once exposure response data from ongoing clinical studies are available to elucidate the thresholds for clinical efficiency. A single oral dose of ISL 60 mg was generally well tolerated in both groups.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Schürmann D, Jackson Rudd D, Schaeffer A, et al. &lt;a href="https://pubmed.ncbi.nlm.nih.gov/34654041/" rel="noopener noreferrer" target="_blank"&gt;Single Oral Doses of MK-8507, a Novel Non-Nucleoside Reverse Transcriptase Inhibitor, Suppress HIV-1 RNA for a Week&lt;/a&gt;.&amp;nbsp;J Acquir Immune Defic Syndr. 2022;89(2):191-198. doi:10.1097/QAI.0000000000002834&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Background:&amp;nbsp;MK-8507 is a novel HIV-1 non-nucleoside reverse transcriptase inhibitor being developed for treatment of HIV-1 infection. MK-8507 has high antiviral potency in vitro and pharmacokinetic (PK) properties that support once-weekly dosing.&lt;/p&gt;&lt;p&gt;Setting:&amp;nbsp;A phase 1, open-label, proof-of-concept study was conducted in treatment-naive adults with HIV-1 infection to assess monotherapy antiviral activity.&lt;/p&gt;&lt;p&gt;Methods:&amp;nbsp;In 3 sequential panels, participants aged 18-60 years with baseline plasma HIV-1 RNA ≥10,000 copies/mL and CD4+ T-cell count &amp;gt;200/mm3 received a single oral dose of 40, 80, or 600 mg MK-8507 in the fasted state. Participants were assessed for HIV-1 RNA for at least 7 days, PKs for 14 days, and safety and tolerability for 21 days postdose.&lt;/p&gt;&lt;p&gt;Results:&amp;nbsp;A total of 18 participants were enrolled (6 per panel). The mean 7-day postdose HIV-1 RNA reduction ranged from ∼1.2 to ∼1.5 log10 copies/mL across the doses assessed. One patient had a viral rebound associated with emergence of an F227C reverse transcriptase variant (per chain-termination method sequencing) 14 days postdose; this variant was found in a second participant by ultra-deep sequencing as an emerging minority variant. MK-8507 PKs were generally dose-proportional and similar to observations in participants without HIV-1 infection in prior studies; mean MK-8507 half life was 56-69 hours in this study. MK-8507 was generally well tolerated at all doses.&lt;/p&gt;&lt;p&gt;Conclusions:&amp;nbsp;The robust antiviral activity, PK, and tolerability of MK-8507 support its continued development as part of a complete once weekly oral regimen for HIV-1 treatment; combination therapy could mitigate the emergence of resistance-associated variants.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Ankrom W, Jackson Rudd D, Schaeffer A, et al. &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/34516246/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;Pharmacokinetic and Safety Profile of the Novel HIV Nonnucleoside Reverse Transcriptase Inhibitor MK-8507 in Adults without HIV&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Antimicrob Agents Chemother&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2021;65(12):e0093521. doi:10.1128/AAC.00935-21&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;MK-8507 is a novel HIV-1 nonnucleoside reverse transcriptase inhibitor in clinical development with potential for once-weekly oral administration for the treatment of HIV-1 infection. Two randomized, double-blind, placebo-controlled phase 1 studies in adults without HIV-1 evaluated the safety, tolerability, and pharmacokinetics of single and multiple doses of MK-8507; drug interaction with midazolam (a cytochrome P450 3A4 substrate) and food effect were also assessed. In study 1, 16 participants received oral ascending single doses of MK-8507 (2 to 400 mg) or placebo in an alternating fashion. In study 2, 24 participants received ascending single doses of MK-8507 (400 to 1,200 mg) or placebo and multiple doses (once weekly for 3 weeks) of MK-8507 (100 to 400 mg) or placebo. MK-8507 pharmacokinetics were approximately dose proportional at 2 to 1,200 mg. MK-8507 had a time to maximum concentration of 2 to 7 h and a mean terminal half-life of ∼58 to 84 h. MK-8507 doses of ≥100 mg achieved a plasma concentration at 168 h postdose (7 days) associated with antiviral efficacy. A high-fat meal had no clinically meaningful effect on MK-8507 pharmacokinetics, and MK-8507 400 mg once weekly had no clinically meaningful effect on midazolam pharmacokinetics. Single and multiple doses of MK-8507 were generally well tolerated. No trends with dose and no clinically meaningful changes were observed in vital signs, electrocardiograms, and laboratory safety tests. The pharmacokinetics and safety data are supportive of once-weekly oral administration and support further clinical investigation of MK-8507 for the treatment of HIV-1 infection.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Gillespie G, Jackson Rudd D, Zhang S, et al. &lt;a href="https://pubmed.ncbi.nlm.nih.gov/34435371/" rel="noopener noreferrer" target="_blank"&gt;Fluoride Pharmacokinetics in Urine and Plasma Following Multiple Doses of MK-8507, an Investigational, Oral, Once-Weekly Nonnucleoside Reverse Transcriptase Inhibitor&lt;/a&gt;.&amp;nbsp;J Clin Pharmacol. 2022;62(2):199-205. doi:10.1002/jcph.1957&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;MK-8507 is an investigational HIV-1 nonnucleoside reverse transcriptase inhibitor being developed for the treatment of HIV-1 infection. MK-8507 contains 2 trifluoromethyl groups that may result in fluoride release through metabolism, but the extent of MK-8507-related fluoride release in humans has yet to be determined. This double-blind, placebo-controlled, 2-period, parallel-group, multiple-dose trial in healthy participants without HIV-1 who were administered a fluoride-restricted diet and once-weekly doses of MK-8507 aimed to estimate the relationship between MK-8507 dose and fluoride exposure. A total of 15 adult male and 3 adult female (of non-childbearing potential) participants were randomized to receive MK-8507 200 mg (n = 6), MK-8507 800 mg (n = 6), or placebo (n = 6). Change from baseline in mean daily fluoride excretion averaged over 7 days following the administration of MK-8507 200 mg resulted in a net mean increase of 19.8 μmol (90% confidence interval, 12.2-27.4) relative to placebo and did not exceed 57 μmol, a threshold related to the mean difference between the daily reference dose set by the US Environmental Protection Agency and the average dietary fluoride intake in the United States. However, daily urinary fluoride excretion exceeded the threshold following administration of 800 mg MK-8507 (75.1 μmol [90% confidence interval, 67.5-82.7]). Assuming a linear relationship between MK-8507 dose and estimated mean daily fluoride released at steady-state, data interpolation suggests that the US Environmental Protection Agency reference dose for fluoride would not be exceeded in most patients when administering MK-8507 at doses currently under clinical investigation (≤400 mg once weekly).&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Islatravir plus ulonivirine shows promise for weekly oral HIV treatment</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>AIDSmap</t>
+  </si>
+  <si>
+    <t>https://www.aidsmap.com/news/jul-2026/islatravir-plus-ulonivirine-shows-promise-weekly-oral-hiv-treatment</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1327,51 +1339,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trialstransparency.merckclinicaltrials.com/Upload/1115_D1_PPLS_2024-511041-19_for%20pub_01May2024_V1-0_MK-8591-013-04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merckclinicaltrials.com/trial/nct06891066/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/51965" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poz.com/article/ulonivirine-shows-promise-weekly-oral-hiv-treatment" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20170817&amp;CC=WO&amp;NR=2017139519A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20050929&amp;CC=WO&amp;NR=2005090349A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140417&amp;CC=WO&amp;NR=2014058747A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/QosKOc02gzbubeQCveh5yt8gOxYfvce1MkXP2utZ.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/1040/92zZR9GQtKSb_1115_D1_PPLS_2024-511041-19_for%20pub_01May2024_V1-0_MK-8591-013-04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/51965" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/1040/92zZR9GQtKSb_1115_D1_PPLS_2024-511041-19_for%20pub_01May2024_V1-0_MK-8591-013-04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/51965" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidsmap.com/news/jul-2026/islatravir-plus-ulonivirine-shows-promise-weekly-oral-hiv-treatment" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -2875,54 +2887,54 @@
       <c r="E2" t="s">
         <v>273</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J7"/>
+  <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I4" sqref="I4"/>
+      <selection activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>174</v>
@@ -3032,54 +3044,78 @@
       </c>
       <c r="H6" t="s">
         <v>285</v>
       </c>
       <c r="J6" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>279</v>
       </c>
       <c r="C7" t="s">
         <v>286</v>
       </c>
       <c r="H7" t="s">
         <v>287</v>
       </c>
       <c r="J7" t="s">
         <v>119</v>
       </c>
     </row>
+    <row r="8" spans="1:10">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" t="s">
+        <v>288</v>
+      </c>
+      <c r="E8" t="s">
+        <v>289</v>
+      </c>
+      <c r="F8" t="s">
+        <v>290</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="J8" t="s">
+        <v>119</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>