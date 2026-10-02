--- v5 (2026-09-11)
+++ v6 (2026-10-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="292">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -165,51 +165,54 @@
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>NRTTI+NNRTI</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Oral</t>
   </si>
   <si>
     <t>Oral solid form</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
-    <t>Self-administered</t>
+    <t>Self-administered, Administered by a community health worker</t>
+  </si>
+  <si>
+    <t>Weekly</t>
   </si>
   <si>
     <t>2025-06-12 14:32:28</t>
   </si>
   <si>
     <t>2025-07-09 19:05:46</t>
   </si>
   <si>
     <t>LA Formulation</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
@@ -420,53 +423,50 @@
 * female participant is eligible to participate if she is not pregnant or breastfeeding, and at least one of the following conditions applies:
 * Is not a woman of childbearing potential (WOCBP)
 * Is a WOCBP and using a contraceptive method that is highly effective (with a failure rate of \&lt;1% per year), or be abstinent from heterosexual intercourse as their preferred and usual lifestyle (abstinent on a long term and persistent basis)
 Exclusion Criteria:
 *</t>
   </si>
   <si>
     <t>HBV, HCV</t>
   </si>
   <si>
     <t>Virologically supressed individuals</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Triple-blind masking</t>
   </si>
   <si>
-    <t>Weekly</t>
-[...1 lines deleted...]
-  <si>
     <t>Tablet</t>
   </si>
   <si>
     <t>8591B-060</t>
   </si>
   <si>
     <t>NCT06891066</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06891066</t>
   </si>
   <si>
     <t>Active, not recruiting</t>
   </si>
   <si>
     <t>Investigators are trying to find better treatments for people with HIV-1. In this clinical study, investigators want to see how well a new treatment called ISL+ULO, taken once a week, works compared to an existing treatment called BIC/FTC/TAF, which is taken every day. Investigators will check how many people still have a high level of the virus in their blood after 24 weeks. The investigators also want to understand if the new treatment, MK-8591B, is safe and how well people can handle it.</t>
   </si>
   <si>
     <t>A Study of Islatravir (ISL) and Ulonivirine (ULO) Once Weekly (QW) in Virologically Suppressed Adults With Human Immunodeficiency Virus Type 1 (HIV-1) (MK-8591B-060)</t>
   </si>
   <si>
     <t>United States of America, Puerto Rico, Australia, Switzerland</t>
   </si>
   <si>
     <t>ISL+ULO weekly</t>
@@ -543,83 +543,138 @@
   <si>
     <t>ISL/ULO FDC</t>
   </si>
   <si>
     <t>2mg/200mg QW</t>
   </si>
   <si>
     <t>50/200/25 mg oral tablet QD</t>
   </si>
   <si>
     <t>Placebo to ISL/ULO</t>
   </si>
   <si>
     <t>Placebo for BIC/FTC/TAF</t>
   </si>
   <si>
     <t>ISL + ULO</t>
   </si>
   <si>
     <t>2x1mg QW+ 2x100mg QW</t>
   </si>
   <si>
     <t>2025-12-18</t>
   </si>
   <si>
-    <t>2026-08-07</t>
-[...5 lines deleted...]
-    <t>2030-04-03</t>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>2029-02-01</t>
+  </si>
+  <si>
+    <t>2031-12-18</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Phase 2: Is human immunodeficiency virus type 1 (HIV-1) positive with Plasma HIV-1 ribonucleic acid (RNA) ≥500 and ≤100,000 copies/mL.
 * Phase 3: Is HIV-1 positive with Plasma HIV-1 RNA ≥500 copies/mL.
 * Phase 2: Has cluster of differentiation 4-positive (CD4+) T-cell count ≥200 cells/mm\^3.
 * Is naïve to antiretroviral therapy (ART), defined as having received no prior therapy with any antiretroviral agent following a diagnosis of HIV 1 infection.
 Exclusion Criteria:
 * Has human immunodeficiency virus type 2 (HIV-2) infection.
 * Has a diagnosis of an active acquired immune deficiency syndrome (AIDS)-defining opportunistic infection.
 * Has active hepatitis C virus (HCV) or active hepatitis B virus (HBV) infection.
 * Has a history of malignancy ≤5 years prior to pro</t>
   </si>
   <si>
     <t>Primary purpose: TREATMENT
 Allocation: RANDOMIZED
 Intervention Model: PARALLEL</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Masking: DOUBLE (PARTICIPANT)
 Masking Description: Phase 2: no masking Phase 3: Participant, Sponsor, and Investigator are masked</t>
   </si>
   <si>
+    <t>(ULO methadone) 8507-019</t>
+  </si>
+  <si>
+    <t>NCT07595263</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07595263</t>
+  </si>
+  <si>
+    <t>Phase I</t>
+  </si>
+  <si>
+    <t>Not yet recruiting</t>
+  </si>
+  <si>
+    <t>This study is designed to determine the effect of ulonivirine (MK-8507) on methadone in the body. Participants will take methadone alone and then methadone with ulonivirine to see if ulonivirine changes how the body processes methadone.</t>
+  </si>
+  <si>
+    <t>A Study of Ulonivirine (MK-8507) and Methadone in Healthy Volunteers (MK-8507-019)</t>
+  </si>
+  <si>
+    <t>Ulonivirine</t>
+  </si>
+  <si>
+    <t>Methadone</t>
+  </si>
+  <si>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>2026-08-21</t>
+  </si>
+  <si>
+    <t>2027-01-15</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria
+The main Inclusion Criteria include but are not limited to:
+* Is in good health
+* Has a body mass index (BMI) between \&gt;18 and ≤40 kg/m\^2
+* Is reliably participating in a methadone maintenance program for at least 2 months prior to Day 1 and is on a documented stable dose of methadone for at least 14 days prior to Day 1
+Exclusion Criteria
+The main Exclusion Criteria include but are not limited to:
+* Has a history of cancer (malignancy)
+* Has a history of significant multiple and/or severe allergies, or has had an anaphylactic reaction or significant intolerability to prescription or nonprescription drugs or food
+* Has tested positive human immunodeficiency virus (HIV) or for a sexually transmitted infection at screening
+* Is under the age of legal consent</t>
+  </si>
+  <si>
+    <t>Single group assignment</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Protocol Plain Language Summary</t>
   </si>
   <si>
     <t>https://trialstransparency.merckclinicaltrials.com/Upload/1115_D1_PPLS_2024-511041-19_for%20pub_01May2024_V1-0_MK-8591-013-04.pdf</t>
@@ -738,117 +793,126 @@
   <si>
     <t>WO2017139519</t>
   </si>
   <si>
     <t>Islatravir for the treatment or prophylaxis of HIV (dosing regimen less frequent than once-daily)</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>MERCK SHARP &amp; DOHME [US]</t>
   </si>
   <si>
     <t>2037-02-10</t>
   </si>
   <si>
     <t>The present invention is directed to methods for inhibition of HIV reverse transcriptase, treatment of infection by HIV, prophylaxis of infection by HIV, and the treatment, prophylaxis and/or delay in the onset or progression of AIDS or ARC by administering a compound of structural Formula (I) or a pharmaceutically acceptable salt or co-crystal thereof, wherein X is -F or -Cl, less frequently than once daily.</t>
   </si>
   <si>
     <t>MPP</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Dominican Republic, Belarus, Kazakhstan, Azerbaijan, Armenia, Mexico, South Africa, Georgia, Iran (Islamic Republic of), Ukraine, Malaysia, Botswana, Ghana, Kenya, Namibia, Tunisia, Jordan</t>
   </si>
   <si>
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Russian Federation, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, New Zealand</t>
-[...8 lines deleted...]
-    <t>Argentina, China, Turkmenistan, Tajikistan, Kyrgyzstan, Philippines, World Intellectual Property Organization (WIPO), Gambia (the), Lesotho, Malawi, Mozambique, Sierra Leone, Liberia, Rwanda, Sao Tome and Principe, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Brazil</t>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Russian Federation, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, New Zealand</t>
+  </si>
+  <si>
+    <t>China, El Salvador, Georgia, Nicaragua, Gambia (the), Malawi, Sierra Leone, Liberia, Zimbabwe</t>
+  </si>
+  <si>
+    <t>Cyprus, Lithuania, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Hong Kong, Israel</t>
+  </si>
+  <si>
+    <t>Argentina, China, Turkmenistan, Tajikistan, Kyrgyzstan, Philippines, World Intellectual Property Organization (WIPO), Brazil</t>
   </si>
   <si>
     <t>Monaco, San Marino, Chile, Japan, Korea, Republic of, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2005090349</t>
   </si>
   <si>
     <t>Islatravir compound and analogues and their use to treat HIV</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Yamasa Corporation</t>
   </si>
   <si>
     <t>2025-03-24</t>
   </si>
   <si>
     <t>A compound which has excellent anti-HIV activity, is effective also against polypharmacy-resistant HIV strains having resistance to two or more anti-HIV drugs, especially AZT, DDI, DDC, D4T, 3TC, etc., is lowly cytotoxic, and has resistance to deactivation by adenosine deaminase. It is a 4'-C-substituted 2-haloadenosine derivative represented by the following formula [I], [II], or [III]. Also provided is a medicinal composition comprising the derivative and a pharmaceutically acceptable support. [Chemical formula 1] (In the formulae, X represents halogeno; R&lt;1&gt; represents ethynyl or cyano; and R&lt;2&gt; represents hydrogen or the atoms of a residue of phosphoric acid or a derivative thereof.)</t>
   </si>
   <si>
-    <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, World Intellectual Property Organization (WIPO), Mexico</t>
-[...2 lines deleted...]
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Croatia, Romania, Latvia, Lithuania, Slovenia, Canada, Japan, United States of America, World Intellectual Property Organization (WIPO)</t>
+    <t>North Macedonia, Bosnia and Herzegovina</t>
+  </si>
+  <si>
+    <t>Portugal, Bulgaria, Hungary, Croatia, United States of America</t>
+  </si>
+  <si>
+    <t>Latvia</t>
+  </si>
+  <si>
+    <t>Türkiye, Albania, Serbia, World Intellectual Property Organization (WIPO), Mexico</t>
+  </si>
+  <si>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Ireland, Finland, Cyprus, Czechia, Estonia, Slovakia, Poland, Iceland, Romania, Lithuania, Slovenia, Canada, Japan, United States of America, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2014058747</t>
   </si>
   <si>
     <t>Ulonivirine compound and analogues</t>
   </si>
   <si>
     <t>Arrington, Kenneth, L</t>
   </si>
   <si>
     <t>2033-10-07</t>
   </si>
   <si>
     <t>Compounds of Formula (I) are HIV reverse transcriptase inhibitors, wherein R1, R2, RE, L, M and Z are defined herein. The compounds of Formula (I) and their pharmaceutically acceptable salts are useful in the inhibition of HIV reverse transcriptase, the prophylaxis and treatment of infection by HIV and in the prophylaxis, delay in the onset or progression, and treatment of AIDS. The compounds and their salts can be employed as ingredients in pharmaceutical compositions, optionally in combination with other antivirals, immunomodulators, antibiotics or vaccines.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
     <t>Argentina, Brazil, China, Colombia, Belarus, Azerbaijan, Armenia, Kazakhstan, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, Georgia, Jordan, Morocco, Moldova, Republic of, Mexico, Malaysia, Nicaragua, Peru, Philippines, Tunisia, Ukraine, South Africa, Honduras, India, Indonesia, Iran (Islamic Republic of), Lebanon, Mongolia, Saint Lucia, Thailand, Viet Nam, Namibia, Ghana, Botswana, Kenya</t>
   </si>
   <si>
-    <t>Australia, Canada, Chile, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Sweden, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Falkland Islands (Malvinas), Gibraltar, Macao, Panama, Saint Helena, Ascension and Tristan da Cunha, Trinidad and Tobago, Virgin Islands (British)</t>
+    <t>Australia, Canada, Chile, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Sweden, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Gibraltar, Macao, Panama, Saint Helena, Ascension and Tristan da Cunha, Trinidad and Tobago, Virgin Islands (British)</t>
   </si>
   <si>
     <t>Dominican Republic, Ecuador, Guatemala, Algeria, Belize, Egypt, Fiji, Grenada, Jamaica, Pakistan, El Salvador, Sri Lanka, Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
-    <t>Costa Rica, Anguilla, Barbados, Bermuda, Brunei Darussalam, Cayman Islands, Guyana, Guernsey, Jersey, Seychelles, Turks and Caicos Islands, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar</t>
+    <t>Costa Rica, Anguilla, Barbados, Bermuda, Brunei Darussalam, Cayman Islands, Falkland Islands (Malvinas), Guyana, Guernsey, Jersey, Seychelles, Turks and Caicos Islands, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Tajikistan, Turkmenistan, Kyrgyzstan, Peru, Sierra Leone, Eswatini, Liberia, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Rwanda, Sudan, Lesotho, Gambia (the)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), San Marino, Monaco</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Ulonivirine compound and combinations with another anti-HIV drug, including islatravir</t>
   </si>
@@ -1311,51 +1375,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04564547" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06891066" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07266831" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04564547" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06891066" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07266831" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07595263" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trialstransparency.merckclinicaltrials.com/Upload/1115_D1_PPLS_2024-511041-19_for%20pub_01May2024_V1-0_MK-8591-013-04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merckclinicaltrials.com/trial/nct06891066/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/51965" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poz.com/article/ulonivirine-shows-promise-weekly-oral-hiv-treatment" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20170817&amp;CC=WO&amp;NR=2017139519A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20050929&amp;CC=WO&amp;NR=2005090349A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140417&amp;CC=WO&amp;NR=2014058747A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/QosKOc02gzbubeQCveh5yt8gOxYfvce1MkXP2utZ.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
@@ -1546,82 +1610,85 @@
       </c>
       <c r="O2" t="s">
         <v>41</v>
       </c>
       <c r="P2" t="s">
         <v>39</v>
       </c>
       <c r="Q2" t="s">
         <v>39</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>42</v>
       </c>
       <c r="X2" t="s">
         <v>43</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>44</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>45</v>
       </c>
+      <c r="AA2" t="s">
+        <v>46</v>
+      </c>
       <c r="AI2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AJ2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ4"/>
+  <dimension ref="A1:AZ5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D4" sqref="D4"/>
+      <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -1638,703 +1705,787 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="J2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="N2" t="s">
+        <v>109</v>
+      </c>
+      <c r="O2" t="s">
         <v>108</v>
       </c>
-      <c r="O2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="Q2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="R2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="S2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="T2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="X2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="Y2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AB2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AC2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AD2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AE2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AF2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AG2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AH2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AI2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AJ2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AK2" t="s">
         <v>43</v>
       </c>
       <c r="AM2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AO2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AP2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AQ2">
         <v>161</v>
       </c>
       <c r="AR2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AS2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AU2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AW2" t="s">
-        <v>127</v>
+        <v>46</v>
       </c>
       <c r="AX2" t="s">
         <v>40</v>
       </c>
       <c r="AY2" t="s">
         <v>128</v>
       </c>
       <c r="AZ2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>129</v>
       </c>
       <c r="C3" t="s">
         <v>130</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>131</v>
       </c>
       <c r="E3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F3" t="s">
         <v>132</v>
       </c>
       <c r="G3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H3" t="s">
         <v>133</v>
       </c>
       <c r="I3" t="s">
         <v>134</v>
       </c>
       <c r="J3" t="s">
         <v>135</v>
       </c>
       <c r="M3" t="s">
         <v>136</v>
       </c>
       <c r="N3" t="s">
         <v>137</v>
       </c>
       <c r="O3" t="s">
         <v>138</v>
       </c>
       <c r="P3" t="s">
         <v>137</v>
       </c>
       <c r="Q3" t="s">
         <v>139</v>
       </c>
       <c r="R3" t="s">
         <v>140</v>
       </c>
       <c r="X3" t="s">
         <v>141</v>
       </c>
       <c r="Y3" t="s">
         <v>142</v>
       </c>
       <c r="Z3" t="s">
         <v>143</v>
       </c>
       <c r="AA3" t="s">
         <v>144</v>
       </c>
       <c r="AD3" t="s">
         <v>145</v>
       </c>
       <c r="AE3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AF3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AG3" t="s">
         <v>146</v>
       </c>
       <c r="AH3" t="s">
         <v>146</v>
       </c>
       <c r="AI3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AJ3" t="s">
         <v>147</v>
       </c>
       <c r="AK3" t="s">
         <v>43</v>
       </c>
       <c r="AM3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AP3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AQ3">
         <v>150</v>
       </c>
       <c r="AR3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AS3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AU3" t="s">
         <v>148</v>
       </c>
       <c r="AW3" t="s">
-        <v>127</v>
+        <v>46</v>
       </c>
       <c r="AX3" t="s">
         <v>40</v>
       </c>
       <c r="AY3" t="s">
         <v>128</v>
       </c>
       <c r="AZ3" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>149</v>
       </c>
       <c r="C4" t="s">
         <v>150</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>151</v>
       </c>
       <c r="E4" t="s">
         <v>152</v>
       </c>
       <c r="F4" t="s">
         <v>153</v>
       </c>
       <c r="G4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H4" t="s">
         <v>154</v>
       </c>
       <c r="I4" t="s">
         <v>155</v>
       </c>
       <c r="J4" t="s">
         <v>156</v>
       </c>
       <c r="M4" t="s">
         <v>157</v>
       </c>
       <c r="N4" t="s">
         <v>158</v>
       </c>
       <c r="O4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="P4" t="s">
         <v>159</v>
       </c>
       <c r="Q4" t="s">
         <v>160</v>
       </c>
       <c r="S4" t="s">
         <v>161</v>
       </c>
       <c r="U4" t="s">
         <v>162</v>
       </c>
       <c r="V4" t="s">
         <v>163</v>
       </c>
       <c r="X4" t="s">
         <v>164</v>
       </c>
       <c r="Y4" t="s">
         <v>165</v>
       </c>
       <c r="Z4" t="s">
         <v>166</v>
       </c>
       <c r="AA4" t="s">
         <v>167</v>
       </c>
       <c r="AD4" t="s">
         <v>145</v>
       </c>
       <c r="AE4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AF4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AG4" t="s">
         <v>146</v>
       </c>
       <c r="AH4" t="s">
         <v>146</v>
       </c>
       <c r="AI4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AJ4" t="s">
         <v>168</v>
       </c>
       <c r="AK4" t="s">
         <v>43</v>
       </c>
       <c r="AM4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AP4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AQ4">
         <v>570</v>
       </c>
       <c r="AR4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AS4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AT4" t="s">
         <v>169</v>
       </c>
       <c r="AU4" t="s">
         <v>170</v>
       </c>
       <c r="AV4" t="s">
         <v>171</v>
       </c>
       <c r="AW4" t="s">
-        <v>127</v>
+        <v>46</v>
       </c>
       <c r="AX4" t="s">
         <v>40</v>
       </c>
       <c r="AY4" t="s">
         <v>128</v>
       </c>
       <c r="AZ4" t="s">
         <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:52">
+      <c r="A5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" t="s">
+        <v>172</v>
+      </c>
+      <c r="C5" t="s">
+        <v>173</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="E5" t="s">
+        <v>175</v>
+      </c>
+      <c r="F5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G5" t="s">
+        <v>104</v>
+      </c>
+      <c r="H5" t="s">
+        <v>177</v>
+      </c>
+      <c r="I5" t="s">
+        <v>178</v>
+      </c>
+      <c r="M5" t="s">
+        <v>179</v>
+      </c>
+      <c r="O5" t="s">
+        <v>180</v>
+      </c>
+      <c r="W5" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>182</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>183</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>183</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>119</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>146</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>146</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>184</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ5">
+        <v>14</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>186</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>148</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>40</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>172</v>
+        <v>187</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>174</v>
+        <v>189</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>176</v>
+        <v>191</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C2" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>180</v>
+        <v>195</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>130</v>
       </c>
       <c r="B3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C3" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>130</v>
       </c>
       <c r="B4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C4" t="s">
-        <v>183</v>
+        <v>198</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>130</v>
       </c>
       <c r="B5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C5" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2350,765 +2501,771 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>195</v>
+        <v>210</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>196</v>
+        <v>211</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>206</v>
+        <v>221</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>210</v>
+        <v>225</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>212</v>
+        <v>227</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>214</v>
+        <v>229</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>215</v>
+        <v>230</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>216</v>
+        <v>231</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>217</v>
+        <v>232</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
       <c r="C2" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="D2" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="E2" t="s">
-        <v>221</v>
+        <v>236</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>222</v>
+        <v>237</v>
       </c>
       <c r="G2" t="s">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="H2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="I2" t="s">
-        <v>224</v>
+        <v>239</v>
       </c>
       <c r="J2" t="s">
-        <v>225</v>
+        <v>240</v>
       </c>
       <c r="K2" t="s">
-        <v>226</v>
+        <v>241</v>
       </c>
       <c r="L2" t="s">
-        <v>227</v>
+        <v>242</v>
       </c>
       <c r="M2" t="s">
-        <v>228</v>
+        <v>243</v>
       </c>
       <c r="N2" t="s">
-        <v>229</v>
+        <v>244</v>
       </c>
       <c r="O2" t="s">
-        <v>230</v>
+        <v>245</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>231</v>
+        <v>246</v>
       </c>
       <c r="C3" t="s">
-        <v>232</v>
+        <v>247</v>
       </c>
       <c r="D3" t="s">
-        <v>233</v>
+        <v>248</v>
       </c>
       <c r="E3" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>235</v>
+        <v>250</v>
       </c>
       <c r="G3" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="H3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="I3" t="s">
-        <v>224</v>
+        <v>239</v>
+      </c>
+      <c r="J3" t="s">
+        <v>252</v>
       </c>
       <c r="K3" t="s">
-        <v>156</v>
+        <v>253</v>
+      </c>
+      <c r="M3" t="s">
+        <v>254</v>
       </c>
       <c r="N3" t="s">
-        <v>237</v>
+        <v>255</v>
       </c>
       <c r="O3" t="s">
-        <v>238</v>
+        <v>256</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>239</v>
+        <v>257</v>
       </c>
       <c r="C4" t="s">
-        <v>240</v>
+        <v>258</v>
       </c>
       <c r="D4" t="s">
-        <v>233</v>
+        <v>248</v>
       </c>
       <c r="E4" t="s">
-        <v>241</v>
+        <v>259</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>242</v>
+        <v>260</v>
       </c>
       <c r="G4" t="s">
-        <v>243</v>
+        <v>261</v>
       </c>
       <c r="H4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="I4" t="s">
-        <v>244</v>
+        <v>262</v>
       </c>
       <c r="J4" t="s">
-        <v>245</v>
+        <v>263</v>
       </c>
       <c r="K4" t="s">
-        <v>246</v>
+        <v>264</v>
       </c>
       <c r="L4" t="s">
-        <v>247</v>
+        <v>265</v>
       </c>
       <c r="M4" t="s">
-        <v>248</v>
+        <v>266</v>
       </c>
       <c r="N4" t="s">
-        <v>249</v>
+        <v>267</v>
       </c>
       <c r="O4" t="s">
-        <v>250</v>
+        <v>268</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>251</v>
+        <v>269</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>252</v>
+        <v>270</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>253</v>
+        <v>271</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>255</v>
+        <v>273</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>256</v>
+        <v>274</v>
       </c>
       <c r="C2" t="s">
+        <v>275</v>
+      </c>
+      <c r="D2" t="s">
         <v>257</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>258</v>
+        <v>276</v>
       </c>
       <c r="F2" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>260</v>
+        <v>278</v>
       </c>
       <c r="I2" t="s">
-        <v>261</v>
+        <v>279</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>262</v>
+        <v>280</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>174</v>
+        <v>189</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>263</v>
+        <v>281</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>264</v>
+        <v>282</v>
       </c>
       <c r="C2" t="s">
-        <v>265</v>
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>266</v>
+        <v>284</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>267</v>
+        <v>285</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>268</v>
+        <v>286</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>269</v>
+        <v>287</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>270</v>
+        <v>288</v>
       </c>
       <c r="C2" t="s">
-        <v>271</v>
+        <v>289</v>
       </c>
       <c r="D2" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
       <c r="E2" t="s">
-        <v>273</v>
+        <v>291</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>174</v>
+        <v>189</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>176</v>
+        <v>191</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>274</v>
+        <v>292</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>275</v>
+        <v>293</v>
       </c>
       <c r="C2" t="s">
-        <v>276</v>
+        <v>294</v>
       </c>
       <c r="H2" t="s">
-        <v>277</v>
+        <v>295</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>278</v>
+        <v>296</v>
       </c>
       <c r="J2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>279</v>
+        <v>297</v>
       </c>
       <c r="C3" t="s">
-        <v>280</v>
+        <v>298</v>
       </c>
       <c r="H3" t="s">
-        <v>281</v>
+        <v>299</v>
       </c>
       <c r="J3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C4" t="s">
-        <v>183</v>
+        <v>198</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="J4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>279</v>
+        <v>297</v>
       </c>
       <c r="C5" t="s">
-        <v>282</v>
+        <v>300</v>
       </c>
       <c r="H5" t="s">
-        <v>283</v>
+        <v>301</v>
       </c>
       <c r="J5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>279</v>
+        <v>297</v>
       </c>
       <c r="C6" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="H6" t="s">
-        <v>285</v>
+        <v>303</v>
       </c>
       <c r="J6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>279</v>
+        <v>297</v>
       </c>
       <c r="C7" t="s">
-        <v>286</v>
+        <v>304</v>
       </c>
       <c r="H7" t="s">
-        <v>287</v>
+        <v>305</v>
       </c>
       <c r="J7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C8" t="s">
-        <v>288</v>
+        <v>306</v>
       </c>
       <c r="E8" t="s">
-        <v>289</v>
+        <v>307</v>
       </c>
       <c r="F8" t="s">
-        <v>290</v>
+        <v>308</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>291</v>
+        <v>309</v>
       </c>
       <c r="J8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I8" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">