--- v6 (2026-10-02)
+++ v7 (2026-10-22)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="310">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="307">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -123,74 +132,86 @@
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
+  </si>
+  <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>MK-8591B (islatravir + ulonivirine)</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
+    <t>NRTTI (Nucleoside Reverse Transcriptase Translocation Inhibitor), NNRTI (Non-Nucleoside Reverse Transcriptase Inhibitor)</t>
+  </si>
+  <si>
     <t>NRTTI+NNRTI</t>
   </si>
   <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
+  </si>
+  <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Oral</t>
   </si>
   <si>
     <t>Oral solid form</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Self-administered, Administered by a community health worker</t>
   </si>
   <si>
     <t>Weekly</t>
   </si>
   <si>
     <t>2025-06-12 14:32:28</t>
@@ -261,53 +282,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -327,351 +345,342 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
-    <t>IMAGINE-DR</t>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
+    <t>IMAGINE-DR (8591-013) -</t>
   </si>
   <si>
     <t>NCT04564547</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04564547</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Merck Sharp &amp; Dohme LLC</t>
   </si>
   <si>
     <t>This is a randomized, controlled, double-blind, study to evaluate the safety and tolerability of islatravir (ISL) + ulonivirine based on review of the accumulated safety data, in adult participants with human immunodeficiency virus type 1 (HIV-1) who have been virologically suppressed for ≥6 months on bictegravir/emtricitabine/tenofovir alafenamide (BIC/FTC/TAF) once-daily.</t>
   </si>
   <si>
-    <t>Dose Ranging, Switch Study of Islatravir (ISL) and Ulonivirine (MK-8507) Once-Weekly in Virologically-Suppressed Adults With Human Immunodeficiency Virus Type 1 (HIV-1) [MK-8591-013]</t>
+    <t>Dose Ranging, Switch Study of Islatravir (MK-8591) and Ulonivirine (MK-8507) Once-Weekly in Virologically-Suppressed Adults With Human Immunodeficiency Virus Type 1 (HIV-1) [MK-8591-013]</t>
   </si>
   <si>
     <t>United States of America, France, Switzerland</t>
   </si>
   <si>
-    <t>ISL+ULO</t>
+    <t>Islatravir</t>
   </si>
   <si>
     <t>20mg+100mg QW</t>
   </si>
   <si>
+    <t>Ulonivirine</t>
+  </si>
+  <si>
     <t>20mg+200mg QW</t>
   </si>
   <si>
+    <t>BIC/FTC/TAF</t>
+  </si>
+  <si>
     <t>20mg+400mg QW</t>
   </si>
   <si>
-    <t>BIC/FTC/TAF</t>
+    <t>Placebo to ISL</t>
   </si>
   <si>
     <t>50 mg/200 mg/25 mg QD</t>
   </si>
   <si>
+    <t>Placebo to Ulonivirine</t>
+  </si>
+  <si>
     <t>2021-03-09</t>
   </si>
   <si>
     <t>2026-01-08</t>
   </si>
   <si>
     <t>2025-01-30</t>
   </si>
   <si>
-    <t>Adults, Cisgender women, Non-lactating individuals, Cisgender men, Non-pregnant individuals</t>
-[...1 lines deleted...]
-  <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
-* Is HIV-1 positive with plasma HIV-1 RNA \&lt;50 copies/mL at screening
-* Has been virologically suppressed on BIC/FTC/TAF for ≥6 months
+* Is HIV-1 positive with plasma human immunodeficiency virus type 1 (HIV-1) RNA \&lt;50 copies/mL at screening
+* Has been virologically suppressed on bictegravir/emtricitabine/tenofovir alafenamide (BIC/FTC/TAF) for ≥6 months
 * Has a screening CD4+ T-cell count \&gt;200 cells/mm\^3 (completed by the central laboratory)
 * Is male or female, at least 18 years of age, at the time of signing the informed consent
-* female participant is eligible to participate if she is not pregnant or breastfeeding, and at least one of the following conditions applies:
-[...3 lines deleted...]
-*</t>
+* Female participants are eligible to participate if not pregnant or breastfeeding, and at least one of the following conditions applies:
+  * Is not a woman of childbearing potential (WOCBP)
+  * Is a WOCBP and using a contraceptive method that is highly effective (with a failure rate of \&lt;1% per year), or be abstinent from heterosexual intercourse as their preferred and</t>
   </si>
   <si>
     <t>HBV, HCV</t>
   </si>
   <si>
-    <t>Virologically supressed individuals</t>
+    <t>Virologically supressed individuals (switch study) who does not have documented or known virological resistance to ulonivirine or nucleoside/nucleotide reverse transcriptase inhibitors (NNRTI)</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Triple-blind masking</t>
   </si>
   <si>
     <t>Tablet</t>
   </si>
   <si>
-    <t>8591B-060</t>
+    <t>Ph2b - Switch - 8591B-060</t>
   </si>
   <si>
     <t>NCT06891066</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06891066</t>
   </si>
   <si>
     <t>Active, not recruiting</t>
   </si>
   <si>
     <t>Investigators are trying to find better treatments for people with HIV-1. In this clinical study, investigators want to see how well a new treatment called ISL+ULO, taken once a week, works compared to an existing treatment called BIC/FTC/TAF, which is taken every day. Investigators will check how many people still have a high level of the virus in their blood after 24 weeks. The investigators also want to understand if the new treatment, MK-8591B, is safe and how well people can handle it.</t>
   </si>
   <si>
     <t>A Study of Islatravir (ISL) and Ulonivirine (ULO) Once Weekly (QW) in Virologically Suppressed Adults With Human Immunodeficiency Virus Type 1 (HIV-1) (MK-8591B-060)</t>
   </si>
   <si>
     <t>United States of America, Puerto Rico, Australia, Switzerland</t>
   </si>
   <si>
-    <t>ISL+ULO weekly</t>
+    <t>ISL</t>
   </si>
   <si>
     <t>2mg (2x1mg capsules)+200mg (2x100mg tablets)</t>
   </si>
   <si>
-    <t>ISL+ULO weekly (switched from B/F/TAF)</t>
-[...2 lines deleted...]
-    <t>BIC/FTC/TAF daily</t>
+    <t>ULO</t>
   </si>
   <si>
     <t>BIC 50mg oral tablet/FTC 200mg oral tablet/TAF 25 mg oral tablet</t>
   </si>
   <si>
     <t>2025-04-14</t>
   </si>
   <si>
     <t>2025-10-14</t>
   </si>
   <si>
     <t>2027-08-10</t>
   </si>
   <si>
     <t>2031-09-30</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Inclusion:
 The main inclusion criteria include but are not limited to the following:
-- Has been receiving Bictegravir/Emtricitabine/Tenofovir alafenamide (BIC/FTC/TAF) therapy with documented viral suppression \[Human immunodeficiency virus type 1 (HIV-1) ribonucleic acid (RNA) \&lt;50 copies/mL\] for ≥6 months prior to providing documented informed consent and has no history of prior virologic treatment failure on any past or current regimen.
+\- Has been receiving Bictegravir/Emtricitabine/Tenofovir alafenamide (BIC/FTC/TAF) therapy with documented viral suppression \[Human immunodeficiency virus type 1 (HIV-1) ribonucleic acid (RNA) \&lt;50 copies/mL\] for ≥6 months prior to providing documented informed consent and has no history of prior virologic treatment failure on any past or current regimen.
 Exclusion:
 The main exclusion criteria include but are not limited to the following:
 * Has Human immunodeficiency virus type 2 (HIV-2) infection.
 * Has a diagnosis of an active Acquired immune deficiency syndrome (AIDS)-defining opportunistic infection.
 * Has active hepatitis C virus (HCV) coinfection.
 * Has hepatitis B virus (HBV) coinfection.
-* H</t>
+*</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
-    <t>8591B-062</t>
+    <t>SYMPHORIA 3 (8591B-062)</t>
   </si>
   <si>
     <t>NCT07266831</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07266831</t>
   </si>
   <si>
     <t>Phase II/III</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>Researchers are looking for new ways to treat HIV-1 (Human Immunodeficiency Virus Type 1). The usual (standard) treatment for HIV-1 is antiretroviral therapy (ART), which includes taking medicines to lower the amount of HIV-1 in the body. Standard ART helps people live longer, but people must take up to 3 medicines up to twice a day. Standard ART may also cause other health problems. Researchers want to know if a study ART works as well as a standard ART to treat HIV-1. The study ART combines 2 medicines, islatravir and ulonivirine, and is taken once a week. The goals of this study are to learn: 1) If the study ART works as well as a standard ART to treat HIV-1, and 2) About the safety of the study ART and if people tolerate it compared to a standard ART.</t>
   </si>
   <si>
     <t>A Clinical Study of Islatravir and Ulonivirine for People With HIV-1 Who Have Not Been Treated Before (MK-8591B-062)</t>
   </si>
   <si>
-    <t>United States of America</t>
-[...2 lines deleted...]
-    <t>ISL/ULO FDC</t>
+    <t>United States of America, Argentina, Canada, Chile, France, Guatemala, Mexico, South Africa, Spain</t>
   </si>
   <si>
     <t>2mg/200mg QW</t>
   </si>
   <si>
     <t>50/200/25 mg oral tablet QD</t>
   </si>
   <si>
+    <t>Placebo for BIC/FTC/TAF</t>
+  </si>
+  <si>
     <t>Placebo to ISL/ULO</t>
   </si>
   <si>
-    <t>Placebo for BIC/FTC/TAF</t>
-[...4 lines deleted...]
-  <si>
     <t>2x1mg QW+ 2x100mg QW</t>
   </si>
   <si>
     <t>2025-12-18</t>
   </si>
   <si>
-    <t>2026-09-17</t>
+    <t>2026-10-09</t>
   </si>
   <si>
     <t>2029-02-01</t>
   </si>
   <si>
     <t>2031-12-18</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Phase 2: Is human immunodeficiency virus type 1 (HIV-1) positive with Plasma HIV-1 ribonucleic acid (RNA) ≥500 and ≤100,000 copies/mL.
-* Phase 3: Is HIV-1 positive with Plasma HIV-1 RNA ≥500 copies/mL.
+* Phase 3: Is HIV-1 positive with Plasma HIV-1 RNA ≥500 and ≤1,000,000 copies/mL
 * Phase 2: Has cluster of differentiation 4-positive (CD4+) T-cell count ≥200 cells/mm\^3.
 * Is naïve to antiretroviral therapy (ART), defined as having received no prior therapy with any antiretroviral agent following a diagnosis of HIV 1 infection.
 Exclusion Criteria:
 * Has human immunodeficiency virus type 2 (HIV-2) infection.
 * Has a diagnosis of an active acquired immune deficiency syndrome (AIDS)-defining opportunistic infection.
 * Has active hepatitis C virus (HCV) or active hepatitis B virus (HBV) infection.
-* Has a history of malignancy ≤5 years prior to pro</t>
-[...4 lines deleted...]
-Intervention Model: PARALLEL</t>
+* Has a history of malignancy ≤5 year</t>
+  </si>
+  <si>
+    <t>treatment Naive PLHIV</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
-    <t>Masking: DOUBLE (PARTICIPANT)
-Masking Description: Phase 2: no masking Phase 3: Participant, Sponsor, and Investigator are masked</t>
+    <t>Masking Description: 
+Phase 2: no masking 
+Phase 3: Participant, Sponsor, and Investigator are masked</t>
   </si>
   <si>
     <t>(ULO methadone) 8507-019</t>
   </si>
   <si>
     <t>NCT07595263</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07595263</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
-    <t>Not yet recruiting</t>
-[...1 lines deleted...]
-  <si>
     <t>This study is designed to determine the effect of ulonivirine (MK-8507) on methadone in the body. Participants will take methadone alone and then methadone with ulonivirine to see if ulonivirine changes how the body processes methadone.</t>
   </si>
   <si>
     <t>A Study of Ulonivirine (MK-8507) and Methadone in Healthy Volunteers (MK-8507-019)</t>
   </si>
   <si>
-    <t>Ulonivirine</t>
-[...1 lines deleted...]
-  <si>
     <t>Methadone</t>
   </si>
   <si>
     <t>2026-08-17</t>
   </si>
   <si>
-    <t>2026-08-21</t>
+    <t>2026-09-18</t>
   </si>
   <si>
     <t>2027-01-15</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria
 The main Inclusion Criteria include but are not limited to:
 * Is in good health
 * Has a body mass index (BMI) between \&gt;18 and ≤40 kg/m\^2
 * Is reliably participating in a methadone maintenance program for at least 2 months prior to Day 1 and is on a documented stable dose of methadone for at least 14 days prior to Day 1
 Exclusion Criteria
 The main Exclusion Criteria include but are not limited to:
 * Has a history of cancer (malignancy)
 * Has a history of significant multiple and/or severe allergies, or has had an anaphylactic reaction or significant intolerability to prescription or nonprescription drugs or food
 * Has tested positive human immunodeficiency virus (HIV) or for a sexually transmitted infection at screening
 * Is under the age of legal consent</t>
   </si>
   <si>
+    <t>is reliably participating in a methadone maintenance program for at least 2 months prior to Day 1 and is on a documented stable dose of methadone for at least 14 days prior to Day 1</t>
+  </si>
+  <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Protocol Plain Language Summary</t>
@@ -790,135 +799,102 @@
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2017139519</t>
   </si>
   <si>
     <t>Islatravir for the treatment or prophylaxis of HIV (dosing regimen less frequent than once-daily)</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>MERCK SHARP &amp; DOHME [US]</t>
   </si>
   <si>
     <t>2037-02-10</t>
   </si>
   <si>
     <t>The present invention is directed to methods for inhibition of HIV reverse transcriptase, treatment of infection by HIV, prophylaxis of infection by HIV, and the treatment, prophylaxis and/or delay in the onset or progression of AIDS or ARC by administering a compound of structural Formula (I) or a pharmaceutically acceptable salt or co-crystal thereof, wherein X is -F or -Cl, less frequently than once daily.</t>
   </si>
   <si>
     <t>MPP</t>
   </si>
   <si>
-    <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Dominican Republic, Belarus, Kazakhstan, Azerbaijan, Armenia, Mexico, South Africa, Georgia, Iran (Islamic Republic of), Ukraine, Malaysia, Botswana, Ghana, Kenya, Namibia, Tunisia, Jordan</t>
-[...14 lines deleted...]
-    <t>Monaco, San Marino, Chile, Japan, Korea, Republic of, World Intellectual Property Organization (WIPO)</t>
+    <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Argentina, China, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Mexico, Philippines, El Salvador, World Intellectual Property Organization (WIPO), South Africa, Georgia, Iran (Islamic Republic of), Nicaragua, Ukraine, Malaysia, Botswana, Gambia (the), Ghana, Kenya, Malawi, Namibia, Sierra Leone, Liberia, Zimbabwe, Tunisia, Brazil, Jordan</t>
+  </si>
+  <si>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Chile, Russian Federation, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Hong Kong, Israel, New Zealand</t>
   </si>
   <si>
     <t>WO2005090349</t>
   </si>
   <si>
     <t>Islatravir compound and analogues and their use to treat HIV</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Yamasa Corporation</t>
   </si>
   <si>
     <t>2025-03-24</t>
   </si>
   <si>
     <t>A compound which has excellent anti-HIV activity, is effective also against polypharmacy-resistant HIV strains having resistance to two or more anti-HIV drugs, especially AZT, DDI, DDC, D4T, 3TC, etc., is lowly cytotoxic, and has resistance to deactivation by adenosine deaminase. It is a 4'-C-substituted 2-haloadenosine derivative represented by the following formula [I], [II], or [III]. Also provided is a medicinal composition comprising the derivative and a pharmaceutically acceptable support. [Chemical formula 1] (In the formulae, X represents halogeno; R&lt;1&gt; represents ethynyl or cyano; and R&lt;2&gt; represents hydrogen or the atoms of a residue of phosphoric acid or a derivative thereof.)</t>
   </si>
   <si>
-    <t>North Macedonia, Bosnia and Herzegovina</t>
-[...11 lines deleted...]
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Ireland, Finland, Cyprus, Czechia, Estonia, Slovakia, Poland, Iceland, Romania, Lithuania, Slovenia, Canada, Japan, United States of America, World Intellectual Property Organization (WIPO)</t>
+    <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, World Intellectual Property Organization (WIPO), Mexico</t>
+  </si>
+  <si>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Croatia, Romania, Latvia, Lithuania, Slovenia, Canada, Japan, United States of America, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2014058747</t>
   </si>
   <si>
     <t>Ulonivirine compound and analogues</t>
   </si>
   <si>
     <t>Arrington, Kenneth, L</t>
   </si>
   <si>
     <t>2033-10-07</t>
   </si>
   <si>
     <t>Compounds of Formula (I) are HIV reverse transcriptase inhibitors, wherein R1, R2, RE, L, M and Z are defined herein. The compounds of Formula (I) and their pharmaceutically acceptable salts are useful in the inhibition of HIV reverse transcriptase, the prophylaxis and treatment of infection by HIV and in the prophylaxis, delay in the onset or progression, and treatment of AIDS. The compounds and their salts can be employed as ingredients in pharmaceutical compositions, optionally in combination with other antivirals, immunomodulators, antibiotics or vaccines.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
-    <t>Argentina, Brazil, China, Colombia, Belarus, Azerbaijan, Armenia, Kazakhstan, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, Georgia, Jordan, Morocco, Moldova, Republic of, Mexico, Malaysia, Nicaragua, Peru, Philippines, Tunisia, Ukraine, South Africa, Honduras, India, Indonesia, Iran (Islamic Republic of), Lebanon, Mongolia, Saint Lucia, Thailand, Viet Nam, Namibia, Ghana, Botswana, Kenya</t>
-[...14 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), San Marino, Monaco</t>
+    <t>World Intellectual Property Organization (WIPO), Argentina, Brazil, China, Colombia, Dominican Republic, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan, Ecuador, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, Georgia, Guatemala, Jordan, Morocco, Moldova, Republic of, Mexico, Malaysia, Nicaragua, Peru, Philippines, Tunisia, Ukraine, South Africa, Algeria, Belize, Egypt, Fiji, Grenada, Honduras, India, Indonesia, Iran (Islamic Republic of), Jamaica, Lebanon, Mongolia, Pakistan, El Salvador, Sri Lanka, Saint Lucia, Thailand, Venezuela (Bolivarian Republic of), Viet Nam, Sierra Leone, Eswatini, Liberia, Namibia, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Ghana, Rwanda, Sudan, Botswana, Lesotho, Kenya, Gambia (the)</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Chile, Costa Rica, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Anguilla, Barbados, Bermuda, Brunei Darussalam, Cayman Islands, Falkland Islands (Malvinas), Gibraltar, Guyana, Guernsey, Jersey, Macao, Panama, Seychelles, Saint Helena, Ascension and Tristan da Cunha, Turks and Caicos Islands, Trinidad and Tobago, Virgin Islands (British), Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Ulonivirine compound and combinations with another anti-HIV drug, including islatravir</t>
   </si>
   <si>
     <t>The invention relates to a combination comprising an effective amount of a 5-Phenoxy-3H-pyrimidin-4-one derivative (Ia) or a pharmaceutically acceptable salt thereof and one or more anti-HIV agent. The invention further relates to use of said combination for the prophylaxis or treatment of infection by HIV or for the prophylaxis, treatment, or delay in the onset of AIDS in a subject in need thereof.</t>
   </si>
   <si>
     <t>Compound, Combination</t>
   </si>
@@ -971,66 +947,78 @@
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>A clinical study of islatravir and MK-8507 for people with HIV-1 (MK-8591-013) - Protocol Plain Language Summary</t>
   </si>
   <si>
     <t>1115_D1_PPLS_2024-511041-19_for pub_01May2024_V1-0_MK-8591-013-04.pdf</t>
   </si>
   <si>
     <t>resources/92zZR9GQtKSb_1115_D1_PPLS_2024-511041-19_for pub_01May2024_V1-0_MK-8591-013-04.pdf</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Matthews RP, Patel M, Liu W, Liu Y, Rondón JC, Vargo RC, Stoch SA, Iwamoto M.2025.&lt;/p&gt;&lt;p&gt;&lt;a href="https://journals.asm.org/doi/10.1128/aac.01553-24" rel="noopener noreferrer" target="_blank"&gt;Pharmacokinetics of islatravir in participants with moderate hepatic impairment. &lt;/a&gt;&lt;/p&gt;&lt;p&gt;Antimicrob Agents Chemother69:e01553-24.https://doi.org/10.1128/aac.01553-24&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;Islatravir (ISL) is a nucleoside reverse transcriptase translocation inhibitor in development for the treatment of HIV-1 infection. People living with HIV are at risk of liver disease. ISL is metabolized by adenosine deaminase (ADA), which is expressed in the liver; thus, ISL pharmacokinetics (PK) may be affected by hepatic impairment. This study evaluated the effect of moderate hepatic impairment on ISL PK. This nonrandomized, open-label, phase 1 study (MK-8591-030) evaluated the effects of a single oral dose of ISL 60 mg in HIV-seronegative adults with moderate hepatic insufficiency (&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;n&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;&amp;nbsp;= 6) and matched healthy adult participants (&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;n&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;&amp;nbsp;= 6). Blood samples for plasma ISL and 4′-ethynyl-2-fluoro-2′deoxyinosine (M4) and peripheral blood mononuclear cell (PBMC) ISL-triphosphate (ISL-TP) were collected at multiple time points through 672 h, and safety was monitored throughout. Modest decreases in maximum measured concentration (&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;C&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;max) and area under the concentration-time curve (AUC) of plasma ISL and AUC of PBMC ISL-TP were observed in participants with moderate hepatic impairment versus matched healthy participants, while ISL-TP&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;C&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;max&amp;nbsp;was relatively unchanged. In contrast, plasma M4 was modestly increased in the moderate hepatic impairment group, suggesting that hepatic impairment may result in increased metabolism of ISL to M4 via ADA. The clinical relevance of the overall modest changes in M4, ISL, and ISL-TP levels with moderate hepatic impairment will be contextualized once exposure response data from ongoing clinical studies are available to elucidate the thresholds for clinical efficiency. A single oral dose of ISL 60 mg was generally well tolerated in both groups.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://journals.asm.org/doi/10.1128/aac.01553-24</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Schürmann D, Jackson Rudd D, Schaeffer A, et al. &lt;a href="https://pubmed.ncbi.nlm.nih.gov/34654041/" rel="noopener noreferrer" target="_blank"&gt;Single Oral Doses of MK-8507, a Novel Non-Nucleoside Reverse Transcriptase Inhibitor, Suppress HIV-1 RNA for a Week&lt;/a&gt;.&amp;nbsp;J Acquir Immune Defic Syndr. 2022;89(2):191-198. doi:10.1097/QAI.0000000000002834&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Background:&amp;nbsp;MK-8507 is a novel HIV-1 non-nucleoside reverse transcriptase inhibitor being developed for treatment of HIV-1 infection. MK-8507 has high antiviral potency in vitro and pharmacokinetic (PK) properties that support once-weekly dosing.&lt;/p&gt;&lt;p&gt;Setting:&amp;nbsp;A phase 1, open-label, proof-of-concept study was conducted in treatment-naive adults with HIV-1 infection to assess monotherapy antiviral activity.&lt;/p&gt;&lt;p&gt;Methods:&amp;nbsp;In 3 sequential panels, participants aged 18-60 years with baseline plasma HIV-1 RNA ≥10,000 copies/mL and CD4+ T-cell count &amp;gt;200/mm3 received a single oral dose of 40, 80, or 600 mg MK-8507 in the fasted state. Participants were assessed for HIV-1 RNA for at least 7 days, PKs for 14 days, and safety and tolerability for 21 days postdose.&lt;/p&gt;&lt;p&gt;Results:&amp;nbsp;A total of 18 participants were enrolled (6 per panel). The mean 7-day postdose HIV-1 RNA reduction ranged from ∼1.2 to ∼1.5 log10 copies/mL across the doses assessed. One patient had a viral rebound associated with emergence of an F227C reverse transcriptase variant (per chain-termination method sequencing) 14 days postdose; this variant was found in a second participant by ultra-deep sequencing as an emerging minority variant. MK-8507 PKs were generally dose-proportional and similar to observations in participants without HIV-1 infection in prior studies; mean MK-8507 half life was 56-69 hours in this study. MK-8507 was generally well tolerated at all doses.&lt;/p&gt;&lt;p&gt;Conclusions:&amp;nbsp;The robust antiviral activity, PK, and tolerability of MK-8507 support its continued development as part of a complete once weekly oral regimen for HIV-1 treatment; combination therapy could mitigate the emergence of resistance-associated variants.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/34654041/</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Ankrom W, Jackson Rudd D, Schaeffer A, et al. &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/34516246/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;Pharmacokinetic and Safety Profile of the Novel HIV Nonnucleoside Reverse Transcriptase Inhibitor MK-8507 in Adults without HIV&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Antimicrob Agents Chemother&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2021;65(12):e0093521. doi:10.1128/AAC.00935-21&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;MK-8507 is a novel HIV-1 nonnucleoside reverse transcriptase inhibitor in clinical development with potential for once-weekly oral administration for the treatment of HIV-1 infection. Two randomized, double-blind, placebo-controlled phase 1 studies in adults without HIV-1 evaluated the safety, tolerability, and pharmacokinetics of single and multiple doses of MK-8507; drug interaction with midazolam (a cytochrome P450 3A4 substrate) and food effect were also assessed. In study 1, 16 participants received oral ascending single doses of MK-8507 (2 to 400 mg) or placebo in an alternating fashion. In study 2, 24 participants received ascending single doses of MK-8507 (400 to 1,200 mg) or placebo and multiple doses (once weekly for 3 weeks) of MK-8507 (100 to 400 mg) or placebo. MK-8507 pharmacokinetics were approximately dose proportional at 2 to 1,200 mg. MK-8507 had a time to maximum concentration of 2 to 7 h and a mean terminal half-life of ∼58 to 84 h. MK-8507 doses of ≥100 mg achieved a plasma concentration at 168 h postdose (7 days) associated with antiviral efficacy. A high-fat meal had no clinically meaningful effect on MK-8507 pharmacokinetics, and MK-8507 400 mg once weekly had no clinically meaningful effect on midazolam pharmacokinetics. Single and multiple doses of MK-8507 were generally well tolerated. No trends with dose and no clinically meaningful changes were observed in vital signs, electrocardiograms, and laboratory safety tests. The pharmacokinetics and safety data are supportive of once-weekly oral administration and support further clinical investigation of MK-8507 for the treatment of HIV-1 infection.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/34516246/</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Gillespie G, Jackson Rudd D, Zhang S, et al. &lt;a href="https://pubmed.ncbi.nlm.nih.gov/34435371/" rel="noopener noreferrer" target="_blank"&gt;Fluoride Pharmacokinetics in Urine and Plasma Following Multiple Doses of MK-8507, an Investigational, Oral, Once-Weekly Nonnucleoside Reverse Transcriptase Inhibitor&lt;/a&gt;.&amp;nbsp;J Clin Pharmacol. 2022;62(2):199-205. doi:10.1002/jcph.1957&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;MK-8507 is an investigational HIV-1 nonnucleoside reverse transcriptase inhibitor being developed for the treatment of HIV-1 infection. MK-8507 contains 2 trifluoromethyl groups that may result in fluoride release through metabolism, but the extent of MK-8507-related fluoride release in humans has yet to be determined. This double-blind, placebo-controlled, 2-period, parallel-group, multiple-dose trial in healthy participants without HIV-1 who were administered a fluoride-restricted diet and once-weekly doses of MK-8507 aimed to estimate the relationship between MK-8507 dose and fluoride exposure. A total of 15 adult male and 3 adult female (of non-childbearing potential) participants were randomized to receive MK-8507 200 mg (n = 6), MK-8507 800 mg (n = 6), or placebo (n = 6). Change from baseline in mean daily fluoride excretion averaged over 7 days following the administration of MK-8507 200 mg resulted in a net mean increase of 19.8 μmol (90% confidence interval, 12.2-27.4) relative to placebo and did not exceed 57 μmol, a threshold related to the mean difference between the daily reference dose set by the US Environmental Protection Agency and the average dietary fluoride intake in the United States. However, daily urinary fluoride excretion exceeded the threshold following administration of 800 mg MK-8507 (75.1 μmol [90% confidence interval, 67.5-82.7]). Assuming a linear relationship between MK-8507 dose and estimated mean daily fluoride released at steady-state, data interpolation suggests that the US Environmental Protection Agency reference dose for fluoride would not be exceeded in most patients when administering MK-8507 at doses currently under clinical investigation (≤400 mg once weekly).&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/34435371/</t>
   </si>
   <si>
     <t>Islatravir plus ulonivirine shows promise for weekly oral HIV treatment</t>
   </si>
   <si>
     <t>2026-07-30</t>
   </si>
   <si>
     <t>AIDSmap</t>
   </si>
   <si>
     <t>https://www.aidsmap.com/news/jul-2026/islatravir-plus-ulonivirine-shows-promise-weekly-oral-hiv-treatment</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
@@ -1403,105 +1391,110 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trialstransparency.merckclinicaltrials.com/Upload/1115_D1_PPLS_2024-511041-19_for%20pub_01May2024_V1-0_MK-8591-013-04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merckclinicaltrials.com/trial/nct06891066/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/51965" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poz.com/article/ulonivirine-shows-promise-weekly-oral-hiv-treatment" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20170817&amp;CC=WO&amp;NR=2017139519A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20050929&amp;CC=WO&amp;NR=2005090349A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140417&amp;CC=WO&amp;NR=2014058747A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/QosKOc02gzbubeQCveh5yt8gOxYfvce1MkXP2utZ.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/1040/92zZR9GQtKSb_1115_D1_PPLS_2024-511041-19_for%20pub_01May2024_V1-0_MK-8591-013-04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/51965" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidsmap.com/news/jul-2026/islatravir-plus-ulonivirine-shows-promise-weekly-oral-hiv-treatment" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/1040/92zZR9GQtKSb_1115_D1_PPLS_2024-511041-19_for%20pub_01May2024_V1-0_MK-8591-013-04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.asm.org/doi/10.1128/aac.01553-24" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/51965" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34654041/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34516246/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34435371/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidsmap.com/news/jul-2026/islatravir-plus-ulonivirine-shows-promise-weekly-oral-hiv-treatment" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1530,138 +1523,159 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="E2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="F2" t="s">
-        <v>38</v>
+        <v>43</v>
+      </c>
+      <c r="G2" t="s">
+        <v>44</v>
       </c>
       <c r="H2" t="s">
-        <v>39</v>
-[...11 lines deleted...]
-        <v>39</v>
+        <v>45</v>
+      </c>
+      <c r="K2" t="s">
+        <v>46</v>
+      </c>
+      <c r="L2" t="s">
+        <v>46</v>
       </c>
       <c r="Q2" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="R2" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="S2" t="s">
-        <v>42</v>
-[...8 lines deleted...]
-        <v>45</v>
+        <v>46</v>
+      </c>
+      <c r="T2" t="s">
+        <v>46</v>
+      </c>
+      <c r="U2" t="s">
+        <v>46</v>
+      </c>
+      <c r="V2" t="s">
+        <v>49</v>
       </c>
       <c r="AA2" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>50</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>51</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>52</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>53</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ5"/>
   <sheetViews>
@@ -1705,787 +1719,802 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>95</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="C2" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="E2" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="F2" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="G2" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="H2" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="I2" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="J2" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="M2" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="N2" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="O2" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="P2" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="Q2" t="s">
-        <v>108</v>
+        <v>119</v>
       </c>
       <c r="R2" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="S2" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="T2" t="s">
-        <v>113</v>
+        <v>122</v>
+      </c>
+      <c r="U2" t="s">
+        <v>123</v>
       </c>
       <c r="X2" t="s">
-        <v>114</v>
+        <v>124</v>
       </c>
       <c r="Y2" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="AB2" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="AC2" t="s">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="AD2" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="AE2" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="AF2" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="AG2" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="AH2" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="AI2" t="s">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="AJ2" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>122</v>
+        <v>50</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>131</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>132</v>
       </c>
       <c r="AO2" t="s">
-        <v>123</v>
-[...4 lines deleted...]
-      <c r="AQ2">
+        <v>133</v>
+      </c>
+      <c r="AP2">
         <v>161</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>134</v>
+      </c>
       <c r="AR2" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>135</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>136</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>53</v>
       </c>
       <c r="AW2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AX2" t="s">
-        <v>40</v>
+        <v>137</v>
       </c>
       <c r="AY2" t="s">
-        <v>128</v>
+        <v>51</v>
       </c>
       <c r="AZ2" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C3" t="s">
+        <v>139</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="E3" t="s">
+        <v>109</v>
+      </c>
+      <c r="F3" t="s">
+        <v>141</v>
+      </c>
+      <c r="G3" t="s">
+        <v>111</v>
+      </c>
+      <c r="H3" t="s">
+        <v>142</v>
+      </c>
+      <c r="I3" t="s">
+        <v>143</v>
+      </c>
+      <c r="J3" t="s">
+        <v>144</v>
+      </c>
+      <c r="M3" t="s">
+        <v>145</v>
+      </c>
+      <c r="N3" t="s">
+        <v>146</v>
+      </c>
+      <c r="O3" t="s">
+        <v>147</v>
+      </c>
+      <c r="P3" t="s">
+        <v>146</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>119</v>
+      </c>
+      <c r="R3" t="s">
+        <v>148</v>
+      </c>
+      <c r="X3" t="s">
+        <v>149</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>150</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>151</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>152</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>127</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AH3" t="s">
         <v>129</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="4" t="s">
+      <c r="AI3" t="s">
+        <v>154</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>50</v>
+      </c>
+      <c r="AL3" t="s">
         <v>131</v>
       </c>
-      <c r="E3" t="s">
-[...8 lines deleted...]
-      <c r="H3" t="s">
+      <c r="AO3" t="s">
         <v>133</v>
       </c>
-      <c r="I3" t="s">
+      <c r="AP3">
+        <v>150</v>
+      </c>
+      <c r="AQ3" t="s">
         <v>134</v>
       </c>
-      <c r="J3" t="s">
+      <c r="AR3" t="s">
         <v>135</v>
       </c>
-      <c r="M3" t="s">
-[...2 lines deleted...]
-      <c r="N3" t="s">
+      <c r="AT3" t="s">
+        <v>155</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>53</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>47</v>
+      </c>
+      <c r="AX3" t="s">
         <v>137</v>
       </c>
-      <c r="O3" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="AY3" t="s">
-        <v>128</v>
+        <v>51</v>
       </c>
       <c r="AZ3" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="C4" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="E4" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="F4" t="s">
+        <v>160</v>
+      </c>
+      <c r="G4" t="s">
+        <v>111</v>
+      </c>
+      <c r="H4" t="s">
+        <v>161</v>
+      </c>
+      <c r="I4" t="s">
+        <v>162</v>
+      </c>
+      <c r="J4" t="s">
+        <v>163</v>
+      </c>
+      <c r="M4" t="s">
+        <v>145</v>
+      </c>
+      <c r="N4" t="s">
+        <v>164</v>
+      </c>
+      <c r="O4" t="s">
+        <v>147</v>
+      </c>
+      <c r="P4" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>119</v>
+      </c>
+      <c r="S4" t="s">
+        <v>166</v>
+      </c>
+      <c r="U4" t="s">
+        <v>167</v>
+      </c>
+      <c r="V4" t="s">
+        <v>168</v>
+      </c>
+      <c r="X4" t="s">
+        <v>169</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>170</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>171</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>172</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>127</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF4" t="s">
         <v>153</v>
       </c>
-      <c r="G4" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="AG4" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="AH4" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="AI4" t="s">
-        <v>120</v>
+        <v>173</v>
       </c>
       <c r="AJ4" t="s">
-        <v>168</v>
-[...10 lines deleted...]
-      <c r="AQ4">
+        <v>50</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>131</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP4">
         <v>570</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>134</v>
+      </c>
       <c r="AR4" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="AT4" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="AU4" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="AV4" t="s">
-        <v>171</v>
+        <v>53</v>
       </c>
       <c r="AW4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AX4" t="s">
-        <v>40</v>
+        <v>137</v>
       </c>
       <c r="AY4" t="s">
-        <v>128</v>
+        <v>51</v>
       </c>
       <c r="AZ4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C5" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E5" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="F5" t="s">
-        <v>176</v>
+        <v>160</v>
       </c>
       <c r="G5" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="H5" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="I5" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="M5" t="s">
-        <v>179</v>
+        <v>117</v>
       </c>
       <c r="O5" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="W5" t="s">
-        <v>181</v>
+        <v>184</v>
+      </c>
+      <c r="X5" t="s">
+        <v>184</v>
       </c>
       <c r="Y5" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="Z5" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="AA5" t="s">
-        <v>183</v>
+        <v>186</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>127</v>
       </c>
       <c r="AE5" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="AF5" t="s">
-        <v>119</v>
+        <v>153</v>
       </c>
       <c r="AG5" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="AH5" t="s">
-        <v>146</v>
+        <v>187</v>
       </c>
       <c r="AI5" t="s">
-        <v>184</v>
-[...7 lines deleted...]
-      <c r="AQ5">
+        <v>188</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>50</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>189</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP5">
         <v>14</v>
       </c>
-      <c r="AS5" t="s">
-[...3 lines deleted...]
-        <v>148</v>
+      <c r="AR5" t="s">
+        <v>190</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>155</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>47</v>
       </c>
       <c r="AX5" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>137</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="B2" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="C2" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="B3" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="C3" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="B4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="C4" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="B5" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="C5" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2501,778 +2530,761 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C2" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D2" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="E2" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="G2" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="H2" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="I2" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="J2" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="K2" t="s">
-        <v>241</v>
-[...10 lines deleted...]
-      <c r="O2" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>246</v>
       </c>
       <c r="C3" t="s">
         <v>247</v>
       </c>
       <c r="D3" t="s">
         <v>248</v>
       </c>
       <c r="E3" t="s">
         <v>249</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>250</v>
       </c>
       <c r="G3" t="s">
         <v>251</v>
       </c>
       <c r="H3" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="I3" t="s">
-        <v>239</v>
-[...1 lines deleted...]
-      <c r="J3" t="s">
+        <v>243</v>
+      </c>
+      <c r="N3" t="s">
         <v>252</v>
       </c>
-      <c r="K3" t="s">
+      <c r="O3" t="s">
         <v>253</v>
-      </c>
-[...7 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="C4" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="D4" t="s">
         <v>248</v>
       </c>
       <c r="E4" t="s">
+        <v>256</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="G4" t="s">
+        <v>258</v>
+      </c>
+      <c r="H4" t="s">
+        <v>129</v>
+      </c>
+      <c r="I4" t="s">
         <v>259</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="N4" t="s">
         <v>260</v>
       </c>
-      <c r="G4" t="s">
+      <c r="O4" t="s">
         <v>261</v>
-      </c>
-[...22 lines deleted...]
-        <v>268</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="C2" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="D2" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E2" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="F2" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="I2" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="C2" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="C2" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="D2" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="E2" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I8" sqref="I8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="C2" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="H2" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="J2" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="C3" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="H3" t="s">
-        <v>299</v>
+        <v>292</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>293</v>
       </c>
       <c r="J3" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="C4" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="J4" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="C5" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="H5" t="s">
-        <v>301</v>
+        <v>295</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>296</v>
       </c>
       <c r="J5" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
+        <v>290</v>
+      </c>
+      <c r="C6" t="s">
         <v>297</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>303</v>
+        <v>298</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>299</v>
       </c>
       <c r="J6" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="C7" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="H7" t="s">
-        <v>305</v>
+        <v>301</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>302</v>
       </c>
       <c r="J7" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="C8" t="s">
+        <v>303</v>
+      </c>
+      <c r="E8" t="s">
+        <v>304</v>
+      </c>
+      <c r="F8" t="s">
+        <v>305</v>
+      </c>
+      <c r="I8" s="4" t="s">
         <v>306</v>
       </c>
-      <c r="E8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J8" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
-    <hyperlink ref="I8" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>