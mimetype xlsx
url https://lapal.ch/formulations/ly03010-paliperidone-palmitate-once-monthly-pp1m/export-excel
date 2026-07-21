--- v0 (2026-05-21)
+++ v1 (2026-07-21)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="270">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -164,51 +164,51 @@
   </si>
   <si>
     <t>A New Drug Application (NDA) for LY03010 was submitted to the U.S. FDA via the 505(b)(2) pathway. Following this submission, Luye Pharma Group Ltd. sent a Paragraph IV patent declaration to the Marketing Authorisation Holder and the patent owner of INVEGA SUSTENNA®. LY03010 was granted a patent (Patent No.11,666,573) in the U.S. in 2023, which will expire in 2039.
 On July 28 2024, the U.S. FDA approved LY03010 under the brand name ERZOFRI® for the treatment of schizophrenia in adults and schizoaffective disorder in adults as monotherapy, as well as an adjunct to mood stabilizers or antidepressants. Administered once monthly, ERZOFRI® is the first patented paliperidone palmitate long-acting injectable developed in China to be approved in the U.S.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB01267</t>
   </si>
   <si>
     <t>Intramuscular</t>
   </si>
   <si>
     <t>Aqueous drug particle suspension</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>Compound is commercially manufactured.
 In June 27 2024, Luye Pharma successfully completed a Pre-Approval Inspection (PAI) conducted by the U.S. FDA at its manufacturing facility for LY03010. This inspection is a standard requirement for new drug applications and is designed to assess the facility's compliance with Good Manufacturing Practices (GMP) standards.</t>
   </si>
   <si>
-    <t>Mental health</t>
+    <t>Mental illness (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.)</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a nurse, Administered by a specialty health worker</t>
   </si>
   <si>
     <t>The NCT04922593 study established the bioequivalence (BE) of LY03010 and INVEGA SUSTENNA® (IS) at steady state and comparatively evaluated the pharmacokinetics of paliperidone during the IDRs (Days 1 to 28 for LY03010 and Days 1 to 35 for IS). A total of 281 adult patients were randomized (1:1) to receive 6 intramuscular (IM) injections of LY03010 (351 mg on Day 1 and 156 mg monthly thereafter) or 7 IM injections of IS (Days 1 [234 mg], 8 [156 mg], and 156 mg monthly thereafter). The 90% confidence intervals for the geometric least squares means ratios (LY03010:LD) for paliperidone Cmax and AUCtau at steady state were within the BE limits (80% to 125%). After the initial injection of 351 mg LY03010, a therapeutic level of paliperidone was reached rapidly without oral supplementation.</t>
   </si>
   <si>
     <t>2025-06-12 14:32:12</t>
   </si>
   <si>
     <t>2025-07-09 19:00:32</t>
   </si>
   <si>
     <t>LA Formulation</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
@@ -661,96 +661,99 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
+    <t>Luye Pharma</t>
+  </si>
+  <si>
     <t>generic</t>
   </si>
   <si>
     <t>ERZOFRI</t>
   </si>
   <si>
     <t>351 mg</t>
   </si>
   <si>
     <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>Meibirui</t>
-  </si>
-[...1 lines deleted...]
-    <t>Not provided</t>
   </si>
   <si>
     <t>mg</t>
   </si>
   <si>
     <t>NMPA</t>
   </si>
   <si>
     <t>National Medical Products Administration</t>
   </si>
   <si>
     <t>CHN</t>
   </si>
   <si>
     <t>https://www.publicnow.com/view/737C166AACB0BAABEEFBFE621BEE26963AD5EEAA</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
@@ -2361,78 +2364,79 @@
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q3"/>
+  <dimension ref="A1:R3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>190</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>191</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>192</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>193</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>194</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>195</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>196</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2440,142 +2444,143 @@
       </c>
       <c r="J1" s="2" t="s">
         <v>198</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>199</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>200</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>201</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>202</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>203</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>204</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>205</v>
       </c>
+      <c r="R1" s="2" t="s">
+        <v>206</v>
+      </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>105</v>
+        <v>207</v>
       </c>
       <c r="C2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="E2" t="s">
         <v>45</v>
       </c>
       <c r="F2" t="s">
         <v>44</v>
       </c>
       <c r="G2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="H2" t="s">
         <v>40</v>
       </c>
       <c r="I2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="J2" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="L2" t="s">
+        <v>213</v>
+      </c>
+      <c r="M2" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="M2" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O2">
+      <c r="N2" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="P2">
         <v>45499.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>105</v>
+        <v>207</v>
       </c>
       <c r="C3" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D3" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="E3" t="s">
         <v>45</v>
       </c>
       <c r="F3" t="s">
-        <v>214</v>
+        <v>44</v>
       </c>
       <c r="G3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="H3" t="s">
         <v>40</v>
       </c>
       <c r="I3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J3" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="K3" t="s">
         <v>218</v>
       </c>
       <c r="L3" t="s">
+        <v>219</v>
+      </c>
+      <c r="M3" s="5" t="s">
         <v>180</v>
       </c>
-      <c r="M3" s="5" t="s">
-[...3 lines deleted...]
-      <c r="O3">
+      <c r="N3" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="P3">
         <v>45454.0</v>
       </c>
-      <c r="P3" t="s">
-        <v>219</v>
+      <c r="Q3" t="s">
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2585,328 +2590,328 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="I2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>184</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>191</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>105</v>
+        <v>207</v>
       </c>
       <c r="C2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E2" t="s">
         <v>180</v>
       </c>
       <c r="F2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
@@ -2926,124 +2931,124 @@
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>185</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>184</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>186</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>52</v>
       </c>
       <c r="C2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>52</v>
       </c>
       <c r="C3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>52</v>
       </c>
       <c r="C4" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>52</v>
       </c>
       <c r="C5" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>52</v>
       </c>
       <c r="C6" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>52</v>
       </c>
       <c r="C7" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" t="s">
         <v>187</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" t="s">
         <v>189</v>