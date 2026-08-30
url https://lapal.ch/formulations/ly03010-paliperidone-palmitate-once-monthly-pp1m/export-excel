--- v1 (2026-07-21)
+++ v2 (2026-08-30)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="270">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,95 +129,95 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>LY03010 (Paliperidone Palmitate Once-Monthly [PP1M])</t>
   </si>
   <si>
     <t>ERZOFRI®</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>LY03010 (paliperidone palmitate once-monthly injectable) marketed under the brand name ERZOFRI® is indicated for the treatment of schizophrenia and schizoaffective disorders. A New Drug Application (NDA) was submitted to the U.S. Food and Drug Administration (FDA) based on a multicenter, randomized, open-label relative bioavailability study (NCT04922593) which established the bioequivalence of LY03010 and INVEGA SUSTENNA® at steady state and comparatively evaluated the pharmacokinetics of paliperidone during the initial dosing regimen (IDR). Comparable therapeutic levels of paliperidone were observed during the IDRs of both drugs, however, LY03010 is given consistently once a month from initiation, in comparison to two weekly injections for the initiation doses of INVEGA SUSTENNA®.</t>
   </si>
   <si>
     <t>A New Drug Application (NDA) for LY03010 was submitted to the U.S. FDA via the 505(b)(2) pathway. Following this submission, Luye Pharma Group Ltd. sent a Paragraph IV patent declaration to the Marketing Authorisation Holder and the patent owner of INVEGA SUSTENNA®. LY03010 was granted a patent (Patent No.11,666,573) in the U.S. in 2023, which will expire in 2039.
 On July 28 2024, the U.S. FDA approved LY03010 under the brand name ERZOFRI® for the treatment of schizophrenia in adults and schizoaffective disorder in adults as monotherapy, as well as an adjunct to mood stabilizers or antidepressants. Administered once monthly, ERZOFRI® is the first patented paliperidone palmitate long-acting injectable developed in China to be approved in the U.S.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB01267</t>
   </si>
   <si>
     <t>Intramuscular</t>
   </si>
   <si>
     <t>Aqueous drug particle suspension</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>Compound is commercially manufactured.
 In June 27 2024, Luye Pharma successfully completed a Pre-Approval Inspection (PAI) conducted by the U.S. FDA at its manufacturing facility for LY03010. This inspection is a standard requirement for new drug applications and is designed to assess the facility's compliance with Good Manufacturing Practices (GMP) standards.</t>
   </si>
   <si>
-    <t>Mental illness (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.)</t>
+    <t>Mental Health Disorders (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.)</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a nurse, Administered by a specialty health worker</t>
   </si>
   <si>
     <t>The NCT04922593 study established the bioequivalence (BE) of LY03010 and INVEGA SUSTENNA® (IS) at steady state and comparatively evaluated the pharmacokinetics of paliperidone during the IDRs (Days 1 to 28 for LY03010 and Days 1 to 35 for IS). A total of 281 adult patients were randomized (1:1) to receive 6 intramuscular (IM) injections of LY03010 (351 mg on Day 1 and 156 mg monthly thereafter) or 7 IM injections of IS (Days 1 [234 mg], 8 [156 mg], and 156 mg monthly thereafter). The 90% confidence intervals for the geometric least squares means ratios (LY03010:LD) for paliperidone Cmax and AUCtau at steady state were within the BE limits (80% to 125%). After the initial injection of 351 mg LY03010, a therapeutic level of paliperidone was reached rapidly without oral supplementation.</t>
   </si>
   <si>
     <t>2025-06-12 14:32:12</t>
   </si>
   <si>
     <t>2025-07-09 19:00:32</t>
   </si>
   <si>
     <t>LA Formulation</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
@@ -616,54 +625,63 @@
   <si>
     <t>2022-11-21</t>
   </si>
   <si>
     <t>A Multi-center, randomized, open, parallel control study to determine bioequivalence of multiple intramuscular injections of paliperidone palmitate</t>
   </si>
   <si>
     <t>CTR20202037</t>
   </si>
   <si>
     <t>Luye Pharma Group/Shandong Luye Pharmaceutical Co.</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>2020-12-07</t>
   </si>
   <si>
     <t>2022-05-07</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Pharmacokinetics and Safety of LY03010, a Novel Monthly Intramuscular Injectable Extended-release Paliperidone Palmitate Suspension in Patients with Schizophrenia or Schizoaffective Disorder</t>
   </si>
   <si>
     <t>https://www.hmpgloballearningnetwork.com/node/316597</t>
   </si>
   <si>
     <t>LY03010 ACHIEVED THE ENDPOINTS OF PIVOTAL STUDY IN THE U.S.</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
@@ -812,75 +830,78 @@
     <t>Provided herein are simplified dosing regimens for administering paliperidone palmitate to a patient in need of treatment of schizophrenia or schizoaffective disorders</t>
   </si>
   <si>
     <t>WO2019084501</t>
   </si>
   <si>
     <t>Dosing regimen</t>
   </si>
   <si>
     <t>SHANDONG LUYE PHARMACEUTICAL CO., LTD.</t>
   </si>
   <si>
     <t>2038-10-26</t>
   </si>
   <si>
     <t>Granted: AU, EP (AL, AT, BE, BG, CH, CY, CZ, DE, DK, EE, ES, FI, FR, GB, HU, IE, IS, IT, LI, LT, LU, LV, MC, MK, MT, NL, PL, PT, RO, SE, SI, SK), JP, RU US
 Pending: CA, NZ</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/tOOQ1nryg8Oaqgt9knQOwf4bi3yuXUMsBzshupvx.png</t>
+    <t>https://lapal.ch/storage/illustrations/DH8pdi6CGMw4zJI5fLg9gO57Lamap0kCaO0XDyIu.png</t>
   </si>
   <si>
     <t>Paliperidone Chemical Structure</t>
   </si>
   <si>
     <t>Sourced from DrugBank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://www.luye.cn/lvye_en/</t>
   </si>
   <si>
     <t>Luye Pharma Group Ltd. is an international pharmaceutical company who develop and manufacture advanced drug delivery systems including microspheres, liposomes and transdermal approaches. The company has established R&amp;D centres in China, the United States and Europe, with a robust pipeline of 40 drug candidates intended for the Chinese market and more than 10 drug candidates overseas.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Luye Pharma’s Innovative Formulation LY03010 Meets Endpoints in Pivotal U.S. Study</t>
   </si>
   <si>
     <t>https://www.luye.cn/lvye_en/view.php?id=2115</t>
   </si>
   <si>
     <t>NDA for Luye Pharma’s Paliperidone Palmitate Extended-release Injectable Suspension Submitted in U.S</t>
   </si>
   <si>
     <t>https://www.luye.cn/lvye_en/view.php?id=2206</t>
   </si>
   <si>
     <t>UPDATED PROGRESS IN RELATION TO THE MARKETING REVIEW OF LY03010 IN THE UNITED STATES</t>
   </si>
   <si>
     <t>https://www.luye.cn/lvye_en/uploads/2024-02/05/_1707101720_vk9duq.pdf</t>
   </si>
   <si>
     <t>Luye Pharma's paliperidone long-acting injection LY03010 approved for clinical trials in Europe</t>
   </si>
   <si>
     <t>https://mp.weixin.qq.com/s/kn1Gj8FUy0mNnWfT94kcvw</t>
   </si>
@@ -1269,110 +1290,113 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05321602" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03751488" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04922593" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04572685" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hmpgloballearningnetwork.com/node/316597" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.luye.cn/lvye_en/uploads/2022-11/21/_1668997429_41ja8s.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/tOOQ1nryg8Oaqgt9knQOwf4bi3yuXUMsBzshupvx.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/DH8pdi6CGMw4zJI5fLg9gO57Lamap0kCaO0XDyIu.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.luye.cn/lvye_en/view.php?id=2115" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.luye.cn/lvye_en/view.php?id=2206" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.luye.cn/lvye_en/uploads/2024-02/05/_1707101720_vk9duq.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mp.weixin.qq.com/s/kn1Gj8FUy0mNnWfT94kcvw" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.luye.cn/lvye_en/innovate.php" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.luye.cn/lvye_en/uploads/2024-07/29/_1722230008_bxfzyg.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hmpgloballearningnetwork.com/node/316597" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.luye.cn/lvye_en/uploads/2022-11/21/_1668997429_41ja8s.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.luye.cn/lvye_en/view.php?id=2115" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.luye.cn/lvye_en/view.php?id=2206" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.luye.cn/lvye_en/uploads/2024-02/05/_1707101720_vk9duq.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mp.weixin.qq.com/s/kn1Gj8FUy0mNnWfT94kcvw" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.luye.cn/lvye_en/innovate.php" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.luye.cn/lvye_en/uploads/2024-07/29/_1722230008_bxfzyg.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1428,116 +1452,123 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>41</v>
       </c>
       <c r="M2" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="N2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="O2" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="Q2" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-      <c r="V2" t="s">
+        <v>41</v>
+      </c>
+      <c r="R2" t="s">
+        <v>41</v>
+      </c>
+      <c r="S2" t="s">
         <v>45</v>
       </c>
-      <c r="W2" t="s">
+      <c r="T2" t="s">
         <v>46</v>
       </c>
-      <c r="Y2" s="1"/>
-[...1 lines deleted...]
-      <c r="AE2" t="s">
+      <c r="X2" t="s">
         <v>47</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="Y2" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="Z2" s="1" t="s">
         <v>49</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>51</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ8"/>
   <sheetViews>
@@ -1581,812 +1612,828 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="G2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="H2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="I2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="J2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="N2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="O2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="P2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="X2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="Y2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="AB2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AC2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AE2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AF2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AG2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AH2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AI2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AJ2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AM2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AP2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ2">
         <v>89</v>
       </c>
       <c r="AR2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AV2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AW2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AX2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AZ2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="E3" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F3" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="G3" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="H3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="I3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="M3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="N3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="O3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="P3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="X3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="Y3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AB3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AC3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AE3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AF3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AG3" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AH3" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AI3" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AJ3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AM3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AP3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ3">
         <v>48</v>
       </c>
       <c r="AR3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AV3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AW3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AX3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AZ3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="E4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="G4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="H4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="J4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="N4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="O4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="P4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="X4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="Y4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AB4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="AC4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AE4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AF4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AG4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AH4" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AI4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AJ4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AM4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AP4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ4">
         <v>281</v>
       </c>
       <c r="AR4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AV4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AW4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AX4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AZ4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="E5" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F5" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="G5" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="H5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="I5" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="J5" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="N5" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="O5" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="P5" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="Q5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="R5" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="X5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="Y5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AB5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AC5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AE5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AF5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AG5" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AH5" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AI5" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AJ5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AP5" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ5">
         <v>36</v>
       </c>
       <c r="AR5" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AV5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AW5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AX5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY5" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AZ5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E6" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AG6" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AH6" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AI6" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="E7" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="F7" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="H7" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="X7" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AC7" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AG7" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AH7" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AI7" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C8" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="E8" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F8" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="G8" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="J8" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="X8" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AC8" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="AG8" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AH8" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AI8" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E3" sqref="E3"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>52</v>
+        <v>190</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>55</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B2" t="s">
-        <v>187</v>
+        <v>55</v>
       </c>
       <c r="C2" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>193</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>194</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:9">
       <c r="B3" t="s">
-        <v>189</v>
+        <v>55</v>
       </c>
       <c r="C3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>195</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>177</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
@@ -2394,737 +2441,745 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C2" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D2" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="E2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G2" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="H2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="J2" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="L2" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="P2">
         <v>45499.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C3" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D3" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="E3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F3" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G3" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="H3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I3" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="J3" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="L3" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="P3">
         <v>45454.0</v>
       </c>
       <c r="Q3" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="C2" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="D2" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="E2" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F2" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I2" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="C2" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="D2" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C2" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D2" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="E2" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="F2" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E9"/>
+  <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E9" sqref="E9"/>
+      <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>52</v>
+        <v>190</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>264</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C2" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>265</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="J2" t="s">
+        <v>121</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C3" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>267</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="J3" t="s">
+        <v>121</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C4" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>269</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="J4" t="s">
+        <v>121</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C5" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>271</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="J5" t="s">
+        <v>121</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C6" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>273</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="J6" t="s">
+        <v>121</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C7" t="s">
-        <v>268</v>
-[...30 lines deleted...]
-        <v>174</v>
+        <v>275</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="J7" t="s">
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...6 lines deleted...]
-    <hyperlink ref="E9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>