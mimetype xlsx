--- v0 (2026-06-03)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="278">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -621,50 +621,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
@@ -2257,128 +2260,132 @@
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>185</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>186</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>187</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>188</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>189</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>190</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>191</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>192</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>193</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>194</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>195</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>196</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>197</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>198</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>199</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>200</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>201</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2388,380 +2395,380 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="I2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D3" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F3" t="s">
         <v>132</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="I3" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C4" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E4" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F4" t="s">
         <v>132</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="I4" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>186</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>132</v>
       </c>
       <c r="C2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E17"/>
   <sheetViews>
@@ -2778,85 +2785,85 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C3" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D3" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>53</v>
       </c>
       <c r="C4" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>53</v>
       </c>
       <c r="C5" t="s">
         <v>179</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>53</v>
       </c>
       <c r="C6" t="s">
         <v>181</v>
@@ -2865,180 +2872,180 @@
         <v>182</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>53</v>
       </c>
       <c r="C7" t="s">
         <v>183</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>53</v>
       </c>
       <c r="C9" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>