--- v1 (2026-07-13)
+++ v2 (2026-08-23)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Lotivibart (N6LS) (VH3810109) (mAb)</t>
   </si>
   <si>
     <t>N6LS</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>bNAb targeting gp120 on HIV-1 virus envelope</t>
   </si>
   <si>
     <t>N6LS (GSK3810109A; VH3810109) is a long-acting version of the broadly neutralising antibody (bNAb) N6 currently in clinical development for the treatment of HIV-1 infection. The crystallisable fragment domain of N6LS contains two site-directed mutagenesis substitutions at amino acid residues N434S and M428L to extend bNAb efficacy and half-life. In contrast to other bNAbs that target the HIV-1 CD4-binding site, N6LS has a unique binding method that places less importance on the highly variable gp120 V5 loop and instead concentrates on highly conserved regions of the HIV-1 envelope. This interaction process enables N6LS to avoid major resistance mutations resulting from alterations in the highly glycosylated V5 loop region, which act to reduce the efficacy of other VRC01-class antibodies.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
@@ -569,63 +578,75 @@
     <t>Inclusion criteria
 Age
 1. Participant must be 18 to 70 years of age inclusive, at the time of signing the informed consent.
    Type of Participant and Disease Characteristics
 2. Must be on uninterrupted current regimen for at least 6 months prior to Screening. Any prior switch, defined as a change of a single drug or multiple drugs simultaneously, must have occurred due to tolerability/safety, access to medications, or convenience/simplification, and must NOT have been done for treatment failure (HIV-1 RNA ≥200 c/mL).
    Acceptable stable - ARV regimens prior to Screening include at least one NRTI plus:
    * INI
    * NNRTI
    * Boosted PI (or atazanavir \[ATV\] unboosted)
    * Excludes current use of cabotegravir or fostemsavir
    The addition, removal, or switch of a drug(s) that has</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>once every 4 months</t>
   </si>
   <si>
     <t>Intravenous</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
+    <t>PHASE I DOSE-ESCALATION STUDY OF HUMAN MONOCLONAL ANTIBODY N6LS IN HEALTHY ADULTS</t>
+  </si>
+  <si>
+    <t>https://www.croiconference.org/wp-content/uploads/sites/2/posters/2020/1430_6_Widge_00508.pdf</t>
+  </si>
+  <si>
     <t>Phase I dose-escalation study of human monoclonal antibody N6LS in healthy adults. Widge et al, Poster 508 - CROI2020</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.croiconference.org/wp-content/uploads/sites/2/posters/2020/1430_6_Widge_00508.pdf</t>
   </si>
   <si>
     <t>VH3810109 (N6LS) Reduces Viremia Across a Range of Doses in ART-Naive Adults Living With HIV: Proof of Concept Achieved in the Phase IIa BANNER (207959, NCT04871113) Study</t>
   </si>
   <si>
     <t>https://viivexchange.com/medical/prot/banner-study/</t>
   </si>
   <si>
     <t>N6LS: 4-monthly injectable bNAb with monthly injectable cabotegravir</t>
   </si>
   <si>
     <t>https://i-base.info/htb/50617</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
@@ -765,81 +786,84 @@
   <si>
     <t>Filed in EP</t>
   </si>
   <si>
     <t>N6LS combination with fostemsavir and temsavir</t>
   </si>
   <si>
     <t>Relates to therapeutic methods or methods of treating, clearing, preventing or curing HIV infection. Provides a combination of at least one agent selected from the group consisting of: fostemsavir and temsavir, or a pharmaceutically acceptable salt thereof and a CD4 binding site (CD4bs) binding protein for the use in treatment of HIV and/or clearance of HIV infected cells.</t>
   </si>
   <si>
     <t>WO2023114951</t>
   </si>
   <si>
     <t>2042-12-16</t>
   </si>
   <si>
     <t>Unknown - National phase deadline 17 June 2024</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/8WyB3KogVFI8orN891fDUnqZzV0dGqbU7xakH6Hf.png</t>
+    <t>https://lapal.ch/storage/illustrations/SZUhik5qCpKsS3cliUbWWxlge76QC8UlXnBi0gao.png</t>
   </si>
   <si>
     <t>Broadly Neutralising Antibody N6 in Complex with HIV-1 Envelope Glycoprotein GP120</t>
   </si>
   <si>
     <t>https://doi.org/10.2210/pdb5TE7/pdb</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://viivhealthcare.com</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>ViiV Healthcare is a pharmaceutical company that specializes in the development of therapies for HIV infection. The company is headquartered in Brentford in the United Kingdom and was initially formed in November 2009 as a part of a joint venture between GlaxoSmithKline and Pfizer.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Huang J, Kang BH, Ishida E, Zhou T, Griesman T, Sheng Z, Wu F, Doria-Rose NA, Zhang B, McKee K, O'Dell S, Chuang GY, Druz A, Georgiev IS, Schramm CA, Zheng A, Joyce MG, Asokan M, Ransier A, Darko S, Migueles SA, Bailer RT, Louder MK, Alam SM, Parks R, Kelsoe G, Von Holle T, Haynes BF, Douek DC, Hirsch V, Seaman MS, Shapiro L, Mascola JR, Kwong PD, Connors M. Identification of a CD4-Binding-Site Antibody to HIV that Evolved Near-Pan Neutralization Breadth. Immunity. 2016 Nov 15;45(5):1108-1121. DOI: &lt;/span&gt;&lt;a href="https://doi.org/10.1016/j.immuni.2016.10.027" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1016/j.immuni.2016.10.027&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PMID: 27851912; PMCID: PMC5770152.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Detailed studies of the broadly neutralizing antibodies (bNAbs) that underlie the best available examples of the humoral immune response to HIV are providing important information for the development of therapies and prophylaxis for HIV-1 infection. Here, we report a CD4-binding site (CD4bs) antibody, named N6, that potently neutralized 98% of HIV-1 isolates, including 16 of 20 that were resistant to other members of its class. N6 evolved a mode of recognition such that its binding was not impacted by the loss of individual contacts across the immunoglobulin heavy chain. In addition, structural analysis revealed that the orientation of N6 permitted it to avoid steric clashes with glycans, which is a common mechanism of resistance. Thus, an HIV-1-specific bNAb can achieve potent, near-pan neutralization of HIV-1, making it an attractive candidate for use in therapy and prophylaxis.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Julg B, Pegu A, Abbink P, Liu J, Brinkman A, Molloy K, Mojta S, Chandrashekar A, Callow K, Wang K, Chen X, Schmidt SD, Huang J, Koup RA, Seaman MS, Keele BF, Mascola JR, Connors M, Barouch DH. Virological Control by the CD4-Binding Site Antibody N6 in Simian-Human Immunodeficiency Virus-Infected Rhesus Monkeys. J Virol. 2017 Jul 27;91(16):e00498-17. DOI: &lt;/span&gt;&lt;a href="www.doi.org/10.1128/JVI.00498-17" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1128/JVI.00498-17&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PMID: 28539448; PMCID: PMC5533891.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Passive immunotherapy against HIV-1 will most likely require broadly neutralizing antibodies (bnAbs) with maximum breadth and potency to ensure therapeutic efficacy. Recently, the novel CD4 binding site antibody N6 demonstrated extraordinary neutralization breadth and potency against large panels of cross-clade pseudoviruses. We evaluated the&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;in vivo&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;antiviral activity of N6-LS, alone or in combination with the established V3-glycan antibody PGT121, in chronically simian-human immunodeficiency virus (SHIV)-SF162P3-infected macaques. A single dose of N6-LS suppressed plasma viral loads in 4 out of 5 animals at day 7, while the combination of both antibodies suppressed all animals. The combination of both antibodies had no additive antiviral effect compared to a single dose of PGT121, potentially reflecting the nearly 10-fold-higher potency of PGT121 against this SHIV. Viral rebound occurred in the majority of suppressed animals and was linked to declining plasma bnAb levels over time. In addition to the effect on plasma viremia, bnAb administration resulted in significantly reduced proviral DNA levels in PBMCs after 2 weeks and in lymph nodes after 10 weeks. Autologous neutralizing antibody (nAb) responses and CD8+&amp;nbsp;T-cell responses were not significantly enhanced in the bnAb-treated animals compared to control animals, arguing against their contribution to the viral effects observed. These results confirm the robust antiviral activity of N6-LS&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;in vivo&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, supporting the further clinical development of this antibody.&lt;/span&gt;&lt;strong style="color: rgb(33, 33, 33);"&gt;IMPORTANCE&lt;/strong&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;Monocloncal antibodies (MAbs) are being considered for passive immunotherapy of HIV-1 infection. A critical requirement for such strategies is the identification of MAbs that recognize the diversity of variants within circulating but also reservoir viruses, and MAb combinations might be needed to achieve this goal. This study evaluates the novel bnAb N6-LS alone or in combination with the bnAb PGT121, in rhesus macaques that were chronically infected with SHIV. The results demonstrate that N6-LS potently suppressed plasma viral loads in the majority of animals but that the combination with PGT121 was not superior to PGT121 alone in delaying time to viral rebound or reducing peripheral blood mononuclear cell (PBMC) or lymph node proviral DNA levels. The occurrence of viral escape variants in an N6-LS-monotreated animal, however, argues for the need to maximize breadth and antiviral efficacy by combining bnAbs for therapeutic indications.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>NIH Scientists Identify Potent Antibody that Neutralizes Nearly All HIV Strains</t>
   </si>
   <si>
     <t>https://clinicalinfo.hiv.gov/en/news/nih-scientists-identify-potent-antibody-neutralizes-nearly-all-hiv-strains</t>
   </si>
   <si>
     <t>Bibliography for ViiV Healthcare Product Pipeline - Accessed September 2025</t>
   </si>
@@ -1257,126 +1281,129 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT03538626" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT04871113" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05291520" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05996471" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2020/1430_6_Widge_00508.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivexchange.com/medical/prot/banner-study/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/50617" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2020/1430_6_Widge_00508.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2020/1430_6_Widge_00508.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivexchange.com/medical/prot/banner-study/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/50617" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/8WyB3KogVFI8orN891fDUnqZzV0dGqbU7xakH6Hf.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/SZUhik5qCpKsS3cliUbWWxlge76QC8UlXnBi0gao.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicalinfo.hiv.gov/en/news/nih-scientists-identify-potent-antibody-neutralizes-nearly-all-hiv-strains" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2020/1430_6_Widge_00508.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivexchange.com/medical/prot/banner-study/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/50617" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/833b6d47-4572-4236-ad0c-4d92701b516a/833b6d47-4572-4236-ad0c-4d92701b516a_viewable_rendition__v.pdf?medcommid=MED--US-12514&amp;product=Investigational+HIV" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2023/VRC_609_CROI_2023_Poster_Small-133204489576372685.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/d018dc06-4506-4467-9e37-81f2dfe7df4f/d018dc06-4506-4467-9e37-81f2dfe7df4f_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/9a79ef38-d815-4d70-927f-e11d8159a08d/9a79ef38-d815-4d70-927f-e11d8159a08d_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/1b22419f-0245-4d90-9ae8-7a0f48f14696/1b22419f-0245-4d90-9ae8-7a0f48f14696_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/d2d95461-5d13-4602-a404-44f2c32a57c1/d2d95461-5d13-4602-a404-44f2c32a57c1_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/7f666c72-a9df-495d-a4ff-c5862d40091f/7f666c72-a9df-495d-a4ff-c5862d40091f_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/fec63068-062b-406c-a0b8-4b4fe0193925/fec63068-062b-406c-a0b8-4b4fe0193925_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidsmap.com/news/mar-2025/broadly-neutralising-antibody-n6ls-could-be-part-long-acting-hiv-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacally.com/viiv-healthcare-highlights-lotivibart-and-cabotegravir-la-findings-at-croi-2026/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicalinfo.hiv.gov/en/news/nih-scientists-identify-potent-antibody-neutralizes-nearly-all-hiv-strains" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/833b6d47-4572-4236-ad0c-4d92701b516a/833b6d47-4572-4236-ad0c-4d92701b516a_viewable_rendition__v.pdf?medcommid=MED--US-12514&amp;product=Investigational+HIV" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2023/VRC_609_CROI_2023_Poster_Small-133204489576372685.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/d018dc06-4506-4467-9e37-81f2dfe7df4f/d018dc06-4506-4467-9e37-81f2dfe7df4f_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/9a79ef38-d815-4d70-927f-e11d8159a08d/9a79ef38-d815-4d70-927f-e11d8159a08d_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/1b22419f-0245-4d90-9ae8-7a0f48f14696/1b22419f-0245-4d90-9ae8-7a0f48f14696_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/d2d95461-5d13-4602-a404-44f2c32a57c1/d2d95461-5d13-4602-a404-44f2c32a57c1_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/7f666c72-a9df-495d-a4ff-c5862d40091f/7f666c72-a9df-495d-a4ff-c5862d40091f_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/fec63068-062b-406c-a0b8-4b4fe0193925/fec63068-062b-406c-a0b8-4b4fe0193925_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidsmap.com/news/mar-2025/broadly-neutralising-antibody-n6ls-could-be-part-long-acting-hiv-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pharmacally.com/viiv-healthcare-highlights-lotivibart-and-cabotegravir-la-findings-at-croi-2026/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1432,119 +1459,126 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
-[...8 lines deleted...]
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="N2" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="O2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="P2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="R2" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="S2" t="s">
         <v>44</v>
       </c>
       <c r="T2" t="s">
         <v>45</v>
       </c>
       <c r="U2" t="s">
         <v>46</v>
       </c>
       <c r="V2" t="s">
         <v>47</v>
       </c>
       <c r="W2" t="s">
         <v>48</v>
       </c>
-      <c r="Y2" s="1"/>
-[...1 lines deleted...]
-      <c r="AF2" t="s">
+      <c r="X2" t="s">
         <v>49</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="Y2" s="1" t="s">
         <v>50</v>
+      </c>
+      <c r="Z2" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ5"/>
   <sheetViews>
@@ -1588,701 +1622,732 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="I2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="J2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="O2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="Q2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="X2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="Y2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="AB2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AC2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AE2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AF2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AG2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AH2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AI2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AJ2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AM2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AP2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ2">
         <v>33</v>
       </c>
       <c r="AR2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AS2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AU2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AV2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AW2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AX2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AY2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AZ2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F3" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="I3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="J3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="M3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="O3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="X3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="Y3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AB3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AC3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AE3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AF3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AG3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AH3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AI3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AJ3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AK3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AM3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AP3" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ3">
         <v>62</v>
       </c>
       <c r="AR3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AU3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AV3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AW3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AX3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AY3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AZ3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="E4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="I4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="J4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="O4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="Q4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="X4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="Y4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AB4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AC4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AE4" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AF4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AG4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AH4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AI4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AJ4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AM4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AP4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ4">
         <v>24</v>
       </c>
       <c r="AR4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AS4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AU4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AV4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AW4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AX4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AY4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AZ4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="E5" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="G5" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="H5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="I5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="J5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="X5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="Y5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AA5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AB5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AE5" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AF5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AG5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="AH5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="AI5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AJ5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AP5" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ5">
         <v>128</v>
       </c>
       <c r="AR5" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS5" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="AU5" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AW5" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AX5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AY5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AZ5" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>182</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B2" t="s">
-        <v>179</v>
+        <v>56</v>
       </c>
       <c r="C2" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>185</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>105</v>
       </c>
       <c r="B3" t="s">
-        <v>181</v>
+        <v>56</v>
       </c>
       <c r="C3" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>187</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>132</v>
       </c>
       <c r="B4" t="s">
-        <v>183</v>
+        <v>56</v>
       </c>
       <c r="C4" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>188</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" t="s">
+        <v>164</v>
+      </c>
+      <c r="B5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C5" t="s">
+        <v>190</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...1 lines deleted...]
-    <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
@@ -2290,816 +2355,830 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="C2" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="D2" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="E2" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="F2" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="I2" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="C3" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="D3" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="E3" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="F3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="I3" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="C4" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="D4" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="E4" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="F4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="I4" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="C2" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="D2" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C2" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="D2" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="E2" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="F2" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E17"/>
+  <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E17" sqref="E17"/>
+      <selection activeCell="I14" sqref="I14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>182</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="C2" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>261</v>
+      </c>
+      <c r="H2" t="s">
+        <v>262</v>
+      </c>
+      <c r="J2" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="C3" t="s">
-        <v>255</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>263</v>
+      </c>
+      <c r="H3" t="s">
+        <v>264</v>
+      </c>
+      <c r="J3" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C4" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>265</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="J4" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C5" t="s">
-        <v>179</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>267</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="J5" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C6" t="s">
-        <v>181</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:5">
+        <v>269</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="J6" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C7" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:5">
+        <v>271</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="J7" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C8" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:5">
+        <v>273</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="J8" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C9" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:5">
+        <v>275</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="J9" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C10" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:5">
+        <v>277</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="J10" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C11" t="s">
-        <v>265</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:5">
+        <v>279</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>280</v>
+      </c>
+      <c r="J11" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C12" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:5">
+        <v>281</v>
+      </c>
+      <c r="I12" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="J12" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C13" t="s">
-        <v>269</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:5">
+        <v>283</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="J13" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>271</v>
-[...44 lines deleted...]
-        <v>278</v>
+        <v>285</v>
+      </c>
+      <c r="I14" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="J14" t="s">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
-[...12 lines deleted...]
-    <hyperlink ref="E17" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I10" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I11" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="I12" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="I13" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="I14" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>