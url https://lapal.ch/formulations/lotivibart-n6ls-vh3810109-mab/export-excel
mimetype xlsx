--- v2 (2026-08-23)
+++ v3 (2026-09-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="292">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -777,51 +777,66 @@
   <si>
     <t>WO2022125378</t>
   </si>
   <si>
     <t>Combination</t>
   </si>
   <si>
     <t>2041-12-03</t>
   </si>
   <si>
     <t>Filed in EP</t>
   </si>
   <si>
     <t>N6LS combination with fostemsavir and temsavir</t>
   </si>
   <si>
     <t>Relates to therapeutic methods or methods of treating, clearing, preventing or curing HIV infection. Provides a combination of at least one agent selected from the group consisting of: fostemsavir and temsavir, or a pharmaceutically acceptable salt thereof and a CD4 binding site (CD4bs) binding protein for the use in treatment of HIV and/or clearance of HIV infected cells.</t>
   </si>
   <si>
     <t>WO2023114951</t>
   </si>
   <si>
     <t>2042-12-16</t>
   </si>
   <si>
-    <t>Unknown - National phase deadline 17 June 2024</t>
+    <t>Pending in : Australia, Brazil, Canada, Chile, China, European Patent Office, Israel, Japan, Malaysia, Mexico, Republic of Korea, Russian Federation, United States of America, Vietnam.</t>
+  </si>
+  <si>
+    <t>N6LS treatment regimen (administration every 4 months)</t>
+  </si>
+  <si>
+    <t>The invention relates to Human Immunodeficiency Virus (HIV) treatment or prevention. In particular, the invention relates to a dosing regimen for long-acting treatment or prevention of HIV infection.</t>
+  </si>
+  <si>
+    <t>Treatment regimen</t>
+  </si>
+  <si>
+    <t>2046-02-16</t>
+  </si>
+  <si>
+    <t>Unknown - National phase deadline  28 August 2027</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/SZUhik5qCpKsS3cliUbWWxlge76QC8UlXnBi0gao.png</t>
   </si>
   <si>
     <t>Broadly Neutralising Antibody N6 in Complex with HIV-1 Envelope Glycoprotein GP120</t>
   </si>
   <si>
     <t>https://doi.org/10.2210/pdb5TE7/pdb</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
@@ -2523,51 +2538,51 @@
       <c r="O1" s="2" t="s">
         <v>222</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I4"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>223</v>
       </c>
@@ -2647,193 +2662,219 @@
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>241</v>
       </c>
       <c r="C4" t="s">
         <v>242</v>
       </c>
       <c r="D4" t="s">
         <v>243</v>
       </c>
       <c r="E4" t="s">
         <v>238</v>
       </c>
       <c r="F4" t="s">
         <v>135</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>244</v>
       </c>
       <c r="I4" t="s">
         <v>245</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" t="s">
+        <v>246</v>
+      </c>
+      <c r="C5" t="s">
+        <v>247</v>
+      </c>
+      <c r="D5" t="s">
+        <v>243</v>
+      </c>
+      <c r="E5" t="s">
+        <v>248</v>
+      </c>
+      <c r="F5" t="s">
+        <v>135</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="I5" t="s">
+        <v>250</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="C2" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="D2" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>193</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>135</v>
       </c>
       <c r="C2" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="D2" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="E2" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="F2" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J14"/>
   <sheetViews>
@@ -2862,269 +2903,269 @@
       <c r="B1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>181</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>182</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>183</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>184</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="C2" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="H2" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="J2" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="C3" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="H3" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="J3" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>56</v>
       </c>
       <c r="C4" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="J4" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>56</v>
       </c>
       <c r="C5" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="J5" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>56</v>
       </c>
       <c r="C6" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="J6" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>56</v>
       </c>
       <c r="C7" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="J7" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>56</v>
       </c>
       <c r="C8" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="J8" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
         <v>56</v>
       </c>
       <c r="C9" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="J9" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="I10" s="4" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="J10" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
       <c r="C11" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="J11" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="I12" s="4" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="J12" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="J13" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="I14" s="4" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="J14" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I7" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I8" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="I10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="I11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="I12" r:id="rId_hyperlink_9"/>
     <hyperlink ref="I13" r:id="rId_hyperlink_10"/>
     <hyperlink ref="I14" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>