--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -474,50 +474,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
@@ -1709,128 +1712,132 @@
       <c r="E1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>134</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>135</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>138</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>139</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>140</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>141</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>142</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>143</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>144</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>145</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>146</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>147</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>148</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>149</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1840,358 +1847,358 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="F2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="I2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>135</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>112</v>
       </c>
       <c r="C2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E2" t="s">
         <v>115</v>
       </c>
       <c r="F2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
@@ -2208,99 +2215,99 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>133</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C3" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>59</v>
       </c>
       <c r="C5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>