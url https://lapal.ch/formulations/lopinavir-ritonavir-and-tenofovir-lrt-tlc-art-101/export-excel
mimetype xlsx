--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="204">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Lopinavir, Ritonavir, and Tenofovir (LRT) TLC-ART 101</t>
   </si>
   <si>
     <t>Lopinavir, Ritonavir, and Tenofovir</t>
   </si>
   <si>
     <t>TLC-ART 101</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>protease inhibitors (PI) + nucleotide analog reverse-transcriptase inhibitor (NRTI)</t>
   </si>
   <si>
     <t>The combination of lopinavir, ritonavir, and tenofovir is formulated using drug combination nanoparticle (DcNP) technology, allowing a single subcutaneous dose to last up to five weeks. Terminal half-lives are lopinavir (219 h), tenofovir (63 h), and lamivudine (136 h). TLC-ART101 inhibits HIV via multiple mechanisms: lopinavir and ritonavir as protease inhibitors, and tenofovir and lamivudine as reverse transcriptase inhibitors. DcNP loading is high for lopinavir and ritonavir (&gt;90%) and moderate for tenofovir and lamivudine (~12–17%). Preclinical and clinical studies show substantial intracellular retention, i.e., lymph node mononuclear cells (LNMCs)-to-plasma ratios at 192 h: LPV: 102.8; RTV: 572.0; TFV: 2.9; and 3TC: 352.1</t>
   </si>
@@ -360,320 +369,339 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
-    <t>STUDY00007490</t>
+    <t>First in Human Clinical Trial of a Next Generation, Long-acting Injectable, Combination Antiretroviral Therapy Platform TLC-ART 101 (ACTU 2001)</t>
   </si>
   <si>
     <t>NCT05850728</t>
   </si>
   <si>
-    <t>https://clinicaltrials.gov/study/NCT05850728</t>
+    <t>https://clinicaltrials.gov/study/NCT05850728?intr=TLC-ART&amp;rank=1</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
-    <t>Completed</t>
+    <t>Recruiting</t>
+  </si>
+  <si>
+    <t>NIH</t>
+  </si>
+  <si>
+    <t>This study is a prospective, open-label, single-site, first-in-human study of a long-acting, injectable combination antiretroviral therapy platform, with a pharmacologically-guided adaptive design for dose escalation, de-escalation, and study duration. The study is designed to learn whether the formulation can be used as a platform for other drugs for treatment of HIV. The formulation is a drug combination nanoparticle (DCNP). The study will be conducted by UW Positive Research. The sample size for this study is 12-16. The study population consists of healthy adults without HIV. The study duration is 57 days per participant at the start of the study.</t>
+  </si>
+  <si>
+    <t>Safety, tolerability and PK of single subcutaneous injection of TLC-ART 101 in healthy adults</t>
+  </si>
+  <si>
+    <t>United States of America</t>
+  </si>
+  <si>
+    <t>Seattle, Washington</t>
+  </si>
+  <si>
+    <t>TLC-ART 101 containing lopinavir 15.6mg , ritonavir 4.2 mg, and tenofovir 9.15 mg in a combination nanoparticle suspension of 1.5 mL</t>
+  </si>
+  <si>
+    <t>2023-04-01</t>
+  </si>
+  <si>
+    <t>2025-10-25</t>
+  </si>
+  <si>
+    <t>2025-12-01</t>
+  </si>
+  <si>
+    <t>Adults, Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals</t>
+  </si>
+  <si>
+    <t>Adults, Older Adults</t>
+  </si>
+  <si>
+    <t>All</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>18 Years to 65 Years (Adult,  Older Adult ) of any sex</t>
+  </si>
+  <si>
+    <t>HIV, HCV, HBV</t>
+  </si>
+  <si>
+    <t>Interventional (clinical trial)</t>
+  </si>
+  <si>
+    <t>Non-randomized</t>
+  </si>
+  <si>
+    <t>Single group assignment</t>
+  </si>
+  <si>
+    <t>Open label</t>
+  </si>
+  <si>
+    <t>Monthly</t>
+  </si>
+  <si>
+    <t>Injectable</t>
+  </si>
+  <si>
+    <t>Clinical trial ID</t>
+  </si>
+  <si>
+    <t>Type</t>
+  </si>
+  <si>
+    <t>Title</t>
+  </si>
+  <si>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
+  </si>
+  <si>
+    <t>Content</t>
+  </si>
+  <si>
+    <t>Company</t>
+  </si>
+  <si>
+    <t>Manufacturer</t>
+  </si>
+  <si>
+    <t>Brand Name</t>
+  </si>
+  <si>
+    <t>Use Case</t>
+  </si>
+  <si>
+    <t>Therapeutic Area</t>
+  </si>
+  <si>
+    <t>Dosage</t>
+  </si>
+  <si>
+    <t>Administration Route</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Code</t>
+  </si>
+  <si>
+    <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
+    <t>Country ISO Code</t>
+  </si>
+  <si>
+    <t>Country Name</t>
+  </si>
+  <si>
+    <t>Reg Status</t>
+  </si>
+  <si>
+    <t>Reg Submission Date</t>
+  </si>
+  <si>
+    <t>Reg Approval Date</t>
+  </si>
+  <si>
+    <t>Links</t>
+  </si>
+  <si>
+    <t>Comments</t>
+  </si>
+  <si>
+    <t>Representative patent</t>
+  </si>
+  <si>
+    <t>Patent description</t>
+  </si>
+  <si>
+    <t>Categories</t>
+  </si>
+  <si>
+    <t>Patent holder</t>
+  </si>
+  <si>
+    <t>Expiry date</t>
+  </si>
+  <si>
+    <t>Patent abstract</t>
+  </si>
+  <si>
+    <t>Licence with MPP</t>
+  </si>
+  <si>
+    <t>Patent source</t>
+  </si>
+  <si>
+    <t>Granted: Low, low-middle and upper-middle countries</t>
+  </si>
+  <si>
+    <t>Granted: High income countries</t>
+  </si>
+  <si>
+    <t>Filed: Low, low-middle and upper-middle countries</t>
+  </si>
+  <si>
+    <t>Filed: High income countries</t>
+  </si>
+  <si>
+    <t>Not in force: Low, low-middle and upper-middle countries</t>
+  </si>
+  <si>
+    <t>Not in force: High income countries</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Brief description</t>
+  </si>
+  <si>
+    <t>Category</t>
+  </si>
+  <si>
+    <t>Exclusivity</t>
+  </si>
+  <si>
+    <t>Expiration date</t>
+  </si>
+  <si>
+    <t>Lopinavir, Ritonavir, and Tenofovir (LRT) combination, formulation, and method of administration</t>
+  </si>
+  <si>
+    <t>combination pharmaceutical compositions and methods thereof. The present invention relates to combination pharmaceutical compositions, which include a combination of hydrophilic and hydrophobic therapeutic agents (i.e., drugs) that are assembled together with excipients under specific conditions, forming a homogeneous pharmaceutical powder with multiple motif structure. unified repetitive drugs (mdm). Unlike currently available drug combination powders, which are amorphous, the combination pharmaceutical compositions (e.g., combination therapeutic agent powders) of the present invention have long-range order, in the form of unified, repetitive multidrug motifs. .</t>
+  </si>
+  <si>
+    <t>WO2020146788</t>
+  </si>
+  <si>
+    <t>Combination,  Formulation</t>
+  </si>
+  <si>
+    <t>University Of Washington</t>
+  </si>
+  <si>
+    <t>2040-01-10</t>
+  </si>
+  <si>
+    <t>Pending: BR, CN, US</t>
+  </si>
+  <si>
+    <t>Illustration URL</t>
+  </si>
+  <si>
+    <t>Credit</t>
+  </si>
+  <si>
+    <t>https://lapal.ch/storage/illustrations/qpLaNIFblMqh9aURmJ5oBHpnoIsxgJSQCb27FhN0.png</t>
+  </si>
+  <si>
+    <t>Lopinavir (C37H48N4O5) structure</t>
+  </si>
+  <si>
+    <t>https://pubchem.ncbi.nlm.nih.gov/compound/Lopinavir</t>
+  </si>
+  <si>
+    <t>https://lapal.ch/storage/illustrations/hmXMDpFypar4sx2C94YQ3bTE46j8v2E3wDSODIJL.png</t>
+  </si>
+  <si>
+    <t>Ritonavir (C37H48N6O5S2) structure</t>
+  </si>
+  <si>
+    <t>https://pubchem.ncbi.nlm.nih.gov/compound/Ritonavir</t>
+  </si>
+  <si>
+    <t>https://lapal.ch/storage/illustrations/hXFvhFR9FT6R5DQUOcHcIOsG9lq8t8F3p312PfLw.png</t>
+  </si>
+  <si>
+    <t>Tenofovir (C9H14N5O4P) structure</t>
+  </si>
+  <si>
+    <t>https://pubchem.ncbi.nlm.nih.gov/compound/Tenofovir</t>
+  </si>
+  <si>
+    <t>Company/University</t>
+  </si>
+  <si>
+    <t>Link to website</t>
+  </si>
+  <si>
+    <t>Country</t>
+  </si>
+  <si>
+    <t>Short description</t>
   </si>
   <si>
     <t>University of Washington</t>
   </si>
   <si>
-    <t>This study is a prospective, open-label, single-site, first-in-human study of a long-acting, injectable combination antiretroviral therapy platform, with a pharmacologically-guided adaptive design for dose escalation, de-escalation, and study duration. The study is designed to learn whether the formulation can be used as a platform for other drugs for treatment of HIV. The formulation is a drug combination nanoparticle (DCNP). The study will be conducted by UW Positive Research. The sample size for this study is 12-16. The study population consists of healthy adults without HIV. The study duration is 57 days per participant at the start of the study.</t>
-[...243 lines deleted...]
-  <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.washington.edu/</t>
   </si>
   <si>
     <t>The University of Washington was established in Seattle in 1861 to serve the Washington Territory. The UW developed into a major research institution, becoming the recipient of more federal research dollars than any other U.S. public university. UW has strong infrastructure for drug discovery, such as Center for clinical genomics, mass spectrometry center and preclinical research organization.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Perazzolo S, Flexner CW, Stephen ZR, Acosta EP, Bender Ignacio RA, Ho RJY. Long-acting Injectable Containing Lopinavir Eliminates Reliance on Ritonavir Pharmacokinetic Enhancement.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;J Infect Dis&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Published online June 24, 2025. doi:&lt;/span&gt;&lt;a href="10.1093/infdis/jiaf319" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1093/infdis/jiaf319&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;High-extraction protease inhibitors (e.g., for HIV and COVID-19) typically require ritonavir to enhance bioavailability by overcoming first-pass metabolism. However, in the long-acting subcutaneous injectable dosage form TLC-ART 101, lopinavir persisted in plasma for 57 days, while ritonavir was detectable for only 3-7 days. The remarkable duration of lopinavir suggests that ritonavir may be unnecessary in long-acting injectable products, potentially reducing side effects and drug-drug interactions.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Kraft JC, McConnachie LA, Koehn J, et al. Long-acting combination anti-HIV drug suspension enhances and sustains higher drug levels in lymph node cells than in blood cells and plasma.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;AIDS&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2017;31(6):765-770. doi:&lt;/span&gt;&lt;a href="10.1097/QAD.0000000000001405" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1097/QAD.0000000000001405&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Objective:&amp;nbsp;&lt;/strong&gt;The aim of the present study was to determine whether a combination of anti-HIV drugs - tenofovir (TFV), lopinavir (LPV) and ritonavir (RTV) - in a lipid-stabilized nanosuspension (called TLC-ART101) could enhance and sustain intracellular drug levels and exposures in lymph node and blood cells above those in plasma.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Design:&amp;nbsp;&lt;/strong&gt;Four macaques were given a single dose of TLC-ART101 subcutaneously. Drug concentrations in plasma and mononuclear cells of the blood (PBMCs) and lymph nodes (LNMCs) were analysed using a validated combination LC-MS/MS assay.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;For the two active drugs (TFV, LPV), plasma and PBMC intracellular drug levels persisted for over 2 weeks; PBMC drug exposures were three- to four-fold higher than those in plasma. Apparent terminal half-lives (t1/2) of TFV and LPV were 65.3 and 476.9 h in plasma, and 169.1 and 151.2 h in PBMCs. At 24 and 192 h, TFV and LPV drug levels in LNMCs were up to 79-fold higher than those in PBMCs. Analysis of PBMC intracellular TFV and its active metabolite TFV-diphosphate (TFV-DP) indicated that intracellular exposures of total TFV and TFV-DP were markedly higher and persisted longer than in humans and macaques dosed with oral TFV prodrugs, tenofovir disoproxil fumarate (TDF) or tenofovir alafenamide (TAF).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;A simple, scalable three-drug combination, lipid-stabilized nanosuspension exhibited persistent drug levels in cells of lymph nodes and the blood (HIV host cells) and in plasma. With appropriate dose adjustment, TLC-ART101 may be a useful HIV treatment with a potential to impact residual virus in lymph nodes.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Freeling JP, Koehn J, Shu C, Sun J, Ho RJ. Anti-HIV drug-combination nanoparticles enhance plasma drug exposure duration as well as triple-drug combination levels in cells within lymph nodes and blood in primates.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;AIDS Res Hum Retroviruses&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2015;31(1):107-114. doi:&lt;/span&gt;&lt;a href="10.1089/aid.2014.0210" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1089/aid.2014.0210&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;HIV patients on combination oral drug therapy experience insufficient drug levels in lymph nodes, which is linked to viral persistence. Following success in enhancing lymph node drug levels and extending plasma residence time of indinavir formulated in lipid nanoparticles, we developed multidrug anti-HIV lipid nanoparticles (anti-HIV LNPs) containing lopinavir (LPV), ritonavir (RTV), and tenofovir (PMPA). These anti-HIV LNPs were prepared, characterized, scaled up, and evaluated in primates with a focus on plasma time course and intracellular drug exposure in blood and lymph nodes. Four macaques were subcutaneously administered anti-HIV LNPs and free drug suspension in a crossover study. The time course of the plasma drug concentration as well as intracellular drug concentrations in blood and inguinal lymph nodes were analyzed to compare the effects of LNP formulation. Anti-HIV LNPs incorporated LPV and RTV with high efficiency and entrapped a reproducible fraction of hydrophilic PMPA. In primates, anti-HIV LNPs produced over 50-fold higher intracellular concentrations of LPV and RTV in lymph nodes compared to free drug. Plasma and intracellular drug levels in blood were enhanced and sustained up to 7 days, beyond that achievable by their free drug counterpart. Thus, multiple antiretroviral agents can be simultaneously incorporated into anti-HIV lipid nanoparticles to enhance intracellular drug concentrations in blood and lymph nodes, where viral replication persists. As these anti-HIV lipid nanoparticles also prolonged plasma drug exposure, they hold promise as a long-acting dosage form for HIV patients in addressing residual virus in cells and tissue.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>LEAP - TS2023 - Physiological based Pharmacokinetic Modeling to Support a LA HIV Drug-combination Formulation</t>
   </si>
@@ -1033,130 +1061,133 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05850728" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05850728?intr=TLC-ART&amp;rank=1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/qpLaNIFblMqh9aURmJ5oBHpnoIsxgJSQCb27FhN0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/hmXMDpFypar4sx2C94YQ3bTE46j8v2E3wDSODIJL.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/hXFvhFR9FT6R5DQUOcHcIOsG9lq8t8F3p312PfLw.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://longactinghiv.org/LEAPWRKSHP2023-Text_Summary-SimoneP" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1212,141 +1243,150 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>42</v>
       </c>
       <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
         <v>44</v>
       </c>
       <c r="O2" t="s">
         <v>45</v>
       </c>
       <c r="P2" t="s">
         <v>46</v>
       </c>
       <c r="Q2" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="R2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="S2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="T2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="U2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="V2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="W2" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="X2" t="s">
         <v>52</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AA2" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="AB2" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="AC2" t="s">
-        <v>39</v>
+        <v>57</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>42</v>
       </c>
       <c r="AF2" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>42</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -1390,349 +1430,380 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="J2" t="s">
-        <v>115</v>
+        <v>118</v>
+      </c>
+      <c r="K2" t="s">
+        <v>119</v>
       </c>
       <c r="M2" t="s">
+        <v>120</v>
+      </c>
+      <c r="W2" t="s">
+        <v>121</v>
+      </c>
+      <c r="X2" t="s">
+        <v>121</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>122</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>123</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>124</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>125</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>126</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>127</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>127</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>129</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>130</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>131</v>
+      </c>
+      <c r="AQ2">
+        <v>16</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>132</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>133</v>
+      </c>
+      <c r="AT2" t="s">
         <v>116</v>
       </c>
-      <c r="X2" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="AU2" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="AW2" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AX2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY2" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="AZ2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>141</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -1742,613 +1813,645 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>152</v>
+        <v>162</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>156</v>
+        <v>166</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>157</v>
+        <v>167</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>165</v>
+        <v>175</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="C2" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
       <c r="D2" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="E2" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="F2" t="s">
-        <v>174</v>
+        <v>184</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="I2" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="C2" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="D2" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="C3" t="s">
-        <v>183</v>
+        <v>193</v>
       </c>
       <c r="D3" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="C4" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="D4" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>188</v>
+        <v>198</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>112</v>
+        <v>202</v>
       </c>
       <c r="C2" t="s">
-        <v>192</v>
+        <v>203</v>
       </c>
       <c r="D2" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="E2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F2" t="s">
-        <v>194</v>
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E5" sqref="E5"/>
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>141</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>206</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="C2" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>208</v>
+      </c>
+      <c r="H2" t="s">
+        <v>209</v>
+      </c>
+      <c r="J2" t="s">
+        <v>127</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="C3" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>210</v>
+      </c>
+      <c r="H3" t="s">
+        <v>211</v>
+      </c>
+      <c r="J3" t="s">
+        <v>127</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="C4" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>212</v>
+      </c>
+      <c r="H4" t="s">
+        <v>213</v>
+      </c>
+      <c r="J4" t="s">
+        <v>127</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C5" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>214</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="J5" t="s">
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E5" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>