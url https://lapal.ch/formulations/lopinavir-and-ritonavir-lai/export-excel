--- v0 (2026-09-01)
+++ v1 (2026-10-11)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -121,50 +130,56 @@
     <t>Specific analytical instrument required for characterization of formulation</t>
   </si>
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
+  </si>
+  <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Lopinavir and Ritonavir LAI</t>
   </si>
   <si>
     <t>Lopinavir and Ritonavir nanoparticle suspension</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
@@ -973,97 +988,102 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Xullthi7y8y1TTEn2kIKNXqdKrtZbuaUJ8yHSZqt.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1092,177 +1112,192 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G2" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="J2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="K2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L2" t="s">
-        <v>44</v>
+        <v>46</v>
+      </c>
+      <c r="M2" t="s">
+        <v>47</v>
       </c>
       <c r="N2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O2" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="Q2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="R2" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="S2" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="T2" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="U2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="V2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="W2" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="X2" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>54</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>54</v>
       </c>
       <c r="AA2" t="s">
-        <v>54</v>
+        <v>56</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>57</v>
       </c>
       <c r="AC2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="AD2" t="s">
-        <v>56</v>
-[...7 lines deleted...]
-      <c r="AJ2" t="s">
         <v>59</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>60</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1306,273 +1341,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -1582,509 +1617,509 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="M1" s="4" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="N1" s="4" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="F1" s="4" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="H1" s="4" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="C2" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="D2" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="C2" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="D2" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="E2" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="F2" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C2" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="D2" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="E2" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="F2" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="G2" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="H2" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="J2" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">