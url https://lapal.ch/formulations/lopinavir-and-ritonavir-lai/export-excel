--- v1 (2026-10-11)
+++ v2 (2026-10-31)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -315,53 +315,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -381,50 +378,53 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
@@ -574,50 +574,53 @@
     <t>Founded in 1970 as a private osteopathic college, UNT Health Fort Worth became a state institution in 1975. It expanded into a comprehensive graduate medical center by 1993. The 33-acre Fort Worth campus features the high-tech Interdisciplinary Research Building and the Center for BioHealth, which houses advanced imaging suites and virtual reality simulation labs.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Tanaudommongkon, I., Tanaudommongkon, A., &amp;amp; Dong, X. (2021). Development of In Situ Self-Assembly Nanoparticles to Encapsulate Lopinavir and Ritonavir for Long-Acting Subcutaneous Injection. &lt;em&gt;Pharmaceutics&lt;/em&gt;, &lt;em&gt;13&lt;/em&gt;(6), 904. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.3390/pharmaceutics13060904"&gt;https://doi.org/10.3390/pharmaceutics13060904&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Irin Tanaudommongkon</t>
   </si>
   <si>
     <t>2021-07-18</t>
   </si>
   <si>
     <t>Pharmaceutics - MDPI</t>
   </si>
   <si>
     <t xml:space="preserve">Acute Preclinical studies of the fixed drug combination of Lopinavir and Ritonavir investigated the pharmacokinetics and safety profile of the in situ forming nanoparticle subcutaneous injection. </t>
   </si>
   <si>
     <t>&lt;p&gt;Most antiretroviral medications for human immunodeficiency virus treatment and prevention require high levels of patient adherence, such that medications need to be administered daily without missing doses. Here, a long-acting subcutaneous injection of lopinavir (LPV) in combination with ritonavir (RTV) using in situ self-assembly nanoparticles (ISNPs) was developed to potentially overcome adherence barriers. The ISNP approach can improve the pharmacokinetic profiles of the drugs. The ISNPs were characterized in terms of particle size, drug entrapment efficiency, drug loading, in vitro release study, and in vivo pharmacokinetic study. LPV/RTV ISNPs were 167.8 nm in size, with a polydispersity index of less than 0.35. The entrapment efficiency was over 98% for both LPV and RTV, with drug loadings of 25% LPV and 6.3% RTV. A slow release rate of LPV was observed at about 20% on day 5, followed by a sustained release beyond 14 days. RTV released faster than LPV in the first 5 days and slower than LPV thereafter. LPV trough concentration remained above 160 ng/mL and RTV trough concentration was above 50 ng/mL after 6 days with one subcutaneous injection. Overall, the ISNP-based LPV/RTV injection showed sustained release profiles in both in vitro and in vivo studies.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.3390/pharmaceutics13060904</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -980,51 +983,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Xullthi7y8y1TTEn2kIKNXqdKrtZbuaUJ8yHSZqt.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/pharmaceutics13060904" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1482,54 +1485,54 @@
       <c r="AN1" s="2" t="s">
         <v>103</v>
       </c>
       <c r="AO1" s="2" t="s">
         <v>104</v>
       </c>
       <c r="AP1" s="2" t="s">
         <v>105</v>
       </c>
       <c r="AQ1" s="2" t="s">
         <v>106</v>
       </c>
       <c r="AR1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="AS1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="AT1" s="2" t="s">
         <v>109</v>
       </c>
       <c r="AU1" s="2" t="s">
         <v>110</v>
       </c>
       <c r="AV1" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="AW1" s="2" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="AX1" s="2" t="s">
         <v>112</v>
       </c>
       <c r="AY1" s="2" t="s">
         <v>113</v>
       </c>
       <c r="AZ1" s="2" t="s">
         <v>114</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
@@ -2000,51 +2003,51 @@
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>116</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>117</v>
@@ -2074,55 +2077,61 @@
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="B2" t="s">
         <v>173</v>
       </c>
       <c r="C2" t="s">
         <v>174</v>
       </c>
       <c r="D2" t="s">
         <v>175</v>
       </c>
       <c r="E2" t="s">
         <v>176</v>
       </c>
       <c r="F2" t="s">
         <v>177</v>
       </c>
       <c r="G2" t="s">
         <v>178</v>
       </c>
       <c r="H2" t="s">
         <v>179</v>
       </c>
+      <c r="I2" s="5" t="s">
+        <v>180</v>
+      </c>
       <c r="J2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>