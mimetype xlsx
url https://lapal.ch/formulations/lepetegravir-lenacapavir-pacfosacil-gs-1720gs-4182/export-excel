--- v1 (2026-08-02)
+++ v2 (2026-09-11)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>lepetegravir + lenacapavir pacfosacil (GS-1720+GS-4182)</t>
   </si>
   <si>
     <t>lepetegravir + lenacapavir pacfosacil</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>INSTI+capsid inhibitor</t>
   </si>
   <si>
     <t>The candidate HIV treatment regimen based on the co-administration of GS-1720+GS-4182 is investigated as once-weekly oral regimen in people with HIV.  The trials using GS-1720 and/or GS-4182 were put on clinical hold in June 2025, because some participants developed low levels of CD4+T-cells and reduced count of total white blood cells.</t>
   </si>
@@ -468,74 +477,104 @@
     <t>https://clinicaltrials.gov/study/NCT06613685</t>
   </si>
   <si>
     <t>Terminated</t>
   </si>
   <si>
     <t>The goal of this clinical study is to learn more about the experimental drugs GS-1720 (an oral, long-acting integrase strand transfer inhibitor (INSTI)) and GS-4182 (a prodrug of Lenacapavir (LEN)); to compare the combination of GS-1720 and GS-4182 with the current standard-of-care treatment bictegravir/emtricitabine/tenofovir alafenamide (B/F/TAF) (Biktarvy), to see if the combination of GS-1720 and GS-4182 is safe and if it works for treating human immunodeficiency virus type 1 (HIV-1) infection in treatment-naive people with HIV-1 (PWH).
 This study has two phases: Phase 2 and Phase 3.
 The primary objectives of this study are:
 Phase 2: To evaluate the efficacy of oral weekly GS-1720 coadministered with GS-4182 versus continuing Biktarvy (BVY) in treatment-naive PWH at Week 24.
 Phase</t>
   </si>
   <si>
     <t>Study of Oral Weekly GS-1720 and GS-4182 Compared With Biktarvy in People With HIV-1 Who Have Not Been Treated</t>
   </si>
   <si>
     <t>United States of America, Canada, Germany, Poland, Portugal, Puerto Rico, Romania, South Africa, Spain</t>
   </si>
   <si>
     <t>2024-10-21</t>
   </si>
   <si>
     <t>2026-03-26</t>
   </si>
   <si>
+    <t>2029-01-01</t>
+  </si>
+  <si>
+    <t>2030-08-01</t>
+  </si>
+  <si>
     <t>2026-03-16</t>
+  </si>
+  <si>
+    <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * HIV-1 RNA ≥ 500 copies/mL at screening.
 * Antiretroviral (ARV) treatment-naive, except the use of oral pre-exposure prophylaxis (PrEP) or postexposure prophylaxis (PEP) with emtricitabine/tenofovir disoproxil fumarate (FTC/TDF) or F/TAF, up to 1 month prior to screening.
 Key Exclusion Criteria:
 * Prior use of any long acting parenteral antiretrovirals (ARVs) such as monoclonal antibodies, broadly neutralizing antibodies targeting HIV-1, LEN, injectable cabotegravir (including oral cabotegravir lead-in), and/or injectable rilpivirine.
 * Documented resistance to the integrase strand-transfer inhibitor class, specifically, resistance-associated mutations E92G/Q, G118R, F121Y, Y143C/H/R, S147G, Q148H/K/R, N155H/S, or R263K in the integrase gene.
 * Any of the follow</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
+    <t>Study of Oral Weekly GS-1720 and GS-4182 Compared With Biktarvy in People With HIV-1 Who Have Not Been Treated (WONDERS2) - Gilead's clinical trials website</t>
+  </si>
+  <si>
+    <t>https://www.gileadclinicaltrials.com/study?nctid=NCT06613685</t>
+  </si>
+  <si>
+    <t>Gilead Provides Update on Clinical Studies Evaluating GS-1720 and/or GS-4182 for the Treatment of HIV-1 Infection - on hold</t>
+  </si>
+  <si>
+    <t>https://www.gilead.com/company/company-statements/2025/gilead-provides-update-on-clinical-studies-evaluating-gs-1720-and-or-gs-4182-for-the-treatment-of-hiv-1-infection</t>
+  </si>
+  <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
@@ -637,50 +676,53 @@
     <t>WHO Drug Information, Vol. 39, No. 2, 2025</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Gilead</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>United States</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoffmann C, Rockstroh JK. &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/41429134/"&gt;Standardisation of monitoring routines for new long-acting antiretrovirals in development&lt;/a&gt;. &lt;em&gt;Lancet HIV&lt;/em&gt;. 2026;13(4):e282-e286. doi:10.1016/S2352-3018(25)00329-7&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;The US Food and Drug Administration's clinical hold on Gilead Sciences' once-weekly combination of GS-1720 and GS-4182 due to unexpected CD4 T-cell and lymphocyte count declines represents a key safety signal in long-acting HIV therapy development. This event parallels the earlier islatravir trials, in which similar immunological effects led to a downsized development programme with lower doses of the drug. The current safety signal must involve different mechanisms, as the combination contains an integrase inhibitor and a capsid inhibitor rather than a nucleoside reverse transcriptase translocation inhibitor. Although GS-1720 appears well tolerated in early studies, the high doses used might have contributed to toxicity. As GS-4182 is a prodrug that converts to lenacapavir, the parent compound warrants careful evaluation, particularly given lenacapavir's anticipated widespread use for HIV prevention. Existing lenacapavir data show favourable safety profiles. However, CD4 T-cell reporting has been inconsistent across trials, and different study populations and dosing regimens might not fully capture all potential immunological effects. CD4 T-cell declines represent a key concern for people with HIV. Future trials should implement standardised monitoring protocols with individual participant trajectories, predefined decline thresholds, and clear discontinuation criteria. As long-acting antiretroviral therapy advances, maintaining rigorous immunological surveillance becomes essential to balance dosing convenience against potential immunological risks.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1025,126 +1067,129 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06544733" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06613685" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gileadclinicaltrials.com/study?nctid=NCT06613685" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/company/company-statements/2025/gilead-provides-update-on-clinical-studies-evaluating-gs-1720-and-or-gs-4182-for-the-treatment-of-hiv-1-infection" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/MjmzApSLlOmXmgA5sFmSu0ulmVPLuwNHeRHq1s6C.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1200,135 +1245,144 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H2" t="s">
         <v>38</v>
       </c>
-      <c r="H2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I2" t="s">
-        <v>35</v>
-[...8 lines deleted...]
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="N2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="Q2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="R2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="S2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="T2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="U2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="V2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="W2" t="s">
         <v>46</v>
       </c>
       <c r="X2" t="s">
         <v>47</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AA2" t="s">
         <v>50</v>
       </c>
       <c r="AB2" t="s">
         <v>51</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AC2" t="s">
         <v>52</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AD2" t="s">
         <v>53</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>54</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ3"/>
   <sheetViews>
@@ -1372,981 +1426,1064 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="F2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="I2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="J2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="M2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="O2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="Q2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="S2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="U2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="Y2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="Z2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AA2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AE2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AF2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AG2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AH2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AI2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AJ2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AP2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ2">
         <v>675</v>
       </c>
       <c r="AR2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AS2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AU2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AW2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AX2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E3" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="F3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="G3" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="I3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="J3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="M3" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="O3" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="Q3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="S3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="U3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="X3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="Y3" t="s">
-        <v>140</v>
+        <v>143</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>144</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>145</v>
       </c>
       <c r="AB3" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="AC3" t="s">
-        <v>141</v>
+        <v>146</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>147</v>
       </c>
       <c r="AE3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AF3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AG3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AH3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AI3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AJ3" t="s">
-        <v>142</v>
+        <v>148</v>
+      </c>
+      <c r="AK3" t="s">
+        <v>47</v>
       </c>
       <c r="AP3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AQ3">
         <v>73</v>
       </c>
       <c r="AR3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AS3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AU3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AW3" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AX3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AZ3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>56</v>
+        <v>153</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" t="s">
+        <v>136</v>
+      </c>
+      <c r="B2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C2" t="s">
+        <v>156</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" t="s">
+        <v>136</v>
+      </c>
+      <c r="B3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C3" t="s">
+        <v>158</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>159</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="E1" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>180</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G1" s="2" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="C2" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="D2" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>190</v>
+        <v>203</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>191</v>
+        <v>204</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>192</v>
+        <v>205</v>
       </c>
       <c r="C2" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="D2" t="s">
-        <v>194</v>
+        <v>207</v>
       </c>
       <c r="E2" t="s">
-        <v>195</v>
+        <v>208</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>56</v>
+        <v>153</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>209</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="C2" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>211</v>
+      </c>
+      <c r="H2" t="s">
+        <v>212</v>
+      </c>
+      <c r="J2" t="s">
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>