--- v2 (2026-09-11)
+++ v3 (2026-10-02)
@@ -363,88 +363,88 @@
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>WONDERS1</t>
   </si>
   <si>
     <t>NCT06544733</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06544733</t>
   </si>
   <si>
     <t>Phase II/III</t>
   </si>
   <si>
-    <t>Suspended</t>
+    <t>Active, not recruiting</t>
   </si>
   <si>
     <t>Gilead Sciences</t>
   </si>
   <si>
     <t>The goal of this clinical study is to learn more about the experimental drugs GS-1720 and GS-4182; to compare the combination of GS-1720 and GS-4182 with the current standard-of-care treatment bictegravir/emtricitabine/tenofovir alafenamide (B/F/TAF, BVY), to see if the combination of GS-1720 and GS-4182 is safe and if it works for treating human immunodeficiency virus type 1 (HIV-1) infection.
 This study has two phases: Phase 2 and Phase 3.
 The primary objectives of this study are:
 Phase 2: To evaluate the efficacy of switching to oral weekly GS-1720 in combination with GS-4182 versus continuing BVY in virologically suppressed people with HIV-1 (PWH) at Week 24.
 Phase 3: To evaluate the efficacy of switching to oral weekly GS-1720/GS-4182 Fixed-dose combination (FDC) tablet regimen ve</t>
   </si>
   <si>
     <t>Study of Oral Weekly GS-1720 and GS-4182 Versus Biktarvy in People With HIV-1 Who Are Virologically Suppressed</t>
   </si>
   <si>
     <t>United States of America, Puerto Rico</t>
   </si>
   <si>
     <t>GS-1720</t>
   </si>
   <si>
     <t>GS-4182</t>
   </si>
   <si>
     <t>Placebo to Match BVY</t>
   </si>
   <si>
     <t>Bictegravir/emtricitabine/tenofovir alafenamide</t>
   </si>
   <si>
     <t>GS-1720/GS-4182 FDC</t>
   </si>
   <si>
     <t>2024-08-20</t>
   </si>
   <si>
-    <t>2026-01-01</t>
+    <t>2026-04-14</t>
   </si>
   <si>
     <t>2028-01-01</t>
   </si>
   <si>
     <t>2029-06-01</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * Documented plasma HIV-1 RNA \&lt; 50 copies/mL for ≥ 24 weeks before and at screening.
 * Receiving BVY for ≥ 24 weeks prior to screening.
 Key Exclusion Criteria:
 * Prior use of, or exposure to LEN, GS-1720, or GS-4182.