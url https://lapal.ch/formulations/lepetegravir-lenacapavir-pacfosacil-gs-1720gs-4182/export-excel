--- v3 (2026-10-02)
+++ v4 (2026-10-22)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -123,83 +132,103 @@
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
+  </si>
+  <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>lepetegravir + lenacapavir pacfosacil (GS-1720+GS-4182)</t>
   </si>
   <si>
     <t>lepetegravir + lenacapavir pacfosacil</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
-    <t>INSTI+capsid inhibitor</t>
+    <t>INSTI (Integrase Strand Transfer Inhibitor), Capsid inhibitor</t>
+  </si>
+  <si>
+    <t>GS-1720 is an oral, long-acting integrase strand transfer inhibitor (INSTI) and GS-4182 is a prodrug of the capsid inhibitor lenacapavir.</t>
+  </si>
+  <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
+  </si>
+  <si>
+    <t>Only the switch study continues (WONDERS1) (clinical hold lifted on GS-1720)</t>
   </si>
   <si>
     <t>The candidate HIV treatment regimen based on the co-administration of GS-1720+GS-4182 is investigated as once-weekly oral regimen in people with HIV.  The trials using GS-1720 and/or GS-4182 were put on clinical hold in June 2025, because some participants developed low levels of CD4+T-cells and reduced count of total white blood cells.</t>
   </si>
   <si>
+    <t>On 1 April 2026, Gilead discontinued one of two phase 2/3 studies looking at the once-weekly oral combination of GS-1720 and GS-4182. 
+Both studies (WONDERS1 and 2) were put on hold in June 2025 due to safety concerns about reduced lymphocytes, including low CD4 counts. These have since either returned to baseline or to within a normal range. 
+The WONDERS2 study in treatment-naive participants has now been permanently stopped although the WONDERS1 switch study is still showing as on hold.</t>
+  </si>
+  <si>
     <t>Oral</t>
   </si>
   <si>
     <t>Oral solid form</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>Undisclosed</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Self-administered</t>
   </si>
   <si>
     <t>Weekly</t>
@@ -285,53 +314,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -349,50 +375,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>WONDERS1</t>
   </si>
   <si>
     <t>NCT06544733</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06544733</t>
   </si>
   <si>
     <t>Phase II/III</t>
   </si>
   <si>
     <t>Active, not recruiting</t>
   </si>
   <si>
     <t>Gilead Sciences</t>
   </si>
   <si>
     <t>The goal of this clinical study is to learn more about the experimental drugs GS-1720 and GS-4182; to compare the combination of GS-1720 and GS-4182 with the current standard-of-care treatment bictegravir/emtricitabine/tenofovir alafenamide (B/F/TAF, BVY), to see if the combination of GS-1720 and GS-4182 is safe and if it works for treating human immunodeficiency virus type 1 (HIV-1) infection.
 This study has two phases: Phase 2 and Phase 3.
 The primary objectives of this study are:
 Phase 2: To evaluate the efficacy of switching to oral weekly GS-1720 in combination with GS-4182 versus continuing BVY in virologically suppressed people with HIV-1 (PWH) at Week 24.
 Phase 3: To evaluate the efficacy of switching to oral weekly GS-1720/GS-4182 Fixed-dose combination (FDC) tablet regimen ve</t>
@@ -486,53 +515,50 @@
 Phase 2: To evaluate the efficacy of oral weekly GS-1720 coadministered with GS-4182 versus continuing Biktarvy (BVY) in treatment-naive PWH at Week 24.
 Phase</t>
   </si>
   <si>
     <t>Study of Oral Weekly GS-1720 and GS-4182 Compared With Biktarvy in People With HIV-1 Who Have Not Been Treated</t>
   </si>
   <si>
     <t>United States of America, Canada, Germany, Poland, Portugal, Puerto Rico, Romania, South Africa, Spain</t>
   </si>
   <si>
     <t>2024-10-21</t>
   </si>
   <si>
     <t>2026-03-26</t>
   </si>
   <si>
     <t>2029-01-01</t>
   </si>
   <si>
     <t>2030-08-01</t>
   </si>
   <si>
     <t>2026-03-16</t>
   </si>
   <si>
-    <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>Key Inclusion Criteria:
 * HIV-1 RNA ≥ 500 copies/mL at screening.
 * Antiretroviral (ARV) treatment-naive, except the use of oral pre-exposure prophylaxis (PrEP) or postexposure prophylaxis (PEP) with emtricitabine/tenofovir disoproxil fumarate (FTC/TDF) or F/TAF, up to 1 month prior to screening.
 Key Exclusion Criteria:
 * Prior use of any long acting parenteral antiretrovirals (ARVs) such as monoclonal antibodies, broadly neutralizing antibodies targeting HIV-1, LEN, injectable cabotegravir (including oral cabotegravir lead-in), and/or injectable rilpivirine.
 * Documented resistance to the integrase strand-transfer inhibitor class, specifically, resistance-associated mutations E92G/Q, G118R, F121Y, Y143C/H/R, S147G, Q148H/K/R, N155H/S, or R263K in the integrase gene.
 * Any of the follow</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
@@ -688,50 +714,53 @@
     <t>Short description</t>
   </si>
   <si>
     <t>Gilead</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoffmann C, Rockstroh JK. &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/41429134/"&gt;Standardisation of monitoring routines for new long-acting antiretrovirals in development&lt;/a&gt;. &lt;em&gt;Lancet HIV&lt;/em&gt;. 2026;13(4):e282-e286. doi:10.1016/S2352-3018(25)00329-7&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;The US Food and Drug Administration's clinical hold on Gilead Sciences' once-weekly combination of GS-1720 and GS-4182 due to unexpected CD4 T-cell and lymphocyte count declines represents a key safety signal in long-acting HIV therapy development. This event parallels the earlier islatravir trials, in which similar immunological effects led to a downsized development programme with lower doses of the drug. The current safety signal must involve different mechanisms, as the combination contains an integrase inhibitor and a capsid inhibitor rather than a nucleoside reverse transcriptase translocation inhibitor. Although GS-1720 appears well tolerated in early studies, the high doses used might have contributed to toxicity. As GS-4182 is a prodrug that converts to lenacapavir, the parent compound warrants careful evaluation, particularly given lenacapavir's anticipated widespread use for HIV prevention. Existing lenacapavir data show favourable safety profiles. However, CD4 T-cell reporting has been inconsistent across trials, and different study populations and dosing regimens might not fully capture all potential immunological effects. CD4 T-cell declines represent a key concern for people with HIV. Future trials should implement standardised monitoring protocols with individual participant trajectories, predefined decline thresholds, and clear discontinuation criteria. As long-acting antiretroviral therapy advances, maintaining rigorous immunological surveillance becomes essential to balance dosing convenience against potential immunological risks.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/41429134/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1091,105 +1120,110 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gileadclinicaltrials.com/study?nctid=NCT06613685" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/company/company-statements/2025/gilead-provides-update-on-clinical-studies-evaluating-gs-1720-and-or-gs-4182-for-the-treatment-of-hiv-1-infection" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/MjmzApSLlOmXmgA5sFmSu0ulmVPLuwNHeRHq1s6C.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/41429134/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1218,171 +1252,198 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="F2" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
-[...4 lines deleted...]
-      <c r="O2" t="s">
+        <v>48</v>
+      </c>
+      <c r="J2" t="s">
+        <v>49</v>
+      </c>
+      <c r="K2" t="s">
         <v>43</v>
       </c>
-      <c r="P2" t="s">
-        <v>44</v>
+      <c r="L2" t="s">
+        <v>43</v>
+      </c>
+      <c r="M2" t="s">
+        <v>50</v>
       </c>
       <c r="Q2" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="S2" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="T2" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="U2" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="V2" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="W2" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="X2" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>55</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>55</v>
       </c>
       <c r="AA2" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="AB2" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="AC2" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="AD2" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="AE2" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>60</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ3"/>
   <sheetViews>
@@ -1426,525 +1487,528 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>103</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="C2" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="E2" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="F2" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="G2" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="H2" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="I2" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="J2" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="M2" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="O2" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="Q2" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="S2" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="U2" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="X2" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="Y2" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="Z2" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="AA2" t="s">
-        <v>124</v>
+        <v>133</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>134</v>
       </c>
       <c r="AE2" t="s">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="AF2" t="s">
-        <v>126</v>
+        <v>136</v>
       </c>
       <c r="AG2" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="AH2" t="s">
-        <v>127</v>
+        <v>137</v>
       </c>
       <c r="AI2" t="s">
-        <v>128</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>138</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP2">
         <v>675</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>140</v>
+      </c>
       <c r="AR2" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>141</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>142</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>59</v>
       </c>
       <c r="AW2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AX2" t="s">
-        <v>42</v>
+        <v>143</v>
       </c>
       <c r="AY2" t="s">
-        <v>134</v>
+        <v>57</v>
       </c>
       <c r="AZ2" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="E3" t="s">
+        <v>119</v>
+      </c>
+      <c r="F3" t="s">
+        <v>147</v>
+      </c>
+      <c r="G3" t="s">
+        <v>121</v>
+      </c>
+      <c r="H3" t="s">
+        <v>148</v>
+      </c>
+      <c r="I3" t="s">
+        <v>149</v>
+      </c>
+      <c r="J3" t="s">
+        <v>150</v>
+      </c>
+      <c r="M3" t="s">
+        <v>125</v>
+      </c>
+      <c r="O3" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>128</v>
+      </c>
+      <c r="S3" t="s">
+        <v>129</v>
+      </c>
+      <c r="U3" t="s">
+        <v>127</v>
+      </c>
+      <c r="X3" t="s">
+        <v>151</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>152</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>154</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>155</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>155</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>134</v>
+      </c>
+      <c r="AE3" t="s">
         <v>135</v>
       </c>
-      <c r="C3" t="s">
+      <c r="AF3" t="s">
         <v>136</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="AG3" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH3" t="s">
         <v>137</v>
       </c>
-      <c r="E3" t="s">
-[...8 lines deleted...]
-      <c r="H3" t="s">
+      <c r="AI3" t="s">
+        <v>156</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO3" t="s">
         <v>139</v>
       </c>
-      <c r="I3" t="s">
+      <c r="AP3">
+        <v>73</v>
+      </c>
+      <c r="AQ3" t="s">
         <v>140</v>
       </c>
-      <c r="J3" t="s">
+      <c r="AR3" t="s">
         <v>141</v>
       </c>
-      <c r="M3" t="s">
-[...14 lines deleted...]
-      <c r="X3" t="s">
+      <c r="AT3" t="s">
         <v>142</v>
       </c>
-      <c r="Y3" t="s">
+      <c r="AV3" t="s">
+        <v>59</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>51</v>
+      </c>
+      <c r="AX3" t="s">
         <v>143</v>
       </c>
-      <c r="Z3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="AY3" t="s">
-        <v>134</v>
+        <v>57</v>
       </c>
       <c r="AZ3" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="B2" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="C2" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="B3" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="C3" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -1958,497 +2022,503 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="C2" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="D2" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="C2" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="D2" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="E2" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="C2" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="H2" t="s">
-        <v>212</v>
+        <v>220</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>221</v>
       </c>
       <c r="J2" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>