--- v3 (2026-08-22)
+++ v4 (2026-09-11)
@@ -486,60 +486,60 @@
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Evaluate the safety and tolerability of a combination of the broadly neutralizing antibodies (bNAbs) teropavimab (formerly GS-5423) and GS-2872 in combination with the HIV capsid inhibitor lenacapavir</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Drug: Oral Lenacapavir</t>
   </si>
   <si>
     <t>Drug: Subcutaneous Lenacapavir</t>
   </si>
   <si>
     <t>Biological: Teropavimab</t>
   </si>
   <si>
     <t>Biological: Zinlirvimab</t>
   </si>
   <si>
-    <t>2021-04-08 00:00:00</t>
-[...8 lines deleted...]
-    <t>2023-10-17 00:00:00</t>
+    <t>2021-04-08</t>
+  </si>
+  <si>
+    <t>2024-12-19</t>
+  </si>
+  <si>
+    <t>2022-06-09</t>
+  </si>
+  <si>
+    <t>2023-10-26</t>
   </si>
   <si>
     <t>Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>On first-line antiretroviral therapy (ART) for ≥ 2 years prior to screening. A change in ART regimen ≥ 28 days prior to screening for reasons other than virologic failure (VF) (eg, tolerability, simplification, drug-drug interaction profile) is allowed.</t>
   </si>
   <si>
     <t>No history of opportunistic infection or illness indicative of Stage 3 HIV disease; No comorbid condition(s) requiring ongoing immunosuppression.</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Double (Participant, Investigator). Clinical pharmacologist and sponsor are not masked to treatment assignment.</t>
   </si>
   <si>
     <t>Oral, Subcutaneous</t>
   </si>
   <si>
     <t>GS-US-536-5938</t>
   </si>
   <si>
     <t>NCT07682961</t>
   </si>