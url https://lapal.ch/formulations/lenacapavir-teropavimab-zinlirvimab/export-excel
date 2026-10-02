--- v4 (2026-09-11)
+++ v5 (2026-10-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="363">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -404,54 +404,54 @@
   <si>
     <t>A Study of Teropavimab and Zinlirvimab in Combination With Capsid Inhibitor Lenacapavir in Virologically Suppressed Adults With HIV-1 Infection</t>
   </si>
   <si>
     <t>United States of America, Australia, Canada, Puerto Rico</t>
   </si>
   <si>
     <t>Teropavimab</t>
   </si>
   <si>
     <t>Zinlirvimab</t>
   </si>
   <si>
     <t>Lenacapavir Tablet</t>
   </si>
   <si>
     <t>Lenacapavir Injection</t>
   </si>
   <si>
     <t>Antiretroviral Therapy</t>
   </si>
   <si>
     <t>2023-05-15</t>
   </si>
   <si>
-    <t>2025-06-26</t>
-[...2 lines deleted...]
-    <t>2029-12-01</t>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>2030-12-01</t>
   </si>
   <si>
     <t>2024-07-02</t>
   </si>
   <si>
     <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * On stable oral antiretroviral therapy (ART) consisting of no more than 2 drug classes (with the exception of pharmacologic boosters cobicistat or ritonavir) for ≥ 1 year prior to screening visit 2. A change in ART regimen ≥ 28 days prior to screening visit 2 for reasons other than virologic failure (VF) (eg, tolerability, simplification, drug-drug interaction profile) is allowed.
 * No clinically significant documented historical resistance to the current ART regimen with the exception of isolated nucleoside reverse transcriptase inhibitor mutations including M184V or ≤ 2 thymidine analog mutations (TAMs: M41L, D67N, K70R, L210W, T215Y, and/or K219Q).
 * Plasma human immunodeficiency virus-1 (HIV-1) ribonucleic acid (RNA) \&lt; 50 copies/mL at screening visit 2.
 * Doc</t>
@@ -516,101 +516,467 @@
   <si>
     <t>2022-06-09</t>
   </si>
   <si>
     <t>2023-10-26</t>
   </si>
   <si>
     <t>Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>On first-line antiretroviral therapy (ART) for ≥ 2 years prior to screening. A change in ART regimen ≥ 28 days prior to screening for reasons other than virologic failure (VF) (eg, tolerability, simplification, drug-drug interaction profile) is allowed.</t>
   </si>
   <si>
     <t>No history of opportunistic infection or illness indicative of Stage 3 HIV disease; No comorbid condition(s) requiring ongoing immunosuppression.</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Double (Participant, Investigator). Clinical pharmacologist and sponsor are not masked to treatment assignment.</t>
   </si>
   <si>
     <t>Oral, Subcutaneous</t>
   </si>
   <si>
-    <t>GS-US-536-5938</t>
+    <t>DAYBREAK-1 (GS-US-536-5938)</t>
   </si>
   <si>
     <t>NCT07682961</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07682961</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
-    <t>Not yet recruiting</t>
+    <t>Recruiting</t>
   </si>
   <si>
     <t>The goal of this clinical study is to compare how effective a long-acting injectable treatment of lenacapavir (LEN), teropavimab (TAB), and zinlirvimab (ZAB) versus (CAB) and rilpivirine (RPV) injections given every 8 weeks in adults with HIV-1 whose virus is well controlled on daily oral treatment, after 1 year (52 weeks) of the treatment.
 The primary objective of this study are to evaluate the efficacy of switching to the regimen of LEN, TAB, and ZAB versus switching to CAB and RPV in virologically suppressed people with HIV-1 (PWH) as determined by the proportion of participants with HIV-1 RNA ≥ 50 copies/mL at Week 52.</t>
   </si>
   <si>
     <t>Study of Lenacapavir, Teropavimab, and Zinlirvimab Versus Cabotegravir and Rilpivirine in Virologically Suppressed Adults With HIV-1 on Oral Daily Antiretroviral Therapy</t>
   </si>
   <si>
-    <t>Lenacapavir</t>
-[...2 lines deleted...]
-    <t>Cabotegravir</t>
+    <t>United States of America, Australia, Japan</t>
+  </si>
+  <si>
+    <t>Lenacapavir(LEN)+ Teropavimab(TAB)+ Zinlirvimab (ZAB)</t>
+  </si>
+  <si>
+    <t>oral LEN 600 mg, SC LEN 927 mg, and IV infusions of TAB &amp; ZAB on D1. Participants will self-administer oral LEN 600 mg on D2. Every 26 weeks, participants receive SC LEN + IV inf. of TAB &amp; ZAB til W92</t>
+  </si>
+  <si>
+    <t>Active Comparator: Treatment Group 2: Cabotegravir (CAB) + Rilpivirine (RPV)</t>
+  </si>
+  <si>
+    <t>Participants will discontinue their baseline oral antiretroviral therapy (ART) and will receive intramuscular (IM) CAB 600 mg + RPV 900 mg on Day 1, Week 4 and then every 8 weeks for up to 92 weeks.</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
-    <t>2026-06-26</t>
+    <t>2026-07-14</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
   </si>
   <si>
     <t>2029-03-01</t>
   </si>
   <si>
     <t>2033-03-01</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * Human immunodeficiency virus type 1 (HIV-1) susceptibility results from screening meeting specific criteria:
   1\) Proviral phenotypic susceptibility to both TAB and ZAB by the investigational protocol-defined assay at screening.
 * At least 1 documented HIV-1 RNA level measured between 6 months and 12 months (+2 months) prior to screening. This and any other HIV-1 RNA measurements documented in this period must be \&lt; 50 copies/mL (undetectable HIV-1 RNA level according to the local assay being used if the limit of detection is ≥ 50 copies/mL). A single virologic elevation of ≥ 50 copies/mL and \&lt; 400 copies/mL (transient detectable viremia or "blips") prior to screening are acceptable if the subsequent plasma HIV-1 RNA level is \&lt; 50 copies/mL.
 * A plasma HIV-1</t>
   </si>
   <si>
-    <t>Monthly, Every 2 months, Every 6 months</t>
-[...2 lines deleted...]
-    <t>Subcutaneous, Intramuscular, Intravenous</t>
+    <t>Intravenous</t>
+  </si>
+  <si>
+    <t>NCT05612178</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT05612178</t>
+  </si>
+  <si>
+    <t>National Institute of Allergy and Infectious Diseases (NIAID)</t>
+  </si>
+  <si>
+    <t>Evaluate the safety and effects of repeated doses of 3BNC117-LS and 10-1074-LS on persistent viral reservoirs in people living with HIV who are currently receiving suppressive antiretroviral therapy.</t>
+  </si>
+  <si>
+    <t>Biological: 3BNC117-LS</t>
+  </si>
+  <si>
+    <t>Biological: 10-1074-LS</t>
+  </si>
+  <si>
+    <t>Other: Sterile Saline</t>
+  </si>
+  <si>
+    <t>2023-07-26</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>2027-03-31</t>
+  </si>
+  <si>
+    <t>Adult persons of any sex or gender, aged 18 years to 70; with confirmed HIV-1 infection and receiving antiretroviral therapy with plasma HIV-1 RNA levels of &lt; 50 copies/mL and no reported interruption of ART for 7 consecutive days or longer for at least 96 weeks.</t>
+  </si>
+  <si>
+    <t>HBV, HCV</t>
+  </si>
+  <si>
+    <t>Triple-blind masking</t>
+  </si>
+  <si>
+    <t>Triple (Participant, Care Provider, Investigator)</t>
+  </si>
+  <si>
+    <t>Administered 3 times at 20-week intervals.</t>
+  </si>
+  <si>
+    <t>YCO-0971</t>
+  </si>
+  <si>
+    <t>NCT03554408</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT03554408</t>
+  </si>
+  <si>
+    <t>Rockefeller University</t>
+  </si>
+  <si>
+    <t>Evaluate the pharmacokinetic profile, tolerability and safety of 10-1074-LS in the first clinical study administered individually or in combination with 3BNC117-LS to individuals with and without HIV.</t>
+  </si>
+  <si>
+    <t>Drug: Subcutaneous 10-1074-LS</t>
+  </si>
+  <si>
+    <t>Drug: Subcutaneous 3BNC117-LS</t>
+  </si>
+  <si>
+    <t>Drug: Intravenous 10-1074-LS</t>
+  </si>
+  <si>
+    <t>Drug: Intravenous 3BNC117-LS</t>
+  </si>
+  <si>
+    <t>2018-06-20</t>
+  </si>
+  <si>
+    <t>2021-02-04</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>Study participants placed into groups of HIV-infected and HIV-uninfected individuals.
+Inclusion criteria for HIV positive groups:
+Males and females aged 18-65 who have documented HIV-1 infection and are currently receiving antiretroviral therapy with &lt; 50 copies/ml plasma HIV-1 RNA levels and CD4+ T cell count of &gt; 300 cells/μL.
+Inclusion criteria for HIV negative groups:
+Males and females aged 18-65 who have low risk for HIV infection and agree to implement two methods of effective contraception if sexually active.</t>
+  </si>
+  <si>
+    <t>HIV, HBV, HCV</t>
+  </si>
+  <si>
+    <t>Double (Participant, Investigator)</t>
+  </si>
+  <si>
+    <t>Dose escalation study</t>
+  </si>
+  <si>
+    <t>MCA-0994</t>
+  </si>
+  <si>
+    <t>NCT04250636</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT04250636</t>
+  </si>
+  <si>
+    <t>Evaluate the antiviral activity, pharmacokinetics and safety of single intravenous infusions of the bNAbs 3BNC117-LS and 10-1074-LS in HIV-infected individuals who are not currently receiving ART.</t>
+  </si>
+  <si>
+    <t>Drug: 3BNC117-LS</t>
+  </si>
+  <si>
+    <t>Drug: 10-1074-LS</t>
+  </si>
+  <si>
+    <t>2020-10-13</t>
+  </si>
+  <si>
+    <t>2022-01-21</t>
+  </si>
+  <si>
+    <t>2022-02-11</t>
+  </si>
+  <si>
+    <t>Study participants are individuals with HIV-1 infection who have not received antiretroviral therapy (either by choice, intolerance or ART-naïvety) for at least 28 days prior to study enrolment with plasma HIV-1 RNA levels between 500 - 100,000 copies/mL and CD4+ T cell counts &gt; 300 cells/μl.</t>
+  </si>
+  <si>
+    <t>Single group assignment</t>
+  </si>
+  <si>
+    <t>None (Open Label)</t>
+  </si>
+  <si>
+    <t>Single intravenous infusions of the long-acting bNAbs 10-1074-LS and 3BNC117-LS dosed at 30mg/kg.</t>
+  </si>
+  <si>
+    <t>RIO</t>
+  </si>
+  <si>
+    <t>NCT04319367</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT04319367</t>
+  </si>
+  <si>
+    <t>Imperial College London</t>
+  </si>
+  <si>
+    <t>Evaluate whether the combination of 3BNC117-LS and 10-1074-LS can prevent HIV viral rebound after discontinuing early-initiation antiretroviral treatment in adults during primary HIV infection.</t>
+  </si>
+  <si>
+    <t>United Kingdom, Denmark</t>
+  </si>
+  <si>
+    <t>Drug: Investigational Medicinal Product (3BNC117-LS and 10-1074-LS)</t>
+  </si>
+  <si>
+    <t>Drug: Placebo</t>
+  </si>
+  <si>
+    <t>2021-05-17</t>
+  </si>
+  <si>
+    <t>2024-04-16</t>
+  </si>
+  <si>
+    <t>2027-07-31</t>
+  </si>
+  <si>
+    <t>Adults</t>
+  </si>
+  <si>
+    <t>Individuals aged 18-60 who are currently receiving a stable antiretroviral therapy (ART) regimen resulting in an undetectable HIV viral load for a time period of at least one year, which commenced within three months of documented primary HIV infection. 
+Current CD+ T cell counts &gt; 500 cells/µL with a nadir of CD4+ &gt; 350 cells/µL are required. 
+Study participants were required to be vaccinated against COVID-19 at least 28 days before enrolment.</t>
+  </si>
+  <si>
+    <t>HBV, HCV, COVID 19</t>
+  </si>
+  <si>
+    <t>Triple (Participant, Investigator, Outcomes Assessor)</t>
+  </si>
+  <si>
+    <t>Single infusions of the long-acting bNAbs 10-1074-LS and 3BNC117-LS</t>
+  </si>
+  <si>
+    <t>RHIVIERA-02</t>
+  </si>
+  <si>
+    <t>NCT05300035</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT05300035</t>
+  </si>
+  <si>
+    <t>ANRS, Emerging Infectious Diseases</t>
+  </si>
+  <si>
+    <t>Evaluate the efficacy of an intervention consisting of the long-acting broadly neutralising antibodies 3BNC117-LS and 10-1074-LS + ART in reducing HIV-1 replication during primary HIV-1 infection.</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>Drug: Recombinant human monoclonal antibodies (3BNC117-LS and 10-1074-LS)</t>
+  </si>
+  <si>
+    <t>2024-04-11</t>
+  </si>
+  <si>
+    <t>2024-12-23</t>
+  </si>
+  <si>
+    <t>2026-12-10</t>
+  </si>
+  <si>
+    <t>2028-12-10</t>
+  </si>
+  <si>
+    <t>Study participants are individuals with confirmed HIV-1 infection aged 18-70 at screening and no prior history of hypersensitivity or contraindication to 10-1074-LS or 3BNC117-LS intravenous infusions.</t>
+  </si>
+  <si>
+    <t>HCV, HBV, TB, COVID 19</t>
+  </si>
+  <si>
+    <t>Dual intravenous infusion of the long-acting bNAbs 10-1074LS &amp; 3BNC117LS between day 7 and 10.</t>
+  </si>
+  <si>
+    <t>IAVI C100</t>
+  </si>
+  <si>
+    <t>NCT04173819</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT04173819</t>
+  </si>
+  <si>
+    <t>Phase I/II</t>
+  </si>
+  <si>
+    <t>International AIDS Vaccine Initiative</t>
+  </si>
+  <si>
+    <t>Evaluate the safety and pharmacokinetics of the combination broadly neutralizing antibodies, 3BNC117-LS-J and 10-1074-LS-J, in healthy American and African Adults.</t>
+  </si>
+  <si>
+    <t>United States of America, Kenya, Rwanda, South Africa, Uganda</t>
+  </si>
+  <si>
+    <t>Biological: 3BNC117-LS-J</t>
+  </si>
+  <si>
+    <t>Biological: 10-1074-LS-J</t>
+  </si>
+  <si>
+    <t>Biological: Combination 3BNC117-LS-J and 10-1074-LS-J</t>
+  </si>
+  <si>
+    <t>Biological: Placebo</t>
+  </si>
+  <si>
+    <t>2019-01-25</t>
+  </si>
+  <si>
+    <t>2025-05-02</t>
+  </si>
+  <si>
+    <t>2023-09-01</t>
+  </si>
+  <si>
+    <t>Healthy male and female individuals aged between 18-45 who are willing to undergo HIV testing, risk reduction counselling and receive HIV test results; in addition to maintaining low-risk behaviour for the entire trial duration.</t>
+  </si>
+  <si>
+    <t>HIV, HCV, HBV, TB</t>
+  </si>
+  <si>
+    <t>Single infusions of the long-acting bNAbs 10-1074-LS-J and 3BNC117-LS-J (either alone or in-combination at differing ratios).</t>
+  </si>
+  <si>
+    <t>PrEP</t>
+  </si>
+  <si>
+    <t>MCA-1031</t>
+  </si>
+  <si>
+    <t>NCT05245292</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT05245292</t>
+  </si>
+  <si>
+    <t>Evaluate the antiretroviral activity and safety of the broadly neutralising antibodies 3BNC117-LS and 10-1074-LS in combination with IL-15 superagonist complex N-803.</t>
+  </si>
+  <si>
+    <t>Drug: N803</t>
+  </si>
+  <si>
+    <t>2022-12-07</t>
+  </si>
+  <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
+    <t>2025-12-09</t>
+  </si>
+  <si>
+    <t>Male, Female</t>
+  </si>
+  <si>
+    <t>Study participants are males and females aged 18-70 with a confirmed HIV-1 infection who are currently receiving a stable antiretroviral treatment regimen (&lt; 50 copies/ml plasma HIV-1 RNA) for at least 48 weeks with no reported continuous interruption of treatment greater than 7 days. 
+CD4+ T cell counts were required to be &gt; 450 cells/μL at enrolment with a cell count nadir of ≥ 200 cells/μL and HIV-1 RNA plasma levels at &lt; 20 copies/ml.</t>
+  </si>
+  <si>
+    <t>Single intravenous infusions of the long-acting bNAbs 10-1074-LS (dosed at 10mg/kg) and 3BNC117-LS (dosed at 30mg/kg) on day zero.</t>
+  </si>
+  <si>
+    <t>DAYBREAK 2 (GS-US-536-6544)</t>
+  </si>
+  <si>
+    <t>NCT07683000</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07683000</t>
+  </si>
+  <si>
+    <t>The goal of this clinical study is to compare how effective a long-acting treatment of injectable combination of lenacapavir (LEN), teropavimab (TAB), and zinlirvimab (ZAB) is versus continuing a daily oral HIV treatment in adults with HIV-1 whose virus is already well controlled, after 1 year (52 weeks) of treatment.
+The primary objective of this study is to evaluate the efficacy of switching to the regimen of LEN, TAB, and ZAB versus continuing an oral stable baseline regimen (SBR) in virologically suppressed people with HIV-1 (PWH) as determined by the proportion of participants with HIV-1 RNA ≥ 50 copies/mL at Week 52.</t>
+  </si>
+  <si>
+    <t>Study of Lenacapavir, Teropavimab, and Zinlirvimab in Virologically Suppressed Adults With HIV-1 on Stable Oral Treatment Regimens</t>
+  </si>
+  <si>
+    <t>Lenacapavir</t>
+  </si>
+  <si>
+    <t>SBR</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
+  </si>
+  <si>
+    <t>Key Inclusion Criteria:
+* Human immunodeficiency virus type 1 (HIV-1) susceptibility results from screening meeting specific criteria:
+  1\) Proviral phenotypic susceptibility to both TAB and ZAB by the investigational protocol-defined assay at screening.
+* Plasma HIV-1 RNA levels \&lt; 50 copies/mL at screening.
+* At least 1 documented HIV-1 RNA level measured between 6 months and 12 months (+2 months) prior to screening. This and any other HIV-1 RNA measurements documented in this period must be \&lt; 50 copies/mL (undetectable HIV-1 RNA level according to the local assay being used if the limit of detection is ≥ 50 copies/mL). A single virologic elevation of ≥ 50 copies/mL and \&lt; 400 copies/mL (transient detectable viremia or "blips") prior to screening are acceptable if the subsequent plas</t>
+  </si>
+  <si>
+    <t>Intravenous, Subcutaneous</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Mponponsuo K, McMahon JH, Gorgos L, Morales-Ramirez J, Workowski K, Brunetta J, Ogbuagu O, Collins SE, VanderVeen LA, Huang H, Baeten JM, Eron JJ. Efficacy and Safety of Lenacapavir, Teropavimab, and</t>
   </si>
@@ -1154,51 +1520,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05729568" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT04811040" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07682961" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05729568" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT04811040" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07682961" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05612178" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03554408" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04250636" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04319367" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05300035" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04173819" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05245292" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07683000" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.askgileadmedical.com/docs/conference/Ogbuagu_CROI2025_oral_LEN+TAB+ZAB%20Ph2%20W26@pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2023/gilead-presents-positive-proof-of-concept-data-for-investigational-combination-regimen-of-lenacapavir-with-broadly-neutralizing-antibodies-as-a-potential-twice-yearly-approach-for-the-treatm" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2025/gilead-presents-new-hiv-treatment-and-cure-research-data-at-croi-2025-including-an-investigational-long-acting-twice-yearly-therapy-option" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/FhNKcbzIIRxhVp39tJJPVptbNFuCwrH3WTGqXTfE.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/UHrBk9OwazUlQ5SHHeHazbZAwgOtaEKphIJmT7ha.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
@@ -1456,54 +1822,54 @@
       <c r="AJ2" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ4"/>
+  <dimension ref="A1:AZ12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D4" sqref="D4"/>
+      <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -1927,237 +2293,1083 @@
       </c>
       <c r="B4" t="s">
         <v>159</v>
       </c>
       <c r="C4" t="s">
         <v>160</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>161</v>
       </c>
       <c r="E4" t="s">
         <v>162</v>
       </c>
       <c r="F4" t="s">
         <v>163</v>
       </c>
       <c r="G4" t="s">
         <v>113</v>
       </c>
       <c r="H4" t="s">
         <v>164</v>
       </c>
       <c r="I4" t="s">
         <v>165</v>
       </c>
+      <c r="J4" t="s">
+        <v>166</v>
+      </c>
       <c r="M4" t="s">
-        <v>166</v>
+        <v>167</v>
+      </c>
+      <c r="N4" t="s">
+        <v>168</v>
       </c>
       <c r="O4" t="s">
-        <v>119</v>
-[...8 lines deleted...]
-        <v>167</v>
+        <v>169</v>
+      </c>
+      <c r="P4" t="s">
+        <v>170</v>
       </c>
       <c r="W4" t="s">
-        <v>168</v>
+        <v>171</v>
+      </c>
+      <c r="X4" t="s">
+        <v>172</v>
       </c>
       <c r="Y4" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="Z4" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="AA4" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AE4" t="s">
         <v>127</v>
       </c>
       <c r="AF4" t="s">
         <v>128</v>
       </c>
       <c r="AG4" t="s">
         <v>129</v>
       </c>
       <c r="AH4" t="s">
         <v>129</v>
       </c>
       <c r="AI4" t="s">
         <v>130</v>
       </c>
       <c r="AJ4" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="AP4" t="s">
         <v>133</v>
       </c>
       <c r="AQ4">
         <v>590</v>
       </c>
       <c r="AR4" t="s">
         <v>134</v>
       </c>
       <c r="AS4" t="s">
         <v>135</v>
       </c>
       <c r="AU4" t="s">
         <v>136</v>
       </c>
       <c r="AW4" t="s">
-        <v>173</v>
+        <v>54</v>
       </c>
       <c r="AX4" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AY4" t="s">
         <v>137</v>
       </c>
       <c r="AZ4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="5" spans="1:52">
+      <c r="A5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" t="s">
+        <v>178</v>
+      </c>
+      <c r="C5" t="s">
+        <v>178</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="E5" t="s">
+        <v>141</v>
+      </c>
+      <c r="F5" t="s">
+        <v>112</v>
+      </c>
+      <c r="G5" t="s">
+        <v>180</v>
+      </c>
+      <c r="I5" t="s">
+        <v>181</v>
+      </c>
+      <c r="J5" t="s">
+        <v>144</v>
+      </c>
+      <c r="M5" t="s">
+        <v>182</v>
+      </c>
+      <c r="O5" t="s">
+        <v>183</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>184</v>
+      </c>
+      <c r="X5" t="s">
+        <v>185</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>186</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>187</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>187</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>127</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>130</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>188</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>51</v>
+      </c>
+      <c r="AM5" t="s">
+        <v>189</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>133</v>
+      </c>
+      <c r="AQ5">
+        <v>105</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>190</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>191</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>192</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>177</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6" spans="1:52">
+      <c r="A6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" t="s">
+        <v>193</v>
+      </c>
+      <c r="C6" t="s">
+        <v>194</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="E6" t="s">
+        <v>141</v>
+      </c>
+      <c r="F6" t="s">
+        <v>142</v>
+      </c>
+      <c r="G6" t="s">
+        <v>196</v>
+      </c>
+      <c r="I6" t="s">
+        <v>197</v>
+      </c>
+      <c r="J6" t="s">
+        <v>144</v>
+      </c>
+      <c r="M6" t="s">
+        <v>198</v>
+      </c>
+      <c r="O6" t="s">
+        <v>199</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>200</v>
+      </c>
+      <c r="S6" t="s">
+        <v>201</v>
+      </c>
+      <c r="X6" t="s">
+        <v>202</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>203</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>203</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>127</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>204</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>205</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>51</v>
+      </c>
+      <c r="AM6" t="s">
+        <v>206</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>133</v>
+      </c>
+      <c r="AQ6">
+        <v>77</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS6" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU6" t="s">
+        <v>156</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>207</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>208</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>44</v>
+      </c>
+      <c r="AY6" t="s">
+        <v>137</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:52">
+      <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
+        <v>209</v>
+      </c>
+      <c r="C7" t="s">
+        <v>210</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="E7" t="s">
+        <v>141</v>
+      </c>
+      <c r="F7" t="s">
+        <v>142</v>
+      </c>
+      <c r="G7" t="s">
+        <v>196</v>
+      </c>
+      <c r="I7" t="s">
+        <v>212</v>
+      </c>
+      <c r="J7" t="s">
+        <v>144</v>
+      </c>
+      <c r="M7" t="s">
+        <v>213</v>
+      </c>
+      <c r="O7" t="s">
+        <v>214</v>
+      </c>
+      <c r="X7" t="s">
+        <v>215</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>217</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>127</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>130</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>218</v>
+      </c>
+      <c r="AK7" t="s">
+        <v>51</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>189</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>133</v>
+      </c>
+      <c r="AQ7">
+        <v>6</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>219</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>136</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>220</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>221</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>177</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>137</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="1:52">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>222</v>
+      </c>
+      <c r="C8" t="s">
+        <v>223</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="E8" t="s">
+        <v>111</v>
+      </c>
+      <c r="F8" t="s">
+        <v>163</v>
+      </c>
+      <c r="G8" t="s">
+        <v>225</v>
+      </c>
+      <c r="I8" t="s">
+        <v>226</v>
+      </c>
+      <c r="J8" t="s">
+        <v>227</v>
+      </c>
+      <c r="M8" t="s">
+        <v>228</v>
+      </c>
+      <c r="O8" t="s">
+        <v>229</v>
+      </c>
+      <c r="X8" t="s">
+        <v>230</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>231</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>232</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>232</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>233</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>130</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>234</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>51</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>235</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>133</v>
+      </c>
+      <c r="AQ8">
+        <v>72</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>190</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>236</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>237</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>177</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>137</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:52">
+      <c r="A9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" t="s">
+        <v>238</v>
+      </c>
+      <c r="C9" t="s">
+        <v>239</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="E9" t="s">
+        <v>111</v>
+      </c>
+      <c r="F9" t="s">
+        <v>163</v>
+      </c>
+      <c r="G9" t="s">
+        <v>241</v>
+      </c>
+      <c r="I9" t="s">
+        <v>242</v>
+      </c>
+      <c r="J9" t="s">
+        <v>243</v>
+      </c>
+      <c r="M9" t="s">
+        <v>244</v>
+      </c>
+      <c r="O9" t="s">
+        <v>229</v>
+      </c>
+      <c r="X9" t="s">
+        <v>245</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>246</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>247</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>248</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>127</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>130</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>249</v>
+      </c>
+      <c r="AK9" t="s">
+        <v>51</v>
+      </c>
+      <c r="AM9" t="s">
+        <v>250</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>133</v>
+      </c>
+      <c r="AQ9">
+        <v>69</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS9" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>190</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>191</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>251</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>177</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>137</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:52">
+      <c r="A10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" t="s">
+        <v>252</v>
+      </c>
+      <c r="C10" t="s">
+        <v>253</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="E10" t="s">
+        <v>255</v>
+      </c>
+      <c r="F10" t="s">
+        <v>142</v>
+      </c>
+      <c r="G10" t="s">
+        <v>256</v>
+      </c>
+      <c r="I10" t="s">
+        <v>257</v>
+      </c>
+      <c r="J10" t="s">
+        <v>258</v>
+      </c>
+      <c r="M10" t="s">
+        <v>259</v>
+      </c>
+      <c r="O10" t="s">
+        <v>260</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>261</v>
+      </c>
+      <c r="S10" t="s">
+        <v>262</v>
+      </c>
+      <c r="X10" t="s">
+        <v>263</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>264</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>265</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>265</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>265</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>265</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>233</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>129</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>204</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>266</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>51</v>
+      </c>
+      <c r="AM10" t="s">
+        <v>267</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>133</v>
+      </c>
+      <c r="AQ10">
+        <v>225</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>156</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>207</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>268</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>44</v>
+      </c>
+      <c r="AY10" t="s">
+        <v>137</v>
+      </c>
+      <c r="AZ10" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="11" spans="1:52">
+      <c r="A11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" t="s">
+        <v>270</v>
+      </c>
+      <c r="C11" t="s">
+        <v>271</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="E11" t="s">
+        <v>141</v>
+      </c>
+      <c r="F11" t="s">
+        <v>142</v>
+      </c>
+      <c r="G11" t="s">
+        <v>196</v>
+      </c>
+      <c r="I11" t="s">
+        <v>273</v>
+      </c>
+      <c r="J11" t="s">
+        <v>144</v>
+      </c>
+      <c r="M11" t="s">
+        <v>213</v>
+      </c>
+      <c r="O11" t="s">
+        <v>214</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>274</v>
+      </c>
+      <c r="X11" t="s">
+        <v>275</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>276</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>277</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>277</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>278</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>277</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>127</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>279</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>130</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>280</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>51</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>189</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>133</v>
+      </c>
+      <c r="AQ11">
+        <v>28</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>219</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>136</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>220</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>281</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>177</v>
+      </c>
+      <c r="AY11" t="s">
+        <v>137</v>
+      </c>
+      <c r="AZ11" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:52">
+      <c r="A12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" t="s">
+        <v>282</v>
+      </c>
+      <c r="C12" t="s">
+        <v>283</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="E12" t="s">
+        <v>162</v>
+      </c>
+      <c r="F12" t="s">
+        <v>163</v>
+      </c>
+      <c r="G12" t="s">
+        <v>113</v>
+      </c>
+      <c r="H12" t="s">
+        <v>285</v>
+      </c>
+      <c r="I12" t="s">
+        <v>286</v>
+      </c>
+      <c r="J12" t="s">
+        <v>144</v>
+      </c>
+      <c r="M12" t="s">
+        <v>287</v>
+      </c>
+      <c r="O12" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>117</v>
+      </c>
+      <c r="S12" t="s">
+        <v>118</v>
+      </c>
+      <c r="U12" t="s">
+        <v>288</v>
+      </c>
+      <c r="X12" t="s">
+        <v>172</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>289</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>174</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>175</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>290</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>127</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>129</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>129</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>130</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>291</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>133</v>
+      </c>
+      <c r="AQ12">
+        <v>590</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS12" t="s">
+        <v>135</v>
+      </c>
+      <c r="AU12" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW12" t="s">
+        <v>54</v>
+      </c>
+      <c r="AX12" t="s">
+        <v>292</v>
+      </c>
+      <c r="AY12" t="s">
+        <v>137</v>
+      </c>
+      <c r="AZ12" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>175</v>
+        <v>293</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>176</v>
+        <v>294</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>177</v>
+        <v>295</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>178</v>
+        <v>296</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>179</v>
+        <v>297</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>180</v>
+        <v>298</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>181</v>
+        <v>299</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>109</v>
       </c>
       <c r="B2" t="s">
         <v>60</v>
       </c>
       <c r="C2" t="s">
-        <v>182</v>
+        <v>300</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>183</v>
+        <v>301</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>109</v>
       </c>
       <c r="B3" t="s">
         <v>60</v>
       </c>
       <c r="C3" t="s">
-        <v>184</v>
+        <v>302</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>185</v>
+        <v>303</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>109</v>
       </c>
       <c r="B4" t="s">
         <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>186</v>
+        <v>304</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>187</v>
+        <v>305</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -2175,99 +3387,99 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>188</v>
+        <v>306</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>189</v>
+        <v>307</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>190</v>
+        <v>308</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>191</v>
+        <v>309</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>192</v>
+        <v>310</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>193</v>
+        <v>311</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>194</v>
+        <v>312</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>195</v>
+        <v>313</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>196</v>
+        <v>314</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>197</v>
+        <v>315</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>198</v>
+        <v>316</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>199</v>
+        <v>317</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>200</v>
+        <v>318</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>201</v>
+        <v>319</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>202</v>
+        <v>320</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>203</v>
+        <v>321</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>204</v>
+        <v>322</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2277,407 +3489,407 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>205</v>
+        <v>323</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>206</v>
+        <v>324</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>207</v>
+        <v>325</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>208</v>
+        <v>326</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>209</v>
+        <v>327</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>210</v>
+        <v>328</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>211</v>
+        <v>329</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>212</v>
+        <v>330</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>213</v>
+        <v>331</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>214</v>
+        <v>332</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>215</v>
+        <v>333</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>216</v>
+        <v>334</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>217</v>
+        <v>335</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>218</v>
+        <v>336</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>219</v>
+        <v>337</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>220</v>
+        <v>338</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>205</v>
+        <v>323</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>221</v>
+        <v>339</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>208</v>
+        <v>326</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>222</v>
+        <v>340</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>223</v>
+        <v>341</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>224</v>
+        <v>342</v>
       </c>
       <c r="C2" t="s">
-        <v>225</v>
+        <v>343</v>
       </c>
       <c r="D2" t="s">
-        <v>226</v>
+        <v>344</v>
       </c>
       <c r="E2" t="s">
-        <v>227</v>
+        <v>345</v>
       </c>
       <c r="F2" t="s">
         <v>113</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>228</v>
+        <v>346</v>
       </c>
       <c r="I2" t="s">
-        <v>229</v>
+        <v>347</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>230</v>
+        <v>348</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>177</v>
+        <v>295</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>231</v>
+        <v>349</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>232</v>
+        <v>350</v>
       </c>
       <c r="C2" t="s">
-        <v>233</v>
+        <v>351</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>234</v>
+        <v>352</v>
       </c>
       <c r="C3" t="s">
-        <v>235</v>
+        <v>353</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>236</v>
+        <v>354</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>189</v>
+        <v>307</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>237</v>
+        <v>355</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>238</v>
+        <v>356</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>239</v>
+        <v>357</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>240</v>
+        <v>358</v>
       </c>
       <c r="C2" t="s">
-        <v>241</v>
+        <v>359</v>
       </c>
       <c r="D2" t="s">
-        <v>242</v>
+        <v>360</v>
       </c>
       <c r="E2" t="s">
-        <v>243</v>
+        <v>361</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>176</v>
+        <v>294</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>177</v>
+        <v>295</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>178</v>
+        <v>296</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>179</v>
+        <v>297</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>180</v>
+        <v>298</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>181</v>
+        <v>299</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>244</v>
+        <v>362</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">