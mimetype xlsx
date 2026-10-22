--- v5 (2026-10-02)
+++ v6 (2026-10-22)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="363">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="367">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -123,75 +132,87 @@
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
+  </si>
+  <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>lenacapavir + teropavimab + zinlirvimab</t>
   </si>
   <si>
     <t>Investigational</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
+    <t>Capsid inhibitor, mAb (Monoclonal antibody)</t>
+  </si>
+  <si>
     <t>capsid inhibitor + 2 bNAbs targeting gp120 on HIV-1 envelope</t>
+  </si>
+  <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
   </si>
   <si>
     <t>LEN+TAB+ZAB (LTZ) harbors the potential to be the first approved long-acting combination treatment regimen with twice-yearly dosing. At CROI2025, the primary results of a Phase 2 study evaluating the investigational combination of LTZ were presented.</t>
   </si>
   <si>
     <t>Investigational.
 In January 2025, the FDA granted lenacapavir (LEN) with bNAbs (teropavimab [GS-5423, TAB] and zinlirvimab [GS-2872, ZAB]) Breakthrough Therapy Designation, which is intended to expedite the development of new drugs that may demonstrate substantial improvement over available therapy.</t>
   </si>
   <si>
     <t>In January 2025, the US FDA granted lenacapavir (LEN) with bNAbs (teropavimab [GS-5423, TAB] and zinlirvimab [GS-2872, ZAB]) Breakthrough Therapy Designation, which is intended to expedite the development of new drugs that may demonstrate substantial improvement over available therapy.</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB18916, https://go.drugbank.com/drugs/DB18867, https://go.drugbank.com/drugs/DB15673</t>
   </si>
   <si>
     <t>Subcutaneous, Intravenous</t>
   </si>
   <si>
     <t>Aqueous Solution, Monoclonal antibodies and antibody drug conjugates</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>LEN is commercially manufactured.
@@ -292,53 +313,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -356,50 +374,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>GS-US-536-5939</t>
   </si>
   <si>
     <t>NCT05729568</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05729568</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Active, not recruiting</t>
   </si>
   <si>
     <t>Gilead Sciences</t>
   </si>
   <si>
     <t>The goal of this study is to test the effectiveness, safety, and tolerability of the combination of broadly neutralizing antibodies (bNAbs) (teropavimab (TAB; GS-5423) and zinlirvimab (ZAB; GS-2872)) with lenacapavir (LEN) in virologically suppressed adults with HIV-1 infection.
 The purpose of this study is to evaluate the efficacy of switching to a regimen of LEN, TAB and ZAB, versus continuing on baseline oral antiretroviral therapy (ART) as determined by the proportion of participants with human immunodeficiency virus-1 (HIV-1) ribonucleic acid (RNA) ≥ 50 copies/mL at Week 26.</t>
   </si>
   <si>
     <t>A Study of Teropavimab and Zinlirvimab in Combination With Capsid Inhibitor Lenacapavir in Virologically Suppressed Adults With HIV-1 Infection</t>
@@ -411,53 +432,50 @@
     <t>Teropavimab</t>
   </si>
   <si>
     <t>Zinlirvimab</t>
   </si>
   <si>
     <t>Lenacapavir Tablet</t>
   </si>
   <si>
     <t>Lenacapavir Injection</t>
   </si>
   <si>
     <t>Antiretroviral Therapy</t>
   </si>
   <si>
     <t>2023-05-15</t>
   </si>
   <si>
     <t>2026-04-02</t>
   </si>
   <si>
     <t>2030-12-01</t>
   </si>
   <si>
     <t>2024-07-02</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * On stable oral antiretroviral therapy (ART) consisting of no more than 2 drug classes (with the exception of pharmacologic boosters cobicistat or ritonavir) for ≥ 1 year prior to screening visit 2. A change in ART regimen ≥ 28 days prior to screening visit 2 for reasons other than virologic failure (VF) (eg, tolerability, simplification, drug-drug interaction profile) is allowed.
 * No clinically significant documented historical resistance to the current ART regimen with the exception of isolated nucleoside reverse transcriptase inhibitor mutations including M184V or ≤ 2 thymidine analog mutations (TAMs: M41L, D67N, K70R, L210W, T215Y, and/or K219Q).
 * Plasma human immunodeficiency virus-1 (HIV-1) ribonucleic acid (RNA) \&lt; 50 copies/mL at screening visit 2.
 * Doc</t>
   </si>
   <si>
     <t>HCV, HBV</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
@@ -498,53 +516,50 @@
   <si>
     <t>Drug: Oral Lenacapavir</t>
   </si>
   <si>
     <t>Drug: Subcutaneous Lenacapavir</t>
   </si>
   <si>
     <t>Biological: Teropavimab</t>
   </si>
   <si>
     <t>Biological: Zinlirvimab</t>
   </si>
   <si>
     <t>2021-04-08</t>
   </si>
   <si>
     <t>2024-12-19</t>
   </si>
   <si>
     <t>2022-06-09</t>
   </si>
   <si>
     <t>2023-10-26</t>
   </si>
   <si>
-    <t>Cisgender women, Transgender women, Cisgender men, Transgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>On first-line antiretroviral therapy (ART) for ≥ 2 years prior to screening. A change in ART regimen ≥ 28 days prior to screening for reasons other than virologic failure (VF) (eg, tolerability, simplification, drug-drug interaction profile) is allowed.</t>
   </si>
   <si>
     <t>No history of opportunistic infection or illness indicative of Stage 3 HIV disease; No comorbid condition(s) requiring ongoing immunosuppression.</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Double (Participant, Investigator). Clinical pharmacologist and sponsor are not masked to treatment assignment.</t>
   </si>
   <si>
     <t>Oral, Subcutaneous</t>
   </si>
   <si>
     <t>DAYBREAK-1 (GS-US-536-5938)</t>
   </si>
   <si>
     <t>NCT07682961</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07682961</t>
   </si>
   <si>
     <t>Phase III</t>
@@ -920,53 +935,50 @@
   </si>
   <si>
     <t>DAYBREAK 2 (GS-US-536-6544)</t>
   </si>
   <si>
     <t>NCT07683000</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07683000</t>
   </si>
   <si>
     <t>The goal of this clinical study is to compare how effective a long-acting treatment of injectable combination of lenacapavir (LEN), teropavimab (TAB), and zinlirvimab (ZAB) is versus continuing a daily oral HIV treatment in adults with HIV-1 whose virus is already well controlled, after 1 year (52 weeks) of treatment.
 The primary objective of this study is to evaluate the efficacy of switching to the regimen of LEN, TAB, and ZAB versus continuing an oral stable baseline regimen (SBR) in virologically suppressed people with HIV-1 (PWH) as determined by the proportion of participants with HIV-1 RNA ≥ 50 copies/mL at Week 52.</t>
   </si>
   <si>
     <t>Study of Lenacapavir, Teropavimab, and Zinlirvimab in Virologically Suppressed Adults With HIV-1 on Stable Oral Treatment Regimens</t>
   </si>
   <si>
     <t>Lenacapavir</t>
   </si>
   <si>
     <t>SBR</t>
   </si>
   <si>
     <t>2026-07-29</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * Human immunodeficiency virus type 1 (HIV-1) susceptibility results from screening meeting specific criteria:
   1\) Proviral phenotypic susceptibility to both TAB and ZAB by the investigational protocol-defined assay at screening.
 * Plasma HIV-1 RNA levels \&lt; 50 copies/mL at screening.
 * At least 1 documented HIV-1 RNA level measured between 6 months and 12 months (+2 months) prior to screening. This and any other HIV-1 RNA measurements documented in this period must be \&lt; 50 copies/mL (undetectable HIV-1 RNA level according to the local assay being used if the limit of detection is ≥ 50 copies/mL). A single virologic elevation of ≥ 50 copies/mL and \&lt; 400 copies/mL (transient detectable viremia or "blips") prior to screening are acceptable if the subsequent plas</t>
   </si>
   <si>
     <t>Intravenous, Subcutaneous</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
@@ -1556,97 +1568,102 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/FhNKcbzIIRxhVp39tJJPVptbNFuCwrH3WTGqXTfE.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/UHrBk9OwazUlQ5SHHeHazbZAwgOtaEKphIJmT7ha.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1675,174 +1692,195 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F2" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G2" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="H2" t="s">
-        <v>41</v>
-[...11 lines deleted...]
-        <v>45</v>
+        <v>46</v>
+      </c>
+      <c r="J2" t="s">
+        <v>47</v>
+      </c>
+      <c r="K2" t="s">
+        <v>48</v>
+      </c>
+      <c r="L2" t="s">
+        <v>49</v>
       </c>
       <c r="P2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="R2" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="S2" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="T2" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="U2" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="V2" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="W2" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="X2" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>55</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>57</v>
       </c>
       <c r="AA2" t="s">
-        <v>54</v>
+        <v>58</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>59</v>
       </c>
       <c r="AC2" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="AD2" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>61</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>62</v>
       </c>
       <c r="AG2" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>62</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ12"/>
   <sheetViews>
@@ -1886,1366 +1924,1390 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>104</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>111</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="C2" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="E2" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="F2" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="G2" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="H2" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="I2" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="J2" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="M2" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="O2" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="Q2" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="S2" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="U2" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="X2" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="Y2" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AA2" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AB2" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AD2" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="AE2" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="AF2" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AG2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AH2" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="AI2" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AJ2" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="AK2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP2">
+        <v>83</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>141</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>142</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AW2" t="s">
         <v>51</v>
       </c>
-      <c r="AM2" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AX2" t="s">
-        <v>44</v>
+        <v>143</v>
       </c>
       <c r="AY2" t="s">
-        <v>137</v>
+        <v>59</v>
       </c>
       <c r="AZ2" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="E3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G3" t="s">
+        <v>120</v>
+      </c>
+      <c r="I3" t="s">
+        <v>149</v>
+      </c>
+      <c r="J3" t="s">
+        <v>150</v>
+      </c>
+      <c r="M3" t="s">
+        <v>151</v>
+      </c>
+      <c r="O3" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>153</v>
+      </c>
+      <c r="S3" t="s">
+        <v>154</v>
+      </c>
+      <c r="X3" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>156</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>157</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>158</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>136</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>159</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>58</v>
+      </c>
+      <c r="AL3" t="s">
         <v>138</v>
       </c>
-      <c r="C3" t="s">
+      <c r="AN3" t="s">
+        <v>160</v>
+      </c>
+      <c r="AO3" t="s">
         <v>139</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="AP3">
+        <v>32</v>
+      </c>
+      <c r="AQ3" t="s">
         <v>140</v>
       </c>
-      <c r="E3" t="s">
+      <c r="AR3" t="s">
         <v>141</v>
       </c>
-      <c r="F3" t="s">
-[...5 lines deleted...]
-      <c r="I3" t="s">
+      <c r="AT3" t="s">
+        <v>161</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>162</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>163</v>
+      </c>
+      <c r="AX3" t="s">
         <v>143</v>
       </c>
-      <c r="J3" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="AY3" t="s">
-        <v>137</v>
+        <v>59</v>
       </c>
       <c r="AZ3" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="C4" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="E4" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="F4" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="G4" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="H4" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="I4" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="J4" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="M4" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="N4" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="O4" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="P4" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="W4" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="X4" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="Y4" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="Z4" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="AA4" t="s">
-        <v>175</v>
+        <v>180</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>133</v>
       </c>
       <c r="AE4" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="AF4" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AG4" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AH4" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="AI4" t="s">
-        <v>130</v>
-[...7 lines deleted...]
-      <c r="AQ4">
+        <v>181</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP4">
         <v>590</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>140</v>
+      </c>
       <c r="AR4" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>141</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>142</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>61</v>
       </c>
       <c r="AW4" t="s">
-        <v>54</v>
+        <v>182</v>
       </c>
       <c r="AX4" t="s">
-        <v>177</v>
+        <v>143</v>
       </c>
       <c r="AY4" t="s">
-        <v>137</v>
+        <v>59</v>
       </c>
       <c r="AZ4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="C5" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="E5" t="s">
+        <v>147</v>
+      </c>
+      <c r="F5" t="s">
+        <v>119</v>
+      </c>
+      <c r="G5" t="s">
+        <v>185</v>
+      </c>
+      <c r="I5" t="s">
+        <v>186</v>
+      </c>
+      <c r="J5" t="s">
+        <v>150</v>
+      </c>
+      <c r="M5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O5" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>189</v>
+      </c>
+      <c r="X5" t="s">
+        <v>190</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>191</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>192</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>192</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>136</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>136</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>193</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>58</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>194</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP5">
+        <v>105</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR5" t="s">
         <v>141</v>
       </c>
-      <c r="F5" t="s">
-[...11 lines deleted...]
-      <c r="M5" t="s">
+      <c r="AT5" t="s">
+        <v>195</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>196</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>197</v>
+      </c>
+      <c r="AW5" t="s">
         <v>182</v>
       </c>
-      <c r="O5" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="AX5" t="s">
-        <v>177</v>
+        <v>143</v>
       </c>
       <c r="AY5" t="s">
-        <v>137</v>
+        <v>59</v>
       </c>
       <c r="AZ5" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="C6" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="E6" t="s">
+        <v>147</v>
+      </c>
+      <c r="F6" t="s">
+        <v>148</v>
+      </c>
+      <c r="G6" t="s">
+        <v>201</v>
+      </c>
+      <c r="I6" t="s">
+        <v>202</v>
+      </c>
+      <c r="J6" t="s">
+        <v>150</v>
+      </c>
+      <c r="M6" t="s">
+        <v>203</v>
+      </c>
+      <c r="O6" t="s">
+        <v>204</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>205</v>
+      </c>
+      <c r="S6" t="s">
+        <v>206</v>
+      </c>
+      <c r="X6" t="s">
+        <v>207</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>208</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>208</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>136</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>209</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>210</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>211</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP6">
+        <v>77</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR6" t="s">
         <v>141</v>
       </c>
-      <c r="F6" t="s">
-[...50 lines deleted...]
-      <c r="AK6" t="s">
+      <c r="AT6" t="s">
+        <v>161</v>
+      </c>
+      <c r="AU6" t="s">
+        <v>212</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>213</v>
+      </c>
+      <c r="AW6" t="s">
         <v>51</v>
       </c>
-      <c r="AL6" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AX6" t="s">
-        <v>44</v>
+        <v>143</v>
       </c>
       <c r="AY6" t="s">
-        <v>137</v>
+        <v>59</v>
       </c>
       <c r="AZ6" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="C7" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="E7" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="F7" t="s">
+        <v>148</v>
+      </c>
+      <c r="G7" t="s">
+        <v>201</v>
+      </c>
+      <c r="I7" t="s">
+        <v>217</v>
+      </c>
+      <c r="J7" t="s">
+        <v>150</v>
+      </c>
+      <c r="M7" t="s">
+        <v>218</v>
+      </c>
+      <c r="O7" t="s">
+        <v>219</v>
+      </c>
+      <c r="X7" t="s">
+        <v>220</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>221</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>222</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>136</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>136</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>223</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>58</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>194</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP7">
+        <v>6</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>224</v>
+      </c>
+      <c r="AT7" t="s">
         <v>142</v>
       </c>
-      <c r="G7" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="AU7" t="s">
-        <v>136</v>
+        <v>225</v>
       </c>
       <c r="AV7" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="AW7" t="s">
-        <v>221</v>
+        <v>182</v>
       </c>
       <c r="AX7" t="s">
-        <v>177</v>
+        <v>143</v>
       </c>
       <c r="AY7" t="s">
-        <v>137</v>
+        <v>59</v>
       </c>
       <c r="AZ7" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="C8" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="E8" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="F8" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="G8" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="I8" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="J8" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="M8" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="O8" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="X8" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="Y8" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="Z8" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="AA8" t="s">
-        <v>232</v>
+        <v>237</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>238</v>
       </c>
       <c r="AE8" t="s">
-        <v>233</v>
+        <v>134</v>
       </c>
       <c r="AF8" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="AG8" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="AH8" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="AI8" t="s">
-        <v>130</v>
+        <v>239</v>
       </c>
       <c r="AJ8" t="s">
-        <v>234</v>
-[...10 lines deleted...]
-      <c r="AQ8">
+        <v>58</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>240</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP8">
         <v>72</v>
       </c>
+      <c r="AQ8" t="s">
+        <v>140</v>
+      </c>
       <c r="AR8" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>141</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>195</v>
       </c>
       <c r="AU8" t="s">
-        <v>190</v>
+        <v>241</v>
       </c>
       <c r="AV8" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="AW8" t="s">
-        <v>237</v>
+        <v>182</v>
       </c>
       <c r="AX8" t="s">
-        <v>177</v>
+        <v>143</v>
       </c>
       <c r="AY8" t="s">
-        <v>137</v>
+        <v>59</v>
       </c>
       <c r="AZ8" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="C9" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="E9" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="F9" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="G9" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="I9" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="J9" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="M9" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="O9" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="X9" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="Y9" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="Z9" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="AA9" t="s">
-        <v>248</v>
+        <v>253</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>133</v>
       </c>
       <c r="AE9" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="AF9" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="AG9" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="AH9" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="AI9" t="s">
-        <v>130</v>
+        <v>254</v>
       </c>
       <c r="AJ9" t="s">
-        <v>249</v>
-[...10 lines deleted...]
-      <c r="AQ9">
+        <v>58</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>255</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP9">
         <v>69</v>
       </c>
+      <c r="AQ9" t="s">
+        <v>140</v>
+      </c>
       <c r="AR9" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>141</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>195</v>
       </c>
       <c r="AU9" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="AV9" t="s">
-        <v>191</v>
+        <v>256</v>
       </c>
       <c r="AW9" t="s">
-        <v>251</v>
+        <v>182</v>
       </c>
       <c r="AX9" t="s">
-        <v>177</v>
+        <v>143</v>
       </c>
       <c r="AY9" t="s">
-        <v>137</v>
+        <v>59</v>
       </c>
       <c r="AZ9" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B10" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="C10" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="E10" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="F10" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G10" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="I10" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="J10" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="M10" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="O10" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="Q10" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="S10" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="X10" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="Y10" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="Z10" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="AA10" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="AB10" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="AC10" t="s">
-        <v>265</v>
+        <v>270</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>238</v>
       </c>
       <c r="AE10" t="s">
-        <v>233</v>
+        <v>134</v>
       </c>
       <c r="AF10" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="AG10" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="AH10" t="s">
-        <v>129</v>
+        <v>209</v>
       </c>
       <c r="AI10" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>271</v>
+      </c>
+      <c r="AK10" t="s">
+        <v>58</v>
       </c>
       <c r="AL10" t="s">
+        <v>272</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP10">
+        <v>225</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>141</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>212</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>273</v>
+      </c>
+      <c r="AW10" t="s">
         <v>51</v>
       </c>
-      <c r="AM10" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AX10" t="s">
-        <v>44</v>
+        <v>143</v>
       </c>
       <c r="AY10" t="s">
-        <v>137</v>
+        <v>274</v>
       </c>
       <c r="AZ10" t="s">
-        <v>269</v>
+        <v>58</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="C11" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="E11" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="F11" t="s">
+        <v>148</v>
+      </c>
+      <c r="G11" t="s">
+        <v>201</v>
+      </c>
+      <c r="I11" t="s">
+        <v>278</v>
+      </c>
+      <c r="J11" t="s">
+        <v>150</v>
+      </c>
+      <c r="M11" t="s">
+        <v>218</v>
+      </c>
+      <c r="O11" t="s">
+        <v>219</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>279</v>
+      </c>
+      <c r="X11" t="s">
+        <v>280</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>281</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>282</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>282</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>283</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>282</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>284</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>136</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>136</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>285</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>58</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>194</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP11">
+        <v>28</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>224</v>
+      </c>
+      <c r="AT11" t="s">
         <v>142</v>
       </c>
-      <c r="G11" t="s">
-[...67 lines deleted...]
-      </c>
       <c r="AU11" t="s">
-        <v>136</v>
+        <v>225</v>
       </c>
       <c r="AV11" t="s">
-        <v>220</v>
+        <v>286</v>
       </c>
       <c r="AW11" t="s">
-        <v>281</v>
+        <v>182</v>
       </c>
       <c r="AX11" t="s">
-        <v>177</v>
+        <v>143</v>
       </c>
       <c r="AY11" t="s">
-        <v>137</v>
+        <v>59</v>
       </c>
       <c r="AZ11" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B12" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="C12" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="E12" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="F12" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="G12" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="H12" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="I12" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="J12" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="M12" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="O12" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="Q12" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="S12" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="U12" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="X12" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="Y12" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="Z12" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="AA12" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="AD12" t="s">
-        <v>290</v>
+        <v>133</v>
       </c>
       <c r="AE12" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="AF12" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AG12" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AH12" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="AI12" t="s">
-        <v>130</v>
-[...7 lines deleted...]
-      <c r="AQ12">
+        <v>295</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP12">
         <v>590</v>
       </c>
+      <c r="AQ12" t="s">
+        <v>140</v>
+      </c>
       <c r="AR12" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>141</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>142</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>61</v>
       </c>
       <c r="AW12" t="s">
-        <v>54</v>
+        <v>296</v>
       </c>
       <c r="AX12" t="s">
-        <v>292</v>
+        <v>143</v>
       </c>
       <c r="AY12" t="s">
-        <v>137</v>
+        <v>59</v>
       </c>
       <c r="AZ12" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -3259,117 +3321,117 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="B2" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C2" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="B3" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C3" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="B4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C4" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -3384,512 +3446,512 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="C2" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="D2" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="E2" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="F2" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="I2" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C2" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="C3" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="C2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D2" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="E2" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">