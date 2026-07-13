--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -485,99 +485,149 @@
   </si>
   <si>
     <t>2021-04-08</t>
   </si>
   <si>
     <t>2024-12-19</t>
   </si>
   <si>
     <t>2022-06-09</t>
   </si>
   <si>
     <t>2023-10-26</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * On first-line antiretroviral therapy (ART) for ≥ 2 years prior to screening. A change in ART regimen ≥ 28 days prior to screening for reasons other than virologic failure (VF) (eg, tolerability, simplification, drug-drug interaction profile) is allowed
 * No documented historical resistance to the current ART regimen
 * Plasma HIV-1 RNA \&lt; 50 copies/mL at screening
 * Documented plasma HIV-1 RNA \&lt; 50 copies/mL for ≥ 18 months preceding the screening visit (or undetectable HIV-1 RNA level according to the local assay being used if the limit of detection is ≥ 50 copies/mL). Unconfirmed virologic elevations of ≥ 50 copies/mL (transient detectable viremia, or "blip") prior to screening are acceptable.
 * Proviral phenotypic sensitivity to both teropavimab and zinlirvima</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
+    <t>GS-US-536-5938</t>
+  </si>
+  <si>
+    <t>NCT07682961</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07682961</t>
+  </si>
+  <si>
+    <t>Phase III</t>
+  </si>
+  <si>
+    <t>Not yet recruiting</t>
+  </si>
+  <si>
+    <t>The goal of this clinical study is to compare how effective a long-acting injectable treatment of lenacapavir (LEN), teropavimab (TAB), and zinlirvimab (ZAB) versus (CAB) and rilpivirine (RPV) injections given every 8 weeks in adults with HIV-1 whose virus is well controlled on daily oral treatment, after 1 year (52 weeks) of the treatment.
+The primary objective of this study are to evaluate the efficacy of switching to the regimen of LEN, TAB, and ZAB versus switching to CAB and RPV in virologically suppressed people with HIV-1 (PWH) as determined by the proportion of participants with HIV-1 RNA ≥ 50 copies/mL at Week 52.</t>
+  </si>
+  <si>
+    <t>Study of Lenacapavir, Teropavimab, and Zinlirvimab Versus Cabotegravir and Rilpivirine in Virologically Suppressed Adults With HIV-1 on Oral Daily Antiretroviral Therapy</t>
+  </si>
+  <si>
+    <t>Lenacapavir</t>
+  </si>
+  <si>
+    <t>Cabotegravir</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>2029-03-01</t>
+  </si>
+  <si>
+    <t>2033-03-01</t>
+  </si>
+  <si>
+    <t>Key Inclusion Criteria:
+* Human immunodeficiency virus type 1 (HIV-1) susceptibility results from screening meeting specific criteria:
+  1\) Proviral phenotypic susceptibility to both TAB and ZAB by the investigational protocol-defined assay at screening.
+* At least 1 documented HIV-1 RNA level measured between 6 months and 12 months (+2 months) prior to screening. This and any other HIV-1 RNA measurements documented in this period must be \&lt; 50 copies/mL (undetectable HIV-1 RNA level according to the local assay being used if the limit of detection is ≥ 50 copies/mL). A single virologic elevation of ≥ 50 copies/mL and \&lt; 400 copies/mL (transient detectable viremia or "blips") prior to screening are acceptable if the subsequent plasma HIV-1 RNA level is \&lt; 50 copies/mL.
+* A plasma HIV-1</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Positive Proof-of-Concept Data for Investigational Combination Regimen of Lenacapavir with Broadly Neutralizing Antibodies as a Potential Twice-Yearly Approach for the Treatment of HIV</t>
   </si>
   <si>
     <t>https://www.gilead.com/news/news-details/2023/gilead-presents-positive-proof-of-concept-data-for-investigational-combination-regimen-of-lenacapavir-with-broadly-neutralizing-antibodies-as-a-potential-twice-yearly-approach-for-the-treatm</t>
   </si>
   <si>
     <t>Gilead Presents New HIV Treatment and Cure Research Data at CROI 2025, Including an Investigational Long-Acting, Twice-Yearly Therapy Option</t>
   </si>
   <si>
     <t>https://www.gilead.com/news/news-details/2025/gilead-presents-new-hiv-treatment-and-cure-research-data-at-croi-2025-including-an-investigational-long-acting-twice-yearly-therapy-option</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
@@ -663,51 +713,51 @@
   <si>
     <t>https://lapal.ch/storage/illustrations/FhNKcbzIIRxhVp39tJJPVptbNFuCwrH3WTGqXTfE.png</t>
   </si>
   <si>
     <t>mAbs</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/UHrBk9OwazUlQ5SHHeHazbZAwgOtaEKphIJmT7ha.png</t>
   </si>
   <si>
     <t>LEN</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Gilead Sciences Inc.</t>
+    <t>Gilead</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gileadclinicaltrials.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1049,51 +1099,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05729568" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04811040" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05729568" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04811040" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07682961" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2023/gilead-presents-positive-proof-of-concept-data-for-investigational-combination-regimen-of-lenacapavir-with-broadly-neutralizing-antibodies-as-a-potential-twice-yearly-approach-for-the-treatm" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2025/gilead-presents-new-hiv-treatment-and-cure-research-data-at-croi-2025-including-an-investigational-long-acting-twice-yearly-therapy-option" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/FhNKcbzIIRxhVp39tJJPVptbNFuCwrH3WTGqXTfE.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/UHrBk9OwazUlQ5SHHeHazbZAwgOtaEKphIJmT7ha.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
@@ -1340,54 +1390,54 @@
       <c r="AG2" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ3"/>
+  <dimension ref="A1:AZ4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D3" sqref="D3"/>
+      <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -1744,238 +1794,332 @@
       <c r="AH3" t="s">
         <v>126</v>
       </c>
       <c r="AI3" t="s">
         <v>127</v>
       </c>
       <c r="AJ3" t="s">
         <v>145</v>
       </c>
       <c r="AP3" t="s">
         <v>129</v>
       </c>
       <c r="AQ3">
         <v>32</v>
       </c>
       <c r="AR3" t="s">
         <v>130</v>
       </c>
       <c r="AS3" t="s">
         <v>131</v>
       </c>
       <c r="AU3" t="s">
         <v>146</v>
       </c>
     </row>
+    <row r="4" spans="1:52">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" t="s">
+        <v>147</v>
+      </c>
+      <c r="C4" t="s">
+        <v>148</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E4" t="s">
+        <v>150</v>
+      </c>
+      <c r="F4" t="s">
+        <v>151</v>
+      </c>
+      <c r="G4" t="s">
+        <v>110</v>
+      </c>
+      <c r="H4" t="s">
+        <v>152</v>
+      </c>
+      <c r="I4" t="s">
+        <v>153</v>
+      </c>
+      <c r="M4" t="s">
+        <v>154</v>
+      </c>
+      <c r="O4" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>114</v>
+      </c>
+      <c r="S4" t="s">
+        <v>115</v>
+      </c>
+      <c r="U4" t="s">
+        <v>155</v>
+      </c>
+      <c r="W4" t="s">
+        <v>156</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>157</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>158</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>159</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>124</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>125</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>127</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>160</v>
+      </c>
+      <c r="AP4" t="s">
+        <v>129</v>
+      </c>
+      <c r="AQ4">
+        <v>590</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>130</v>
+      </c>
+      <c r="AS4" t="s">
+        <v>131</v>
+      </c>
+      <c r="AU4" t="s">
+        <v>132</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E3" sqref="E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>147</v>
+        <v>161</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>148</v>
+        <v>162</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>149</v>
+        <v>163</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>150</v>
+        <v>164</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>106</v>
       </c>
       <c r="B2" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
       <c r="C2" t="s">
         <v>57</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>152</v>
+        <v>166</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>106</v>
       </c>
       <c r="B3" t="s">
-        <v>153</v>
+        <v>167</v>
       </c>
       <c r="C3" t="s">
         <v>57</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>154</v>
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>155</v>
+        <v>169</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>157</v>
+        <v>171</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>158</v>
+        <v>172</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>159</v>
+        <v>173</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>160</v>
+        <v>174</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>162</v>
+        <v>176</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>164</v>
+        <v>178</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>168</v>
+        <v>182</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>170</v>
+        <v>184</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1985,415 +2129,415 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>171</v>
+        <v>186</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>172</v>
+        <v>187</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>174</v>
+        <v>189</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>176</v>
+        <v>191</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>180</v>
+        <v>195</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>183</v>
+        <v>198</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1" s="2" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>174</v>
+        <v>189</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="C2" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
       <c r="D2" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="E2" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="F2" t="s">
         <v>110</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="I2" t="s">
-        <v>195</v>
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>196</v>
+        <v>211</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>148</v>
+        <v>162</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="C2" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
       <c r="C3" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>202</v>
+        <v>217</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>203</v>
+        <v>218</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>204</v>
+        <v>219</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>206</v>
+        <v>221</v>
       </c>
       <c r="C2" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="D2" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
       <c r="E2" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E3" sqref="E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>149</v>
+        <v>163</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>148</v>
+        <v>162</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>150</v>
+        <v>164</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>57</v>
       </c>
       <c r="C2" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>152</v>
+        <v>166</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>57</v>
       </c>
       <c r="C3" t="s">
-        <v>153</v>
+        <v>167</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>154</v>
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>