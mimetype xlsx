--- v1 (2026-07-13)
+++ v2 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -530,50 +530,68 @@
   </si>
   <si>
     <t>Lenacapavir</t>
   </si>
   <si>
     <t>Cabotegravir</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>2026-06-26</t>
   </si>
   <si>
     <t>2029-03-01</t>
   </si>
   <si>
     <t>2033-03-01</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * Human immunodeficiency virus type 1 (HIV-1) susceptibility results from screening meeting specific criteria:
   1\) Proviral phenotypic susceptibility to both TAB and ZAB by the investigational protocol-defined assay at screening.
 * At least 1 documented HIV-1 RNA level measured between 6 months and 12 months (+2 months) prior to screening. This and any other HIV-1 RNA measurements documented in this period must be \&lt; 50 copies/mL (undetectable HIV-1 RNA level according to the local assay being used if the limit of detection is ≥ 50 copies/mL). A single virologic elevation of ≥ 50 copies/mL and \&lt; 400 copies/mL (transient detectable viremia or "blips") prior to screening are acceptable if the subsequent plasma HIV-1 RNA level is \&lt; 50 copies/mL.
 * A plasma HIV-1</t>
+  </si>
+  <si>
+    <t>Monthly, Every 2 months, Every 6 months</t>
+  </si>
+  <si>
+    <t>Subcutaneous, Intramuscular, Intravenous</t>
+  </si>
+  <si>
+    <t>Recruiting</t>
+  </si>
+  <si>
+    <t>United States of America</t>
+  </si>
+  <si>
+    <t>2026-07-14</t>
+  </si>
+  <si>
+    <t>2026-07-20</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Positive Proof-of-Concept Data for Investigational Combination Regimen of Lenacapavir with Broadly Neutralizing Antibodies as a Potential Twice-Yearly Approach for the Treatment of HIV</t>
   </si>
   <si>
     <t>https://www.gilead.com/news/news-details/2023/gilead-presents-positive-proof-of-concept-data-for-investigational-combination-regimen-of-lenacapavir-with-broadly-neutralizing-antibodies-as-a-potential-twice-yearly-approach-for-the-treatm</t>
   </si>
   <si>
     <t>Gilead Presents New HIV Treatment and Cure Research Data at CROI 2025, Including an Investigational Long-Acting, Twice-Yearly Therapy Option</t>
   </si>
   <si>
     <t>https://www.gilead.com/news/news-details/2025/gilead-presents-new-hiv-treatment-and-cure-research-data-at-croi-2025-including-an-investigational-long-acting-twice-yearly-therapy-option</t>
   </si>
@@ -1099,51 +1117,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05729568" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04811040" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07682961" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05729568" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04811040" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07682961" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07682961" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2023/gilead-presents-positive-proof-of-concept-data-for-investigational-combination-regimen-of-lenacapavir-with-broadly-neutralizing-antibodies-as-a-potential-twice-yearly-approach-for-the-treatm" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2025/gilead-presents-new-hiv-treatment-and-cure-research-data-at-croi-2025-including-an-investigational-long-acting-twice-yearly-therapy-option" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/FhNKcbzIIRxhVp39tJJPVptbNFuCwrH3WTGqXTfE.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/UHrBk9OwazUlQ5SHHeHazbZAwgOtaEKphIJmT7ha.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
@@ -1390,54 +1408,54 @@
       <c r="AG2" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ4"/>
+  <dimension ref="A1:AZ5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D4" sqref="D4"/>
+      <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -1882,135 +1900,240 @@
       </c>
       <c r="AH4" t="s">
         <v>126</v>
       </c>
       <c r="AI4" t="s">
         <v>127</v>
       </c>
       <c r="AJ4" t="s">
         <v>160</v>
       </c>
       <c r="AP4" t="s">
         <v>129</v>
       </c>
       <c r="AQ4">
         <v>590</v>
       </c>
       <c r="AR4" t="s">
         <v>130</v>
       </c>
       <c r="AS4" t="s">
         <v>131</v>
       </c>
       <c r="AU4" t="s">
         <v>132</v>
       </c>
+      <c r="AW4" t="s">
+        <v>161</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>162</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5" spans="1:52">
+      <c r="A5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" t="s">
+        <v>147</v>
+      </c>
+      <c r="C5" t="s">
+        <v>148</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E5" t="s">
+        <v>150</v>
+      </c>
+      <c r="F5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G5" t="s">
+        <v>110</v>
+      </c>
+      <c r="H5" t="s">
+        <v>152</v>
+      </c>
+      <c r="I5" t="s">
+        <v>153</v>
+      </c>
+      <c r="J5" t="s">
+        <v>164</v>
+      </c>
+      <c r="M5" t="s">
+        <v>154</v>
+      </c>
+      <c r="O5" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>114</v>
+      </c>
+      <c r="S5" t="s">
+        <v>115</v>
+      </c>
+      <c r="U5" t="s">
+        <v>155</v>
+      </c>
+      <c r="X5" t="s">
+        <v>165</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>166</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>158</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>159</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>124</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>125</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>126</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>127</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>160</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>129</v>
+      </c>
+      <c r="AQ5">
+        <v>590</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>130</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>131</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>132</v>
+      </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E3" sqref="E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>106</v>
       </c>
       <c r="B2" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="C2" t="s">
         <v>57</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>106</v>
       </c>
       <c r="B3" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="C3" t="s">
         <v>57</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -2027,99 +2150,99 @@
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2129,415 +2252,415 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="C2" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="D2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="E2" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="F2" t="s">
         <v>110</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="I2" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="C2" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="C3" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="C2" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="D2" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="E2" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E3" sqref="E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>57</v>
       </c>
       <c r="C2" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>57</v>
       </c>
       <c r="C3" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>