--- v2 (2026-08-02)
+++ v3 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>lenacapavir + teropavimab + zinlirvimab</t>
   </si>
   <si>
     <t>Investigational</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>capsid inhibitor + 2 bNAbs targeting gp120 on HIV-1 envelope</t>
   </si>
   <si>
     <t>LEN+TAB+ZAB (LTZ) harbors the potential to be the first approved long-acting combination treatment regimen with twice-yearly dosing. At CROI2025, the primary results of a Phase 2 study evaluating the investigational combination of LTZ were presented.</t>
   </si>
   <si>
     <t>Investigational.
 In January 2025, the FDA granted lenacapavir (LEN) with bNAbs (teropavimab [GS-5423, TAB] and zinlirvimab [GS-2872, ZAB]) Breakthrough Therapy Designation, which is intended to expedite the development of new drugs that may demonstrate substantial improvement over available therapy.</t>
@@ -426,107 +435,129 @@
     <t>2024-07-02</t>
   </si>
   <si>
     <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * On stable oral antiretroviral therapy (ART) consisting of no more than 2 drug classes (with the exception of pharmacologic boosters cobicistat or ritonavir) for ≥ 1 year prior to screening visit 2. A change in ART regimen ≥ 28 days prior to screening visit 2 for reasons other than virologic failure (VF) (eg, tolerability, simplification, drug-drug interaction profile) is allowed.
 * No clinically significant documented historical resistance to the current ART regimen with the exception of isolated nucleoside reverse transcriptase inhibitor mutations including M184V or ≤ 2 thymidine analog mutations (TAMs: M41L, D67N, K70R, L210W, T215Y, and/or K219Q).
 * Plasma human immunodeficiency virus-1 (HIV-1) ribonucleic acid (RNA) \&lt; 50 copies/mL at screening visit 2.
 * Doc</t>
   </si>
   <si>
+    <t>HCV, HBV</t>
+  </si>
+  <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>GS-US-536-5816</t>
   </si>
   <si>
     <t>NCT04811040</t>
   </si>
   <si>
-    <t>https://clinicaltrials.gov/study/NCT04811040</t>
+    <t>https://clinicaltrials.gov/ct2/show/NCT04811040</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
-    <t>The primary objective of this study is to evaluate the safety and tolerability of a combination of the broadly neutralizing antibodies (bNAbs) teropavimab (formerly GS-5423) and zinlirvimab (formerly GS-2872) in combination with the HIV capsid inhibitor lenacapavir (LEN).</t>
-[...22 lines deleted...]
-* Proviral phenotypic sensitivity to both teropavimab and zinlirvima</t>
+    <t>Evaluate the safety and tolerability of a combination of the broadly neutralizing antibodies (bNAbs) teropavimab (formerly GS-5423) and GS-2872 in combination with the HIV capsid inhibitor lenacapavir</t>
+  </si>
+  <si>
+    <t>United States of America</t>
+  </si>
+  <si>
+    <t>Drug: Oral Lenacapavir</t>
+  </si>
+  <si>
+    <t>Drug: Subcutaneous Lenacapavir</t>
+  </si>
+  <si>
+    <t>Biological: Teropavimab</t>
+  </si>
+  <si>
+    <t>Biological: Zinlirvimab</t>
+  </si>
+  <si>
+    <t>2021-04-08 00:00:00</t>
+  </si>
+  <si>
+    <t>2023-10-26 00:00:00</t>
+  </si>
+  <si>
+    <t>2023-04-18 00:00:00</t>
+  </si>
+  <si>
+    <t>2023-10-17 00:00:00</t>
+  </si>
+  <si>
+    <t>Cisgender women, Transgender women, Cisgender men, Transgender men</t>
+  </si>
+  <si>
+    <t>On first-line antiretroviral therapy (ART) for ≥ 2 years prior to screening. A change in ART regimen ≥ 28 days prior to screening for reasons other than virologic failure (VF) (eg, tolerability, simplification, drug-drug interaction profile) is allowed.</t>
+  </si>
+  <si>
+    <t>No history of opportunistic infection or illness indicative of Stage 3 HIV disease; No comorbid condition(s) requiring ongoing immunosuppression.</t>
   </si>
   <si>
     <t>Double-blind masking</t>
+  </si>
+  <si>
+    <t>Double (Participant, Investigator). Clinical pharmacologist and sponsor are not masked to treatment assignment.</t>
+  </si>
+  <si>
+    <t>Oral, Subcutaneous</t>
   </si>
   <si>
     <t>GS-US-536-5938</t>
   </si>
   <si>
     <t>NCT07682961</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07682961</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>Not yet recruiting</t>
   </si>
   <si>
     <t>The goal of this clinical study is to compare how effective a long-acting injectable treatment of lenacapavir (LEN), teropavimab (TAB), and zinlirvimab (ZAB) versus (CAB) and rilpivirine (RPV) injections given every 8 weeks in adults with HIV-1 whose virus is well controlled on daily oral treatment, after 1 year (52 weeks) of the treatment.
 The primary objective of this study are to evaluate the efficacy of switching to the regimen of LEN, TAB, and ZAB versus switching to CAB and RPV in virologically suppressed people with HIV-1 (PWH) as determined by the proportion of participants with HIV-1 RNA ≥ 50 copies/mL at Week 52.</t>
   </si>
   <si>
     <t>Study of Lenacapavir, Teropavimab, and Zinlirvimab Versus Cabotegravir and Rilpivirine in Virologically Suppressed Adults With HIV-1 on Oral Daily Antiretroviral Therapy</t>
   </si>
   <si>
     <t>Lenacapavir</t>
@@ -538,72 +569,75 @@
     <t>2026-07-01</t>
   </si>
   <si>
     <t>2026-06-26</t>
   </si>
   <si>
     <t>2029-03-01</t>
   </si>
   <si>
     <t>2033-03-01</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * Human immunodeficiency virus type 1 (HIV-1) susceptibility results from screening meeting specific criteria:
   1\) Proviral phenotypic susceptibility to both TAB and ZAB by the investigational protocol-defined assay at screening.
 * At least 1 documented HIV-1 RNA level measured between 6 months and 12 months (+2 months) prior to screening. This and any other HIV-1 RNA measurements documented in this period must be \&lt; 50 copies/mL (undetectable HIV-1 RNA level according to the local assay being used if the limit of detection is ≥ 50 copies/mL). A single virologic elevation of ≥ 50 copies/mL and \&lt; 400 copies/mL (transient detectable viremia or "blips") prior to screening are acceptable if the subsequent plasma HIV-1 RNA level is \&lt; 50 copies/mL.
 * A plasma HIV-1</t>
   </si>
   <si>
     <t>Monthly, Every 2 months, Every 6 months</t>
   </si>
   <si>
     <t>Subcutaneous, Intramuscular, Intravenous</t>
   </si>
   <si>
-    <t>Recruiting</t>
-[...10 lines deleted...]
-  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
+  </si>
+  <si>
+    <t>Mponponsuo K, McMahon JH, Gorgos L, Morales-Ramirez J, Workowski K, Brunetta J, Ogbuagu O, Collins SE, VanderVeen LA, Huang H, Baeten JM, Eron JJ. Efficacy and Safety of Lenacapavir, Teropavimab, and</t>
+  </si>
+  <si>
+    <t>https://www.askgileadmedical.com/docs/conference/Ogbuagu_CROI2025_oral_LEN+TAB+ZAB%20Ph2%20W26@pdf</t>
   </si>
   <si>
     <t>Positive Proof-of-Concept Data for Investigational Combination Regimen of Lenacapavir with Broadly Neutralizing Antibodies as a Potential Twice-Yearly Approach for the Treatment of HIV</t>
   </si>
   <si>
     <t>https://www.gilead.com/news/news-details/2023/gilead-presents-positive-proof-of-concept-data-for-investigational-combination-regimen-of-lenacapavir-with-broadly-neutralizing-antibodies-as-a-potential-twice-yearly-approach-for-the-treatm</t>
   </si>
   <si>
     <t>Gilead Presents New HIV Treatment and Cure Research Data at CROI 2025, Including an Investigational Long-Acting, Twice-Yearly Therapy Option</t>
   </si>
   <si>
     <t>https://www.gilead.com/news/news-details/2025/gilead-presents-new-hiv-treatment-and-cure-research-data-at-croi-2025-including-an-investigational-long-acting-twice-yearly-therapy-option</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
@@ -741,50 +775,53 @@
     <t>LEN</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Gilead</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gileadclinicaltrials.com/</t>
   </si>
   <si>
     <t>United States</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1117,130 +1154,133 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05729568" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04811040" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07682961" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07682961" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05729568" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT04811040" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07682961" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2023/gilead-presents-positive-proof-of-concept-data-for-investigational-combination-regimen-of-lenacapavir-with-broadly-neutralizing-antibodies-as-a-potential-twice-yearly-approach-for-the-treatm" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2025/gilead-presents-new-hiv-treatment-and-cure-research-data-at-croi-2025-including-an-investigational-long-acting-twice-yearly-therapy-option" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.askgileadmedical.com/docs/conference/Ogbuagu_CROI2025_oral_LEN+TAB+ZAB%20Ph2%20W26@pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2023/gilead-presents-positive-proof-of-concept-data-for-investigational-combination-regimen-of-lenacapavir-with-broadly-neutralizing-antibodies-as-a-potential-twice-yearly-approach-for-the-treatm" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2025/gilead-presents-new-hiv-treatment-and-cure-research-data-at-croi-2025-including-an-investigational-long-acting-twice-yearly-therapy-option" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/FhNKcbzIIRxhVp39tJJPVptbNFuCwrH3WTGqXTfE.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/UHrBk9OwazUlQ5SHHeHazbZAwgOtaEKphIJmT7ha.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2023/gilead-presents-positive-proof-of-concept-data-for-investigational-combination-regimen-of-lenacapavir-with-broadly-neutralizing-antibodies-as-a-potential-twice-yearly-approach-for-the-treatm" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2025/gilead-presents-new-hiv-treatment-and-cure-research-data-at-croi-2025-including-an-investigational-long-acting-twice-yearly-therapy-option" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1296,166 +1336,174 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>42</v>
       </c>
       <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="Q2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="R2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="S2" t="s">
         <v>46</v>
       </c>
       <c r="T2" t="s">
         <v>47</v>
       </c>
       <c r="U2" t="s">
         <v>48</v>
       </c>
       <c r="V2" t="s">
         <v>49</v>
       </c>
       <c r="W2" t="s">
         <v>50</v>
       </c>
       <c r="X2" t="s">
         <v>51</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AA2" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>54</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>55</v>
       </c>
       <c r="AD2" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>55</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>55</v>
       </c>
       <c r="AG2" t="s">
-        <v>54</v>
+        <v>55</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ5"/>
+  <dimension ref="A1:AZ4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D5" sqref="D5"/>
+      <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -1472,674 +1520,651 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="F2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="J2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="M2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="O2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="Q2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="S2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="U2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="X2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="Y2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AA2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AB2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AD2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AE2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AF2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AK2" t="s">
-        <v>48</v>
+        <v>51</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>132</v>
       </c>
       <c r="AP2" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="AQ2">
         <v>83</v>
       </c>
       <c r="AR2" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AS2" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="AU2" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AW2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AX2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY2" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="AZ2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="C3" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="E3" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F3" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="G3" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>113</v>
       </c>
       <c r="I3" t="s">
-        <v>140</v>
+        <v>143</v>
+      </c>
+      <c r="J3" t="s">
+        <v>144</v>
+      </c>
+      <c r="M3" t="s">
+        <v>145</v>
+      </c>
+      <c r="O3" t="s">
+        <v>146</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>147</v>
+      </c>
+      <c r="S3" t="s">
+        <v>148</v>
       </c>
       <c r="X3" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="Y3" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="AB3" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="AC3" t="s">
-        <v>144</v>
+        <v>152</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>153</v>
       </c>
       <c r="AE3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AF3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ3" t="s">
-        <v>145</v>
+        <v>154</v>
+      </c>
+      <c r="AK3" t="s">
+        <v>51</v>
+      </c>
+      <c r="AM3" t="s">
+        <v>132</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>155</v>
       </c>
       <c r="AP3" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="AQ3">
         <v>32</v>
       </c>
       <c r="AR3" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AS3" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="AU3" t="s">
-        <v>146</v>
+        <v>156</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>157</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>158</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>137</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>147</v>
+        <v>159</v>
       </c>
       <c r="C4" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>149</v>
+        <v>161</v>
       </c>
       <c r="E4" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
       <c r="F4" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="G4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H4" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="I4" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="M4" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="O4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="Q4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="S4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="U4" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="W4" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="Y4" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="Z4" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="AA4" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="AE4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AF4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ4" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="AP4" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="AQ4">
         <v>590</v>
       </c>
       <c r="AR4" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AS4" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="AU4" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AW4" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="AX4" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="AY4" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="AZ4" t="s">
-        <v>49</v>
-[...91 lines deleted...]
-        <v>132</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E3" sqref="E3"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>179</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>60</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B2" t="s">
-        <v>171</v>
+        <v>60</v>
       </c>
       <c r="C2" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>182</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>183</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B3" t="s">
-        <v>173</v>
+        <v>60</v>
       </c>
       <c r="C3" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>184</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" t="s">
+        <v>109</v>
+      </c>
+      <c r="B4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C4" t="s">
+        <v>186</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>187</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
@@ -2147,562 +2172,550 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>190</v>
+        <v>203</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>191</v>
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>192</v>
+        <v>205</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>194</v>
+        <v>207</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>195</v>
+        <v>208</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>201</v>
+        <v>214</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>202</v>
+        <v>215</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>203</v>
+        <v>216</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>192</v>
+        <v>205</v>
       </c>
       <c r="E1" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G1" s="2" t="s">
-        <v>209</v>
+        <v>222</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>210</v>
+        <v>223</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>211</v>
+        <v>224</v>
       </c>
       <c r="C2" t="s">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="D2" t="s">
-        <v>213</v>
+        <v>226</v>
       </c>
       <c r="E2" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="F2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>215</v>
+        <v>228</v>
       </c>
       <c r="I2" t="s">
-        <v>216</v>
+        <v>229</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>217</v>
+        <v>230</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>218</v>
+        <v>231</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>219</v>
+        <v>232</v>
       </c>
       <c r="C2" t="s">
-        <v>220</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>221</v>
+        <v>234</v>
       </c>
       <c r="C3" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>224</v>
+        <v>237</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>227</v>
+        <v>240</v>
       </c>
       <c r="C2" t="s">
-        <v>228</v>
+        <v>241</v>
       </c>
       <c r="D2" t="s">
-        <v>229</v>
+        <v>242</v>
       </c>
       <c r="E2" t="s">
-        <v>230</v>
+        <v>243</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E3" sqref="E3"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
-[...27 lines deleted...]
-        <v>174</v>
+        <v>179</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>244</v>
       </c>
     </row>
   </sheetData>
-  <hyperlinks>
-[...2 lines deleted...]
-  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>