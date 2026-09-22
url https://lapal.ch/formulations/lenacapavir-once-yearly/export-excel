--- v4 (2026-08-22)
+++ v5 (2026-09-22)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -656,255 +656,270 @@
   <si>
     <t>Lenacapavir and analogues (Markush formula) and their use to treat HIV</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc</t>
   </si>
   <si>
     <t>2034-02-28</t>
   </si>
   <si>
     <t>Compounds of formula (I) or salts thereof are disclosed. Also disclosed are pharmaceutical compositions comprising a compound of formula I, processes for preparing compounds of formula I, intermediates useful for preparing compounds of formula I and therapeutic methods for treating a Retroviridae viral infection including an infection caused by the HIV virus.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>MPP Search, US FDA, Bilateral Licence</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Brazil, China, Cuba, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Mexico, Peru, Philippines, Ukraine, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Rwanda, Sudan, Eswatini, Tanzania, United Republic of, Zambia, Zimbabwe, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Colombia, Indonesia, Malaysia, Viet Nam, South Africa</t>
   </si>
   <si>
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Chile, Costa Rica, Russian Federation, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Panama</t>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Chile, Costa Rica, Russian Federation, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Panama</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Serbia, Argentina, Ukraine, India, Egypt, Thailand</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, United States of America</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Argentina, Brazil, China, Moldova, Republic of, Peru, Uganda, Bolivia (Plurinational State of), Colombia, Ecuador, Malaysia, Paraguay, Pakistan, El Salvador, Venezuela (Bolivarian Republic of), Viet Nam, South Africa</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Luxembourg, Denmark, Monaco, Finland, Cyprus, Bulgaria, Estonia, Malta, San Marino, Croatia, Romania, Latvia, Lithuania, Australia, Canada, Costa Rica, Hong Kong, Japan, New Zealand, Singapore, United States of America, Uruguay, Bahamas</t>
   </si>
   <si>
     <t>WO2018035359</t>
   </si>
   <si>
     <t>Lenacapavir compound and its use to treat HIV (oral and parenteral)</t>
   </si>
   <si>
     <t>2037-08-17</t>
   </si>
   <si>
     <t>The present disclosure relates to novel compounds for use in the treatment of a Retroviridae viral infection including an infection caused by the HIV virus. The present disclosure also relates to intermediates for its preparation and to pharmaceutical compositions containing said novel compound.</t>
   </si>
   <si>
     <t>Türkiye, Morocco, Brazil, China, Colombia, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Mexico, Peru, Philippines, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Sao Tome and Principe, Sudan, Eswatini, Tanzania, United Republic of, Zambia, Zimbabwe, Indonesia, Malaysia, Ukraine, South Africa, Uzbekistan</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Costa Rica, Russian Federation, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Bahamas, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Panama</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Serbia, Morocco, Argentina, China, Jordan, Philippines, India, Uganda, Egypt, Guatemala, Indonesia, Nigeria, Thailand, Ukraine, Viet Nam</t>
   </si>
   <si>
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Hong Kong, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Saudi Arabia, Panama</t>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Hong Kong, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Saudi Arabia, Panama</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Argentina, Colombia, Dominican Republic, Ecuador, Peru, Rwanda, Uganda, Bangladesh, Bolivia (Plurinational State of), Cuba, Egypt, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Paraguay, El Salvador, Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Monaco, Malta, San Marino, Chile, Japan, Korea, Republic of, Uruguay, Trinidad and Tobago</t>
   </si>
   <si>
     <t>WO2019035904</t>
   </si>
   <si>
     <t>Crystalline forms of Lenacapavir sodium salt</t>
   </si>
   <si>
     <t>Polymorphs</t>
   </si>
   <si>
     <t>2038-08-16</t>
   </si>
   <si>
     <t>Lenacapavir solid forms, including pharmaceutically acceptable salts and cocrystals of the inhibitor, as well as crystalline forms of the salts and cocrystals, for use in the treatment of a Retroviridae viral infection including an infection caused by the HIV virus. The present disclosure also relates to pharmaceutical compositions containing the novel salts, cocrystals, and crystalline forms thereof, and methods of treating or preventing a Retroviridae viral infection.</t>
   </si>
   <si>
     <t>MPP Search, US FDA</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Poland, Malta, Norway, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Poland, Malta, Norway, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Serbia, China, India</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Canada, Hong Kong</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Tunisia, Cambodia, Argentina, Bangladesh</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Luxembourg, Denmark, Monaco, Finland, Cyprus, Bulgaria, Estonia, Hungary, Iceland, Malta, San Marino, Croatia, Romania, Latvia, Lithuania, Japan, Taiwan, Province of China</t>
   </si>
   <si>
     <t>WO2020018459</t>
   </si>
   <si>
     <t>Lenacapavir use to treat multidrug resistant HIV infection in heavily treatment-experienced</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>2039-07-15</t>
   </si>
   <si>
     <t>The present disclosure relates to compounds of Formula (Ia) and (Ib) or a pharmaceutically acceptable salt thereof, which are useful in the treatment of an HIV infection in heavily treatment-experienced patients with multidrug resistant HIV infection.</t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
-    <t>Australia, United States of America</t>
+    <t>Australia, Japan, United States of America</t>
   </si>
   <si>
     <t>China, Albania, Serbia, Türkiye, North Macedonia</t>
   </si>
   <si>
-    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Korea, Republic of, Taiwan, Province of China</t>
+    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Korea, Republic of, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Australia, Canada, Japan, Korea, Republic of</t>
   </si>
   <si>
     <t>WO2019161280</t>
   </si>
   <si>
     <t>Lenacapavir manufacturing processess and intermediates</t>
   </si>
   <si>
     <t>Intermediate(s); Process</t>
   </si>
   <si>
     <t>2039-02-15</t>
   </si>
   <si>
     <t>The present disclosure relates to methods and intermediates useful for preparing a compound of formula (I): (I) or a co-crystal, solvate, salt or combination thereof.</t>
   </si>
   <si>
     <t>Bilateral Licence</t>
   </si>
   <si>
-    <t>China, Türkiye, India</t>
-[...5 lines deleted...]
-    <t>Albania, Serbia, Türkiye, North Macedonia, India</t>
+    <t>China, Albania, Serbia, Türkiye, North Macedonia, India</t>
+  </si>
+  <si>
+    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong, Macao</t>
+  </si>
+  <si>
+    <t>India</t>
+  </si>
+  <si>
+    <t>Australia, Canada, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Argentina, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of, North Macedonia</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Hungary, Croatia, San Marino, Romania, Iceland, Cyprus, Lithuania, Monaco, Japan, Bahamas</t>
+  </si>
+  <si>
+    <t>WO2021108544</t>
+  </si>
+  <si>
+    <t>Lenacapavir use in HIV pre-exposure prophylaxis (PrEP)</t>
+  </si>
+  <si>
+    <t>2040-11-25</t>
+  </si>
+  <si>
+    <t>The present disclosure provides methods of preventing HIV in a subject, comprising administering to the subject a therapeutically effective amount of compounds of Formula (la) or (lb) or a pharmaceutically acceptable salt thereof, optionally in combination with one or more additional therapeutic agents. Methods of reducing the risk of acquiring HIV (e.g, HIV-1 and/or HIV-2) are also provided.</t>
+  </si>
+  <si>
+    <t>Albania, Türkiye, North Macedonia</t>
+  </si>
+  <si>
+    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, United States of America</t>
   </si>
   <si>
     <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
   </si>
   <si>
-    <t>World Intellectual Property Organization (WIPO), Argentina, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of, North Macedonia</t>
-[...23 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Japan, Korea, Republic of, United States of America</t>
+    <t>World Intellectual Property Organization (WIPO), Morocco, Tunisia, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Croatia, Iceland, Japan, Korea, Republic of, United States of America</t>
   </si>
   <si>
     <t>WO2025042394</t>
   </si>
   <si>
     <t>Dosing regimen of lenacapavir for treatment/prevention of HIV (oral or SC) Q26 weeks including bridging dosage</t>
   </si>
   <si>
     <t>Dose/Regimen</t>
   </si>
   <si>
     <t>2043-08-23</t>
   </si>
   <si>
     <t>The present disclosure relates to dosing regimens of an HIV capsid inhibitor and methods for the treatment or prevention of a human immunodeficiency virus (HIV) infection in a patient.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
+    <t>Albania, Serbia, Montenegro, Türkiye, North Macedonia, China</t>
+  </si>
+  <si>
+    <t>Australia, Austria, Belgium, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Croatia, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Luxembourg, Latvia, Monaco, Malta, Netherlands, Norway, Poland, Portugal, Sweden, Slovenia, Slovakia, San Marino, Korea, Republic of, Romania, Bulgaria</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Moldova, Republic of</t>
+  </si>
+  <si>
     <t>World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2024220624</t>
   </si>
   <si>
     <t>Dosing regimen of lenacapavir for treatment/prevention of HIV (oral or SC) Q26 weeks</t>
   </si>
   <si>
     <t>2044-04-18</t>
   </si>
   <si>
-    <t>Argentina</t>
-[...2 lines deleted...]
-    <t>Taiwan, Province of China, United States of America, Australia</t>
+    <t>Argentina, Georgia, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, China</t>
+  </si>
+  <si>
+    <t>Taiwan, Province of China, United States of America, Australia, Austria, Belgium, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Croatia, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Luxembourg, Latvia, Monaco, Malta, Netherlands, Norway, Poland, Portugal, Sweden, Slovenia, Slovakia, San Marino, Japan, Korea, Republic of, Romania, Bulgaria</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/2eELSEOnB5aawj8DQyrPP526m4QRMRsaulKLhnrl.png</t>
   </si>
@@ -2577,140 +2592,149 @@
       </c>
       <c r="B7" s="4" t="s">
         <v>255</v>
       </c>
       <c r="C7" t="s">
         <v>256</v>
       </c>
       <c r="D7" t="s">
         <v>234</v>
       </c>
       <c r="E7" t="s">
         <v>199</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>257</v>
       </c>
       <c r="G7" t="s">
         <v>258</v>
       </c>
       <c r="H7" t="s">
         <v>202</v>
       </c>
       <c r="I7" t="s">
         <v>248</v>
       </c>
+      <c r="J7" t="s">
+        <v>259</v>
+      </c>
       <c r="K7" t="s">
-        <v>238</v>
+        <v>260</v>
       </c>
       <c r="L7" t="s">
-        <v>259</v>
+        <v>249</v>
       </c>
       <c r="M7" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="N7" t="s">
-        <v>241</v>
+        <v>262</v>
       </c>
       <c r="O7" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C8" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D8" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="E8" t="s">
         <v>199</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="G8" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="H8" t="s">
         <v>202</v>
       </c>
       <c r="I8" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="L8" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="M8" t="s">
-        <v>268</v>
+        <v>271</v>
+      </c>
+      <c r="N8" t="s">
+        <v>272</v>
+      </c>
+      <c r="O8" t="s">
+        <v>273</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="C9" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="D9" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="E9" t="s">
         <v>199</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="G9" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="H9" t="s">
         <v>202</v>
       </c>
       <c r="I9" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="L9" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="M9" t="s">
+        <v>278</v>
+      </c>
+      <c r="N9" t="s">
         <v>273</v>
       </c>
-      <c r="N9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
@@ -2724,215 +2748,215 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>182</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>185</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>153</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="C2" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="D2" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="C2" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="D2" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="E2" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="F2" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J1"/>
   <sheetViews>
@@ -2961,51 +2985,51 @@
       <c r="B1" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>153</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>154</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>155</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>157</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>65</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">