--- v5 (2026-09-22)
+++ v6 (2026-10-22)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -123,75 +132,84 @@
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
+  </si>
+  <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Lenacapavir Once-Yearly</t>
   </si>
   <si>
     <t>Investigational</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Capsid inhibitor</t>
+  </si>
+  <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
   </si>
   <si>
     <t>Once yearly lenacapavir (LEN) is an investigational intramuscular injectable formulation currently in clinical development for potential once-yearly HIV pre-exposure prophylaxis (PrEP). A phase I trial evaluating two once-yearly formulations found that a single 5000 mg intramuscular dose of lenacapavir resulted in sustained median plasma concentrations above those of the twice-yearly subcutaneous formulation (927 mg) for at least 56 weeks. Notably, the median concentrations at weeks 52 and 56 for the intramuscular formulations (50.7-65.6 ng/mL) were higher than the median concentration at week 26 (23.4 ng/mL) observed in PURPOSE 1 and 2. Once-yearly intramuscular lenacapavir may therefore further improve PrEP adherence, persistence, and scalability by offering reduced dosing frequency.</t>
   </si>
   <si>
     <t>Formulation is currently in clinical development and not yet approved in any jurisdiction. The direct progression to phase 3 for once‑yearly IM lenacapavir is justified scientifically and accepted by regulators because phase 1 data showed plasma exposures (and safety) that matched or exceeded the pivotal efficacy PK thresholds for the approved twice‑yearly SC regimen. Annual IM depot’s PK tail and implementation differences, unaddressed by PK bridging alone, will require real-world post-marketing/surveillance.</t>
   </si>
   <si>
     <t>Formulation is currently in clinical development and not yet approved in any jurisdiction.
 Once-yearly intramuscular LEN maintained plasma concentrations higher than those associated with efficacy for twice-yearly subcutaneous LEN for PrEP for &gt;12 months (plasma exposures at one year exceeded levels associated with protection in PURPOSE trials). Both yearly investigational formulations were safe and tolerable. Results from phase 1 support moving to Phase 3 study for once-yearly IM LEN for HIV PrEP. WHO guideline refers to offering long‑acting injectable PrEP options as part of combination approaches, explicitly accepting PK/efficacy bridging for schedule changes and new depot products, provided safety and concentration requirements are met.</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB15673</t>
   </si>
   <si>
     <t>Intramuscular</t>
   </si>
   <si>
     <t>Aqueous Solution</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>No delivery device</t>
@@ -306,53 +324,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -370,50 +385,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>Pharmacokinetics and safety of once-yearly lenacapavir: a phase 1, open-label study</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/S0140-6736(25)00405-2</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Gilead Sciences Inc.</t>
   </si>
   <si>
     <t>Once-yearly intramuscular lenacapavir formulation 1</t>
   </si>
   <si>
     <t>5000 mg</t>
   </si>
   <si>
     <t>Once-yearly intramuscular lenacapavir formulation 2</t>
   </si>
@@ -463,54 +481,51 @@
     <t>The goal of this clinical study is to learn more about the study drug lenacapavir (LEN), safety, tolerability, and pharmacokinetics (how LEN is absorbed, modified, distributed, and removed from the body of the participants) of once-yearly intramuscular for HIV pre-exposure prophylaxis (PrEP) in people with an indication for PrEP.
 The primary objective of this study is to evaluate the pharmacokinetics (PK) and the safety and tolerability of intramuscular (IM) every 12 months (Q12M) LEN for PrEP among people with an indication for PrEP.</t>
   </si>
   <si>
     <t>Study of Lenacapavir as a Once-Yearly Injection for HIV Pre-exposure Prophylaxis (PrEP)</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>LEN 3000 mg injection once on Day 1 Oral LEN 600 mg on Day 1 and Day 2</t>
   </si>
   <si>
     <t>2025-07-01</t>
   </si>
   <si>
     <t>2025-07-22</t>
   </si>
   <si>
     <t>2026-06-17</t>
   </si>
   <si>
     <t>2028-09-01</t>
   </si>
   <si>
-    <t>Adults, Adolescents, Cisgender women, Transgender women, Lactating individuals, Non-lactating individuals, Cisgender men, Transgender men, Pregnant individuals, Non-pregnant individuals</t>
-[...2 lines deleted...]
-    <t>Adults, Older Adults, Adolescents</t>
+    <t>Adolescents, Adults, Older Adults</t>
   </si>
   <si>
     <t>All, Cisgender female, Cisgender male, Transgender female, Transgender male, Gender non-binary</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * At least 16 years of age at screening.
 * Receptive anal or vaginal sex in the past 6 months and at least 1 of the following:
   1. Condomless receptive sex (vaginal or anal) with 1 or more sex partners of unknown HIV status during the past 6 months
   2. For a person who has engaged in anal sex in the past 6 months: diagnosis of syphilis, gonorrhea, or chlamydia in the past 6 months
   3. For a person who has engaged in vaginal sex in the past 6 months: diagnosis of syphilis or gonorrhea in the past 6 months
   4. Sex with partner known to be living with HIV with an unknown or detectable viral load in the past 6 months
 * Negative local rapid fourth generation HIV-1/2 antibody (Ab)/antigen (Ag) test, central fourth generation HIV-1/2 Ab/Ag, and HIV-1 RNA quantitative</t>
   </si>
   <si>
     <t>HBV, HCV, HIV</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Injectable, Tablet</t>
@@ -653,273 +668,201 @@
   <si>
     <t>WO2014134566</t>
   </si>
   <si>
     <t>Lenacapavir and analogues (Markush formula) and their use to treat HIV</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc</t>
   </si>
   <si>
     <t>2034-02-28</t>
   </si>
   <si>
     <t>Compounds of formula (I) or salts thereof are disclosed. Also disclosed are pharmaceutical compositions comprising a compound of formula I, processes for preparing compounds of formula I, intermediates useful for preparing compounds of formula I and therapeutic methods for treating a Retroviridae viral infection including an infection caused by the HIV virus.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>MPP Search, US FDA, Bilateral Licence</t>
   </si>
   <si>
-    <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Brazil, China, Cuba, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Mexico, Peru, Philippines, Ukraine, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Rwanda, Sudan, Eswatini, Tanzania, United Republic of, Zambia, Zimbabwe, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Colombia, Indonesia, Malaysia, Viet Nam, South Africa</t>
-[...14 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Luxembourg, Denmark, Monaco, Finland, Cyprus, Bulgaria, Estonia, Malta, San Marino, Croatia, Romania, Latvia, Lithuania, Australia, Canada, Costa Rica, Hong Kong, Japan, New Zealand, Singapore, United States of America, Uruguay, Bahamas</t>
+    <t>World Intellectual Property Organization (WIPO), Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Argentina, Brazil, China, Cuba, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Mexico, Peru, Philippines, Ukraine, India, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Rwanda, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Bolivia (Plurinational State of), Colombia, Ecuador, Egypt, Indonesia, Malaysia, Paraguay, Pakistan, El Salvador, Thailand, Venezuela (Bolivarian Republic of), Viet Nam, South Africa</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Chile, Costa Rica, Russian Federation, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Uruguay, Bahamas, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Panama</t>
   </si>
   <si>
     <t>WO2018035359</t>
   </si>
   <si>
     <t>Lenacapavir compound and its use to treat HIV (oral and parenteral)</t>
   </si>
   <si>
     <t>2037-08-17</t>
   </si>
   <si>
     <t>The present disclosure relates to novel compounds for use in the treatment of a Retroviridae viral infection including an infection caused by the HIV virus. The present disclosure also relates to intermediates for its preparation and to pharmaceutical compositions containing said novel compound.</t>
   </si>
   <si>
-    <t>Türkiye, Morocco, Brazil, China, Colombia, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Mexico, Peru, Philippines, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Sao Tome and Principe, Sudan, Eswatini, Tanzania, United Republic of, Zambia, Zimbabwe, Indonesia, Malaysia, Ukraine, South Africa, Uzbekistan</t>
-[...14 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Monaco, Malta, San Marino, Chile, Japan, Korea, Republic of, Uruguay, Trinidad and Tobago</t>
+    <t>World Intellectual Property Organization (WIPO), Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Argentina, Brazil, China, Colombia, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Ecuador, Jordan, Mexico, Peru, Philippines, India, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Rwanda, Sao Tome and Principe, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Bangladesh, Bolivia (Plurinational State of), Cuba, Egypt, Guatemala, Indonesia, Malaysia, Nigeria, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Thailand, Paraguay, El Salvador, Ukraine, South Africa, Uzbekistan, Venezuela (Bolivarian Republic of), Viet Nam</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Chile, Costa Rica, Russian Federation, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Uruguay, Bahamas, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Panama, Trinidad and Tobago</t>
   </si>
   <si>
     <t>WO2019035904</t>
   </si>
   <si>
     <t>Crystalline forms of Lenacapavir sodium salt</t>
   </si>
   <si>
     <t>Polymorphs</t>
   </si>
   <si>
     <t>2038-08-16</t>
   </si>
   <si>
     <t>Lenacapavir solid forms, including pharmaceutically acceptable salts and cocrystals of the inhibitor, as well as crystalline forms of the salts and cocrystals, for use in the treatment of a Retroviridae viral infection including an infection caused by the HIV virus. The present disclosure also relates to pharmaceutical compositions containing the novel salts, cocrystals, and crystalline forms thereof, and methods of treating or preventing a Retroviridae viral infection.</t>
   </si>
   <si>
     <t>MPP Search, US FDA</t>
   </si>
   <si>
-    <t>Türkiye</t>
-[...14 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Luxembourg, Denmark, Monaco, Finland, Cyprus, Bulgaria, Estonia, Hungary, Iceland, Malta, San Marino, Croatia, Romania, Latvia, Lithuania, Japan, Taiwan, Province of China</t>
+    <t>World Intellectual Property Organization (WIPO), Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Tunisia, Cambodia, Argentina, China, India, Bangladesh</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
   </si>
   <si>
     <t>WO2020018459</t>
   </si>
   <si>
     <t>Lenacapavir use to treat multidrug resistant HIV infection in heavily treatment-experienced</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>2039-07-15</t>
   </si>
   <si>
     <t>The present disclosure relates to compounds of Formula (Ia) and (Ib) or a pharmaceutically acceptable salt thereof, which are useful in the treatment of an HIV infection in heavily treatment-experienced patients with multidrug resistant HIV infection.</t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
-    <t>Australia, Japan, United States of America</t>
-[...11 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Japan, Korea, Republic of</t>
+    <t>World Intellectual Property Organization (WIPO), China, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>WO2019161280</t>
   </si>
   <si>
     <t>Lenacapavir manufacturing processess and intermediates</t>
   </si>
   <si>
     <t>Intermediate(s); Process</t>
   </si>
   <si>
     <t>2039-02-15</t>
   </si>
   <si>
     <t>The present disclosure relates to methods and intermediates useful for preparing a compound of formula (I): (I) or a co-crystal, solvate, salt or combination thereof.</t>
   </si>
   <si>
     <t>Bilateral Licence</t>
   </si>
   <si>
-    <t>China, Albania, Serbia, Türkiye, North Macedonia, India</t>
-[...14 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Hungary, Croatia, San Marino, Romania, Iceland, Cyprus, Lithuania, Monaco, Japan, Bahamas</t>
+    <t>World Intellectual Property Organization (WIPO), Argentina, China, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, India</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Bahamas, Hong Kong, Macao</t>
   </si>
   <si>
     <t>WO2021108544</t>
   </si>
   <si>
     <t>Lenacapavir use in HIV pre-exposure prophylaxis (PrEP)</t>
   </si>
   <si>
     <t>2040-11-25</t>
   </si>
   <si>
     <t>The present disclosure provides methods of preventing HIV in a subject, comprising administering to the subject a therapeutically effective amount of compounds of Formula (la) or (lb) or a pharmaceutically acceptable salt thereof, optionally in combination with one or more additional therapeutic agents. Methods of reducing the risk of acquiring HIV (e.g, HIV-1 and/or HIV-2) are also provided.</t>
   </si>
   <si>
-    <t>Albania, Türkiye, North Macedonia</t>
-[...11 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Croatia, Iceland, Japan, Korea, Republic of, United States of America</t>
+    <t>World Intellectual Property Organization (WIPO), China, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, India</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
   </si>
   <si>
     <t>WO2025042394</t>
   </si>
   <si>
     <t>Dosing regimen of lenacapavir for treatment/prevention of HIV (oral or SC) Q26 weeks including bridging dosage</t>
   </si>
   <si>
     <t>Dose/Regimen</t>
   </si>
   <si>
     <t>2043-08-23</t>
   </si>
   <si>
     <t>The present disclosure relates to dosing regimens of an HIV capsid inhibitor and methods for the treatment or prevention of a human immunodeficiency virus (HIV) infection in a patient.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
-    <t>Albania, Serbia, Montenegro, Türkiye, North Macedonia, China</t>
-[...8 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO)</t>
+    <t>World Intellectual Property Organization (WIPO), Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, China</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Austria, Belgium, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Croatia, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Luxembourg, Latvia, Monaco, Malta, Netherlands, Norway, Poland, Portugal, Sweden, Slovenia, Slovakia, San Marino, Korea, Republic of, Romania, Bulgaria</t>
   </si>
   <si>
     <t>WO2024220624</t>
   </si>
   <si>
     <t>Dosing regimen of lenacapavir for treatment/prevention of HIV (oral or SC) Q26 weeks</t>
   </si>
   <si>
     <t>2044-04-18</t>
   </si>
   <si>
-    <t>Argentina, Georgia, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, China</t>
-[...2 lines deleted...]
-    <t>Taiwan, Province of China, United States of America, Australia, Austria, Belgium, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Croatia, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Luxembourg, Latvia, Monaco, Malta, Netherlands, Norway, Poland, Portugal, Sweden, Slovenia, Slovakia, San Marino, Japan, Korea, Republic of, Romania, Bulgaria</t>
+    <t>World Intellectual Property Organization (WIPO), Argentina, Georgia, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, China</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Taiwan, Province of China, United States of America, Australia, Austria, Belgium, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Croatia, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Luxembourg, Latvia, Monaco, Malta, Netherlands, Norway, Poland, Portugal, Sweden, Slovenia, Slovakia, San Marino, Japan, Korea, Republic of, Romania, Bulgaria</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/2eELSEOnB5aawj8DQyrPP526m4QRMRsaulKLhnrl.png</t>
   </si>
@@ -1348,97 +1291,102 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140904&amp;CC=WO&amp;NR=2014134566A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180222&amp;CC=WO&amp;NR=2018035359A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190221&amp;CC=WO&amp;NR=2019035904A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20200123&amp;CC=WO&amp;NR=2020018459A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190822&amp;CC=WO&amp;NR=2019161280A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20210603&amp;CC=WO&amp;NR=2021108544A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20250227&amp;CC=WO&amp;NR=2025042394A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20241024&amp;CC=WO&amp;NR=2024220624A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/2eELSEOnB5aawj8DQyrPP526m4QRMRsaulKLhnrl.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1467,177 +1415,198 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F2" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G2" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="H2" t="s">
-        <v>41</v>
-[...10 lines deleted...]
-      <c r="O2" t="s">
         <v>45</v>
       </c>
+      <c r="J2" t="s">
+        <v>46</v>
+      </c>
+      <c r="K2" t="s">
+        <v>47</v>
+      </c>
+      <c r="L2" t="s">
+        <v>48</v>
+      </c>
       <c r="P2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="R2" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="S2" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="T2" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="U2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="V2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="W2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="X2" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>55</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>57</v>
       </c>
       <c r="AA2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="AB2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="AC2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="AD2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="AE2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="AF2" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>62</v>
+        <v>63</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>64</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>65</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>66</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ3"/>
   <sheetViews>
@@ -1681,496 +1650,499 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>109</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="E2" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="F2" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="G2" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="M2" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="N2" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="O2" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="P2" t="s">
-        <v>119</v>
+        <v>125</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>127</v>
       </c>
       <c r="AE2" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AF2" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="AG2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="AH2" t="s">
-        <v>123</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>130</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>131</v>
+      </c>
+      <c r="AP2">
         <v>40</v>
       </c>
-      <c r="AS2" t="s">
-        <v>126</v>
+      <c r="AR2" t="s">
+        <v>132</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>61</v>
       </c>
       <c r="AW2" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="AX2" t="s">
-        <v>44</v>
+        <v>133</v>
       </c>
       <c r="AY2" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="AZ2" t="s">
-        <v>128</v>
+        <v>58</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="C3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="E3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F3" t="s">
+        <v>139</v>
+      </c>
+      <c r="G3" t="s">
+        <v>140</v>
+      </c>
+      <c r="H3" t="s">
+        <v>141</v>
+      </c>
+      <c r="I3" t="s">
+        <v>142</v>
+      </c>
+      <c r="J3" t="s">
+        <v>143</v>
+      </c>
+      <c r="M3" t="s">
+        <v>144</v>
+      </c>
+      <c r="W3" t="s">
+        <v>145</v>
+      </c>
+      <c r="X3" t="s">
+        <v>146</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>147</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>148</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>148</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>149</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>150</v>
+      </c>
+      <c r="AF3" t="s">
         <v>130</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="AG3" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>130</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>151</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>152</v>
+      </c>
+      <c r="AO3" t="s">
         <v>131</v>
       </c>
-      <c r="E3" t="s">
-[...5 lines deleted...]
-      <c r="G3" t="s">
+      <c r="AP3">
+        <v>339</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>154</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>61</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>155</v>
+      </c>
+      <c r="AY3" t="s">
         <v>134</v>
       </c>
-      <c r="H3" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="AZ3" t="s">
-        <v>128</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="B2" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="C2" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B3" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="C3" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B4" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="C4" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="H4" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B5" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="C5" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -2185,556 +2157,475 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="C2" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="D2" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="E2" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="G2" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="H2" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="I2" t="s">
-        <v>203</v>
-[...11 lines deleted...]
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="N2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="O2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D3" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="E3" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G3" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="H3" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="I3" t="s">
-        <v>203</v>
-[...4 lines deleted...]
-      <c r="K3" t="s">
+        <v>208</v>
+      </c>
+      <c r="N3" t="s">
         <v>215</v>
       </c>
-      <c r="L3" t="s">
+      <c r="O3" t="s">
         <v>216</v>
-      </c>
-[...7 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="C4" t="s">
+        <v>218</v>
+      </c>
+      <c r="D4" t="s">
+        <v>219</v>
+      </c>
+      <c r="E4" t="s">
+        <v>204</v>
+      </c>
+      <c r="F4" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="C4" t="s">
+      <c r="G4" t="s">
         <v>221</v>
       </c>
-      <c r="D4" t="s">
+      <c r="H4" t="s">
+        <v>207</v>
+      </c>
+      <c r="I4" t="s">
         <v>222</v>
       </c>
-      <c r="E4" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="5" t="s">
+      <c r="N4" t="s">
         <v>223</v>
       </c>
-      <c r="G4" t="s">
+      <c r="O4" t="s">
         <v>224</v>
-      </c>
-[...22 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="C5" t="s">
+        <v>226</v>
+      </c>
+      <c r="D5" t="s">
+        <v>227</v>
+      </c>
+      <c r="E5" t="s">
+        <v>204</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="G5" t="s">
+        <v>229</v>
+      </c>
+      <c r="H5" t="s">
+        <v>207</v>
+      </c>
+      <c r="I5" t="s">
+        <v>230</v>
+      </c>
+      <c r="N5" t="s">
+        <v>231</v>
+      </c>
+      <c r="O5" t="s">
         <v>232</v>
-      </c>
-[...34 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="C6" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="D6" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="E6" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="G6" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="H6" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="I6" t="s">
-        <v>248</v>
-[...11 lines deleted...]
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="N6" t="s">
-        <v>253</v>
+        <v>239</v>
       </c>
       <c r="O6" t="s">
-        <v>254</v>
+        <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
       <c r="C7" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
       <c r="D7" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="E7" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>257</v>
+        <v>243</v>
       </c>
       <c r="G7" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="H7" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="I7" t="s">
-        <v>248</v>
-[...11 lines deleted...]
-        <v>261</v>
+        <v>238</v>
       </c>
       <c r="N7" t="s">
-        <v>262</v>
+        <v>245</v>
       </c>
       <c r="O7" t="s">
-        <v>263</v>
+        <v>246</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>264</v>
+        <v>247</v>
       </c>
       <c r="C8" t="s">
-        <v>265</v>
+        <v>248</v>
       </c>
       <c r="D8" t="s">
-        <v>266</v>
+        <v>249</v>
       </c>
       <c r="E8" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>267</v>
+        <v>250</v>
       </c>
       <c r="G8" t="s">
-        <v>268</v>
+        <v>251</v>
       </c>
       <c r="H8" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="I8" t="s">
-        <v>269</v>
-[...5 lines deleted...]
-        <v>271</v>
+        <v>252</v>
       </c>
       <c r="N8" t="s">
-        <v>272</v>
+        <v>253</v>
       </c>
       <c r="O8" t="s">
-        <v>273</v>
+        <v>254</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>274</v>
+        <v>255</v>
       </c>
       <c r="C9" t="s">
-        <v>275</v>
+        <v>256</v>
       </c>
       <c r="D9" t="s">
-        <v>266</v>
+        <v>249</v>
       </c>
       <c r="E9" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>276</v>
+        <v>257</v>
       </c>
       <c r="G9" t="s">
-        <v>268</v>
+        <v>251</v>
       </c>
       <c r="H9" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="I9" t="s">
-        <v>269</v>
-[...5 lines deleted...]
-        <v>278</v>
+        <v>252</v>
       </c>
       <c r="N9" t="s">
-        <v>273</v>
+        <v>258</v>
       </c>
       <c r="O9" t="s">
-        <v>273</v>
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
@@ -2745,291 +2636,291 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>279</v>
+        <v>260</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>280</v>
+        <v>261</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>281</v>
+        <v>262</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>282</v>
+        <v>263</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>283</v>
+        <v>264</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>284</v>
+        <v>265</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>285</v>
+        <v>266</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>286</v>
+        <v>267</v>
       </c>
       <c r="C2" t="s">
-        <v>287</v>
+        <v>268</v>
       </c>
       <c r="D2" t="s">
-        <v>288</v>
+        <v>269</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>289</v>
+        <v>270</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>290</v>
+        <v>271</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>291</v>
+        <v>272</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>292</v>
+        <v>273</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>293</v>
+        <v>274</v>
       </c>
       <c r="C2" t="s">
-        <v>294</v>
+        <v>275</v>
       </c>
       <c r="D2" t="s">
-        <v>295</v>
+        <v>276</v>
       </c>
       <c r="E2" t="s">
-        <v>296</v>
+        <v>277</v>
       </c>
       <c r="F2" t="s">
-        <v>297</v>
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>298</v>
+        <v>279</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">