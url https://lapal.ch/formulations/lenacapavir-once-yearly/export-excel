--- v0 (2026-06-02)
+++ v1 (2026-06-23)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="286">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -635,51 +635,51 @@
   <si>
     <t>Lenacapavir and analogues (Markush formula) and their use in HIV</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc</t>
   </si>
   <si>
     <t>2034-02-28</t>
   </si>
   <si>
     <t>Compounds of formula (I) or salts thereof are disclosed. Also disclosed are pharmaceutical compositions comprising a compound of formula I, processes for preparing compounds of formula I, intermediates useful for preparing compounds of formula I and therapeutic methods for treating a Retroviridae viral infection including an infection caused by the HIV virus.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>MPP Search, US FDA, Bilateral Licence</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Brazil, China, Cuba, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Mexico, Peru, Philippines, Ukraine, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Rwanda, Sudan, Eswatini, Tanzania, United Republic of, Zambia, Zimbabwe, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Colombia, Indonesia, Malaysia, Viet Nam, South Africa</t>
   </si>
   <si>
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Chile, Costa Rica, Russian Federation, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Panama</t>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Chile, Costa Rica, Russian Federation, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Panama</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Serbia, Argentina, Ukraine, India, Egypt, Thailand</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, United States of America</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Argentina, Brazil, China, Moldova, Republic of, Peru, Uganda, Bolivia (Plurinational State of), Colombia, Ecuador, Malaysia, Paraguay, Pakistan, El Salvador, Venezuela (Bolivarian Republic of), Viet Nam, South Africa</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Luxembourg, Denmark, Monaco, Finland, Cyprus, Bulgaria, Estonia, Malta, San Marino, Croatia, Romania, Latvia, Lithuania, Australia, Canada, Costa Rica, Hong Kong, Japan, New Zealand, Singapore, United States of America, Uruguay, Bahamas</t>
   </si>
   <si>
     <t>WO2018035359</t>
   </si>
   <si>
     <t>Lenacapavir compound and its use in HIV (oral and parenteral)</t>
   </si>
   <si>
     <t>2037-08-17</t>
   </si>
   <si>
     <t>The present disclosure relates to novel compounds for use in the treatment of a Retroviridae viral infection including an infection caused by the HIV virus. The present disclosure also relates to intermediates for its preparation and to pharmaceutical compositions containing said novel compound.</t>
   </si>
@@ -770,75 +770,78 @@
   <si>
     <t>World Intellectual Property Organization (WIPO), Australia, Canada, Japan, Korea, Republic of</t>
   </si>
   <si>
     <t>WO2019161280</t>
   </si>
   <si>
     <t>Lenacapavir manufacturing processess and intermediates</t>
   </si>
   <si>
     <t>Intermediate(s); Process</t>
   </si>
   <si>
     <t>2039-02-15</t>
   </si>
   <si>
     <t>The present disclosure relates to methods and intermediates useful for preparing a compound of formula (I): (I) or a co-crystal, solvate, salt or combination thereof.</t>
   </si>
   <si>
     <t>Bilateral Licence</t>
   </si>
   <si>
     <t>China, Türkiye, India</t>
   </si>
   <si>
-    <t>Australia, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Switzerland, Spain, Slovenia, Austria, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
+    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Switzerland, Spain, Slovenia, Austria, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong, Macao</t>
+  </si>
+  <si>
+    <t>Albania, Serbia, Türkiye, North Macedonia, India</t>
+  </si>
+  <si>
+    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Argentina, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of, North Macedonia</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Hungary, Croatia, San Marino, Romania, Iceland, Cyprus, Lithuania, Monaco, Bahamas</t>
+  </si>
+  <si>
+    <t>WO2021108544</t>
+  </si>
+  <si>
+    <t>Lenacapavir use in HIV pre-exposure prophylaxis (PrEP)</t>
+  </si>
+  <si>
+    <t>2040-11-25</t>
+  </si>
+  <si>
+    <t>The present disclosure provides methods of preventing HIV in a subject, comprising administering to the subject a therapeutically effective amount of compounds of Formula (la) or (lb) or a pharmaceutically acceptable salt thereof, optionally in combination with one or more additional therapeutic agents. Methods of reducing the risk of acquiring HIV (e.g, HIV-1 and/or HIV-2) are also provided.</t>
   </si>
   <si>
     <t>China, Albania, Serbia, Türkiye, North Macedonia, India</t>
-  </si>
-[...19 lines deleted...]
-    <t>The present disclosure provides methods of preventing HIV in a subject, comprising administering to the subject a therapeutically effective amount of compounds of Formula (la) or (lb) or a pharmaceutically acceptable salt thereof, optionally in combination with one or more additional therapeutic agents. Methods of reducing the risk of acquiring HIV (e.g, HIV-1 and/or HIV-2) are also provided.</t>
   </si>
   <si>
     <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Taiwan, Province of China, United States of America, Hong Kong</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Japan, Korea, Republic of, United States of America</t>
   </si>
   <si>
     <t>WO2025042394</t>
   </si>
   <si>
     <t>Dosing regimen of lenacapavir for treatment/prevention of HIV (oral or SC) Q26 weeks including bridging dosage</t>
   </si>
   <si>
     <t>Dose/Regimen</t>
   </si>
   <si>
     <t>2043-08-23</t>
   </si>
   <si>
     <t>The present disclosure relates to dosing regimens of an HIV capsid inhibitor and methods for the treatment or prevention of a human immunodeficiency virus (HIV) infection in a patient.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
@@ -2534,136 +2537,136 @@
       <c r="C7" t="s">
         <v>249</v>
       </c>
       <c r="D7" t="s">
         <v>227</v>
       </c>
       <c r="E7" t="s">
         <v>192</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>250</v>
       </c>
       <c r="G7" t="s">
         <v>251</v>
       </c>
       <c r="H7" t="s">
         <v>195</v>
       </c>
       <c r="I7" t="s">
         <v>241</v>
       </c>
       <c r="K7" t="s">
         <v>231</v>
       </c>
       <c r="L7" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="M7" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="N7" t="s">
         <v>234</v>
       </c>
       <c r="O7" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C8" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D8" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E8" t="s">
         <v>192</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G8" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="H8" t="s">
         <v>195</v>
       </c>
       <c r="I8" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="L8" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="M8" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C9" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D9" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E9" t="s">
         <v>192</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="G9" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="H9" t="s">
         <v>195</v>
       </c>
       <c r="I9" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="L9" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="M9" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="N9" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="O9" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
@@ -2677,215 +2680,215 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>149</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D2" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>160</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C2" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D2" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E2" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="F2" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>