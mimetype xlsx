--- v1 (2026-06-23)
+++ v2 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="286">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -545,50 +545,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -611,93 +614,93 @@
   <si>
     <t>Patent source</t>
   </si>
   <si>
     <t>Granted: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Granted: High income countries</t>
   </si>
   <si>
     <t>Filed: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Filed: High income countries</t>
   </si>
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2014134566</t>
   </si>
   <si>
-    <t>Lenacapavir and analogues (Markush formula) and their use in HIV</t>
+    <t>Lenacapavir and analogues (Markush formula) and their use to treat HIV</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc</t>
   </si>
   <si>
     <t>2034-02-28</t>
   </si>
   <si>
     <t>Compounds of formula (I) or salts thereof are disclosed. Also disclosed are pharmaceutical compositions comprising a compound of formula I, processes for preparing compounds of formula I, intermediates useful for preparing compounds of formula I and therapeutic methods for treating a Retroviridae viral infection including an infection caused by the HIV virus.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>MPP Search, US FDA, Bilateral Licence</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Brazil, China, Cuba, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Mexico, Peru, Philippines, Ukraine, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Rwanda, Sudan, Eswatini, Tanzania, United Republic of, Zambia, Zimbabwe, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Colombia, Indonesia, Malaysia, Viet Nam, South Africa</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Chile, Costa Rica, Russian Federation, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Panama</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Serbia, Argentina, Ukraine, India, Egypt, Thailand</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, United States of America</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Argentina, Brazil, China, Moldova, Republic of, Peru, Uganda, Bolivia (Plurinational State of), Colombia, Ecuador, Malaysia, Paraguay, Pakistan, El Salvador, Venezuela (Bolivarian Republic of), Viet Nam, South Africa</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Luxembourg, Denmark, Monaco, Finland, Cyprus, Bulgaria, Estonia, Malta, San Marino, Croatia, Romania, Latvia, Lithuania, Australia, Canada, Costa Rica, Hong Kong, Japan, New Zealand, Singapore, United States of America, Uruguay, Bahamas</t>
   </si>
   <si>
     <t>WO2018035359</t>
   </si>
   <si>
-    <t>Lenacapavir compound and its use in HIV (oral and parenteral)</t>
+    <t>Lenacapavir compound and its use to treat HIV (oral and parenteral)</t>
   </si>
   <si>
     <t>2037-08-17</t>
   </si>
   <si>
     <t>The present disclosure relates to novel compounds for use in the treatment of a Retroviridae viral infection including an infection caused by the HIV virus. The present disclosure also relates to intermediates for its preparation and to pharmaceutical compositions containing said novel compound.</t>
   </si>
   <si>
     <t>Türkiye, Morocco, Brazil, China, Colombia, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Mexico, Peru, Philippines, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Sao Tome and Principe, Sudan, Eswatini, Tanzania, United Republic of, Zambia, Zimbabwe, Indonesia, Malaysia, Ukraine, South Africa, Uzbekistan</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Costa Rica, Russian Federation, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Bahamas, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Panama</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Serbia, Morocco, Argentina, China, Jordan, Philippines, India, Uganda, Egypt, Guatemala, Indonesia, Nigeria, Thailand, Ukraine, Viet Nam</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Hong Kong, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Saudi Arabia, Panama</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Argentina, Colombia, Dominican Republic, Ecuador, Peru, Rwanda, Uganda, Bangladesh, Bolivia (Plurinational State of), Cuba, Egypt, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Paraguay, El Salvador, Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Monaco, Malta, San Marino, Chile, Japan, Korea, Republic of, Uruguay, Trinidad and Tobago</t>
   </si>
@@ -884,51 +887,51 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/Skumbf8D5KLisgkseiWUL4l1rGp6ib9ycf5d7wes.png</t>
   </si>
   <si>
     <t>Lenacapavir Chemical Structure</t>
   </si>
   <si>
     <t>Sourced From Drugbank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Gilead Sciences, Inc.</t>
+    <t>Gilead</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc. is a multinational biopharmaceutical company that develops and manufactures innovative medicines for life-threatening diseases, including anti-viral therapeutics for HIV/AIDS, Hepatitis B, Hepatitis C and Covid-19. Headquartered in Foster City, California, Gilead was originally founded in 1987 and is currently listed on both the S&amp;P 500 and the NASDAQ Biotechnology Index.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
@@ -1285,51 +1288,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0140-6736(25)00405-2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07047716" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0140-6736(25)00405-2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2025/first-clinical-data-for-gileads-investigational-once-yearly-lenacapavir-for-hiv-prevention-presented-at-croi-2025-and-published-in-the-lancet" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.askgileadmedical.com/docs/conference/Jogiraju_CROI2025_oral_LEN%20Q12M@pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0140-6736(25)00405-2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20141224&amp;CC=WO&amp;NR=2014134566A3&amp;KC=A3" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180222&amp;CC=WO&amp;NR=2018035359A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190221&amp;CC=WO&amp;NR=2019035904A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20200123&amp;CC=WO&amp;NR=2020018459A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190822&amp;CC=WO&amp;NR=2019161280A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20210603&amp;CC=WO&amp;NR=2021108544A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20250227&amp;CC=WO&amp;NR=2025042394A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20241024&amp;CC=WO&amp;NR=2024220624A1&amp;KC=A1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140904&amp;CC=WO&amp;NR=2014134566A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180222&amp;CC=WO&amp;NR=2018035359A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190221&amp;CC=WO&amp;NR=2019035904A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20200123&amp;CC=WO&amp;NR=2020018459A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190822&amp;CC=WO&amp;NR=2019161280A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20210603&amp;CC=WO&amp;NR=2021108544A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20250227&amp;CC=WO&amp;NR=2025042394A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20241024&amp;CC=WO&amp;NR=2024220624A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Skumbf8D5KLisgkseiWUL4l1rGp6ib9ycf5d7wes.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2025/first-clinical-data-for-gileads-investigational-once-yearly-lenacapavir-for-hiv-prevention-presented-at-croi-2025-and-published-in-the-lancet" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.askgileadmedical.com/docs/conference/Jogiraju_CROI2025_oral_LEN%20Q12M@pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0140-6736(25)00405-2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG2"/>
   <sheetViews>
@@ -2100,128 +2103,132 @@
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>159</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>160</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>161</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>162</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>163</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>164</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>168</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>170</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>171</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>172</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>173</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>174</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O9"/>
   <sheetViews>
@@ -2231,442 +2238,442 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="J2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="K2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="L2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="M2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="N2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="O2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="G3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="H3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="J3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="K3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="L3" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="M3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="N3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="O3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C4" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D4" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="G4" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="H4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I4" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="J4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="K4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="L4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="M4" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="N4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="O4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C5" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="G5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="H5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I5" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="K5" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="L5" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="M5" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="N5" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="O5" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C6" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D6" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G6" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="H6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I6" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="J6" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="K6" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="L6" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="M6" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="N6" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="O6" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C7" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D7" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="G7" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="H7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I7" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="K7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="L7" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="M7" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="N7" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="O7" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C8" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D8" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="G8" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H8" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I8" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L8" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M8" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="4" t="s">
+        <v>263</v>
+      </c>
+      <c r="C9" t="s">
+        <v>264</v>
+      </c>
+      <c r="D9" t="s">
+        <v>258</v>
+      </c>
+      <c r="E9" t="s">
+        <v>193</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="G9" t="s">
+        <v>260</v>
+      </c>
+      <c r="H9" t="s">
+        <v>196</v>
+      </c>
+      <c r="I9" t="s">
+        <v>261</v>
+      </c>
+      <c r="L9" t="s">
+        <v>266</v>
+      </c>
+      <c r="M9" t="s">
+        <v>267</v>
+      </c>
+      <c r="N9" t="s">
         <v>262</v>
       </c>
-      <c r="C9" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="O9" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
@@ -2680,215 +2687,215 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>149</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C2" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D2" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>160</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C2" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D2" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E2" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>