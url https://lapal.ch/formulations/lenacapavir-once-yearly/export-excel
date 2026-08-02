--- v2 (2026-07-13)
+++ v3 (2026-08-02)
@@ -423,76 +423,76 @@
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>PrEP</t>
   </si>
   <si>
     <t>PURPOSE 365</t>
   </si>
   <si>
     <t>NCT07047716</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07047716</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
-    <t>Recruiting</t>
+    <t>Active, not recruiting</t>
   </si>
   <si>
     <t>Gilead Sciences</t>
   </si>
   <si>
     <t>The goal of this clinical study is to learn more about the study drug lenacapavir (LEN), safety, tolerability, and pharmacokinetics (how LEN is absorbed, modified, distributed, and removed from the body of the participants) of once-yearly intramuscular for HIV pre-exposure prophylaxis (PrEP) in people with an indication for PrEP.
 The primary objective of this study is to evaluate the pharmacokinetics (PK) and the safety and tolerability of intramuscular (IM) every 12 months (Q12M) LEN for PrEP among people with an indication for PrEP.</t>
   </si>
   <si>
     <t>Study of Lenacapavir as a Once-Yearly Injection for HIV Pre-exposure Prophylaxis (PrEP)</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>LEN 3000 mg injection once on Day 1 Oral LEN 600 mg on Day 1 and Day 2</t>
   </si>
   <si>
     <t>2025-07-01</t>
   </si>
   <si>
     <t>2025-07-22</t>
   </si>
   <si>
-    <t>2026-03-02</t>
+    <t>2026-06-17</t>
   </si>
   <si>
     <t>2028-09-01</t>
   </si>
   <si>
     <t>Adults, Adolescents, Cisgender women, Transgender women, Lactating individuals, Non-lactating individuals, Cisgender men, Transgender men, Pregnant individuals, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Adults, Older Adults, Adolescents</t>
   </si>
   <si>
     <t>All, Cisgender female, Cisgender male, Transgender female, Transgender male, Gender non-binary</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * At least 16 years of age at screening.
 * Receptive anal or vaginal sex in the past 6 months and at least 1 of the following:
   1. Condomless receptive sex (vaginal or anal) with 1 or more sex partners of unknown HIV status during the past 6 months
   2. For a person who has engaged in anal sex in the past 6 months: diagnosis of syphilis, gonorrhea, or chlamydia in the past 6 months
   3. For a person who has engaged in vaginal sex in the past 6 months: diagnosis of syphilis or gonorrhea in the past 6 months
   4. Sex with partner known to be living with HIV with an unknown or detectable viral load in the past 6 months
 * Negative local rapid fourth generation HIV-1/2 antibody (Ab)/antigen (Ag) test, central fourth generation HIV-1/2 Ab/Ag, and HIV-1 RNA quantitative</t>
   </si>
   <si>
     <t>HBV, HCV, HIV</t>
@@ -1934,51 +1934,51 @@
       <c r="AE3" t="s">
         <v>141</v>
       </c>
       <c r="AF3" t="s">
         <v>142</v>
       </c>
       <c r="AG3" t="s">
         <v>121</v>
       </c>
       <c r="AH3" t="s">
         <v>121</v>
       </c>
       <c r="AI3" t="s">
         <v>121</v>
       </c>
       <c r="AJ3" t="s">
         <v>143</v>
       </c>
       <c r="AM3" t="s">
         <v>144</v>
       </c>
       <c r="AP3" t="s">
         <v>122</v>
       </c>
       <c r="AQ3">
-        <v>350</v>
+        <v>339</v>
       </c>
       <c r="AS3" t="s">
         <v>145</v>
       </c>
       <c r="AU3" t="s">
         <v>146</v>
       </c>
       <c r="AW3" t="s">
         <v>52</v>
       </c>
       <c r="AX3" t="s">
         <v>41</v>
       </c>
       <c r="AY3" t="s">
         <v>147</v>
       </c>
       <c r="AZ3" t="s">
         <v>125</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
   </hyperlinks>