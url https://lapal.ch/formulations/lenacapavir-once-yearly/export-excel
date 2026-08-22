--- v3 (2026-08-02)
+++ v4 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Lenacapavir Once-Yearly</t>
   </si>
   <si>
     <t>Investigational</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Capsid inhibitor</t>
   </si>
   <si>
     <t>Once yearly lenacapavir (LEN) is an investigational intramuscular injectable formulation currently in clinical development for potential once-yearly HIV pre-exposure prophylaxis (PrEP). A phase I trial evaluating two once-yearly formulations found that a single 5000 mg intramuscular dose of lenacapavir resulted in sustained median plasma concentrations above those of the twice-yearly subcutaneous formulation (927 mg) for at least 56 weeks. Notably, the median concentrations at weeks 52 and 56 for the intramuscular formulations (50.7-65.6 ng/mL) were higher than the median concentration at week 26 (23.4 ng/mL) observed in PURPOSE 1 and 2. Once-yearly intramuscular lenacapavir may therefore further improve PrEP adherence, persistence, and scalability by offering reduced dosing frequency.</t>
   </si>
   <si>
     <t>Formulation is currently in clinical development and not yet approved in any jurisdiction. The direct progression to phase 3 for once‑yearly IM lenacapavir is justified scientifically and accepted by regulators because phase 1 data showed plasma exposures (and safety) that matched or exceeded the pivotal efficacy PK thresholds for the approved twice‑yearly SC regimen. Annual IM depot’s PK tail and implementation differences, unaddressed by PK bridging alone, will require real-world post-marketing/surveillance.</t>
   </si>
@@ -488,71 +497,80 @@
     <t>Key Inclusion Criteria:
 * At least 16 years of age at screening.
 * Receptive anal or vaginal sex in the past 6 months and at least 1 of the following:
   1. Condomless receptive sex (vaginal or anal) with 1 or more sex partners of unknown HIV status during the past 6 months
   2. For a person who has engaged in anal sex in the past 6 months: diagnosis of syphilis, gonorrhea, or chlamydia in the past 6 months
   3. For a person who has engaged in vaginal sex in the past 6 months: diagnosis of syphilis or gonorrhea in the past 6 months
   4. Sex with partner known to be living with HIV with an unknown or detectable viral load in the past 6 months
 * Negative local rapid fourth generation HIV-1/2 antibody (Ab)/antigen (Ag) test, central fourth generation HIV-1/2 Ab/Ag, and HIV-1 RNA quantitative</t>
   </si>
   <si>
     <t>HBV, HCV, HIV</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Injectable, Tablet</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>First Clinical Data for Gilead’s Investigational Once-Yearly Lenacapavir for HIV Prevention Presented at CROI 2025 and Published in The Lancet</t>
   </si>
   <si>
     <t>https://www.gilead.com/news/news-details/2025/first-clinical-data-for-gileads-investigational-once-yearly-lenacapavir-for-hiv-prevention-presented-at-croi-2025-and-published-in-the-lancet</t>
   </si>
   <si>
+    <t>Publication</t>
+  </si>
+  <si>
     <t>Pharmacokinetics and safety of once-yearly lenacapavir: a phase 1, open-label study. Jogiraju, Vamshi et al. The Lancet, Volume 405, Issue 10485, 1147 - 1154</t>
   </si>
   <si>
-    <t>Publication</t>
-[...1 lines deleted...]
-  <si>
     <t>&lt;h3&gt;Background&lt;/h3&gt;&lt;p&gt;Long-acting antiretrovirals can address barriers to HIV pre-exposure prophylaxis (PrEP), such as stigma and adherence. In two phase 3 trials, twice-yearly subcutaneous lenacapavir was safe and highly efficacious for PrEP in diverse populations. Furthering long-acting PrEP efforts, this study assessed the pharmacokinetics and safety of two once-yearly intramuscular lenacapavir formulations.&lt;/p&gt;&lt;h3&gt;Methods&lt;/h3&gt;&lt;p&gt;This phase 1, open-label study in participants aged 18–55 years without HIV evaluated the pharmacokinetics, safety, and tolerability of two lenacapavir free acid formulations administered by ventrogluteal intramuscular injection as a single 5000 mg dose (formulation 1 with 5% w/w ethanol, formulation 2 with 10% w/w ethanol). Pharmacokinetic samples were collected at prespecified timepoints up to 56 weeks. Lenacapavir plasma concentrations were measured with a validated liquid chromatography–tandem mass spectrometry method and summarised with non-compartmental analysis. Pharmacokinetic parameters evaluated included the area under the concentration–time curve for the once-yearly dosing interval calculated from days 1 to 365 (AUCdays 1–365), peak plasma concentration, time to reach peak plasma concentration, and trough concentration (Ctrough). Plasma concentration data from phase 3 studies of twice-yearly subcutaneous lenacapavir (PURPOSE 1 and PURPOSE 2) were pooled for comparison with once-yearly intramuscular lenacapavir formulations. Safety and tolerability, including participant-reported pain scores, were assessed.&lt;/p&gt;&lt;h3&gt;Findings&lt;/h3&gt;&lt;p&gt;20 participants received lenacapavir formulation 1 and 20 received lenacapavir formulation 2. For estimation of pharmacokinetic parameters, sample size varied over time with at least 13 participants (formulation 1) and at least 19 participants (formulation 2) due to early discontinuations for reasons unrelated to the study drug. Following administration of intramuscular lenacapavir, concentrations increased rapidly, and median time to maximum concentration was 84·1 days (IQR 56·1–112·0) for formulation 1 and 69·9 days (55·3–105·5) for formulation 2. The highest median concentration of once-yearly intramuscular lenacapavir (247·0 ng/mL [IQR 184·0–346·0] for formulation 1, 336·0 ng/mL [233·5–474·3] for formulation 2) remained above the highest median twice-yearly subcutaneous lenacapavir concentration (67·3 ng/mL [46·8–91·4]). Median Ctrough&amp;nbsp;at the end of 52 weeks for formulation 1 was 57·0 ng/mL (IQR 49·9–72·4) and for formulation 2 was 65·6 ng/mL (41·8–87·1), exceeding the median twice-yearly subcutaneous lenacapavir Ctrough&amp;nbsp;of 23·4 ng/mL (15·7–34·3) at the end of 26 weeks. Median AUCdays 1–365&amp;nbsp;for formulation 1 was 1011·1 h*μg/mL (IQR 881·0–1490·2) and for formulation 2 was 1274·0 h*μg/mL (1177·3–1704·8). Adverse events were mostly grade 1 or 2. The most common was injection-site pain (16 [80%] participants given formulation 1, 15 [75%] given formulation 2), which was generally mild, resolved within 1 week, and was substantially reduced by pretreatment with ice.&lt;/p&gt;&lt;h3&gt;Interpretation&lt;/h3&gt;&lt;p&gt;Following administration of once-yearly intramuscular lenacapavir, median plasma concentrations exceeded those associated with efficacy in phase 3 studies of twice-yearly subcutaneous lenacapavir for PrEP for at least 56 weeks. Both formulations were safe and well tolerated. These data show the potential for biomedical HIV prevention with a once-yearly dosing interval.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Pharmacokinetics and Safety of Once-Yearly Lenacapavir - CROI2025</t>
   </si>
   <si>
     <t>https://www.askgileadmedical.com/docs/conference/Jogiraju_CROI2025_oral_LEN%20Q12M@pdf</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
@@ -866,84 +884,87 @@
   <si>
     <t>Taiwan, Province of China, United States of America, Australia</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/Skumbf8D5KLisgkseiWUL4l1rGp6ib9ycf5d7wes.png</t>
+    <t>https://lapal.ch/storage/illustrations/2eELSEOnB5aawj8DQyrPP526m4QRMRsaulKLhnrl.png</t>
   </si>
   <si>
     <t>Lenacapavir Chemical Structure</t>
   </si>
   <si>
     <t>Sourced From Drugbank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Gilead</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc. is a multinational biopharmaceutical company that develops and manufactures innovative medicines for life-threatening diseases, including anti-viral therapeutics for HIV/AIDS, Hepatitis B, Hepatitis C and Covid-19. Headquartered in Foster City, California, Gilead was originally founded in 1987 and is currently listed on both the S&amp;P 500 and the NASDAQ Biotechnology Index.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1280,126 +1301,129 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0140-6736(25)00405-2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07047716" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0140-6736(25)00405-2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2025/first-clinical-data-for-gileads-investigational-once-yearly-lenacapavir-for-hiv-prevention-presented-at-croi-2025-and-published-in-the-lancet" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.askgileadmedical.com/docs/conference/Jogiraju_CROI2025_oral_LEN%20Q12M@pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0140-6736(25)00405-2" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0140-6736(25)00405-2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2025/first-clinical-data-for-gileads-investigational-once-yearly-lenacapavir-for-hiv-prevention-presented-at-croi-2025-and-published-in-the-lancet" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.askgileadmedical.com/docs/conference/Jogiraju_CROI2025_oral_LEN%20Q12M@pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140904&amp;CC=WO&amp;NR=2014134566A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180222&amp;CC=WO&amp;NR=2018035359A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190221&amp;CC=WO&amp;NR=2019035904A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20200123&amp;CC=WO&amp;NR=2020018459A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190822&amp;CC=WO&amp;NR=2019161280A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20210603&amp;CC=WO&amp;NR=2021108544A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20250227&amp;CC=WO&amp;NR=2025042394A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20241024&amp;CC=WO&amp;NR=2024220624A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Skumbf8D5KLisgkseiWUL4l1rGp6ib9ycf5d7wes.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/2eELSEOnB5aawj8DQyrPP526m4QRMRsaulKLhnrl.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2025/first-clinical-data-for-gileads-investigational-once-yearly-lenacapavir-for-hiv-prevention-presented-at-croi-2025-and-published-in-the-lancet" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.askgileadmedical.com/docs/conference/Jogiraju_CROI2025_oral_LEN%20Q12M@pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0140-6736(25)00405-2" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1455,141 +1479,150 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>42</v>
       </c>
       <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Q2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R2" t="s">
         <v>46</v>
       </c>
       <c r="S2" t="s">
         <v>47</v>
       </c>
       <c r="T2" t="s">
         <v>48</v>
       </c>
       <c r="U2" t="s">
         <v>49</v>
       </c>
       <c r="V2" t="s">
         <v>50</v>
       </c>
       <c r="W2" t="s">
         <v>51</v>
       </c>
       <c r="X2" t="s">
         <v>52</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AA2" t="s">
         <v>55</v>
       </c>
       <c r="AB2" t="s">
         <v>56</v>
       </c>
       <c r="AC2" t="s">
         <v>57</v>
       </c>
+      <c r="AD2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>59</v>
+      </c>
       <c r="AF2" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ3"/>
   <sheetViews>
@@ -1633,499 +1666,503 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="E2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="F2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="G2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="M2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="N2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="O2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="P2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AE2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AF2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AG2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AH2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AI2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AP2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ2">
         <v>40</v>
       </c>
       <c r="AS2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AW2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AZ2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="F3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="G3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="H3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="I3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="J3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="M3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="W3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="X3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="Y3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="Z3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AA3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AD3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AE3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AF3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AG3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AH3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AI3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AJ3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AM3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AP3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ3">
         <v>339</v>
       </c>
       <c r="AS3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AU3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AW3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AZ3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6"/>
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>62</v>
+        <v>155</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>65</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:9">
       <c r="B2" t="s">
-        <v>110</v>
+        <v>65</v>
       </c>
       <c r="C2" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>111</v>
+        <v>113</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>114</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B3" t="s">
-        <v>152</v>
+        <v>65</v>
       </c>
       <c r="C3" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>158</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>159</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B4" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="C4" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>161</v>
+      </c>
+      <c r="H4" t="s">
+        <v>162</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B5" t="s">
-        <v>157</v>
+        <v>65</v>
       </c>
       <c r="C5" t="s">
-        <v>62</v>
-[...13 lines deleted...]
-        <v>111</v>
+        <v>163</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...2 lines deleted...]
-    <hyperlink ref="E6" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
@@ -2133,547 +2170,547 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="C2" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="D2" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="E2" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="G2" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="H2" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="I2" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="J2" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="K2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="L2" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="M2" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="N2" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="O2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="C3" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="D3" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="E3" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="G3" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="H3" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="I3" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="J3" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="K3" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="L3" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="M3" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="N3" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="O3" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="C4" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="D4" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="E4" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="G4" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="H4" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="I4" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="J4" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="K4" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="L4" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="M4" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="N4" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="O4" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="C5" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D5" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E5" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="G5" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="H5" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="I5" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="K5" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="L5" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="M5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="N5" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="O5" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="C6" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="D6" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="E6" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="G6" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="H6" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="I6" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="J6" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="K6" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="L6" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="M6" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="N6" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="O6" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="C7" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="D7" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E7" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="G7" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="H7" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="I7" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="K7" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="L7" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="M7" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="N7" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="O7" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="C8" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="D8" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="E8" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="G8" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="H8" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="I8" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="L8" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="M8" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="C9" t="s">
+        <v>270</v>
+      </c>
+      <c r="D9" t="s">
         <v>264</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="G9" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="H9" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="I9" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="L9" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="M9" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="N9" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="O9" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
@@ -2684,370 +2721,329 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="C2" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="D2" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="C2" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="D2" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="E2" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="F2" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E5" sqref="E5"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>62</v>
-[...20 lines deleted...]
-      <c r="B3" t="s">
         <v>155</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="F1" s="2" t="s">
         <v>156</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C4" t="s">
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="E4" s="4" t="s">
-[...14 lines deleted...]
-        <v>111</v>
+      <c r="I1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>293</v>
       </c>
     </row>
   </sheetData>
-  <hyperlinks>
-[...3 lines deleted...]
-  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>