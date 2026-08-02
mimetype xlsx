--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -653,50 +653,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
@@ -2251,128 +2254,132 @@
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>193</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>194</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>195</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>196</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>197</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>198</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>199</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>200</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>201</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>202</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>203</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>204</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>205</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>206</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>207</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>208</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2382,328 +2389,328 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="I2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>188</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>194</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -2720,71 +2727,71 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>189</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>188</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>190</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C3" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D3" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>53</v>
       </c>
       <c r="C4" t="s">
         <v>191</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>192</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>