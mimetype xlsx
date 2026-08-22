--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="262">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>L9LS (mAb)</t>
   </si>
   <si>
     <t>L9LS</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>L9LS (VRC-MALMAB0114-00-AB) is a long-acting monoclonal antibody currently in clinical development as P. falciparum malaria prophylaxis. The Fc region of L9LS contains two site-directed mutagenesis substitutions (termed “LS”) which enhance neonatal Fc receptor binding affinity and extend its effective half-life to ~56 days. L9LS functions by targeting the highly conserved minor NVDP motifs present on the P. falciparum circumsporozoite protein, thereby disrupting malarial hepatocyte infection and parasite motility. The original L9 antibody was initially isolated from a CHMI study participant who displayed high antibody titres against a junctional epitope mimic (S02). Recent studies have indicated that L9LS may be administered subcutaneously rather than intravenously due to its high potency.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Subcutaneous, Intravenous</t>
   </si>
@@ -613,54 +622,63 @@
     <t>2025-05-22</t>
   </si>
   <si>
     <t>2025-08-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Age ≥1 to ≤12 months at enrollment.
 2. Born at ≥37 weeks gestation.
 3. Parent and/or guardian able to provide proof of identity to the satisfaction of the study clinician completing the enrollment process.
 4. In good general health and without clinically significant medical history.
 5. Parent and/or guardian able to provide informed consent.
 6. Willing to have blood samples and data stored for future research.
 7. Resides in or near Kalifabougou, Faladje, or Torodo, Mali, and available for the duration of the study.
 Exclusion Criteria:
 1. Body weight \&lt;3.5 kg.
 2. Behavioral, cognitive, or psychiatric disease in the parent and/or guardian that in the opinion of the investigator affects the ability of the parent and/or guardian to understand and comply with the study</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Low-Dose Subcutaneous or Intravenous Monoclonal Antibody to Prevent Malaria</t>
   </si>
   <si>
     <t>https://doi.org/10.1056/nejmoa2203067</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
@@ -763,84 +781,87 @@
   <si>
     <t>Antibodies and antigen binding fragments that specifically bind to P. falciparum circumsporozoite protein are disclosed. Nucleic acids encoding these antibodies, vectors and host cells are also provided. The disclosed antibodies, antigen binding fragments, nucleic acids and vectors can be used, for example, to inhibit a P. falciparum infection.</t>
   </si>
   <si>
     <t>WO2020227228</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>THE UNITED STATES OF AMERICA, AS REPRESENTED BY THE SECRETARY, DEPARTMENT OF HEALTH AND HUMAN SERVICES</t>
   </si>
   <si>
     <t>2040-05-04</t>
   </si>
   <si>
     <t>Granted in US, pending in EPO member states</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/mrx5ApYpJkccXtkiyMf4i4xKL6l543D866pFym9e.png</t>
+    <t>https://lapal.ch/storage/illustrations/4HmDpnMioXMyb0jCHHgopf0WU2pHzhr2b3Q7tr4t.png</t>
   </si>
   <si>
     <t>Crystal Structure of L9 with PfCSP (dominant class)</t>
   </si>
   <si>
     <t>https://doi.org/10.2210/pdb8EK1/pdb</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Leidos Biomedical Research</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.leidos.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Leidos Biomedical Research, Inc. is a research company that operates the Frederick National Laboratory for Cancer Research on behalf of the National Cancer Institute. Based in Frederick, Maryland, the laboratory develops technological solutions for HIV/AIDs, emerging infectious diseases and oncology, in addition to providing scientific support to several national institutes including the NIAID.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Wang LT, Pereira LS, Flores-Garcia Y, O'Connor J, Flynn BJ, Schön A, Hurlburt NK, Dillon M, Yang ASP, Fabra-García A, Idris AH, Mayer BT, Gerber MW, Gottardo R, Mason RD, Cavett N, Ballard RB, Kisalu NK, Molina-Cruz A, Nelson J, Vistein R, Barillas-Mury C, Amino R, Baker D, King NP, Sauerwein RW, Pancera M, Cockburn IA, Zavala F, Francica JR, Seder RA. A Potent Anti-Malarial Human Monoclonal Antibody Targets Circumsporozoite Protein Minor Repeats and Neutralizes Sporozoites in the Liver. Immunity. 2020 Oct 13;53(4):733-744.e8. doi: &lt;/span&gt;&lt;a href="http://www.doi.org/10.1016/j.immuni.2020.08.014" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1016/j.immuni.2020.08.014&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2020 Sep 17. PMID: 32946741; PMCID: PMC7572793.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Discovering potent human monoclonal antibodies (mAbs) targeting the Plasmodium falciparum circumsporozoite protein (PfCSP) on sporozoites (SPZ) and elucidating their mechanisms of neutralization will facilitate translation for passive prophylaxis and aid next-generation vaccine development. Here, we isolated a neutralizing human mAb, L9 that preferentially bound NVDP minor repeats of PfCSP with high affinity while cross-reacting with NANP major repeats. L9 was more potent than six published neutralizing human PfCSP mAbs at mediating protection against mosquito bite challenge in mice. Isothermal titration calorimetry and multiphoton microscopy showed that L9 and the other most protective mAbs bound PfCSP with two binding events and mediated protection by killing SPZ in the liver and by preventing their egress from sinusoids and traversal of hepatocytes. This study defines the subdominant PfCSP minor repeats as neutralizing epitopes, identifies an in vitro biophysical correlate of SPZ neutralization, and demonstrates that the liver is an important site for antibodies to prevent malaria.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Wu, R.L. &lt;em&gt;et al.&lt;/em&gt; (2022) ‘Low-dose subcutaneous or intravenous monoclonal antibody to prevent malaria’, &lt;em&gt;New England Journal of Medicine&lt;/em&gt;, 387(5), pp. 397–407. doi:&lt;a href="http://www.doi.org/10.1056/nejmoa2203067" rel="noopener noreferrer" target="_blank"&gt;10.1056/nejmoa2203067&lt;/a&gt;.&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h2&gt;BACKGROUND&lt;/h2&gt;&lt;p&gt;New approaches for the prevention and elimination of malaria, a leading cause of illness and death among infants and young children globally, are needed.&lt;/p&gt;&lt;h2&gt;METHODS&lt;/h2&gt;&lt;p&gt;We conducted a phase 1 clinical trial to assess the safety and pharmacokinetics of L9LS, a next-generation antimalarial monoclonal antibody, and its protective efficacy against controlled human malaria infection in healthy adults who had never had malaria or received a vaccine for malaria. The participants received L9LS either intravenously or subcutaneously at a dose of 1 mg, 5 mg, or 20 mg per kilogram of body weight. Within 2 to 6 weeks after the administration of L9LS, both the participants who received L9LS and the control participants underwent controlled human malaria infection in which they were exposed to mosquitoes carrying&amp;nbsp;&lt;em style="background-color: transparent;"&gt;Plasmodium falciparum&lt;/em&gt;&amp;nbsp;(3D7 strain).&lt;/p&gt;&lt;h2&gt;RESULTS&lt;/h2&gt;&lt;p&gt;No safety concerns were identified. L9LS had an estimated half-life of 56 days, and it had dose linearity, with the highest mean (±SD) maximum serum concentration (C&lt;span style="background-color: transparent;"&gt;max&lt;/span&gt;) of 914.2±146.5 μg per milliliter observed in participants who had received 20 mg per kilogram intravenously and the lowest mean C&lt;span style="background-color: transparent;"&gt;max&lt;/span&gt;&amp;nbsp;of 41.5±4.7 μg per milliliter observed in those who had received 1 mg per kilogram intravenously; the mean C&lt;span style="background-color: transparent;"&gt;max&lt;/span&gt;&amp;nbsp;was 164.8±31.1 in the participants who had received 5 mg per kilogram intravenously and 68.9±22.3 in those who had received 5 mg per kilogram subcutaneously. A total of 17 L9LS recipients and 6 control participants underwent controlled human malaria infection. Of the 17 participants who received a single dose of L9LS, 15 (88%) were protected after controlled human malaria infection. Parasitemia did not develop in any of the participants who received 5 or 20 mg per kilogram of intravenous L9LS. Parasitemia developed in 1 of 5 participants who received 1 mg per kilogram intravenously, 1 of 5 participants who received 5 mg per kilogram subcutaneously, and all 6 control participants through 21 days after the controlled human malaria infection. Protection conferred by L9LS was seen at serum concentrations as low as 9.2 μg per milliliter.&lt;/p&gt;&lt;h2&gt;CONCLUSIONS&lt;/h2&gt;&lt;p&gt;In this small trial, L9LS administered intravenously or subcutaneously protected recipients against malaria after controlled infection, without evident safety concerns. (Funded by the National Institute of Allergy and Infectious Diseases; VRC 614 ClinicalTrials.gov number,&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT05019729" rel="noopener noreferrer" target="_blank" style="color: rgb(8, 78, 155);"&gt;NCT05019729&lt;/a&gt;)&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
@@ -1208,110 +1229,113 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clinicaltrials.gov/study/NCT05304611" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clinicaltrials.gov/study/NCT05816330" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clinicaltrials.gov/study/NCT05019729" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clinicaltrials.gov/study/NCT05400655" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06461026" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa2203067" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/mrx5ApYpJkccXtkiyMf4i4xKL6l543D866pFym9e.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/4HmDpnMioXMyb0jCHHgopf0WU2pHzhr2b3Q7tr4t.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa2203067" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1367,118 +1391,126 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I2" t="s">
-        <v>37</v>
-[...8 lines deleted...]
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N2" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="P2" t="s">
         <v>40</v>
       </c>
       <c r="Q2" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="R2" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="S2" t="s">
         <v>43</v>
       </c>
       <c r="T2" t="s">
         <v>44</v>
       </c>
       <c r="U2" t="s">
         <v>45</v>
       </c>
       <c r="V2" t="s">
         <v>46</v>
       </c>
       <c r="W2" t="s">
         <v>47</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="X2" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y2" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>48</v>
-[...4 lines deleted...]
-      <c r="AG2" t="s">
         <v>50</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>51</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>52</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ6"/>
   <sheetViews>
@@ -1522,761 +1554,777 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="I2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="J2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="O2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="X2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="Y2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="AA2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="AB2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AC2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AE2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AF2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AG2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AH2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AI2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AJ2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AM2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AP2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ2">
         <v>365</v>
       </c>
       <c r="AR2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AV2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AW2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AX2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="AY2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AZ2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="E3" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F3" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G3" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="I3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="M3" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="O3" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="X3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="Y3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AB3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AC3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AE3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AF3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AG3" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AH3" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AI3" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AJ3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AM3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AP3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ3">
         <v>490</v>
       </c>
       <c r="AR3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AV3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AW3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AX3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AY3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AZ3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
+        <v>144</v>
+      </c>
+      <c r="C4" t="s">
+        <v>145</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="E4" t="s">
+        <v>147</v>
+      </c>
+      <c r="F4" t="s">
+        <v>108</v>
+      </c>
+      <c r="G4" t="s">
+        <v>109</v>
+      </c>
+      <c r="I4" t="s">
+        <v>148</v>
+      </c>
+      <c r="J4" t="s">
+        <v>149</v>
+      </c>
+      <c r="M4" t="s">
+        <v>150</v>
+      </c>
+      <c r="O4" t="s">
+        <v>151</v>
+      </c>
+      <c r="X4" t="s">
+        <v>152</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>153</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>154</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>154</v>
+      </c>
+      <c r="AE4" t="s">
         <v>141</v>
       </c>
-      <c r="C4" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="AF4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AG4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AH4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AI4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AJ4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AM4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AP4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ4">
         <v>32</v>
       </c>
       <c r="AR4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="AS4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AV4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AW4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AX4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AY4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AZ4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="E5" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F5" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G5" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="I5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="J5" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="O5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="X5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="Y5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="Z5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AA5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AB5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AC5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AE5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AF5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AG5" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AH5" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AI5" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AJ5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="AM5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AN5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AP5" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ5">
         <v>420</v>
       </c>
       <c r="AR5" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS5" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="AU5" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AV5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AW5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AX5" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AY5" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AZ5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C6" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="E6" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F6" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="G6" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="H6" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="I6" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="X6" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="Y6" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="Z6" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="AA6" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="AE6" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AF6" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AG6" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AH6" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AI6" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AJ6" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="AP6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ6">
         <v>180</v>
       </c>
       <c r="AR6" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS6" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU6" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E2" sqref="E2"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>53</v>
+        <v>194</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B2" t="s">
-        <v>191</v>
+        <v>56</v>
       </c>
       <c r="C2" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>197</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
@@ -2284,569 +2332,578 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="C2" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="D2" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="E2" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="F2" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="I2" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="C2" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="D2" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="C2" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="D2" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="E2" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="F2" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>53</v>
+        <v>194</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>256</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="C2" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>258</v>
+      </c>
+      <c r="H2" t="s">
+        <v>259</v>
+      </c>
+      <c r="J2" t="s">
+        <v>121</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
       <c r="C3" t="s">
-        <v>253</v>
-[...16 lines deleted...]
-        <v>192</v>
+        <v>260</v>
+      </c>
+      <c r="H3" t="s">
+        <v>261</v>
+      </c>
+      <c r="J3" t="s">
+        <v>121</v>
       </c>
     </row>
   </sheetData>
-  <hyperlinks>
-[...1 lines deleted...]
-  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>