--- v0 (2026-04-03)
+++ v1 (2026-05-01)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="593">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="599">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -1724,135 +1724,154 @@
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>TGA</t>
   </si>
   <si>
     <t>Therapeutic Goods Administration</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>https://www.tga.gov.au/resources/auspmd/awiqli-insulin-icodec</t>
   </si>
   <si>
+    <t>HC</t>
+  </si>
+  <si>
     <t>Health Canada</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Product information</t>
   </si>
   <si>
-    <t>PMDA-r</t>
+    <t>PMDA</t>
   </si>
   <si>
     <t>Pharmaceuticals and Medical Devices Agency - Ministry of Health, Labour and Welfare</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>https://www.pmda.go.jp/files/000274762.pdf</t>
   </si>
   <si>
     <t>CDSCO</t>
   </si>
   <si>
     <t>Central Drugs Standard Control Organisation - India</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>Submitted</t>
   </si>
   <si>
     <t>Awaiting approval</t>
   </si>
   <si>
     <t>https://cdsco.gov.in/opencms/resources/UploadCDSCOWeb/2018/UploadCommitteeFiles/Recommendations%20Endocrinology%20&amp;%20Metabolism%2019.06.2024.pdf</t>
   </si>
   <si>
     <t>NMPA</t>
   </si>
   <si>
     <t>National Medical Products Administration</t>
   </si>
   <si>
     <t>CHN</t>
   </si>
   <si>
     <t>https://english.nmpa.gov.cn/2025-02/19/c_1073544.htm</t>
   </si>
   <si>
-    <t>MFDS</t>
+    <t>MFDS-no</t>
   </si>
   <si>
     <t>Ministry of Food and Drug Safety</t>
   </si>
   <si>
     <t>KOR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
     <t>https://www.thebionews.net/news/articleView.html?idxno=12523</t>
   </si>
   <si>
     <t>Awiqli Flextouch</t>
   </si>
   <si>
     <t>700 U/ml</t>
   </si>
   <si>
     <t>Swissmedic</t>
   </si>
   <si>
     <t>CHE</t>
   </si>
   <si>
     <t>Switzerland</t>
+  </si>
+  <si>
+    <t>700 units/mL</t>
+  </si>
+  <si>
+    <t>USFDA</t>
+  </si>
+  <si>
+    <t>United States Food and Drug Administration</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>https://www.prnewswire.com/news-releases/fda-approves-novo-nordisks-awiqli-the-first-and-only-once-weekly-basal-insulin-treatment-for-adults-with-type-2-diabetes-302726839.html
+https://edge.prnewswire.com/c/link/?t=0&amp;l=en&amp;o=4647651-1&amp;h=86382046&amp;u=https%3A%2F%2Fwww.novo-pi.com%2Fawiqli.pdf&amp;a=Prescribing+Information</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Patent holder</t>
   </si>
   <si>
     <t>Expiry date</t>
   </si>
   <si>
     <t>Patent abstract</t>
   </si>
   <si>
     <t>Licence with MPP</t>
   </si>
   <si>
     <t>Patent source</t>
   </si>
@@ -5422,51 +5441,51 @@
       <c r="E1" s="2" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q38"/>
+  <dimension ref="A1:Q39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
   </cols>
@@ -7081,308 +7100,356 @@
       <c r="B33" t="s">
         <v>415</v>
       </c>
       <c r="C33" t="s">
         <v>416</v>
       </c>
       <c r="D33" t="s">
         <v>417</v>
       </c>
       <c r="E33" t="s">
         <v>50</v>
       </c>
       <c r="F33" t="s">
         <v>418</v>
       </c>
       <c r="G33" t="s">
         <v>419</v>
       </c>
       <c r="H33" t="s">
         <v>41</v>
       </c>
       <c r="I33" t="s">
         <v>486</v>
       </c>
       <c r="J33" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="K33" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="L33" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="M33" s="5" t="s">
         <v>423</v>
       </c>
       <c r="N33" s="5"/>
       <c r="O33">
         <v>45456.0</v>
       </c>
       <c r="P33" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>415</v>
       </c>
       <c r="C34" t="s">
         <v>416</v>
       </c>
       <c r="D34" t="s">
         <v>417</v>
       </c>
       <c r="E34" t="s">
         <v>50</v>
       </c>
       <c r="F34" t="s">
         <v>49</v>
       </c>
       <c r="G34" t="s">
         <v>419</v>
       </c>
       <c r="H34" t="s">
         <v>41</v>
       </c>
       <c r="I34" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="J34" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="K34" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="L34" t="s">
         <v>214</v>
       </c>
       <c r="M34" s="5" t="s">
         <v>423</v>
       </c>
       <c r="N34" s="5">
         <v>45148.0</v>
       </c>
       <c r="O34">
         <v>45444.0</v>
       </c>
       <c r="P34" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
         <v>415</v>
       </c>
       <c r="C35" t="s">
         <v>416</v>
       </c>
       <c r="D35" t="s">
         <v>417</v>
       </c>
       <c r="E35" t="s">
         <v>50</v>
       </c>
       <c r="F35" t="s">
         <v>49</v>
       </c>
       <c r="G35" t="s">
         <v>419</v>
       </c>
       <c r="H35" t="s">
         <v>41</v>
       </c>
       <c r="I35" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="J35" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="K35" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="L35" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="N35" s="5">
         <v>45462.0</v>
       </c>
       <c r="O35" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="P35" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
         <v>415</v>
       </c>
       <c r="C36" t="s">
         <v>416</v>
       </c>
       <c r="D36" t="s">
         <v>417</v>
       </c>
       <c r="E36" t="s">
         <v>50</v>
       </c>
       <c r="F36" t="s">
         <v>418</v>
       </c>
       <c r="G36" t="s">
         <v>419</v>
       </c>
       <c r="H36" t="s">
         <v>41</v>
       </c>
       <c r="I36" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="J36" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="K36" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="L36" t="s">
         <v>119</v>
       </c>
       <c r="M36" s="5" t="s">
         <v>423</v>
       </c>
       <c r="N36" s="5"/>
       <c r="O36">
         <v>45707.0</v>
       </c>
       <c r="P36" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
         <v>415</v>
       </c>
       <c r="C37" t="s">
         <v>416</v>
       </c>
       <c r="D37" t="s">
         <v>417</v>
       </c>
       <c r="E37" t="s">
         <v>50</v>
       </c>
       <c r="F37" t="s">
         <v>418</v>
       </c>
       <c r="G37" t="s">
         <v>419</v>
       </c>
       <c r="H37" t="s">
         <v>41</v>
       </c>
       <c r="I37" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="J37" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="K37" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="L37" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="M37" s="5" t="s">
         <v>423</v>
       </c>
       <c r="N37" s="5"/>
       <c r="O37">
         <v>45649.0</v>
       </c>
       <c r="P37" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
     </row>
     <row r="38" spans="1:17">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
         <v>415</v>
       </c>
       <c r="C38" t="s">
         <v>416</v>
       </c>
       <c r="D38" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="E38" t="s">
         <v>50</v>
       </c>
       <c r="F38" t="s">
         <v>418</v>
       </c>
       <c r="G38" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="H38" t="s">
         <v>41</v>
       </c>
       <c r="I38" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="J38" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="K38" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="L38" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="M38" s="5" t="s">
         <v>423</v>
       </c>
       <c r="N38" s="5"/>
       <c r="O38">
         <v>45626.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17">
+      <c r="A39" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" t="s">
+        <v>116</v>
+      </c>
+      <c r="C39" t="s">
+        <v>416</v>
+      </c>
+      <c r="D39" t="s">
+        <v>34</v>
+      </c>
+      <c r="E39" t="s">
+        <v>50</v>
+      </c>
+      <c r="F39" t="s">
+        <v>49</v>
+      </c>
+      <c r="G39" t="s">
+        <v>516</v>
+      </c>
+      <c r="H39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I39" t="s">
+        <v>517</v>
+      </c>
+      <c r="J39" t="s">
+        <v>518</v>
+      </c>
+      <c r="K39" t="s">
+        <v>519</v>
+      </c>
+      <c r="L39" t="s">
+        <v>163</v>
+      </c>
+      <c r="M39" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="N39" s="5"/>
+      <c r="O39">
+        <v>46107.0</v>
+      </c>
+      <c r="P39" t="s">
+        <v>520</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
@@ -7392,181 +7459,181 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="C2" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="D2" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E2" t="s">
         <v>116</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="G2" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="H2" t="s">
         <v>127</v>
       </c>
       <c r="I2" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="J2" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="K2" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="M2" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="N2" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="O2" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="C3" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="D3" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="E3" t="s">
         <v>116</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="G3" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="H3" t="s">
         <v>127</v>
       </c>
       <c r="I3" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="J3" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="K3" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="L3" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="M3" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="N3" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="O3" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -7574,323 +7641,323 @@
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="C2" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="D2" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="E2" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="F2" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="I2" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="C3" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="D3" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="E3" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="F3" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="I3" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="C4" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="D4" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="E4" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="F4" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="I4" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>396</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="C2" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="D2" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="C3" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="D3" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="C4" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="D4" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>400</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>415</v>
       </c>
       <c r="C2" t="s">
         <v>416</v>
       </c>
       <c r="D2" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="E2" t="s">
         <v>435</v>
       </c>
       <c r="F2" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -7907,88 +7974,88 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>397</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>396</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>398</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="C2" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="D2" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="C3" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="D3" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="C4" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="D4" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>