--- v1 (2026-05-01)
+++ v2 (2026-06-23)
@@ -1923,57 +1923,57 @@
   <si>
     <t>World Intellectual Property Organization (WIPO), Albania, Serbia, Bosnia and Herzegovina, Türkiye, North Macedonia</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Australia, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, United States of America</t>
   </si>
   <si>
     <t>WO2018109162</t>
   </si>
   <si>
     <t>Insulin icodec formulation and combination with semaglutide</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2037-12-15</t>
   </si>
   <si>
     <t>The present invention is in the field of pharmaceutical compositions for the treatment of medical conditions relating to diabetes. More specifically the invention provides pharmaceutical compositions comprising a long-acting acylated derivative of a human insulin analogue, and to the medical use of such compositions for basal insulin administration therapy.</t>
   </si>
   <si>
     <t>Korean Green Book</t>
   </si>
   <si>
-    <t>China, Colombia, Tunisia, Serbia, Bosnia and Herzegovina, Türkiye, Mexico, Malaysia, Peru, Philippines, South Africa, India, Algeria, Indonesia, Viet Nam</t>
+    <t>China, Colombia, Tunisia, Serbia, Türkiye, Mexico, Malaysia, Peru, Philippines, South Africa, India, Algeria, Indonesia, Iran (Islamic Republic of), Viet Nam</t>
   </si>
   <si>
     <t>Australia, Chile, Liechtenstein, Italy, Norway, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Finland, France, Bulgaria, Slovakia, Poland, Ireland, Germany, Portugal, Czechia, Sweden, Israel, Japan, Korea, Republic of, Russian Federation, Taiwan, Province of China, United States of America, Hong Kong</t>
   </si>
   <si>
-    <t>Brazil, Serbia, Egypt, Iran (Islamic Republic of), Thailand</t>
+    <t>Brazil, Serbia, Egypt, Thailand</t>
   </si>
   <si>
     <t>Canada, Saudi Arabia, United States of America, Kuwait, United Arab Emirates, Qatar</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Morocco, Tunisia, Albania, Bosnia and Herzegovina, Montenegro, Moldova, Republic of, North Macedonia</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Malta, San Marino, Iceland, Cyprus, Latvia, Estonia, Luxembourg, Portugal, Lithuania, Monaco, United States of America</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>