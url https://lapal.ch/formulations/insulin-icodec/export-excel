--- v2 (2026-06-23)
+++ v3 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="599">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="597">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -1490,83 +1490,80 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Novo Nordisk</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
-    <t>AWIQLI</t>
-[...4 lines deleted...]
-  <si>
     <t>700 U/mL; 1050 U/1.5mL; 2100 U/3mL</t>
   </si>
   <si>
     <t>EMA (Europe)</t>
   </si>
   <si>
     <t>European Medicines Agency</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>BGR</t>
   </si>
   <si>
     <t>Bulgaria</t>
@@ -1757,108 +1754,107 @@
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Product information</t>
   </si>
   <si>
     <t>PMDA</t>
   </si>
   <si>
     <t>Pharmaceuticals and Medical Devices Agency - Ministry of Health, Labour and Welfare</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>https://www.pmda.go.jp/files/000274762.pdf</t>
   </si>
   <si>
     <t>CDSCO</t>
   </si>
   <si>
     <t>Central Drugs Standard Control Organisation - India</t>
   </si>
   <si>
+    <t>https://cdsco.gov.in/opencms/opencms/en/Home/</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
-    <t>Submitted</t>
-[...5 lines deleted...]
-    <t>https://cdsco.gov.in/opencms/resources/UploadCDSCOWeb/2018/UploadCommitteeFiles/Recommendations%20Endocrinology%20&amp;%20Metabolism%2019.06.2024.pdf</t>
+    <t>https://cdsco.gov.in/opencms/resources/UploadCDSCOWeb/2018/UploadCommitteeFiles/Recommendations%20Endocrinology%20&amp;%20Metabolism%2019.06.2024.pdf
+https://medicaldialogues.in/news/industry/pharma/novo-nordisk-gets-cdsco-panel-nod-to-import-market-insulin-icodec-to-treat-diabetes-mellitus-in-adults-131054
+https://cdsco.gov.in/opencms/resources/UploadCDSCOWeb/2018/UploadCTApprovals/46NovoNordics-CTNOC.pdf</t>
   </si>
   <si>
     <t>NMPA</t>
   </si>
   <si>
     <t>National Medical Products Administration</t>
   </si>
   <si>
     <t>CHN</t>
   </si>
   <si>
     <t>https://english.nmpa.gov.cn/2025-02/19/c_1073544.htm</t>
   </si>
   <si>
-    <t>MFDS-no</t>
-[...2 lines deleted...]
-    <t>Ministry of Food and Drug Safety</t>
+    <t>KMFDS</t>
+  </si>
+  <si>
+    <t>Korean Ministry of Food and Drug Safety</t>
+  </si>
+  <si>
+    <t>https://www.mfds.go.kr/eng/index.do ; https://nedrug.mfds.go.kr/searchDrug ; https://www.mfds.go.kr/eng/brd/m_19/list.do</t>
   </si>
   <si>
     <t>KOR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
     <t>https://www.thebionews.net/news/articleView.html?idxno=12523</t>
   </si>
   <si>
     <t>Awiqli Flextouch</t>
   </si>
   <si>
-    <t>700 U/ml</t>
-[...1 lines deleted...]
-  <si>
     <t>Swissmedic</t>
   </si>
   <si>
     <t>CHE</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>700 units/mL</t>
+    <t>https://www.swissmedic.ch/swissmedic/en/home/humanarzneimittel/authorisations/new-medicines/awiqli-flextouch-injlsg-fertigpen-insulinum-icodecum.html</t>
   </si>
   <si>
     <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>https://www.prnewswire.com/news-releases/fda-approves-novo-nordisks-awiqli-the-first-and-only-once-weekly-basal-insulin-treatment-for-adults-with-type-2-diabetes-302726839.html
 https://edge.prnewswire.com/c/link/?t=0&amp;l=en&amp;o=4647651-1&amp;h=86382046&amp;u=https%3A%2F%2Fwww.novo-pi.com%2Fawiqli.pdf&amp;a=Prescribing+Information</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Patent holder</t>
@@ -5441,78 +5437,79 @@
       <c r="E1" s="2" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q39"/>
+  <dimension ref="A1:R39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>399</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>400</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>401</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>402</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>403</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>404</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>405</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -5520,1936 +5517,1943 @@
       </c>
       <c r="J1" s="2" t="s">
         <v>407</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>408</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>409</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>410</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>411</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>412</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>413</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>414</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" s="2" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C2" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D2" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
+        <v>49</v>
+      </c>
+      <c r="G2" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H2" t="s">
         <v>41</v>
       </c>
       <c r="I2" t="s">
+        <v>419</v>
+      </c>
+      <c r="J2" t="s">
         <v>420</v>
       </c>
-      <c r="J2" t="s">
+      <c r="L2" t="s">
         <v>421</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="N2" s="5" t="s">
         <v>422</v>
       </c>
-      <c r="L2" t="s">
-[...5 lines deleted...]
-      <c r="N2" s="5">
+      <c r="O2">
         <v>45020.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>45399.0</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C3" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D3" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E3" t="s">
         <v>50</v>
       </c>
       <c r="F3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G3" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H3" t="s">
         <v>41</v>
       </c>
       <c r="I3" t="s">
+        <v>419</v>
+      </c>
+      <c r="J3" t="s">
         <v>420</v>
       </c>
-      <c r="J3" t="s">
-[...2 lines deleted...]
-      <c r="K3" t="s">
+      <c r="L3" t="s">
+        <v>423</v>
+      </c>
+      <c r="M3" s="5" t="s">
         <v>424</v>
       </c>
-      <c r="L3" t="s">
-[...5 lines deleted...]
-      <c r="N3" s="5">
+      <c r="N3" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O3">
         <v>45020.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>45399.0</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C4" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D4" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E4" t="s">
         <v>50</v>
       </c>
       <c r="F4" t="s">
+        <v>49</v>
+      </c>
+      <c r="G4" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H4" t="s">
         <v>41</v>
       </c>
       <c r="I4" t="s">
+        <v>419</v>
+      </c>
+      <c r="J4" t="s">
         <v>420</v>
       </c>
-      <c r="J4" t="s">
-[...2 lines deleted...]
-      <c r="K4" t="s">
+      <c r="L4" t="s">
+        <v>425</v>
+      </c>
+      <c r="M4" s="5" t="s">
         <v>426</v>
       </c>
-      <c r="L4" t="s">
-[...5 lines deleted...]
-      <c r="N4" s="5">
+      <c r="N4" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O4">
         <v>45020.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>45399.0</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C5" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D5" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E5" t="s">
         <v>50</v>
       </c>
       <c r="F5" t="s">
+        <v>49</v>
+      </c>
+      <c r="G5" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H5" t="s">
         <v>41</v>
       </c>
       <c r="I5" t="s">
+        <v>419</v>
+      </c>
+      <c r="J5" t="s">
         <v>420</v>
       </c>
-      <c r="J5" t="s">
-[...2 lines deleted...]
-      <c r="K5" t="s">
+      <c r="L5" t="s">
+        <v>427</v>
+      </c>
+      <c r="M5" s="5" t="s">
         <v>428</v>
       </c>
-      <c r="L5" t="s">
-[...5 lines deleted...]
-      <c r="N5" s="5">
+      <c r="N5" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O5">
         <v>45020.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>45399.0</v>
       </c>
-      <c r="P5" t="s">
+      <c r="Q5" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C6" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D6" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>50</v>
       </c>
       <c r="F6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G6" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H6" t="s">
         <v>41</v>
       </c>
       <c r="I6" t="s">
+        <v>419</v>
+      </c>
+      <c r="J6" t="s">
         <v>420</v>
       </c>
-      <c r="J6" t="s">
-[...2 lines deleted...]
-      <c r="K6" t="s">
+      <c r="L6" t="s">
+        <v>429</v>
+      </c>
+      <c r="M6" s="5" t="s">
         <v>430</v>
       </c>
-      <c r="L6" t="s">
-[...5 lines deleted...]
-      <c r="N6" s="5">
+      <c r="N6" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O6">
         <v>45020.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>45399.0</v>
       </c>
-      <c r="P6" t="s">
+      <c r="Q6" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C7" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D7" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>50</v>
       </c>
       <c r="F7" t="s">
+        <v>49</v>
+      </c>
+      <c r="G7" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H7" t="s">
         <v>41</v>
       </c>
       <c r="I7" t="s">
+        <v>419</v>
+      </c>
+      <c r="J7" t="s">
         <v>420</v>
       </c>
-      <c r="J7" t="s">
-[...2 lines deleted...]
-      <c r="K7" t="s">
+      <c r="L7" t="s">
+        <v>431</v>
+      </c>
+      <c r="M7" s="5" t="s">
         <v>432</v>
       </c>
-      <c r="L7" t="s">
-[...5 lines deleted...]
-      <c r="N7" s="5">
+      <c r="N7" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O7">
         <v>45020.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>45399.0</v>
       </c>
-      <c r="P7" t="s">
+      <c r="Q7" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="8" spans="1:17">
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C8" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D8" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>50</v>
       </c>
       <c r="F8" t="s">
+        <v>49</v>
+      </c>
+      <c r="G8" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H8" t="s">
         <v>41</v>
       </c>
       <c r="I8" t="s">
+        <v>419</v>
+      </c>
+      <c r="J8" t="s">
         <v>420</v>
       </c>
-      <c r="J8" t="s">
-[...2 lines deleted...]
-      <c r="K8" t="s">
+      <c r="L8" t="s">
+        <v>433</v>
+      </c>
+      <c r="M8" s="5" t="s">
         <v>434</v>
       </c>
-      <c r="L8" t="s">
-[...5 lines deleted...]
-      <c r="N8" s="5">
+      <c r="N8" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O8">
         <v>45020.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>45399.0</v>
       </c>
-      <c r="P8" t="s">
+      <c r="Q8" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="9" spans="1:17">
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C9" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D9" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>50</v>
       </c>
       <c r="F9" t="s">
+        <v>49</v>
+      </c>
+      <c r="G9" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H9" t="s">
         <v>41</v>
       </c>
       <c r="I9" t="s">
+        <v>419</v>
+      </c>
+      <c r="J9" t="s">
         <v>420</v>
       </c>
-      <c r="J9" t="s">
-[...2 lines deleted...]
-      <c r="K9" t="s">
+      <c r="L9" t="s">
+        <v>435</v>
+      </c>
+      <c r="M9" s="5" t="s">
         <v>436</v>
       </c>
-      <c r="L9" t="s">
-[...5 lines deleted...]
-      <c r="N9" s="5">
+      <c r="N9" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O9">
         <v>45020.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>45399.0</v>
       </c>
-      <c r="P9" t="s">
+      <c r="Q9" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C10" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D10" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E10" t="s">
         <v>50</v>
       </c>
       <c r="F10" t="s">
+        <v>49</v>
+      </c>
+      <c r="G10" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H10" t="s">
         <v>41</v>
       </c>
       <c r="I10" t="s">
+        <v>419</v>
+      </c>
+      <c r="J10" t="s">
         <v>420</v>
       </c>
-      <c r="J10" t="s">
-[...2 lines deleted...]
-      <c r="K10" t="s">
+      <c r="L10" t="s">
+        <v>437</v>
+      </c>
+      <c r="M10" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="L10" t="s">
-[...5 lines deleted...]
-      <c r="N10" s="5">
+      <c r="N10" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O10">
         <v>45020.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>45399.0</v>
       </c>
-      <c r="P10" t="s">
+      <c r="Q10" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C11" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D11" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
         <v>50</v>
       </c>
       <c r="F11" t="s">
+        <v>49</v>
+      </c>
+      <c r="G11" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H11" t="s">
         <v>41</v>
       </c>
       <c r="I11" t="s">
+        <v>419</v>
+      </c>
+      <c r="J11" t="s">
         <v>420</v>
       </c>
-      <c r="J11" t="s">
-[...2 lines deleted...]
-      <c r="K11" t="s">
+      <c r="L11" t="s">
+        <v>439</v>
+      </c>
+      <c r="M11" s="5" t="s">
         <v>440</v>
       </c>
-      <c r="L11" t="s">
-[...5 lines deleted...]
-      <c r="N11" s="5">
+      <c r="N11" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O11">
         <v>45020.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>45399.0</v>
       </c>
-      <c r="P11" t="s">
+      <c r="Q11" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C12" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D12" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
         <v>50</v>
       </c>
       <c r="F12" t="s">
+        <v>49</v>
+      </c>
+      <c r="G12" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H12" t="s">
         <v>41</v>
       </c>
       <c r="I12" t="s">
+        <v>419</v>
+      </c>
+      <c r="J12" t="s">
         <v>420</v>
       </c>
-      <c r="J12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L12" t="s">
+        <v>441</v>
+      </c>
+      <c r="M12" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="M12" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N12" s="5">
+      <c r="N12" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O12">
         <v>45020.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>45399.0</v>
       </c>
-      <c r="P12" t="s">
+      <c r="Q12" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C13" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D13" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
         <v>50</v>
       </c>
       <c r="F13" t="s">
+        <v>49</v>
+      </c>
+      <c r="G13" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H13" t="s">
         <v>41</v>
       </c>
       <c r="I13" t="s">
+        <v>419</v>
+      </c>
+      <c r="J13" t="s">
         <v>420</v>
       </c>
-      <c r="J13" t="s">
-[...2 lines deleted...]
-      <c r="K13" t="s">
+      <c r="L13" t="s">
+        <v>442</v>
+      </c>
+      <c r="M13" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="L13" t="s">
-[...5 lines deleted...]
-      <c r="N13" s="5">
+      <c r="N13" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O13">
         <v>45020.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>45399.0</v>
       </c>
-      <c r="P13" t="s">
+      <c r="Q13" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="14" spans="1:17">
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C14" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D14" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
         <v>50</v>
       </c>
       <c r="F14" t="s">
+        <v>49</v>
+      </c>
+      <c r="G14" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H14" t="s">
         <v>41</v>
       </c>
       <c r="I14" t="s">
+        <v>419</v>
+      </c>
+      <c r="J14" t="s">
         <v>420</v>
       </c>
-      <c r="J14" t="s">
-[...2 lines deleted...]
-      <c r="K14" t="s">
+      <c r="L14" t="s">
+        <v>444</v>
+      </c>
+      <c r="M14" s="5" t="s">
         <v>445</v>
       </c>
-      <c r="L14" t="s">
-[...5 lines deleted...]
-      <c r="N14" s="5">
+      <c r="N14" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O14">
         <v>45020.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>45399.0</v>
       </c>
-      <c r="P14" t="s">
+      <c r="Q14" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C15" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D15" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E15" t="s">
         <v>50</v>
       </c>
       <c r="F15" t="s">
+        <v>49</v>
+      </c>
+      <c r="G15" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H15" t="s">
         <v>41</v>
       </c>
       <c r="I15" t="s">
+        <v>419</v>
+      </c>
+      <c r="J15" t="s">
         <v>420</v>
       </c>
-      <c r="J15" t="s">
-[...2 lines deleted...]
-      <c r="K15" t="s">
+      <c r="L15" t="s">
+        <v>446</v>
+      </c>
+      <c r="M15" s="5" t="s">
         <v>447</v>
       </c>
-      <c r="L15" t="s">
-[...5 lines deleted...]
-      <c r="N15" s="5">
+      <c r="N15" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O15">
         <v>45020.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>45399.0</v>
       </c>
-      <c r="P15" t="s">
+      <c r="Q15" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C16" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D16" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E16" t="s">
         <v>50</v>
       </c>
       <c r="F16" t="s">
+        <v>49</v>
+      </c>
+      <c r="G16" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H16" t="s">
         <v>41</v>
       </c>
       <c r="I16" t="s">
+        <v>419</v>
+      </c>
+      <c r="J16" t="s">
         <v>420</v>
       </c>
-      <c r="J16" t="s">
-[...2 lines deleted...]
-      <c r="K16" t="s">
+      <c r="L16" t="s">
+        <v>448</v>
+      </c>
+      <c r="M16" s="5" t="s">
         <v>449</v>
       </c>
-      <c r="L16" t="s">
-[...5 lines deleted...]
-      <c r="N16" s="5">
+      <c r="N16" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O16">
         <v>45020.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>45399.0</v>
       </c>
-      <c r="P16" t="s">
+      <c r="Q16" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C17" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D17" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E17" t="s">
         <v>50</v>
       </c>
       <c r="F17" t="s">
+        <v>49</v>
+      </c>
+      <c r="G17" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H17" t="s">
         <v>41</v>
       </c>
       <c r="I17" t="s">
+        <v>419</v>
+      </c>
+      <c r="J17" t="s">
         <v>420</v>
       </c>
-      <c r="J17" t="s">
-[...2 lines deleted...]
-      <c r="K17" t="s">
+      <c r="L17" t="s">
+        <v>450</v>
+      </c>
+      <c r="M17" s="5" t="s">
         <v>451</v>
       </c>
-      <c r="L17" t="s">
-[...5 lines deleted...]
-      <c r="N17" s="5">
+      <c r="N17" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O17">
         <v>45020.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>45399.0</v>
       </c>
-      <c r="P17" t="s">
+      <c r="Q17" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C18" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D18" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E18" t="s">
         <v>50</v>
       </c>
       <c r="F18" t="s">
+        <v>49</v>
+      </c>
+      <c r="G18" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H18" t="s">
         <v>41</v>
       </c>
       <c r="I18" t="s">
+        <v>419</v>
+      </c>
+      <c r="J18" t="s">
         <v>420</v>
       </c>
-      <c r="J18" t="s">
-[...2 lines deleted...]
-      <c r="K18" t="s">
+      <c r="L18" t="s">
+        <v>452</v>
+      </c>
+      <c r="M18" s="5" t="s">
         <v>453</v>
       </c>
-      <c r="L18" t="s">
-[...5 lines deleted...]
-      <c r="N18" s="5">
+      <c r="N18" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O18">
         <v>45020.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>45399.0</v>
       </c>
-      <c r="P18" t="s">
+      <c r="Q18" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C19" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D19" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E19" t="s">
         <v>50</v>
       </c>
       <c r="F19" t="s">
+        <v>49</v>
+      </c>
+      <c r="G19" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H19" t="s">
         <v>41</v>
       </c>
       <c r="I19" t="s">
+        <v>419</v>
+      </c>
+      <c r="J19" t="s">
         <v>420</v>
       </c>
-      <c r="J19" t="s">
-[...2 lines deleted...]
-      <c r="K19" t="s">
+      <c r="L19" t="s">
+        <v>454</v>
+      </c>
+      <c r="M19" s="5" t="s">
         <v>455</v>
       </c>
-      <c r="L19" t="s">
-[...5 lines deleted...]
-      <c r="N19" s="5">
+      <c r="N19" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O19">
         <v>45020.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>45399.0</v>
       </c>
-      <c r="P19" t="s">
+      <c r="Q19" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C20" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D20" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E20" t="s">
         <v>50</v>
       </c>
       <c r="F20" t="s">
+        <v>49</v>
+      </c>
+      <c r="G20" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H20" t="s">
         <v>41</v>
       </c>
       <c r="I20" t="s">
+        <v>419</v>
+      </c>
+      <c r="J20" t="s">
         <v>420</v>
       </c>
-      <c r="J20" t="s">
-[...2 lines deleted...]
-      <c r="K20" t="s">
+      <c r="L20" t="s">
+        <v>456</v>
+      </c>
+      <c r="M20" s="5" t="s">
         <v>457</v>
       </c>
-      <c r="L20" t="s">
-[...5 lines deleted...]
-      <c r="N20" s="5">
+      <c r="N20" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O20">
         <v>45020.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>45399.0</v>
       </c>
-      <c r="P20" t="s">
+      <c r="Q20" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C21" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D21" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
       <c r="F21" t="s">
+        <v>49</v>
+      </c>
+      <c r="G21" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H21" t="s">
         <v>41</v>
       </c>
       <c r="I21" t="s">
+        <v>419</v>
+      </c>
+      <c r="J21" t="s">
         <v>420</v>
       </c>
-      <c r="J21" t="s">
-[...2 lines deleted...]
-      <c r="K21" t="s">
+      <c r="L21" t="s">
+        <v>458</v>
+      </c>
+      <c r="M21" s="5" t="s">
         <v>459</v>
       </c>
-      <c r="L21" t="s">
-[...5 lines deleted...]
-      <c r="N21" s="5">
+      <c r="N21" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O21">
         <v>45020.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>45399.0</v>
       </c>
-      <c r="P21" t="s">
+      <c r="Q21" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C22" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D22" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E22" t="s">
         <v>50</v>
       </c>
       <c r="F22" t="s">
+        <v>49</v>
+      </c>
+      <c r="G22" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H22" t="s">
         <v>41</v>
       </c>
       <c r="I22" t="s">
+        <v>419</v>
+      </c>
+      <c r="J22" t="s">
         <v>420</v>
       </c>
-      <c r="J22" t="s">
-[...2 lines deleted...]
-      <c r="K22" t="s">
+      <c r="L22" t="s">
+        <v>460</v>
+      </c>
+      <c r="M22" s="5" t="s">
         <v>461</v>
       </c>
-      <c r="L22" t="s">
-[...5 lines deleted...]
-      <c r="N22" s="5">
+      <c r="N22" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O22">
         <v>45020.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>45399.0</v>
       </c>
-      <c r="P22" t="s">
+      <c r="Q22" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C23" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D23" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E23" t="s">
         <v>50</v>
       </c>
       <c r="F23" t="s">
+        <v>49</v>
+      </c>
+      <c r="G23" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H23" t="s">
         <v>41</v>
       </c>
       <c r="I23" t="s">
+        <v>419</v>
+      </c>
+      <c r="J23" t="s">
         <v>420</v>
       </c>
-      <c r="J23" t="s">
-[...2 lines deleted...]
-      <c r="K23" t="s">
+      <c r="L23" t="s">
+        <v>462</v>
+      </c>
+      <c r="M23" s="5" t="s">
         <v>463</v>
       </c>
-      <c r="L23" t="s">
-[...5 lines deleted...]
-      <c r="N23" s="5">
+      <c r="N23" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O23">
         <v>45020.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>45399.0</v>
       </c>
-      <c r="P23" t="s">
+      <c r="Q23" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C24" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D24" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E24" t="s">
         <v>50</v>
       </c>
       <c r="F24" t="s">
+        <v>49</v>
+      </c>
+      <c r="G24" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H24" t="s">
         <v>41</v>
       </c>
       <c r="I24" t="s">
+        <v>419</v>
+      </c>
+      <c r="J24" t="s">
         <v>420</v>
       </c>
-      <c r="J24" t="s">
-[...2 lines deleted...]
-      <c r="K24" t="s">
+      <c r="L24" t="s">
+        <v>464</v>
+      </c>
+      <c r="M24" s="5" t="s">
         <v>465</v>
       </c>
-      <c r="L24" t="s">
-[...5 lines deleted...]
-      <c r="N24" s="5">
+      <c r="N24" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O24">
         <v>45020.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>45399.0</v>
       </c>
-      <c r="P24" t="s">
+      <c r="Q24" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C25" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D25" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E25" t="s">
         <v>50</v>
       </c>
       <c r="F25" t="s">
+        <v>49</v>
+      </c>
+      <c r="G25" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H25" t="s">
         <v>41</v>
       </c>
       <c r="I25" t="s">
+        <v>419</v>
+      </c>
+      <c r="J25" t="s">
         <v>420</v>
       </c>
-      <c r="J25" t="s">
-[...2 lines deleted...]
-      <c r="K25" t="s">
+      <c r="L25" t="s">
+        <v>466</v>
+      </c>
+      <c r="M25" s="5" t="s">
         <v>467</v>
       </c>
-      <c r="L25" t="s">
-[...5 lines deleted...]
-      <c r="N25" s="5">
+      <c r="N25" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O25">
         <v>45020.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>45399.0</v>
       </c>
-      <c r="P25" t="s">
+      <c r="Q25" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C26" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D26" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E26" t="s">
         <v>50</v>
       </c>
       <c r="F26" t="s">
+        <v>49</v>
+      </c>
+      <c r="G26" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H26" t="s">
         <v>41</v>
       </c>
       <c r="I26" t="s">
+        <v>419</v>
+      </c>
+      <c r="J26" t="s">
         <v>420</v>
       </c>
-      <c r="J26" t="s">
-[...2 lines deleted...]
-      <c r="K26" t="s">
+      <c r="L26" t="s">
+        <v>468</v>
+      </c>
+      <c r="M26" s="5" t="s">
         <v>469</v>
       </c>
-      <c r="L26" t="s">
-[...5 lines deleted...]
-      <c r="N26" s="5">
+      <c r="N26" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O26">
         <v>45020.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>45399.0</v>
       </c>
-      <c r="P26" t="s">
+      <c r="Q26" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C27" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D27" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E27" t="s">
         <v>50</v>
       </c>
       <c r="F27" t="s">
+        <v>49</v>
+      </c>
+      <c r="G27" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H27" t="s">
         <v>41</v>
       </c>
       <c r="I27" t="s">
+        <v>419</v>
+      </c>
+      <c r="J27" t="s">
         <v>420</v>
       </c>
-      <c r="J27" t="s">
-[...2 lines deleted...]
-      <c r="K27" t="s">
+      <c r="L27" t="s">
+        <v>470</v>
+      </c>
+      <c r="M27" s="5" t="s">
         <v>471</v>
       </c>
-      <c r="L27" t="s">
-[...5 lines deleted...]
-      <c r="N27" s="5">
+      <c r="N27" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O27">
         <v>45020.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>45399.0</v>
       </c>
-      <c r="P27" t="s">
+      <c r="Q27" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C28" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D28" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E28" t="s">
         <v>50</v>
       </c>
       <c r="F28" t="s">
+        <v>49</v>
+      </c>
+      <c r="G28" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H28" t="s">
         <v>41</v>
       </c>
       <c r="I28" t="s">
+        <v>419</v>
+      </c>
+      <c r="J28" t="s">
         <v>420</v>
       </c>
-      <c r="J28" t="s">
-[...2 lines deleted...]
-      <c r="K28" t="s">
+      <c r="L28" t="s">
+        <v>472</v>
+      </c>
+      <c r="M28" s="5" t="s">
         <v>473</v>
       </c>
-      <c r="L28" t="s">
-[...5 lines deleted...]
-      <c r="N28" s="5">
+      <c r="N28" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O28">
         <v>45020.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>45399.0</v>
       </c>
-      <c r="P28" t="s">
+      <c r="Q28" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C29" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D29" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E29" t="s">
         <v>50</v>
       </c>
       <c r="F29" t="s">
+        <v>49</v>
+      </c>
+      <c r="G29" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H29" t="s">
         <v>41</v>
       </c>
       <c r="I29" t="s">
+        <v>419</v>
+      </c>
+      <c r="J29" t="s">
         <v>420</v>
       </c>
-      <c r="J29" t="s">
-[...2 lines deleted...]
-      <c r="K29" t="s">
+      <c r="L29" t="s">
+        <v>474</v>
+      </c>
+      <c r="M29" s="5" t="s">
         <v>475</v>
       </c>
-      <c r="L29" t="s">
-[...5 lines deleted...]
-      <c r="N29" s="5">
+      <c r="N29" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O29">
         <v>45020.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>45399.0</v>
       </c>
-      <c r="P29" t="s">
+      <c r="Q29" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C30" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D30" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E30" t="s">
         <v>50</v>
       </c>
       <c r="F30" t="s">
+        <v>49</v>
+      </c>
+      <c r="G30" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H30" t="s">
         <v>41</v>
       </c>
       <c r="I30" t="s">
+        <v>419</v>
+      </c>
+      <c r="J30" t="s">
         <v>420</v>
       </c>
-      <c r="J30" t="s">
-[...2 lines deleted...]
-      <c r="K30" t="s">
+      <c r="L30" t="s">
+        <v>476</v>
+      </c>
+      <c r="M30" s="5" t="s">
         <v>477</v>
       </c>
-      <c r="L30" t="s">
-[...5 lines deleted...]
-      <c r="N30" s="5">
+      <c r="N30" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O30">
         <v>45020.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>45399.0</v>
       </c>
-      <c r="P30" t="s">
+      <c r="Q30" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C31" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D31" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E31" t="s">
         <v>50</v>
       </c>
       <c r="F31" t="s">
+        <v>49</v>
+      </c>
+      <c r="G31" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H31" t="s">
         <v>41</v>
       </c>
       <c r="I31" t="s">
+        <v>419</v>
+      </c>
+      <c r="J31" t="s">
         <v>420</v>
       </c>
-      <c r="J31" t="s">
-[...2 lines deleted...]
-      <c r="K31" t="s">
+      <c r="L31" t="s">
+        <v>478</v>
+      </c>
+      <c r="M31" s="5" t="s">
         <v>479</v>
       </c>
-      <c r="L31" t="s">
-[...5 lines deleted...]
-      <c r="N31" s="5">
+      <c r="N31" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O31">
         <v>45020.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>45399.0</v>
       </c>
-      <c r="P31" t="s">
+      <c r="Q31" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C32" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D32" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E32" t="s">
         <v>50</v>
       </c>
       <c r="F32" t="s">
+        <v>49</v>
+      </c>
+      <c r="G32" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H32" t="s">
         <v>41</v>
       </c>
       <c r="I32" t="s">
+        <v>480</v>
+      </c>
+      <c r="J32" t="s">
         <v>481</v>
       </c>
-      <c r="J32" t="s">
+      <c r="L32" t="s">
         <v>482</v>
       </c>
-      <c r="K32" t="s">
+      <c r="M32" s="5" t="s">
         <v>483</v>
       </c>
-      <c r="L32" t="s">
+      <c r="N32" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O32">
+        <v>45063.0</v>
+      </c>
+      <c r="P32">
+        <v>45429.0</v>
+      </c>
+      <c r="Q32" t="s">
         <v>484</v>
       </c>
-      <c r="M32" s="5" t="s">
-[...12 lines deleted...]
-    <row r="33" spans="1:17">
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C33" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D33" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E33" t="s">
         <v>50</v>
       </c>
       <c r="F33" t="s">
+        <v>49</v>
+      </c>
+      <c r="G33" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H33" t="s">
         <v>41</v>
       </c>
       <c r="I33" t="s">
+        <v>485</v>
+      </c>
+      <c r="J33" t="s">
         <v>486</v>
       </c>
-      <c r="J33" t="s">
+      <c r="L33" t="s">
         <v>487</v>
       </c>
-      <c r="K33" t="s">
+      <c r="M33" s="5" t="s">
         <v>488</v>
       </c>
-      <c r="L33" t="s">
+      <c r="N33" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="P33">
+        <v>45456.0</v>
+      </c>
+      <c r="Q33" t="s">
         <v>489</v>
       </c>
-      <c r="M33" s="5" t="s">
-[...10 lines deleted...]
-    <row r="34" spans="1:17">
+    </row>
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C34" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D34" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E34" t="s">
         <v>50</v>
       </c>
       <c r="F34" t="s">
         <v>49</v>
       </c>
       <c r="G34" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="H34" t="s">
         <v>41</v>
       </c>
       <c r="I34" t="s">
+        <v>490</v>
+      </c>
+      <c r="J34" t="s">
         <v>491</v>
       </c>
-      <c r="J34" t="s">
+      <c r="L34" t="s">
         <v>492</v>
       </c>
-      <c r="K34" t="s">
+      <c r="M34" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="N34" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O34">
+        <v>45148.0</v>
+      </c>
+      <c r="P34">
+        <v>45444.0</v>
+      </c>
+      <c r="Q34" t="s">
         <v>493</v>
       </c>
-      <c r="L34" t="s">
-[...15 lines deleted...]
-    <row r="35" spans="1:17">
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C35" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D35" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E35" t="s">
         <v>50</v>
       </c>
       <c r="F35" t="s">
         <v>49</v>
       </c>
       <c r="G35" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="H35" t="s">
         <v>41</v>
       </c>
       <c r="I35" t="s">
+        <v>494</v>
+      </c>
+      <c r="J35" t="s">
         <v>495</v>
       </c>
-      <c r="J35" t="s">
+      <c r="K35" t="s">
         <v>496</v>
       </c>
-      <c r="K35" t="s">
+      <c r="L35" t="s">
         <v>497</v>
       </c>
-      <c r="L35" t="s">
+      <c r="M35" s="5" t="s">
         <v>498</v>
       </c>
-      <c r="M35" s="5" t="s">
+      <c r="N35" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="O35">
+        <v>45462.0</v>
+      </c>
+      <c r="P35">
+        <v>45475.0</v>
+      </c>
+      <c r="Q35" t="s">
         <v>499</v>
       </c>
-      <c r="N35" s="5">
-[...9 lines deleted...]
-    <row r="36" spans="1:17">
+    </row>
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C36" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D36" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E36" t="s">
         <v>50</v>
       </c>
       <c r="F36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G36" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H36" t="s">
         <v>41</v>
       </c>
       <c r="I36" t="s">
+        <v>500</v>
+      </c>
+      <c r="J36" t="s">
+        <v>501</v>
+      </c>
+      <c r="L36" t="s">
         <v>502</v>
       </c>
-      <c r="J36" t="s">
+      <c r="M36" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="N36" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="P36">
+        <v>45707.0</v>
+      </c>
+      <c r="Q36" t="s">
         <v>503</v>
       </c>
-      <c r="K36" t="s">
-[...16 lines deleted...]
-    <row r="37" spans="1:17">
+    </row>
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C37" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D37" t="s">
-        <v>417</v>
+        <v>34</v>
       </c>
       <c r="E37" t="s">
         <v>50</v>
       </c>
       <c r="F37" t="s">
+        <v>49</v>
+      </c>
+      <c r="G37" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="H37" t="s">
         <v>41</v>
       </c>
       <c r="I37" t="s">
+        <v>504</v>
+      </c>
+      <c r="J37" t="s">
+        <v>505</v>
+      </c>
+      <c r="K37" t="s">
         <v>506</v>
       </c>
-      <c r="J37" t="s">
+      <c r="L37" t="s">
         <v>507</v>
       </c>
-      <c r="K37" t="s">
+      <c r="M37" s="5" t="s">
         <v>508</v>
       </c>
-      <c r="L37" t="s">
+      <c r="N37" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="P37">
+        <v>45649.0</v>
+      </c>
+      <c r="Q37" t="s">
         <v>509</v>
       </c>
-      <c r="M37" s="5" t="s">
-[...6 lines deleted...]
-      <c r="P37" t="s">
+    </row>
+    <row r="38" spans="1:18">
+      <c r="A38" t="s">
+        <v>33</v>
+      </c>
+      <c r="B38" t="s">
+        <v>416</v>
+      </c>
+      <c r="C38" t="s">
+        <v>417</v>
+      </c>
+      <c r="D38" t="s">
         <v>510</v>
-      </c>
-[...12 lines deleted...]
-        <v>511</v>
       </c>
       <c r="E38" t="s">
         <v>50</v>
       </c>
       <c r="F38" t="s">
+        <v>49</v>
+      </c>
+      <c r="G38" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
       <c r="H38" t="s">
         <v>41</v>
       </c>
       <c r="I38" t="s">
+        <v>511</v>
+      </c>
+      <c r="J38" t="s">
+        <v>511</v>
+      </c>
+      <c r="L38" t="s">
+        <v>512</v>
+      </c>
+      <c r="M38" s="5" t="s">
         <v>513</v>
       </c>
-      <c r="J38" t="s">
-[...2 lines deleted...]
-      <c r="K38" t="s">
+      <c r="N38" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="P38">
+        <v>45626.0</v>
+      </c>
+      <c r="Q38" t="s">
         <v>514</v>
       </c>
-      <c r="L38" t="s">
-[...10 lines deleted...]
-    <row r="39" spans="1:17">
+    </row>
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
-        <v>116</v>
+        <v>416</v>
       </c>
       <c r="C39" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D39" t="s">
         <v>34</v>
       </c>
       <c r="E39" t="s">
         <v>50</v>
       </c>
       <c r="F39" t="s">
         <v>49</v>
       </c>
       <c r="G39" t="s">
-        <v>516</v>
+        <v>418</v>
       </c>
       <c r="H39" t="s">
         <v>41</v>
       </c>
       <c r="I39" t="s">
+        <v>515</v>
+      </c>
+      <c r="J39" t="s">
+        <v>516</v>
+      </c>
+      <c r="L39" t="s">
         <v>517</v>
       </c>
-      <c r="J39" t="s">
+      <c r="M39" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="N39" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="P39">
+        <v>46107.0</v>
+      </c>
+      <c r="Q39" t="s">
         <v>518</v>
-      </c>
-[...14 lines deleted...]
-        <v>520</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
@@ -7459,181 +7463,181 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>521</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>522</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="F1" s="6" t="s">
         <v>523</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>524</v>
       </c>
-      <c r="F1" s="6" t="s">
+      <c r="H1" s="2" t="s">
         <v>525</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>526</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>527</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>528</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>529</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="M1" s="2" t="s">
         <v>530</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>531</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>532</v>
-      </c>
-[...4 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>533</v>
+      </c>
+      <c r="C2" t="s">
+        <v>534</v>
+      </c>
+      <c r="D2" t="s">
         <v>535</v>
-      </c>
-[...4 lines deleted...]
-        <v>537</v>
       </c>
       <c r="E2" t="s">
         <v>116</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="G2" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="H2" t="s">
         <v>127</v>
       </c>
       <c r="I2" t="s">
+        <v>538</v>
+      </c>
+      <c r="J2" t="s">
+        <v>539</v>
+      </c>
+      <c r="K2" t="s">
         <v>540</v>
       </c>
-      <c r="J2" t="s">
+      <c r="M2" t="s">
         <v>541</v>
       </c>
-      <c r="K2" t="s">
+      <c r="N2" t="s">
         <v>542</v>
       </c>
-      <c r="M2" t="s">
+      <c r="O2" t="s">
         <v>543</v>
-      </c>
-[...4 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
+        <v>544</v>
+      </c>
+      <c r="C3" t="s">
+        <v>545</v>
+      </c>
+      <c r="D3" t="s">
         <v>546</v>
-      </c>
-[...4 lines deleted...]
-        <v>548</v>
       </c>
       <c r="E3" t="s">
         <v>116</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="G3" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="H3" t="s">
         <v>127</v>
       </c>
       <c r="I3" t="s">
+        <v>549</v>
+      </c>
+      <c r="J3" t="s">
+        <v>550</v>
+      </c>
+      <c r="K3" t="s">
         <v>551</v>
       </c>
-      <c r="J3" t="s">
+      <c r="L3" t="s">
         <v>552</v>
       </c>
-      <c r="K3" t="s">
+      <c r="M3" t="s">
         <v>553</v>
       </c>
-      <c r="L3" t="s">
+      <c r="N3" t="s">
         <v>554</v>
       </c>
-      <c r="M3" t="s">
+      <c r="O3" t="s">
         <v>555</v>
-      </c>
-[...4 lines deleted...]
-        <v>557</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -7641,323 +7645,323 @@
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>558</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="F1" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>559</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="2" t="s">
+      <c r="H1" s="6" t="s">
         <v>560</v>
-      </c>
-[...7 lines deleted...]
-        <v>562</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>561</v>
+      </c>
+      <c r="C2" t="s">
+        <v>537</v>
+      </c>
+      <c r="D2" t="s">
+        <v>533</v>
+      </c>
+      <c r="E2" t="s">
+        <v>535</v>
+      </c>
+      <c r="F2" t="s">
+        <v>562</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="I2" t="s">
         <v>563</v>
-      </c>
-[...16 lines deleted...]
-        <v>565</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
+        <v>564</v>
+      </c>
+      <c r="C3" t="s">
+        <v>565</v>
+      </c>
+      <c r="D3" t="s">
         <v>566</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
+        <v>546</v>
+      </c>
+      <c r="F3" t="s">
+        <v>562</v>
+      </c>
+      <c r="H3" s="5" t="s">
         <v>567</v>
       </c>
-      <c r="D3" t="s">
+      <c r="I3" t="s">
         <v>568</v>
-      </c>
-[...10 lines deleted...]
-        <v>570</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="C4" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
       <c r="D4" t="s">
+        <v>544</v>
+      </c>
+      <c r="E4" t="s">
         <v>546</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="I4" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>396</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>573</v>
+      </c>
+      <c r="C2" t="s">
+        <v>574</v>
+      </c>
+      <c r="D2" t="s">
         <v>575</v>
-      </c>
-[...4 lines deleted...]
-        <v>577</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
+        <v>576</v>
+      </c>
+      <c r="C3" t="s">
+        <v>577</v>
+      </c>
+      <c r="D3" t="s">
         <v>578</v>
-      </c>
-[...4 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
+        <v>579</v>
+      </c>
+      <c r="C4" t="s">
+        <v>580</v>
+      </c>
+      <c r="D4" t="s">
         <v>581</v>
-      </c>
-[...4 lines deleted...]
-        <v>583</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>400</v>
       </c>
       <c r="D1" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>585</v>
-      </c>
-[...4 lines deleted...]
-        <v>587</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C2" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D2" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="E2" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F2" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -7974,88 +7978,88 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>397</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>396</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>398</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>588</v>
+      </c>
+      <c r="C2" t="s">
+        <v>589</v>
+      </c>
+      <c r="D2" t="s">
         <v>590</v>
       </c>
-      <c r="C2" t="s">
+      <c r="E2" s="4" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
+        <v>592</v>
+      </c>
+      <c r="C3" t="s">
+        <v>593</v>
+      </c>
+      <c r="D3" t="s">
         <v>594</v>
-      </c>
-[...4 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="C4" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="D4" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>