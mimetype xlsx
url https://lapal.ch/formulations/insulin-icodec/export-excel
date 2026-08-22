--- v3 (2026-07-13)
+++ v4 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="597">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="604">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Insulin icodec</t>
   </si>
   <si>
     <t>Awiqli</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>Insulin</t>
   </si>
   <si>
     <t>Insulin icodec is an ultra long-acting basal insulin analogue. It is a re-engineered version of the ultra long-acting oral basal insulin OI338, with several modifications introduced to significantly extend the half-life. These modifications - which cause increased serum albumin binding and attenuated insulin receptor affinity - result in a mean half-life of approximately 196 hours, allowing for once-weekly administration.</t>
   </si>
   <si>
     <t>Insulin icodec was approved by Health Canada, EMA, Japan, Australia and Switzerland in 2024 for the treatment of adults living with type 1 or 2 diabetes mellitus. It has also been approved in Chine but only for the T2D indication. In July 2024, the US FDA rejected the approval of insulin icodec, citing concerns regarding manufacturing aspects and the indication being sought for type 1 diabetes.</t>
   </si>
@@ -1454,54 +1463,63 @@
     <t>2025-06-06</t>
   </si>
   <si>
     <t>2025-05-26</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Male or female and age above or equal to 18 years at the time of signing the informed consent.
 * Diagnosed with T2D greater than or equal to (≥) 180 days before screening.
 * HbA1c ≥ 8.0% (≥ 64.0 millimoles per mole \[mmol/mol\]) as assessed by central laboratory on the day of screening.
 * Insulin naïve. Short term insulin treatment for a maximum of 14 consecutive days before screening is allowed, as is prior insulin treatment for gestational diabetes.
 * Currently treated with 1-3 oral anti diabetic drug (OADs) with stable daily doses ≥ 90 days before screening comprising any of the following anti diabetic drug(s) at effective or maximum tolerated dose.
   * Metformin
   * Sulfonylureas
   * Meglitinides (glinides)
   * Dipeptidyl peptidase (DPP) 4 inhibitors
   * Sodium</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -1996,93 +2014,96 @@
   <si>
     <t>2033-04-05</t>
   </si>
   <si>
     <t>Granted in CN, US, EP
 Filed in: RU
 Not in force: BR</t>
   </si>
   <si>
     <t>The invention provides a pharmaceutical composition comprising insulin icodec in a unique combination of excipients carefully formulated in order to reduce formation of oligomers at the injection site, while still showing PK/PD properties suited for a once-weekly administration.
 In another aspect, the invention provides a pharmaceutical composition with decreased viscosity upon injection and accordingly decreased propensity to create any discomfort upon injection.
 In another aspect, the invention provides a pharmaceutical composition with improved stability.
 In another aspect, the invention provides a pharmaceutical composition for use as a medicament for the treatment of a metabolic disorder.</t>
   </si>
   <si>
     <t>Granted in: CN, RU, ID, EP, VN, ZA, US;
 Filed in: BR, IN, PH, TH</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/meO1NTx2sLHUjvU1MfQSGRJiy68NI6ULgzwPaijy.png</t>
+    <t>https://lapal.ch/storage/illustrations/1w5Be6U8yGhZss8HAaMe5YCTWCXlM1L94yC3xPzX.png</t>
   </si>
   <si>
     <t>3D Trimeric Arrangement of insulin icodec in the crystal</t>
   </si>
   <si>
     <t>Hubálek, F., Cramer, C. N., Helleberg, H., Johansson, E., Nishimura, E., Schluckebier, G., Steensgaard, D. B., Sturis, J., &amp; Kjeldsen, T. B. (2024). Enhanced disulphide bond stability contributes to t</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/DvfXhZYI7qelrp7ecHA30Z8YE2kAfCELMzGEgOyz.png</t>
+    <t>https://lapal.ch/storage/illustrations/lCZvLYMUjlpBPyd1JFvzYPfunU6vTE7teFH7VlH2.png</t>
   </si>
   <si>
     <t>2D structural difference between Insulin and Insulin Icodec</t>
   </si>
   <si>
     <t>Kandhasamy, R. (2024). Designing insulin analogues with lower binding affinity to insulin receptor than that of insulin icodec [Preprint]. Preprints. https://doi.org/10.20944/preprints202404.1922.v1</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/tveZgreTL88zdnLGvAIiB2xPxC2R4gENBSl29Tq0.png</t>
+    <t>https://lapal.ch/storage/illustrations/6EmMQsNOufiRSMBkczDAHX7tzqW8he8riNpOGn3F.png</t>
   </si>
   <si>
     <t>Insulin icodec concentration Vs time curve</t>
   </si>
   <si>
     <t>Kjeldsen, T. B., Hubálek, F., Hjørringgaard, C. U., Tagmose, T. M., Nishimura, E., Stidsen, C. E., Porsgaard, T., Fledelius, C., Refsgaard, H. H. F., Gram-Nielsen, S., Naver, H., Pridal, L., Hoeg-Jens</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://www.novonordisk.com/science-and-technology/r-d-pipeline.html</t>
   </si>
   <si>
     <t>Novo Nordisk is a global healthcare company specializing in diabetes care. Founded in Denmark in 1923, it is renowned for its leadership in insulin production and diabetes treatments. Novo Nordisk's product portfolio includes insulin analogs, GLP-1 receptor agonists, and other pharmaceuticals for managing diabetes and other chronic conditions.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>Awiqli-EPAR-product-information</t>
   </si>
   <si>
     <t>awiqli-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>resources/UyNb3f3X2POs_awiqli-epar-product-information_en.pdf</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Kjeldsen, T. B., Hubálek, F., Hjørringgaard, C. U., Tagmose, T. M., Nishimura, E., Stidsen, C. E., Porsgaard, T., Fledelius, C., Refsgaard, H. H. F., Gram-Nielsen, S., Naver, H., Pridal, L., Hoeg-Jensen, T., Jeppesen, C. B., Manfè, V., Ludvigsen, S., Lautrup-Larsen, I., &amp;amp; Madsen, P. (2021). Molecular Engineering of Insulin Icodec, the First Acylated Insulin Analog for Once-Weekly Administration in Humans.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Journal of medicinal chemistry&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;64&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(13), 8942–8950. &lt;/span&gt;&lt;a href="https://doi.org/10.1021/acs.jmedchem.1c00257" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1021/acs.jmedchem.1c00257&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Here, we describe the molecular engineering of insulin icodec to achieve a plasma half-life of 196 h in humans, suitable for once-weekly subcutaneously administration. Insulin icodec is based on re-engineering of the ultra-long oral basal insulin OI338 with a plasma half-life of 70 h in humans. This systematic re-engineering was accomplished by (1) further increasing the albumin binding by changing the fatty diacid from a 1,18-octadecanedioic acid (C18) to a 1,20-icosanedioic acid (C20) and (2) further reducing the insulin receptor affinity by the B16Tyr → His substitution. Insulin icodec was selected by screening for long intravenous plasma half-life in dogs while ensuring glucose-lowering potency following subcutaneous administration in rats. The ensuing structure-activity relationship resulted in insulin icodec. In phase-2 clinical trial, once-weekly insulin icodec provided safe and efficacious glycemic control comparable to once-daily insulin glargine in type 2 diabetes patients. The structure-activity relationship study leading to insulin icodec is presented here.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Hubálek, F., Cramer, C. N., Helleberg, H., Johansson, E., Nishimura, E., Schluckebier, G., Steensgaard, D. B., Sturis, J., &amp;amp; Kjeldsen, T. B. (2024). Enhanced disulphide bond stability contributes to the once-weekly profile of insulin icodec.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Nature communications&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;15&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(1), 6124. &lt;/span&gt;&lt;a href="https://doi.org/10.1038/s41467-024-50477-9" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1038/s41467-024-50477-9&lt;/a&gt;&lt;/p&gt;</t>
   </si>
@@ -2462,110 +2483,113 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04857398" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04582448" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04582435" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05790681" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04597697" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06288412" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03723785" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03945656" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03766854" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03723772" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05435677" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02148861" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02964104" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03951805" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03922750" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03751657" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05823948" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06340854" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04770532" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04795531" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05352815" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04848480" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04880850" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04760626" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06269107" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20090924&amp;CC=WO&amp;NR=2009115469A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180621&amp;CC=WO&amp;NR=2018109162A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/meO1NTx2sLHUjvU1MfQSGRJiy68NI6ULgzwPaijy.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/DvfXhZYI7qelrp7ecHA30Z8YE2kAfCELMzGEgOyz.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/tveZgreTL88zdnLGvAIiB2xPxC2R4gENBSl29Tq0.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/1w5Be6U8yGhZss8HAaMe5YCTWCXlM1L94yC3xPzX.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/lCZvLYMUjlpBPyd1JFvzYPfunU6vTE7teFH7VlH2.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/6EmMQsNOufiRSMBkczDAHX7tzqW8he8riNpOGn3F.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/UyNb3f3X2POs_awiqli-epar-product-information_en.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/998/UyNb3f3X2POs_awiqli-epar-product-information_en.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2621,144 +2645,153 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>42</v>
       </c>
       <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Q2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R2" t="s">
         <v>46</v>
       </c>
       <c r="S2" t="s">
         <v>47</v>
       </c>
       <c r="T2" t="s">
         <v>48</v>
       </c>
       <c r="U2" t="s">
         <v>49</v>
       </c>
       <c r="V2" t="s">
         <v>50</v>
       </c>
       <c r="W2" t="s">
         <v>51</v>
       </c>
       <c r="X2" t="s">
         <v>52</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>53</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AA2" t="s">
         <v>55</v>
       </c>
       <c r="AB2" t="s">
         <v>56</v>
       </c>
       <c r="AC2" t="s">
         <v>57</v>
       </c>
       <c r="AD2" t="s">
         <v>58</v>
       </c>
+      <c r="AE2" t="s">
+        <v>59</v>
+      </c>
       <c r="AF2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AG2" t="s">
-        <v>60</v>
+        <v>61</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ26"/>
   <sheetViews>
@@ -2802,2662 +2835,2678 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="I2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="J2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="M2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="X2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="Y2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AB2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AC2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AE2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AF2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AP2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ2">
         <v>24</v>
       </c>
       <c r="AS2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="E3" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="I3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="J3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="M3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="Y3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AB3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AC3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AE3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AF3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AP3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ3">
         <v>25</v>
       </c>
       <c r="AR3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AU3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="E4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="I4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="J4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="M4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="X4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="Y4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="AB4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AC4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AE4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AF4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AP4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ4">
         <v>46</v>
       </c>
       <c r="AS4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="E5" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="I5" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="J5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="X5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="Y5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AB5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AC5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AE5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AF5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AP5" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ5">
         <v>18</v>
       </c>
       <c r="AS5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU5" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX5" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY5" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C6" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="E6" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F6" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H6" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="I6" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="J6" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="X6" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="Y6" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AB6" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AC6" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AE6" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AF6" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ6" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AP6" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ6">
         <v>25</v>
       </c>
       <c r="AS6" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AU6" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX6" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY6" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C7" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="E7" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G7" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H7" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="I7" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="J7" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="M7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O7" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="X7" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="Y7" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="AA7" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="AB7" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AC7" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="AE7" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AF7" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG7" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH7" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI7" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ7" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="AP7" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ7">
         <v>30</v>
       </c>
       <c r="AS7" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU7" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX7" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY7" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C8" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="E8" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F8" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G8" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H8" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="I8" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="J8" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="M8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X8" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="Y8" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AB8" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="AC8" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="AE8" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AF8" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG8" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH8" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI8" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="AJ8" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="AP8" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ8">
         <v>58</v>
       </c>
       <c r="AS8" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AU8" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX8" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY8" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ8" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C9" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="E9" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F9" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G9" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H9" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="I9" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="J9" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="M9" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="O9" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="X9" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="Y9" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AB9" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AC9" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AE9" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AF9" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG9" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH9" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI9" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ9" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AP9" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ9">
         <v>43</v>
       </c>
       <c r="AR9" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS9" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AU9" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX9" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY9" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ9" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C10" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="E10" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F10" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G10" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H10" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="I10" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="J10" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="X10" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="Y10" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="AB10" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="AC10" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="AE10" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AF10" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG10" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH10" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI10" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ10" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="AP10" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ10">
         <v>24</v>
       </c>
       <c r="AR10" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS10" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AU10" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW10" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX10" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY10" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ10" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C11" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E11" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F11" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G11" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H11" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="I11" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="J11" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="M11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O11" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="X11" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="Y11" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AB11" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="AC11" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="AE11" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AF11" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG11" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH11" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI11" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ11" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="AP11" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ11">
         <v>66</v>
       </c>
       <c r="AR11" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS11" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AU11" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW11" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX11" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY11" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ11" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="C12" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="E12" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F12" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G12" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H12" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="I12" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="J12" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="M12" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="O12" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="Q12" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="X12" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="Y12" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="AB12" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AC12" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AE12" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AF12" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG12" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH12" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI12" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ12" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="AP12" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ12">
         <v>20</v>
       </c>
       <c r="AR12" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS12" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AU12" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="AW12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX12" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY12" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ12" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C13" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="E13" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G13" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H13" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="I13" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="J13" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="M13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O13" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="Q13" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="X13" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="Y13" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="AB13" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="AC13" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="AE13" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AF13" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG13" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH13" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI13" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ13" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="AP13" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ13">
         <v>49</v>
       </c>
       <c r="AR13" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS13" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AU13" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="AW13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX13" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY13" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C14" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="E14" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F14" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G14" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H14" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="I14" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="J14" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="M14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O14" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="Q14" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="S14" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="X14" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="Y14" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="AB14" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AC14" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="AE14" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AF14" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG14" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH14" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI14" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ14" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="AP14" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ14">
         <v>50</v>
       </c>
       <c r="AR14" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS14" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AU14" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="AW14" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX14" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY14" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ14" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C15" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E15" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="F15" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G15" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H15" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="I15" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="J15" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="M15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O15" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="X15" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="Y15" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="AB15" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="AC15" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="AE15" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AF15" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG15" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH15" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI15" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ15" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="AP15" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ15">
         <v>205</v>
       </c>
       <c r="AR15" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS15" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AU15" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW15" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX15" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY15" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ15" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="C16" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="E16" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="F16" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G16" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H16" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="I16" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="J16" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="M16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O16" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="X16" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="Y16" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="AB16" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="AC16" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="AE16" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AF16" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG16" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH16" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI16" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ16" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="AP16" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ16">
         <v>154</v>
       </c>
       <c r="AR16" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS16" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AU16" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW16" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX16" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY16" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ16" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="C17" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="E17" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="F17" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G17" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H17" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="I17" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="J17" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="M17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O17" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="Q17" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="S17" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="U17" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="X17" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="Y17" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="AB17" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="AC17" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="AE17" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AF17" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG17" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH17" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI17" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ17" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="AP17" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ17">
         <v>247</v>
       </c>
       <c r="AR17" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS17" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AU17" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="AW17" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX17" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY17" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ17" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="C18" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="E18" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="F18" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G18" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H18" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="I18" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="J18" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="M18" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="X18" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="Y18" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="AB18" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="AC18" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="AE18" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AF18" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG18" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH18" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI18" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ18" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="AP18" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ18">
         <v>51</v>
       </c>
       <c r="AS18" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU18" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW18" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX18" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY18" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ18" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="C19" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="E19" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="F19" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G19" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H19" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="I19" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="J19" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="M19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O19" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="X19" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="Y19" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="Z19" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="AA19" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="AB19" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="AC19" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="AE19" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AF19" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG19" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH19" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI19" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ19" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="AP19" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ19">
         <v>429</v>
       </c>
       <c r="AR19" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS19" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AU19" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW19" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX19" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY19" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ19" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="C20" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="E20" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="F20" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G20" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H20" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="I20" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="J20" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="M20" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="O20" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="X20" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="Y20" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="AB20" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="AC20" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="AD20" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AE20" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AF20" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG20" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH20" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI20" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ20" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="AK20" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="AO20" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="AP20" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ20">
         <v>526</v>
       </c>
       <c r="AR20" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS20" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AU20" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW20" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX20" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY20" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ20" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C21" t="s">
+        <v>329</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>330</v>
+      </c>
+      <c r="E21" t="s">
+        <v>298</v>
+      </c>
+      <c r="F21" t="s">
+        <v>118</v>
+      </c>
+      <c r="G21" t="s">
+        <v>119</v>
+      </c>
+      <c r="H21" t="s">
+        <v>331</v>
+      </c>
+      <c r="I21" t="s">
+        <v>332</v>
+      </c>
+      <c r="J21" t="s">
+        <v>333</v>
+      </c>
+      <c r="M21" t="s">
+        <v>36</v>
+      </c>
+      <c r="O21" t="s">
+        <v>334</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>188</v>
+      </c>
+      <c r="S21" t="s">
+        <v>335</v>
+      </c>
+      <c r="X21" t="s">
+        <v>336</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>337</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>338</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>338</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>127</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>145</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>129</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>129</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>130</v>
+      </c>
+      <c r="AJ21" t="s">
+        <v>339</v>
+      </c>
+      <c r="AK21" t="s">
         <v>326</v>
       </c>
-      <c r="D21" s="4" t="s">
-[...67 lines deleted...]
-      </c>
       <c r="AO21" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="AP21" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ21">
         <v>588</v>
       </c>
       <c r="AR21" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS21" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AU21" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="AW21" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX21" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY21" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ21" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="C22" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="E22" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="F22" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G22" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H22" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="I22" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="J22" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="M22" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="O22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X22" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="Y22" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="AB22" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="AC22" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="AE22" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AF22" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG22" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH22" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI22" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ22" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="AP22" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ22">
         <v>1291</v>
       </c>
       <c r="AR22" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS22" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AU22" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW22" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX22" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY22" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ22" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="C23" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="E23" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="F23" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G23" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H23" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="I23" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="J23" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="M23" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="O23" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="Q23" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="X23" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="Y23" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="AB23" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="AC23" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="AE23" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AF23" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG23" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH23" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI23" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ23" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="AP23" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ23">
         <v>582</v>
       </c>
       <c r="AR23" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS23" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AU23" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW23" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX23" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY23" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ23" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="C24" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="E24" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="F24" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G24" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H24" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="I24" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="J24" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="X24" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="Y24" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="AB24" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="AC24" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="AD24" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AE24" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AF24" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG24" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH24" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ24" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="AK24" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="AO24" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="AP24" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ24">
         <v>582</v>
       </c>
       <c r="AR24" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS24" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AU24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW24" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX24" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY24" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ24" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="C25" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="E25" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="F25" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G25" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H25" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="I25" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="J25" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="X25" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="Y25" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="AB25" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="AC25" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="AD25" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AE25" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AF25" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG25" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH25" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI25" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ25" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="AK25" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="AO25" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="AP25" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ25">
         <v>1085</v>
       </c>
       <c r="AR25" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS25" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AU25" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW25" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY25" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ25" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="C26" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="E26" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="G26" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H26" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="I26" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="J26" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="X26" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="Y26" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="Z26" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="AA26" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="AB26" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="AE26" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AF26" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG26" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH26" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI26" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ26" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="AP26" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ26">
         <v>474</v>
       </c>
       <c r="AR26" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AS26" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AU26" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW26" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX26" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY26" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ26" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_25"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
+        <v>402</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R39"/>
   <sheetViews>
@@ -5467,2640 +5516,2669 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C2" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G2" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I2" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J2" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L2" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O2">
         <v>45020.0</v>
       </c>
       <c r="P2">
         <v>45399.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C3" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G3" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I3" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J3" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L3" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O3">
         <v>45020.0</v>
       </c>
       <c r="P3">
         <v>45399.0</v>
       </c>
       <c r="Q3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C4" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G4" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I4" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J4" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L4" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O4">
         <v>45020.0</v>
       </c>
       <c r="P4">
         <v>45399.0</v>
       </c>
       <c r="Q4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C5" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D5" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F5" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G5" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H5" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J5" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L5" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="M5" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="N5" s="5" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="O5">
         <v>45020.0</v>
       </c>
       <c r="P5">
         <v>45399.0</v>
       </c>
       <c r="Q5" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C6" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D6" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G6" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H6" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I6" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J6" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L6" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O6">
         <v>45020.0</v>
       </c>
       <c r="P6">
         <v>45399.0</v>
       </c>
       <c r="Q6" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C7" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G7" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H7" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I7" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J7" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L7" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O7">
         <v>45020.0</v>
       </c>
       <c r="P7">
         <v>45399.0</v>
       </c>
       <c r="Q7" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C8" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E8" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F8" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G8" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I8" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J8" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L8" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O8">
         <v>45020.0</v>
       </c>
       <c r="P8">
         <v>45399.0</v>
       </c>
       <c r="Q8" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C9" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F9" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G9" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H9" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I9" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J9" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L9" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O9">
         <v>45020.0</v>
       </c>
       <c r="P9">
         <v>45399.0</v>
       </c>
       <c r="Q9" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C10" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F10" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G10" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H10" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I10" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J10" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L10" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O10">
         <v>45020.0</v>
       </c>
       <c r="P10">
         <v>45399.0</v>
       </c>
       <c r="Q10" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C11" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F11" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G11" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H11" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I11" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J11" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L11" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O11">
         <v>45020.0</v>
       </c>
       <c r="P11">
         <v>45399.0</v>
       </c>
       <c r="Q11" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C12" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F12" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G12" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H12" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I12" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J12" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L12" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O12">
         <v>45020.0</v>
       </c>
       <c r="P12">
         <v>45399.0</v>
       </c>
       <c r="Q12" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C13" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G13" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H13" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I13" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J13" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L13" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O13">
         <v>45020.0</v>
       </c>
       <c r="P13">
         <v>45399.0</v>
       </c>
       <c r="Q13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C14" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F14" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G14" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H14" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I14" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J14" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L14" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O14">
         <v>45020.0</v>
       </c>
       <c r="P14">
         <v>45399.0</v>
       </c>
       <c r="Q14" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C15" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F15" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G15" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H15" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I15" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J15" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L15" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O15">
         <v>45020.0</v>
       </c>
       <c r="P15">
         <v>45399.0</v>
       </c>
       <c r="Q15" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C16" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F16" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G16" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H16" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I16" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J16" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L16" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O16">
         <v>45020.0</v>
       </c>
       <c r="P16">
         <v>45399.0</v>
       </c>
       <c r="Q16" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C17" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D17" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F17" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G17" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H17" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I17" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J17" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L17" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O17">
         <v>45020.0</v>
       </c>
       <c r="P17">
         <v>45399.0</v>
       </c>
       <c r="Q17" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C18" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D18" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F18" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G18" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H18" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I18" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J18" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L18" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O18">
         <v>45020.0</v>
       </c>
       <c r="P18">
         <v>45399.0</v>
       </c>
       <c r="Q18" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C19" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D19" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F19" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G19" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H19" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I19" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J19" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L19" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O19">
         <v>45020.0</v>
       </c>
       <c r="P19">
         <v>45399.0</v>
       </c>
       <c r="Q19" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C20" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D20" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F20" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G20" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H20" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I20" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J20" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L20" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O20">
         <v>45020.0</v>
       </c>
       <c r="P20">
         <v>45399.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C21" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D21" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F21" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G21" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H21" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I21" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J21" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L21" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O21">
         <v>45020.0</v>
       </c>
       <c r="P21">
         <v>45399.0</v>
       </c>
       <c r="Q21" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C22" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D22" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E22" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F22" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G22" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H22" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I22" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J22" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L22" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O22">
         <v>45020.0</v>
       </c>
       <c r="P22">
         <v>45399.0</v>
       </c>
       <c r="Q22" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C23" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D23" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E23" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F23" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G23" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H23" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I23" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J23" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L23" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O23">
         <v>45020.0</v>
       </c>
       <c r="P23">
         <v>45399.0</v>
       </c>
       <c r="Q23" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C24" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D24" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E24" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F24" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G24" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H24" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I24" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J24" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L24" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O24">
         <v>45020.0</v>
       </c>
       <c r="P24">
         <v>45399.0</v>
       </c>
       <c r="Q24" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C25" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D25" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E25" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F25" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G25" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H25" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I25" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J25" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L25" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O25">
         <v>45020.0</v>
       </c>
       <c r="P25">
         <v>45399.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C26" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D26" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E26" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F26" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G26" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H26" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I26" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J26" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L26" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O26">
         <v>45020.0</v>
       </c>
       <c r="P26">
         <v>45399.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C27" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D27" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E27" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F27" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G27" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H27" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I27" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J27" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L27" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O27">
         <v>45020.0</v>
       </c>
       <c r="P27">
         <v>45399.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C28" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D28" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E28" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F28" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G28" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H28" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I28" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J28" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L28" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O28">
         <v>45020.0</v>
       </c>
       <c r="P28">
         <v>45399.0</v>
       </c>
       <c r="Q28" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C29" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D29" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E29" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F29" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G29" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H29" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I29" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J29" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L29" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O29">
         <v>45020.0</v>
       </c>
       <c r="P29">
         <v>45399.0</v>
       </c>
       <c r="Q29" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C30" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D30" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E30" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F30" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G30" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H30" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I30" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J30" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L30" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O30">
         <v>45020.0</v>
       </c>
       <c r="P30">
         <v>45399.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C31" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D31" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E31" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F31" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G31" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H31" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I31" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J31" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L31" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O31">
         <v>45020.0</v>
       </c>
       <c r="P31">
         <v>45399.0</v>
       </c>
       <c r="Q31" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C32" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D32" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E32" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F32" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G32" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H32" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I32" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="J32" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="L32" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O32">
         <v>45063.0</v>
       </c>
       <c r="P32">
         <v>45429.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C33" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D33" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E33" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F33" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G33" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H33" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I33" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="J33" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="L33" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="P33">
         <v>45456.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C34" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D34" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E34" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F34" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G34" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H34" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I34" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="J34" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="L34" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O34">
         <v>45148.0</v>
       </c>
       <c r="P34">
         <v>45444.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C35" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D35" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E35" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F35" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G35" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H35" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I35" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="J35" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="K35" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="L35" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="O35">
         <v>45462.0</v>
       </c>
       <c r="P35">
         <v>45475.0</v>
       </c>
       <c r="Q35" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C36" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D36" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E36" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F36" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G36" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H36" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I36" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="J36" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="L36" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="P36">
         <v>45707.0</v>
       </c>
       <c r="Q36" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C37" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D37" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E37" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F37" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G37" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H37" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I37" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="J37" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="K37" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="L37" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="P37">
         <v>45649.0</v>
       </c>
       <c r="Q37" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
     </row>
     <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B38" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C38" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D38" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="E38" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F38" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G38" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H38" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I38" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="J38" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="L38" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="N38" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="P38">
         <v>45626.0</v>
       </c>
       <c r="Q38" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B39" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C39" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D39" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E39" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F39" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G39" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H39" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="I39" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="J39" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="L39" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="N39" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="P39">
         <v>46107.0</v>
       </c>
       <c r="Q39" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="C2" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="D2" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="E2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="G2" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="H2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="I2" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="J2" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="K2" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="M2" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="N2" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="O2" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="C3" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="D3" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="E3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="G3" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="H3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="I3" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="J3" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="K3" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="L3" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="M3" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="N3" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="O3" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="C2" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="D2" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="E2" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="F2" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="I2" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="C3" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="D3" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="E3" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="F3" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="I3" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="C4" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="D4" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="E4" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="F4" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="I4" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="C2" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="D2" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="C3" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="D3" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="C4" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="D4" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C2" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D2" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="E2" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="F2" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E2" sqref="E2"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>402</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
       <c r="C2" t="s">
-        <v>589</v>
-[...8 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>596</v>
+      </c>
+      <c r="H2" t="s">
+        <v>597</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>598</v>
+      </c>
+      <c r="J2" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="C3" t="s">
-        <v>593</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>600</v>
+      </c>
+      <c r="H3" t="s">
+        <v>601</v>
+      </c>
+      <c r="J3" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="C4" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>596</v>
+        <v>602</v>
+      </c>
+      <c r="H4" t="s">
+        <v>603</v>
+      </c>
+      <c r="J4" t="s">
+        <v>130</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>