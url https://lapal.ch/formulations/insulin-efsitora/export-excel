--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -653,50 +653,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
@@ -2287,128 +2290,132 @@
       <c r="E1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>181</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>182</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>183</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>184</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>185</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>186</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>187</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>188</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>189</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>190</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>191</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>192</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>193</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2418,406 +2425,406 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="I2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D3" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F3" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="I3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C4" t="s">
+        <v>226</v>
+      </c>
+      <c r="D4" t="s">
+        <v>227</v>
+      </c>
+      <c r="E4" t="s">
+        <v>223</v>
+      </c>
+      <c r="F4" t="s">
+        <v>217</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="I4" t="s">
         <v>225</v>
-      </c>
-[...13 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E5" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F5" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="I5" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
@@ -2834,71 +2841,71 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C3" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D3" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">