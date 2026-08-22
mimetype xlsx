--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Insulin efsitora</t>
   </si>
   <si>
     <t>Insulin efsitora (LY3209590) (basal insulin Fc)</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>Insulin efisitora alfa is a long-acting fusion protein administered once weekly for the management of type 2 diabetes mellitus. It exhibits a terminal half-life (t₁/₂) of approximately 17 days, supporting a sustained and dose-dependent reduction in fasting blood glucose levels for five days or longer. The maximum observed plasma concentration (C_max) is approximately 30 nmol/L. Clinical trial data suggest that insulin efisitora alfa has a favorable safety profile, with no reports of severe hypoglycemia. However, at a 10 mg dose, 83% of patients experienced at least one adverse event.</t>
   </si>
   <si>
     <t>Not yet approved</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB19013</t>
   </si>
@@ -619,54 +628,63 @@
   <si>
     <t>2022-08-11</t>
   </si>
   <si>
     <t>2025-04-10</t>
   </si>
   <si>
     <t>2024-02-27</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Have a diagnosis of T2D according to the world health organization (WHO) criteria, currently treated with basal insulin and at least 2 injections of prandial insulin per day.
 * Are receiving ≥10 units of total basal insulin per day at screening.
 * Are receiving ≤2 units/kilogram/day of total daily insulin at screening
 * Have an HbA1c value of 7.0% to 10%, inclusive, as determined by the central laboratory at screening
 * Have been treated with a stable regimen of one of the following basal insulins used according to local product label with or without noninsulin diabetes therapy for at least 90 days prior to screening
   * once daily U-100 or U-200 insulin degludec
   * once daily U-100 or U-300 insulin glargine
   * once or twice daily U-100 insulin detemir or
   * once</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -807,84 +825,87 @@
   <si>
     <t>Efsitora alfa formulations</t>
   </si>
   <si>
     <t>Described herein are preserved formulations of insulin-Fc fusions. The formulations include insulin-Fc fusions having prolonged pharmacokinetic and pharmacodynamic profiles sufficient for once weekly administration in the treatment of diabetes and are sufficiently stable to allow for storage and use without unacceptable loss of chemical or physical stability.</t>
   </si>
   <si>
     <t>WO2023086980</t>
   </si>
   <si>
     <t>Formulation</t>
   </si>
   <si>
     <t>2042-11-14</t>
   </si>
   <si>
     <t>Pending: AE, DZ, AR, ARIPO, AU, BH, BR, BN, CA, CL, CN, CO, CR, DO, EC, EG, EAPO, EPC, GT, HN, HK, ID, IL, JP, JO, KR, KW, LB, LK, MO, MY, MX, NZ, NG, OM, PK, PA, PE, PH, QA, SA, SG, SV, TW, TH, TT, UA, US, VE, VN , ZA</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/yYCCR67kY21tFoNzUaRm8SDNQvWsyGD6HK3eTVN8.png</t>
+    <t>https://lapal.ch/storage/illustrations/cfE0FNS0ki08x6mtiPqPHbdIL7J3UWhluVpGy8WT.png</t>
   </si>
   <si>
     <t>Schematic of weekly basal insulin Fc (BIF) structure</t>
   </si>
   <si>
     <t>Moyers, J. S., Hansen, R. J., Day, J. W., Dickinson, C. D., Zhang, C., Ruan, X., Ding, L., Brown, R. M., Baker, H. E., &amp; Beals, J. M. (2022). Preclinical Characterization of LY3209590, a Novel Weekly</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Eli Lilly</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.lilly.com/uk/</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Eli Lilly and Company, commonly known as Lilly, is an American multinational pharmaceutical company headquartered in Indianapolis, Indiana. Founded nearly 150 years ago, Lilly focuses on developing medicines that improve lives worldwide. The company is renowned for its contributions in biomedicine and pharmaceuticals, with a diverse portfolio including well-known products like Trulicity, Jardiance</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Wysham, C., Bajaj, H. S., Del Prato, S., Franco, D. R., Kiyosue, A., Dahl, D., Zhou, C., Carr, M. C., Case, M., Firmino Gonçalves, L., &amp;amp; QWINT-2 Investigators (2024). Insulin Efsitora versus Degludec in Type 2 Diabetes without Previous Insulin Treatment.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The New England journal of medicine&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;391&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(23), 2201–2211. &lt;/span&gt;&lt;a href="https://doi.org/10.1056/NEJMoa2403953" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1056/NEJMoa2403953&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Insulin efsitora alfa (efsitora) is a new basal insulin designed for once-weekly administration. Data on safety and efficacy have been limited to small, phase 1 or phase 2 trials.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;We conducted a 52-week, phase 3, parallel-design, open-label, treat-to-target trial involving adults with type 2 diabetes who had not previously received insulin. Participants were randomly assigned in a 1:1 ratio to receive efsitora or degludec. The primary end point was the change in the glycated hemoglobin level from baseline to week 52; we hypothesized that efsitora would be noninferior to degludec (noninferiority margin, 0.4 percentage points). Secondary and safety end points included the change in the glycated hemoglobin level in subgroups of participants using and not using glucagon-like peptide-1 (GLP-1) receptor agonists, the percentage of time that the glucose level was in the target range of 70 to 180 mg per deciliter in weeks 48 through 52, and hypoglycemic episodes.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;A total of 928 participants underwent randomization (466 to the efsitora group and 462 to the degludec group). The mean glycated hemoglobin level decreased from 8.21% at baseline to 6.97% at week 52 with efsitora (least-squares mean change, -1.26 percentage points) and from 8.24% to 7.05% with degludec (least-squares mean change, -1.17 percentage points) (estimated treatment difference, -0.09 percentage points; 95% confidence interval [CI], -0.22 to 0.04), findings that showed noninferiority. Efsitora was noninferior to degludec with respect to the change in the glycated hemoglobin level in participants using and not using GLP-1 receptor agonists. The percentage of time that the glucose level was within the target range was 64.3% with efsitora and 61.2% with degludec (estimated treatment difference, 3.1 percentage points; 95% CI, 0.1 to 6.1). The rate of combined clinically significant or severe hypoglycemia was 0.58 events per participant-year of exposure with efsitora and 0.45 events per participant-year of exposure with degludec (estimated rate ratio, 1.30; 95% CI, 0.94 to 1.78). No severe hypoglycemia was reported with efsitora; six episodes were reported with degludec. The incidence of adverse events was similar in the two groups.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;In adults with type 2 diabetes who had not previously received insulin, once-weekly efsitora was noninferior to once-daily degludec in reducing glycated hemoglobin levels. (Funded by Eli Lilly; QWINT-2 ClinicalTrials.gov number,&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT05362058" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT05362058&lt;/a&gt;.).&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Bergenstal, R. M., Philis-Tsimikas, A., Wysham, C., Carr, M. C., Bue-Valleskey, J. M., Botros, F. T., Blevins, T., &amp;amp; Rosenstock, J. (2024). Once-weekly insulin efsitora alfa: Design and rationale for the QWINT phase 3 clinical development programme.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Diabetes, obesity &amp;amp; metabolism&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;26&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(8), 3020–3030. &lt;/span&gt;&lt;a href="https://doi.org/10.1111/dom.15604" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1111/dom.15604&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Aims:&amp;nbsp;&lt;/strong&gt;Insulin efsitora alfa (efsitora) is a once-weekly basal insulin. This review describes the study design and rationale of the efsitora phase 3 Once Weekly (QW) Insulin Therapy (QWINT) clinical development programme, including the five trials, QWINT-1 through QWINT-5.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Materials and methods:&amp;nbsp;&lt;/strong&gt;The five trials included insulin-naïve adults (QWINT-1 and -2) with type 2 diabetes (T2D), adults with T2D previously treated with basal insulin (QWINT-3 and -4), and QWINT-5 in adults with type 1 diabetes. All five trials were designed as multicentre, randomized, controlled, open-label, treat-to-target studies to investigate the efficacy and safety of efsitora versus active once-daily basal insulin comparators (insulin glargine U100 or insulin degludec U100). The primary objective of each trial is to compare the change in HbA1c from baseline to week 26 or 52 between efsitora and the active comparator. The key secondary objectives include change in fasting glucose, insulin dose and continuous glucose monitoring variables, and patient-reported outcome questionnaires.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;The QWINT development programme includes a racially and geographically diverse population to provide important information regarding the efficacy and safety of efsitora and its clinical management of people with diabetes.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
@@ -1252,110 +1273,113 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05662332" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05275400" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05463744" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05362058" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05462756" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/yYCCR67kY21tFoNzUaRm8SDNQvWsyGD6HK3eTVN8.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/cfE0FNS0ki08x6mtiPqPHbdIL7J3UWhluVpGy8WT.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1411,127 +1435,135 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I2" t="s">
-        <v>37</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>40</v>
       </c>
       <c r="M2" t="s">
         <v>41</v>
       </c>
       <c r="N2" t="s">
         <v>42</v>
       </c>
       <c r="O2" t="s">
         <v>43</v>
       </c>
       <c r="P2" t="s">
         <v>44</v>
       </c>
       <c r="Q2" t="s">
         <v>45</v>
       </c>
       <c r="R2" t="s">
         <v>46</v>
       </c>
       <c r="S2" t="s">
         <v>47</v>
       </c>
       <c r="T2" t="s">
         <v>48</v>
       </c>
       <c r="U2" t="s">
         <v>49</v>
       </c>
       <c r="V2" t="s">
         <v>50</v>
       </c>
       <c r="W2" t="s">
         <v>51</v>
       </c>
       <c r="X2" t="s">
         <v>52</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>53</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="AB2" t="s">
         <v>54</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AA2" t="s">
         <v>55</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AC2" t="s">
         <v>56</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ6"/>
   <sheetViews>
@@ -1575,742 +1607,758 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="J2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="O2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="X2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="Y2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AB2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AC2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AE2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AP2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ2">
         <v>795</v>
       </c>
       <c r="AR2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AS2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AU2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3">
         <v>18237</v>
       </c>
       <c r="C3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="E3" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G3" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="I3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="M3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="O3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="X3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="Y3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AB3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AC3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AE3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AP3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ3">
         <v>986</v>
       </c>
       <c r="AR3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AS3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AU3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C4" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="J4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="M4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="O4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="X4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="Y4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AB4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AC4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AE4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AP4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ4">
         <v>692</v>
       </c>
       <c r="AR4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AS4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AU4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C5" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E5" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F5" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G5" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H5" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="I5" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="J5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="M5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="O5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="X5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="Y5" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AB5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AC5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AE5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF5" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG5" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH5" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI5" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="AP5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ5">
         <v>928</v>
       </c>
       <c r="AR5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AS5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AU5" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C6" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="E6" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F6" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G6" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H6" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="I6" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="J6" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="M6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="O6" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="Q6" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="X6" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="Y6" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="AB6" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AC6" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AE6" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI6" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AJ6" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="AP6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ6">
         <v>730</v>
       </c>
       <c r="AR6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AS6" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AU6" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AX6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY6" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>180</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2320,630 +2368,656 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="C2" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="D2" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="E2" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="F2" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="I2" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="C3" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="D3" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="E3" t="s">
+        <v>229</v>
+      </c>
+      <c r="F3" t="s">
         <v>223</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" s="5" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="I3" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="C4" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="D4" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="E4" t="s">
+        <v>229</v>
+      </c>
+      <c r="F4" t="s">
         <v>223</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4" s="5" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="I4" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="C5" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="D5" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="E5" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="F5" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="I5" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="C2" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="D2" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="C2" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="D2" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="E2" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="F2" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>180</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>254</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="C2" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>256</v>
+      </c>
+      <c r="H2" t="s">
+        <v>257</v>
+      </c>
+      <c r="J2" t="s">
+        <v>127</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="C3" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>258</v>
+      </c>
+      <c r="H3" t="s">
+        <v>259</v>
+      </c>
+      <c r="J3" t="s">
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>