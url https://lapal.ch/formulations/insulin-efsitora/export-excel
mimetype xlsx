--- v2 (2026-08-22)
+++ v3 (2026-10-22)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -121,50 +130,56 @@
     <t>Specific analytical instrument required for characterization of formulation</t>
   </si>
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
+  </si>
+  <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Insulin efsitora</t>
   </si>
   <si>
     <t>Insulin efsitora (LY3209590) (basal insulin Fc)</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
@@ -309,53 +324,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -373,50 +385,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>QWINT-1</t>
   </si>
   <si>
     <t>NCT05662332</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05662332</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Eli Lilly and Company</t>
   </si>
   <si>
     <t>The main purpose of this study is to determine the efficacy and safety of insulin efsitora alfa (LY3209590) administered weekly using a fixed dose escalation compared to insulin glargine in adults with type 2 diabetes (T2D) who are starting basal insulin therapy for the first time.</t>
   </si>
   <si>
     <t>A Study of Insulin Efsitora Alfa (LY3209590) Compared to Glargine in Adult Participants With Type 2 Diabetes Who Are Starting Basal Insulin for the First Time (QWINT-1)</t>
   </si>
@@ -873,54 +888,60 @@
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.lilly.com/uk/</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Eli Lilly and Company, commonly known as Lilly, is an American multinational pharmaceutical company headquartered in Indianapolis, Indiana. Founded nearly 150 years ago, Lilly focuses on developing medicines that improve lives worldwide. The company is renowned for its contributions in biomedicine and pharmaceuticals, with a diverse portfolio including well-known products like Trulicity, Jardiance</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Wysham, C., Bajaj, H. S., Del Prato, S., Franco, D. R., Kiyosue, A., Dahl, D., Zhou, C., Carr, M. C., Case, M., Firmino Gonçalves, L., &amp;amp; QWINT-2 Investigators (2024). Insulin Efsitora versus Degludec in Type 2 Diabetes without Previous Insulin Treatment.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The New England journal of medicine&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;391&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(23), 2201–2211. &lt;/span&gt;&lt;a href="https://doi.org/10.1056/NEJMoa2403953" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1056/NEJMoa2403953&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Insulin efsitora alfa (efsitora) is a new basal insulin designed for once-weekly administration. Data on safety and efficacy have been limited to small, phase 1 or phase 2 trials.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;We conducted a 52-week, phase 3, parallel-design, open-label, treat-to-target trial involving adults with type 2 diabetes who had not previously received insulin. Participants were randomly assigned in a 1:1 ratio to receive efsitora or degludec. The primary end point was the change in the glycated hemoglobin level from baseline to week 52; we hypothesized that efsitora would be noninferior to degludec (noninferiority margin, 0.4 percentage points). Secondary and safety end points included the change in the glycated hemoglobin level in subgroups of participants using and not using glucagon-like peptide-1 (GLP-1) receptor agonists, the percentage of time that the glucose level was in the target range of 70 to 180 mg per deciliter in weeks 48 through 52, and hypoglycemic episodes.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;A total of 928 participants underwent randomization (466 to the efsitora group and 462 to the degludec group). The mean glycated hemoglobin level decreased from 8.21% at baseline to 6.97% at week 52 with efsitora (least-squares mean change, -1.26 percentage points) and from 8.24% to 7.05% with degludec (least-squares mean change, -1.17 percentage points) (estimated treatment difference, -0.09 percentage points; 95% confidence interval [CI], -0.22 to 0.04), findings that showed noninferiority. Efsitora was noninferior to degludec with respect to the change in the glycated hemoglobin level in participants using and not using GLP-1 receptor agonists. The percentage of time that the glucose level was within the target range was 64.3% with efsitora and 61.2% with degludec (estimated treatment difference, 3.1 percentage points; 95% CI, 0.1 to 6.1). The rate of combined clinically significant or severe hypoglycemia was 0.58 events per participant-year of exposure with efsitora and 0.45 events per participant-year of exposure with degludec (estimated rate ratio, 1.30; 95% CI, 0.94 to 1.78). No severe hypoglycemia was reported with efsitora; six episodes were reported with degludec. The incidence of adverse events was similar in the two groups.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;In adults with type 2 diabetes who had not previously received insulin, once-weekly efsitora was noninferior to once-daily degludec in reducing glycated hemoglobin levels. (Funded by Eli Lilly; QWINT-2 ClinicalTrials.gov number,&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT05362058" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT05362058&lt;/a&gt;.).&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1056/NEJMoa2403953</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Bergenstal, R. M., Philis-Tsimikas, A., Wysham, C., Carr, M. C., Bue-Valleskey, J. M., Botros, F. T., Blevins, T., &amp;amp; Rosenstock, J. (2024). Once-weekly insulin efsitora alfa: Design and rationale for the QWINT phase 3 clinical development programme.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Diabetes, obesity &amp;amp; metabolism&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;26&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(8), 3020–3030. &lt;/span&gt;&lt;a href="https://doi.org/10.1111/dom.15604" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1111/dom.15604&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Aims:&amp;nbsp;&lt;/strong&gt;Insulin efsitora alfa (efsitora) is a once-weekly basal insulin. This review describes the study design and rationale of the efsitora phase 3 Once Weekly (QW) Insulin Therapy (QWINT) clinical development programme, including the five trials, QWINT-1 through QWINT-5.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Materials and methods:&amp;nbsp;&lt;/strong&gt;The five trials included insulin-naïve adults (QWINT-1 and -2) with type 2 diabetes (T2D), adults with T2D previously treated with basal insulin (QWINT-3 and -4), and QWINT-5 in adults with type 1 diabetes. All five trials were designed as multicentre, randomized, controlled, open-label, treat-to-target studies to investigate the efficacy and safety of efsitora versus active once-daily basal insulin comparators (insulin glargine U100 or insulin degludec U100). The primary objective of each trial is to compare the change in HbA1c from baseline to week 26 or 52 between efsitora and the active comparator. The key secondary objectives include change in fasting glucose, insulin dose and continuous glucose monitoring variables, and patient-reported outcome questionnaires.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;The QWINT development programme includes a racially and geographically diverse population to provide important information regarding the efficacy and safety of efsitora and its clinical management of people with diabetes.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1111/dom.15604</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1281,105 +1302,110 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/cfE0FNS0ki08x6mtiPqPHbdIL7J3UWhluVpGy8WT.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/NEJMoa2403953" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/dom.15604" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1408,162 +1434,177 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
-[...16 lines deleted...]
-      <c r="O2" t="s">
         <v>43</v>
       </c>
+      <c r="J2" t="s">
+        <v>44</v>
+      </c>
+      <c r="K2" t="s">
+        <v>45</v>
+      </c>
+      <c r="L2" t="s">
+        <v>45</v>
+      </c>
       <c r="P2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Q2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="R2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="S2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="T2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="U2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="V2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="W2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="X2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="Z2" s="1" t="s">
         <v>54</v>
       </c>
+      <c r="Y2" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>56</v>
+      </c>
       <c r="AA2" t="s">
-        <v>55</v>
+        <v>57</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>58</v>
       </c>
       <c r="AC2" t="s">
-        <v>56</v>
-[...7 lines deleted...]
-      <c r="AJ2" t="s">
         <v>59</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>60</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ6"/>
   <sheetViews>
@@ -1607,682 +1648,697 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>106</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>111</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="C2" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="E2" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="F2" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="G2" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="H2" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="I2" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="J2" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="M2" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="O2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="X2" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="Y2" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AB2" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="AC2" t="s">
-        <v>123</v>
+        <v>128</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>129</v>
       </c>
       <c r="AE2" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AF2" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="AG2" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="AH2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="AI2" t="s">
-        <v>127</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>133</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>134</v>
+      </c>
+      <c r="AP2">
         <v>795</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>135</v>
+      </c>
       <c r="AR2" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>136</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>137</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>60</v>
       </c>
       <c r="AW2" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="AX2" t="s">
-        <v>42</v>
+        <v>138</v>
       </c>
       <c r="AY2" t="s">
-        <v>133</v>
+        <v>58</v>
       </c>
       <c r="AZ2" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3">
         <v>18237</v>
       </c>
       <c r="C3" t="s">
+        <v>139</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="E3" t="s">
+        <v>118</v>
+      </c>
+      <c r="F3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G3" t="s">
+        <v>120</v>
+      </c>
+      <c r="H3" t="s">
+        <v>141</v>
+      </c>
+      <c r="I3" t="s">
+        <v>142</v>
+      </c>
+      <c r="J3" t="s">
+        <v>143</v>
+      </c>
+      <c r="M3" t="s">
+        <v>124</v>
+      </c>
+      <c r="O3" t="s">
+        <v>144</v>
+      </c>
+      <c r="X3" t="s">
+        <v>145</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>146</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>147</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>147</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>129</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>130</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>131</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>132</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>148</v>
+      </c>
+      <c r="AO3" t="s">
         <v>134</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="AP3">
+        <v>986</v>
+      </c>
+      <c r="AQ3" t="s">
         <v>135</v>
       </c>
-      <c r="E3" t="s">
-[...8 lines deleted...]
-      <c r="H3" t="s">
+      <c r="AR3" t="s">
         <v>136</v>
       </c>
-      <c r="I3" t="s">
+      <c r="AT3" t="s">
         <v>137</v>
       </c>
-      <c r="J3" t="s">
+      <c r="AV3" t="s">
+        <v>60</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>47</v>
+      </c>
+      <c r="AX3" t="s">
         <v>138</v>
       </c>
-      <c r="M3" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="AY3" t="s">
-        <v>133</v>
+        <v>58</v>
       </c>
       <c r="AZ3" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
+        <v>149</v>
+      </c>
+      <c r="C4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="E4" t="s">
+        <v>118</v>
+      </c>
+      <c r="F4" t="s">
+        <v>119</v>
+      </c>
+      <c r="G4" t="s">
+        <v>120</v>
+      </c>
+      <c r="H4" t="s">
+        <v>152</v>
+      </c>
+      <c r="I4" t="s">
+        <v>153</v>
+      </c>
+      <c r="J4" t="s">
+        <v>154</v>
+      </c>
+      <c r="M4" t="s">
+        <v>124</v>
+      </c>
+      <c r="O4" t="s">
         <v>144</v>
       </c>
-      <c r="C4" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="X4" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="Y4" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="AB4" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="AC4" t="s">
-        <v>152</v>
+        <v>157</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>129</v>
       </c>
       <c r="AE4" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AF4" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="AG4" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="AH4" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="AI4" t="s">
-        <v>127</v>
-[...7 lines deleted...]
-      <c r="AQ4">
+        <v>158</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>134</v>
+      </c>
+      <c r="AP4">
         <v>692</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>135</v>
+      </c>
       <c r="AR4" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>136</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>137</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>60</v>
       </c>
       <c r="AW4" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="AX4" t="s">
-        <v>42</v>
+        <v>138</v>
       </c>
       <c r="AY4" t="s">
-        <v>133</v>
+        <v>58</v>
       </c>
       <c r="AZ4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="C5" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="E5" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="F5" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="G5" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="H5" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="I5" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="J5" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="M5" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="O5" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="X5" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="Y5" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="AB5" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="AC5" t="s">
-        <v>162</v>
+        <v>167</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>129</v>
       </c>
       <c r="AE5" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AF5" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="AG5" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="AH5" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="AI5" t="s">
-        <v>127</v>
-[...7 lines deleted...]
-      <c r="AQ5">
+        <v>168</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AP5">
         <v>928</v>
       </c>
+      <c r="AQ5" t="s">
+        <v>135</v>
+      </c>
       <c r="AR5" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>136</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>60</v>
       </c>
       <c r="AW5" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="AX5" t="s">
-        <v>42</v>
+        <v>138</v>
       </c>
       <c r="AY5" t="s">
-        <v>133</v>
+        <v>58</v>
       </c>
       <c r="AZ5" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C6" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="E6" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="F6" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="G6" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="H6" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="I6" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="J6" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="M6" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="O6" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="Q6" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="X6" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="Y6" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="AB6" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="AC6" t="s">
-        <v>174</v>
+        <v>179</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>129</v>
       </c>
       <c r="AE6" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AF6" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="AG6" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="AH6" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="AI6" t="s">
-        <v>127</v>
-[...7 lines deleted...]
-      <c r="AQ6">
+        <v>180</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>134</v>
+      </c>
+      <c r="AP6">
         <v>730</v>
       </c>
+      <c r="AQ6" t="s">
+        <v>135</v>
+      </c>
       <c r="AR6" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>136</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>137</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>60</v>
       </c>
       <c r="AW6" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="AX6" t="s">
-        <v>42</v>
+        <v>138</v>
       </c>
       <c r="AY6" t="s">
-        <v>133</v>
+        <v>58</v>
       </c>
       <c r="AZ6" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -2290,75 +2346,75 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2368,621 +2424,631 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="C2" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="D2" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E2" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="F2" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="I2" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="C3" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="D3" t="s">
+        <v>233</v>
+      </c>
+      <c r="E3" t="s">
+        <v>234</v>
+      </c>
+      <c r="F3" t="s">
         <v>228</v>
       </c>
-      <c r="E3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H3" s="5" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="I3" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="C4" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="D4" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="E4" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="F4" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="I4" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="C5" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="D5" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="E5" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="F5" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="I5" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="C2" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="D2" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C2" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="D2" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="E2" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="F2" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="C2" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="H2" t="s">
-        <v>257</v>
+        <v>262</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>263</v>
       </c>
       <c r="J2" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="C3" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="H3" t="s">
-        <v>259</v>
+        <v>265</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>266</v>
       </c>
       <c r="J3" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>