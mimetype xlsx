--- v0 (2026-06-04)
+++ v1 (2026-07-14)
@@ -671,95 +671,95 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
+    <t>TaiMed Biologics</t>
+  </si>
+  <si>
     <t>originator</t>
   </si>
   <si>
-    <t>Not provided</t>
-[...1 lines deleted...]
-  <si>
     <t>200 mg/1.33 mL</t>
   </si>
   <si>
     <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
-    <t>Theratechnologies/TaiMed Biologics</t>
-[...1 lines deleted...]
-  <si>
     <t>EMA/LV-SMPA</t>
   </si>
   <si>
     <t>European Medicines Agency (Medical Product Agency (Läkemedelsverket))</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>Withdrawn</t>
   </si>
   <si>
     <t>Awaiting approval</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/public-statement/public-statement-trogarzo-withdrawal-marketing-authorisation-european-union_en.pdf</t>
   </si>
   <si>
     <t>EMA/ AEMPS</t>
   </si>
   <si>
     <t>European Medicines Agency/ Spanish Agency of Medicines and Medical Devices</t>
@@ -1133,51 +1133,51 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/mof6lzvgjeFUieOLxTR5TjQltpp0Qvvl21MVrQQr.png</t>
   </si>
   <si>
     <t>Crystal structure of HIV-1 primary receptor CD4 in complex with Ibalizumab</t>
   </si>
   <si>
     <t>https://doi.org/10.2210/pdb3O2D/pdb</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Theratechnologies Inc.</t>
+    <t>Theratechnologies</t>
   </si>
   <si>
     <t>https://www.theratech.com/</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Ibalizumab was initially developed by Biogen. In the late 1990s, Tanox acquired the exclusive global rights. Subsequently, Genentech acquired Tanox inheriting the ibalizumab license and later partnering with TaiMed Biologics. In 2012, TaiMed contracted WuXi PharmaTech to manufacture ibalizumab. Finally, in 2016, TaiMed established a collaboration with Theratechnologies for commercialization.</t>
   </si>
   <si>
     <t>https://www.taimedbiologics.com/</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TaiMed Biologics is a highly specialized biopharmaceutical company headquartered in Taiwan that focuses on the development and commercialization of HIV therapeutics. TaiMed was originally founded in Sep 2007 after securing an exclusive license agreement with Genentech for the anti-cd4 antibody Ibalizumab (TMB-355). In March 2018, TMB-355 was approved by the U.S FDA under the brand name Trogarzo®.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Chahine EB, Durham SH. Ibalizumab: The First Monoclonal Antibody for the Treatment of HIV-1 Infection. Annals of Pharmacotherapy. 2021;55(2):230-239. DOI:&lt;a href="https://doi.org/10.1177/1060028020942218" rel="noopener noreferrer" target="_blank"&gt;10.1177/1060028020942218&lt;/a&gt;&lt;/p&gt;</t>
   </si>
@@ -2626,78 +2626,79 @@
       <c r="E1" s="2" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q32"/>
+  <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>190</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>191</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>192</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>193</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>194</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>195</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>196</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2705,1535 +2706,1508 @@
       </c>
       <c r="J1" s="2" t="s">
         <v>198</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>199</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>200</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>201</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>202</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>203</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>204</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>205</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" s="2" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>109</v>
+        <v>207</v>
       </c>
       <c r="C2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2" t="s">
         <v>50</v>
       </c>
       <c r="F2" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H2" t="s">
         <v>126</v>
       </c>
       <c r="I2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="J2" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="K2" t="s">
         <v>211</v>
       </c>
       <c r="L2" t="s">
+        <v>212</v>
+      </c>
+      <c r="M2" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="M2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N2" s="5">
+      <c r="N2" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="O2">
         <v>42799.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>43165.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C3" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D3" t="s">
         <v>34</v>
       </c>
       <c r="E3" t="s">
         <v>50</v>
       </c>
       <c r="F3" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H3" t="s">
         <v>126</v>
       </c>
       <c r="I3" t="s">
         <v>214</v>
       </c>
       <c r="J3" t="s">
         <v>215</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>216</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" s="5" t="s">
         <v>217</v>
       </c>
-      <c r="M3" s="5" t="s">
+      <c r="N3" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N3" s="5"/>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>219</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C4" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D4" t="s">
         <v>34</v>
       </c>
       <c r="E4" t="s">
         <v>50</v>
       </c>
       <c r="F4" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H4" t="s">
         <v>126</v>
       </c>
       <c r="I4" t="s">
         <v>221</v>
       </c>
       <c r="J4" t="s">
         <v>222</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>223</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="M4" s="5" t="s">
+      <c r="N4" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N4" s="5"/>
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>219</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C5" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D5" t="s">
         <v>34</v>
       </c>
       <c r="E5" t="s">
         <v>50</v>
       </c>
       <c r="F5" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G5" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H5" t="s">
         <v>126</v>
       </c>
       <c r="I5" t="s">
         <v>225</v>
       </c>
       <c r="J5" t="s">
         <v>226</v>
       </c>
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>227</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" s="5" t="s">
         <v>228</v>
       </c>
-      <c r="M5" s="5" t="s">
+      <c r="N5" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N5" s="5"/>
-      <c r="O5" t="s">
+      <c r="P5" t="s">
         <v>219</v>
       </c>
-      <c r="P5" t="s">
+      <c r="Q5" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C6" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D6" t="s">
         <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>50</v>
       </c>
       <c r="F6" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G6" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H6" t="s">
         <v>126</v>
       </c>
       <c r="I6" t="s">
         <v>229</v>
       </c>
       <c r="J6" t="s">
         <v>230</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>231</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" s="5" t="s">
         <v>232</v>
       </c>
-      <c r="M6" s="5" t="s">
+      <c r="N6" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N6" s="5"/>
-      <c r="O6" t="s">
+      <c r="P6" t="s">
         <v>219</v>
       </c>
-      <c r="P6" t="s">
+      <c r="Q6" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C7" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D7" t="s">
         <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>50</v>
       </c>
       <c r="F7" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H7" t="s">
         <v>126</v>
       </c>
       <c r="I7" t="s">
         <v>233</v>
       </c>
       <c r="J7" t="s">
         <v>234</v>
       </c>
-      <c r="K7" t="s">
+      <c r="L7" t="s">
         <v>235</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" s="5" t="s">
         <v>236</v>
       </c>
-      <c r="M7" s="5" t="s">
+      <c r="N7" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N7" s="5"/>
-      <c r="O7" t="s">
+      <c r="P7" t="s">
         <v>219</v>
       </c>
-      <c r="P7" t="s">
+      <c r="Q7" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="8" spans="1:17">
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C8" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>50</v>
       </c>
       <c r="F8" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H8" t="s">
         <v>126</v>
       </c>
       <c r="I8" t="s">
         <v>237</v>
       </c>
       <c r="J8" t="s">
         <v>238</v>
       </c>
-      <c r="K8" t="s">
+      <c r="L8" t="s">
         <v>239</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="M8" s="5" t="s">
+      <c r="N8" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N8" s="5"/>
-      <c r="O8" t="s">
+      <c r="P8" t="s">
         <v>219</v>
       </c>
-      <c r="P8" t="s">
+      <c r="Q8" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="9" spans="1:17">
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C9" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>50</v>
       </c>
       <c r="F9" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G9" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H9" t="s">
         <v>126</v>
       </c>
       <c r="I9" t="s">
         <v>241</v>
       </c>
       <c r="J9" t="s">
         <v>242</v>
       </c>
-      <c r="K9" t="s">
+      <c r="L9" t="s">
         <v>243</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="M9" s="5" t="s">
+      <c r="N9" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N9" s="5"/>
-      <c r="O9" t="s">
+      <c r="P9" t="s">
         <v>219</v>
       </c>
-      <c r="P9" t="s">
+      <c r="Q9" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C10" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D10" t="s">
         <v>34</v>
       </c>
       <c r="E10" t="s">
         <v>50</v>
       </c>
       <c r="F10" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G10" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H10" t="s">
         <v>126</v>
       </c>
       <c r="I10" t="s">
         <v>237</v>
       </c>
       <c r="J10" t="s">
         <v>238</v>
       </c>
-      <c r="K10" t="s">
+      <c r="L10" t="s">
         <v>245</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M10" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="M10" s="5" t="s">
+      <c r="N10" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N10" s="5"/>
-      <c r="O10" t="s">
+      <c r="P10" t="s">
         <v>219</v>
       </c>
-      <c r="P10" t="s">
+      <c r="Q10" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C11" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D11" t="s">
         <v>34</v>
       </c>
       <c r="E11" t="s">
         <v>50</v>
       </c>
       <c r="F11" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H11" t="s">
         <v>126</v>
       </c>
       <c r="I11" t="s">
         <v>247</v>
       </c>
       <c r="J11" t="s">
         <v>248</v>
       </c>
-      <c r="K11" t="s">
+      <c r="L11" t="s">
         <v>249</v>
       </c>
-      <c r="L11" t="s">
+      <c r="M11" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="M11" s="5" t="s">
+      <c r="N11" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N11" s="5"/>
-      <c r="O11" t="s">
+      <c r="P11" t="s">
         <v>219</v>
       </c>
-      <c r="P11" t="s">
+      <c r="Q11" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C12" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D12" t="s">
         <v>34</v>
       </c>
       <c r="E12" t="s">
         <v>50</v>
       </c>
       <c r="F12" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G12" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H12" t="s">
         <v>126</v>
       </c>
       <c r="I12" t="s">
         <v>251</v>
       </c>
       <c r="J12" t="s">
         <v>252</v>
       </c>
-      <c r="K12" t="s">
+      <c r="L12" t="s">
         <v>253</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" s="5" t="s">
         <v>254</v>
       </c>
-      <c r="M12" s="5" t="s">
+      <c r="N12" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N12" s="5"/>
-      <c r="O12" t="s">
+      <c r="P12" t="s">
         <v>219</v>
       </c>
-      <c r="P12" t="s">
+      <c r="Q12" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C13" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" t="s">
         <v>50</v>
       </c>
       <c r="F13" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G13" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H13" t="s">
         <v>126</v>
       </c>
       <c r="I13" t="s">
         <v>237</v>
       </c>
       <c r="J13" t="s">
         <v>238</v>
       </c>
-      <c r="K13" t="s">
+      <c r="L13" t="s">
         <v>255</v>
       </c>
-      <c r="L13" t="s">
+      <c r="M13" s="5" t="s">
         <v>256</v>
       </c>
-      <c r="M13" s="5" t="s">
+      <c r="N13" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N13" s="5"/>
-      <c r="O13" t="s">
+      <c r="P13" t="s">
         <v>219</v>
       </c>
-      <c r="P13" t="s">
+      <c r="Q13" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="14" spans="1:17">
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C14" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D14" t="s">
         <v>34</v>
       </c>
       <c r="E14" t="s">
         <v>50</v>
       </c>
       <c r="F14" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G14" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H14" t="s">
         <v>126</v>
       </c>
       <c r="I14" t="s">
         <v>237</v>
       </c>
       <c r="J14" t="s">
         <v>238</v>
       </c>
-      <c r="K14" t="s">
+      <c r="L14" t="s">
         <v>257</v>
       </c>
-      <c r="L14" t="s">
+      <c r="M14" s="5" t="s">
         <v>258</v>
       </c>
-      <c r="M14" s="5" t="s">
+      <c r="N14" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N14" s="5"/>
-      <c r="O14" t="s">
+      <c r="P14" t="s">
         <v>219</v>
       </c>
-      <c r="P14" t="s">
+      <c r="Q14" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C15" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D15" t="s">
         <v>34</v>
       </c>
       <c r="E15" t="s">
         <v>50</v>
       </c>
       <c r="F15" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H15" t="s">
         <v>126</v>
       </c>
       <c r="I15" t="s">
         <v>237</v>
       </c>
       <c r="J15" t="s">
         <v>238</v>
       </c>
-      <c r="K15" t="s">
+      <c r="L15" t="s">
         <v>259</v>
       </c>
-      <c r="L15" t="s">
+      <c r="M15" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="M15" s="5" t="s">
+      <c r="N15" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N15" s="5"/>
-      <c r="O15" t="s">
+      <c r="P15" t="s">
         <v>219</v>
       </c>
-      <c r="P15" t="s">
+      <c r="Q15" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C16" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D16" t="s">
         <v>34</v>
       </c>
       <c r="E16" t="s">
         <v>50</v>
       </c>
       <c r="F16" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G16" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H16" t="s">
         <v>126</v>
       </c>
       <c r="I16" t="s">
         <v>237</v>
       </c>
       <c r="J16" t="s">
         <v>238</v>
       </c>
-      <c r="K16" t="s">
+      <c r="L16" t="s">
         <v>261</v>
       </c>
-      <c r="L16" t="s">
+      <c r="M16" s="5" t="s">
         <v>262</v>
       </c>
-      <c r="M16" s="5" t="s">
+      <c r="N16" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N16" s="5"/>
-      <c r="O16" t="s">
+      <c r="P16" t="s">
         <v>219</v>
       </c>
-      <c r="P16" t="s">
+      <c r="Q16" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C17" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D17" t="s">
         <v>34</v>
       </c>
       <c r="E17" t="s">
         <v>50</v>
       </c>
       <c r="F17" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G17" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H17" t="s">
         <v>126</v>
       </c>
       <c r="I17" t="s">
         <v>237</v>
       </c>
       <c r="J17" t="s">
         <v>238</v>
       </c>
-      <c r="K17" t="s">
+      <c r="L17" t="s">
         <v>263</v>
       </c>
-      <c r="L17" t="s">
+      <c r="M17" s="5" t="s">
         <v>264</v>
       </c>
-      <c r="M17" s="5" t="s">
+      <c r="N17" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N17" s="5"/>
-      <c r="O17" t="s">
+      <c r="P17" t="s">
         <v>219</v>
       </c>
-      <c r="P17" t="s">
+      <c r="Q17" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C18" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D18" t="s">
         <v>34</v>
       </c>
       <c r="E18" t="s">
         <v>50</v>
       </c>
       <c r="F18" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G18" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H18" t="s">
         <v>126</v>
       </c>
       <c r="I18" t="s">
         <v>265</v>
       </c>
       <c r="J18" t="s">
         <v>266</v>
       </c>
-      <c r="K18" t="s">
+      <c r="L18" t="s">
         <v>267</v>
       </c>
-      <c r="L18" t="s">
+      <c r="M18" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="M18" s="5" t="s">
+      <c r="N18" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N18" s="5"/>
-      <c r="O18" t="s">
+      <c r="P18" t="s">
         <v>219</v>
       </c>
-      <c r="P18" t="s">
+      <c r="Q18" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C19" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D19" t="s">
         <v>34</v>
       </c>
       <c r="E19" t="s">
         <v>50</v>
       </c>
       <c r="F19" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G19" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H19" t="s">
         <v>126</v>
       </c>
       <c r="I19" t="s">
         <v>269</v>
       </c>
       <c r="J19" t="s">
         <v>270</v>
       </c>
-      <c r="K19" t="s">
+      <c r="L19" t="s">
         <v>271</v>
       </c>
-      <c r="L19" t="s">
+      <c r="M19" s="5" t="s">
         <v>272</v>
       </c>
-      <c r="M19" s="5" t="s">
+      <c r="N19" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N19" s="5"/>
-      <c r="O19" t="s">
+      <c r="P19" t="s">
         <v>219</v>
       </c>
-      <c r="P19" t="s">
+      <c r="Q19" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C20" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D20" t="s">
         <v>34</v>
       </c>
       <c r="E20" t="s">
         <v>50</v>
       </c>
       <c r="F20" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G20" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H20" t="s">
         <v>126</v>
       </c>
       <c r="I20" t="s">
         <v>237</v>
       </c>
       <c r="J20" t="s">
         <v>238</v>
       </c>
-      <c r="K20" t="s">
+      <c r="L20" t="s">
         <v>273</v>
       </c>
-      <c r="L20" t="s">
+      <c r="M20" s="5" t="s">
         <v>274</v>
       </c>
-      <c r="M20" s="5" t="s">
+      <c r="N20" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N20" s="5"/>
-      <c r="O20" t="s">
+      <c r="P20" t="s">
         <v>219</v>
       </c>
-      <c r="P20" t="s">
+      <c r="Q20" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C21" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D21" t="s">
         <v>34</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
       <c r="F21" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G21" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H21" t="s">
         <v>126</v>
       </c>
       <c r="I21" t="s">
         <v>275</v>
       </c>
       <c r="J21" t="s">
         <v>276</v>
       </c>
-      <c r="K21" t="s">
+      <c r="L21" t="s">
         <v>277</v>
       </c>
-      <c r="L21" t="s">
+      <c r="M21" s="5" t="s">
         <v>278</v>
       </c>
-      <c r="M21" s="5" t="s">
+      <c r="N21" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N21" s="5"/>
-      <c r="O21" t="s">
+      <c r="P21" t="s">
         <v>219</v>
       </c>
-      <c r="P21" t="s">
+      <c r="Q21" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C22" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D22" t="s">
         <v>34</v>
       </c>
       <c r="E22" t="s">
         <v>50</v>
       </c>
       <c r="F22" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H22" t="s">
         <v>126</v>
       </c>
       <c r="I22" t="s">
         <v>237</v>
       </c>
       <c r="J22" t="s">
         <v>238</v>
       </c>
-      <c r="K22" t="s">
+      <c r="L22" t="s">
         <v>279</v>
       </c>
-      <c r="L22" t="s">
+      <c r="M22" s="5" t="s">
         <v>280</v>
       </c>
-      <c r="M22" s="5" t="s">
+      <c r="N22" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N22" s="5"/>
-      <c r="O22" t="s">
+      <c r="P22" t="s">
         <v>219</v>
       </c>
-      <c r="P22" t="s">
+      <c r="Q22" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C23" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D23" t="s">
         <v>34</v>
       </c>
       <c r="E23" t="s">
         <v>50</v>
       </c>
       <c r="F23" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H23" t="s">
         <v>126</v>
       </c>
       <c r="I23" t="s">
         <v>237</v>
       </c>
       <c r="J23" t="s">
         <v>238</v>
       </c>
-      <c r="K23" t="s">
+      <c r="L23" t="s">
         <v>281</v>
       </c>
-      <c r="L23" t="s">
+      <c r="M23" s="5" t="s">
         <v>282</v>
       </c>
-      <c r="M23" s="5" t="s">
+      <c r="N23" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N23" s="5"/>
-      <c r="O23" t="s">
+      <c r="P23" t="s">
         <v>219</v>
       </c>
-      <c r="P23" t="s">
+      <c r="Q23" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C24" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D24" t="s">
         <v>34</v>
       </c>
       <c r="E24" t="s">
         <v>50</v>
       </c>
       <c r="F24" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H24" t="s">
         <v>126</v>
       </c>
       <c r="I24" t="s">
         <v>283</v>
       </c>
       <c r="J24" t="s">
         <v>284</v>
       </c>
-      <c r="K24" t="s">
+      <c r="L24" t="s">
         <v>285</v>
       </c>
-      <c r="L24" t="s">
+      <c r="M24" s="5" t="s">
         <v>286</v>
       </c>
-      <c r="M24" s="5" t="s">
+      <c r="N24" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N24" s="5"/>
-      <c r="O24" t="s">
+      <c r="P24" t="s">
         <v>219</v>
       </c>
-      <c r="P24" t="s">
+      <c r="Q24" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C25" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D25" t="s">
         <v>34</v>
       </c>
       <c r="E25" t="s">
         <v>50</v>
       </c>
       <c r="F25" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G25" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H25" t="s">
         <v>126</v>
       </c>
       <c r="I25" t="s">
         <v>287</v>
       </c>
       <c r="J25" t="s">
         <v>288</v>
       </c>
-      <c r="K25" t="s">
+      <c r="L25" t="s">
         <v>289</v>
       </c>
-      <c r="L25" t="s">
+      <c r="M25" s="5" t="s">
         <v>290</v>
       </c>
-      <c r="M25" s="5" t="s">
+      <c r="N25" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N25" s="5"/>
-      <c r="O25" t="s">
+      <c r="P25" t="s">
         <v>219</v>
       </c>
-      <c r="P25" t="s">
+      <c r="Q25" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C26" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D26" t="s">
         <v>34</v>
       </c>
       <c r="E26" t="s">
         <v>50</v>
       </c>
       <c r="F26" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G26" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H26" t="s">
         <v>126</v>
       </c>
       <c r="I26" t="s">
         <v>237</v>
       </c>
       <c r="J26" t="s">
         <v>238</v>
       </c>
-      <c r="K26" t="s">
+      <c r="L26" t="s">
         <v>291</v>
       </c>
-      <c r="L26" t="s">
+      <c r="M26" s="5" t="s">
         <v>292</v>
       </c>
-      <c r="M26" s="5" t="s">
+      <c r="N26" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N26" s="5"/>
-      <c r="O26" t="s">
+      <c r="P26" t="s">
         <v>219</v>
       </c>
-      <c r="P26" t="s">
+      <c r="Q26" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C27" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D27" t="s">
         <v>34</v>
       </c>
       <c r="E27" t="s">
         <v>50</v>
       </c>
       <c r="F27" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H27" t="s">
         <v>126</v>
       </c>
       <c r="I27" t="s">
         <v>237</v>
       </c>
       <c r="J27" t="s">
         <v>238</v>
       </c>
-      <c r="K27" t="s">
+      <c r="L27" t="s">
         <v>293</v>
       </c>
-      <c r="L27" t="s">
+      <c r="M27" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="M27" s="5" t="s">
+      <c r="N27" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N27" s="5"/>
-      <c r="O27" t="s">
+      <c r="P27" t="s">
         <v>219</v>
       </c>
-      <c r="P27" t="s">
+      <c r="Q27" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C28" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D28" t="s">
         <v>34</v>
       </c>
       <c r="E28" t="s">
         <v>50</v>
       </c>
       <c r="F28" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H28" t="s">
         <v>126</v>
       </c>
       <c r="I28" t="s">
         <v>229</v>
       </c>
       <c r="J28" t="s">
         <v>230</v>
       </c>
-      <c r="K28" t="s">
+      <c r="L28" t="s">
         <v>295</v>
       </c>
-      <c r="L28" t="s">
+      <c r="M28" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="M28" s="5" t="s">
+      <c r="N28" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N28" s="5"/>
-      <c r="O28" t="s">
+      <c r="P28" t="s">
         <v>219</v>
       </c>
-      <c r="P28" t="s">
+      <c r="Q28" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C29" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D29" t="s">
         <v>34</v>
       </c>
       <c r="E29" t="s">
         <v>50</v>
       </c>
       <c r="F29" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G29" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H29" t="s">
         <v>126</v>
       </c>
       <c r="I29" t="s">
         <v>297</v>
       </c>
       <c r="J29" t="s">
         <v>298</v>
       </c>
-      <c r="K29" t="s">
+      <c r="L29" t="s">
         <v>299</v>
       </c>
-      <c r="L29" t="s">
+      <c r="M29" s="5" t="s">
         <v>300</v>
       </c>
-      <c r="M29" s="5" t="s">
+      <c r="N29" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N29" s="5"/>
-      <c r="O29" t="s">
+      <c r="P29" t="s">
         <v>219</v>
       </c>
-      <c r="P29" t="s">
+      <c r="Q29" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C30" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D30" t="s">
         <v>34</v>
       </c>
       <c r="E30" t="s">
         <v>50</v>
       </c>
       <c r="F30" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G30" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H30" t="s">
         <v>126</v>
       </c>
       <c r="I30" t="s">
         <v>237</v>
       </c>
       <c r="J30" t="s">
         <v>238</v>
       </c>
-      <c r="K30" t="s">
+      <c r="L30" t="s">
         <v>301</v>
       </c>
-      <c r="L30" t="s">
+      <c r="M30" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="M30" s="5" t="s">
+      <c r="N30" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N30" s="5"/>
-      <c r="O30" t="s">
+      <c r="P30" t="s">
         <v>219</v>
       </c>
-      <c r="P30" t="s">
+      <c r="Q30" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C31" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D31" t="s">
         <v>34</v>
       </c>
       <c r="E31" t="s">
         <v>50</v>
       </c>
       <c r="F31" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G31" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H31" t="s">
         <v>126</v>
       </c>
       <c r="I31" t="s">
         <v>303</v>
       </c>
       <c r="J31" t="s">
         <v>304</v>
       </c>
-      <c r="K31" t="s">
+      <c r="L31" t="s">
         <v>305</v>
       </c>
-      <c r="L31" t="s">
+      <c r="M31" s="5" t="s">
         <v>306</v>
       </c>
-      <c r="M31" s="5" t="s">
+      <c r="N31" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N31" s="5"/>
-      <c r="O31" t="s">
+      <c r="P31" t="s">
         <v>219</v>
       </c>
-      <c r="P31" t="s">
+      <c r="Q31" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C32" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D32" t="s">
         <v>34</v>
       </c>
       <c r="E32" t="s">
         <v>50</v>
       </c>
       <c r="F32" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="G32" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H32" t="s">
         <v>126</v>
       </c>
       <c r="I32" t="s">
         <v>307</v>
       </c>
       <c r="J32" t="s">
         <v>308</v>
       </c>
-      <c r="K32" t="s">
+      <c r="L32" t="s">
         <v>309</v>
       </c>
-      <c r="L32" t="s">
+      <c r="M32" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="M32" s="5" t="s">
+      <c r="N32" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N32" s="5"/>
-      <c r="O32" t="s">
+      <c r="P32" t="s">
         <v>219</v>
       </c>
-      <c r="P32" t="s">
+      <c r="Q32" t="s">
         <v>220</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
@@ -4494,138 +4468,124 @@
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F4"/>
+  <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>349</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>191</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>350</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>351</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>353</v>
       </c>
       <c r="C2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D2" t="s">
         <v>354</v>
       </c>
       <c r="E2" t="s">
         <v>355</v>
       </c>
       <c r="F2" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>109</v>
+        <v>207</v>
       </c>
       <c r="C3" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D3" t="s">
         <v>357</v>
       </c>
       <c r="E3" t="s">
         <v>358</v>
       </c>
       <c r="F3" t="s">
         <v>359</v>
-      </c>
-[...12 lines deleted...]
-        <v>357</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>