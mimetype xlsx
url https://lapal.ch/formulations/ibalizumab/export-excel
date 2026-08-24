--- v1 (2026-07-14)
+++ v2 (2026-08-24)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="369">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="376">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Ibalizumab</t>
   </si>
   <si>
     <t>Trogarzo</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>mAb targeting gp120-CD4 complex</t>
   </si>
   <si>
     <t>Ibalizumab (ibalizumab-uiyk; TMB-355; TNX-355) is a first-in-class humanised IgG4 monoclonal antibody indicated for use in heavily treatment experienced individuals with multidrug-resistant HIV-1 infection. Ibalizumab functions as a post-attachment inhibitor, specifically disrupting HIV-1 viral entry into CD4 cells through targeting of the gp120-CD4 complex. It binds to an epitope within domain 2 of the CD4 receptor, preventing the conformational changes necessary for co-receptor binding and subsequent fusion. Notably, Ibalizumab's binding site is distinct from both the gp120 and MHC-II binding regions, ensuring that it does not disrupt MHC-II mediated immune function. Additionally, Ibalizumab also acts to directly inhibit HIV-1 induced syncytium formation, further limiting viral spread.</t>
   </si>
   <si>
     <t>Ibalizumab-uiyk (TROGARZO) 300mg/2mL (delivers 1.33ml) intravenous injection was approved for the treatment of heavily treated, multi-drug resistant HIV-1 infection in combination with other antiretroviral therapies. TROGARZO is currently approved only in the United States of America. Ibalizumab-uiyk (TROGARZO) was initially approved in the European Union, but later it was withdrawn from the EU market by the Marketing Authorization Holder for commercial reasons.</t>
   </si>
@@ -635,54 +644,63 @@
     <t>2020-03-10</t>
   </si>
   <si>
     <t>2016-10-01</t>
   </si>
   <si>
     <t>2016-12-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Are capable of understanding and have voluntarily signed the informed consent document
 * Have documented HIV-1 infection by official, signed, written history (e.g., laboratory report), otherwise an HIV-antibody test will be performed
 * Have no acquired immunodeficiency syndrome (AIDS)-defining events in the 3 months before Screening, other than cutaneous Kaposi's sarcoma or wasting syndrome due to HIV
 * Are able and willing to comply with all protocol requirements and procedures
 * Have a life expectancy that is \&gt;6 months.
 * Have a viral load \&gt;1,000 copies/mL and documented resistance to at least one antiretroviral medication from each of three classes of antiretroviral medications as measured by resistance testing
 * Have a history of at least 6 months on antiretrov</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -1112,90 +1130,93 @@
   <si>
     <t>There are major differences in the susceptibility of human immunodeficiency virus type 1 (HIV-1) and human immunodeficiency virus type 2 (HIV-2) to currently available drugs, and novel approaches for the treatment of HIV-2 are needed. The present application relates to a method for treating infection by several HIV-2 strains/isolates, including multidrug resistant (MDR) HIV-2 strains, comprising administering to a subject in need thereof an effective amount of ibalizumab, or of an antibody or antigen-binding fragment thereof that binds the same antigenic epitope, or an overlapping epitope, as ibalizumab.</t>
   </si>
   <si>
     <t>WO2021062546</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>Taimed biologics inc.</t>
   </si>
   <si>
     <t>2040-10-01</t>
   </si>
   <si>
     <t>Not entered into national phase</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/mof6lzvgjeFUieOLxTR5TjQltpp0Qvvl21MVrQQr.png</t>
+    <t>https://lapal.ch/storage/illustrations/LgyFhzeqiwZKMogULScUV4lpu48wkuYHN1g0xOwN.png</t>
   </si>
   <si>
     <t>Crystal structure of HIV-1 primary receptor CD4 in complex with Ibalizumab</t>
   </si>
   <si>
     <t>https://doi.org/10.2210/pdb3O2D/pdb</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Theratechnologies</t>
   </si>
   <si>
     <t>https://www.theratech.com/</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Ibalizumab was initially developed by Biogen. In the late 1990s, Tanox acquired the exclusive global rights. Subsequently, Genentech acquired Tanox inheriting the ibalizumab license and later partnering with TaiMed Biologics. In 2012, TaiMed contracted WuXi PharmaTech to manufacture ibalizumab. Finally, in 2016, TaiMed established a collaboration with Theratechnologies for commercialization.</t>
   </si>
   <si>
     <t>https://www.taimedbiologics.com/</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TaiMed Biologics is a highly specialized biopharmaceutical company headquartered in Taiwan that focuses on the development and commercialization of HIV therapeutics. TaiMed was originally founded in Sep 2007 after securing an exclusive license agreement with Genentech for the anti-cd4 antibody Ibalizumab (TMB-355). In March 2018, TMB-355 was approved by the U.S FDA under the brand name Trogarzo®.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Chahine EB, Durham SH. Ibalizumab: The First Monoclonal Antibody for the Treatment of HIV-1 Infection. Annals of Pharmacotherapy. 2021;55(2):230-239. DOI:&lt;a href="https://doi.org/10.1177/1060028020942218" rel="noopener noreferrer" target="_blank"&gt;10.1177/1060028020942218&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h3&gt;Objective:&lt;/h3&gt;&lt;p&gt;To review the efficacy and safety of ibalizumab (IBA) in the treatment of HIV-1 infection.&lt;/p&gt;&lt;h3&gt;Data Sources:&lt;/h3&gt;&lt;p&gt;A literature search was performed using PubMed and Google Scholar (2010 to mid-June 2020) with the search terms&amp;nbsp;&lt;em&gt;TMB-355, TNX-355&lt;/em&gt;, and&amp;nbsp;&lt;em&gt;ibalizumab&lt;/em&gt;. Other resources included abstracts presented at recent conferences and the manufacturer’s website and prescribing information.&lt;/p&gt;&lt;h3&gt;Study Selection and Data Extraction:&lt;/h3&gt;&lt;p&gt;All relevant English-language articles of studies assessing the efficacy and safety of IBA were included.&lt;/p&gt;&lt;h3&gt;Data Synthesis:&lt;/h3&gt;&lt;p&gt;IBA is a monoclonal antibody that blocks HIV-1 from infecting CD4+ T cells. IBA is approved by the Food and Drug Administration, in combination with other antiretrovirals (ARVs), for the treatment of HIV-1 infection in heavily treatment-experienced adults with multidrug-resistant (MDR) HIV-1 infection failing their current ARVs. IBA demonstrated significant and sustained antiviral activity in patients with MDR HIV-1 infection who had advanced disease and limited treatment options. It carries a warning regarding the development of immune reconstitution inflammatory syndrome. Common adverse reactions include diarrhea, dizziness, nausea, and rash.&lt;/p&gt;&lt;h3&gt;Relevance to Patient Care and Clinical Practice:&lt;/h3&gt;&lt;p&gt;IBA represents an attractive option for treatment-experienced adults with advanced HIV-1 infection who are no longer able to achieve viral suppression on oral ARV therapy alone and who are able to adhere to an infusion therapy every 2 weeks. As with other biologics, there is a potential for the development of antibodies to IBA that can compromise its efficacy and safety.&lt;/p&gt;&lt;h3&gt;Conclusion:&lt;/h3&gt;&lt;p&gt;IBA provides a needed treatment option to achieve and maintain viral suppression in heavily treatment-experienced adults with MDR HIV-1 infection.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Bettiker, Robert L.a; Koren, David E.d; Jacobson, Jeffrey M.a,b,c. Ibalizumab. Current Opinion in HIV and AIDS 13(4):p 354-358, July 2018. DOI: &lt;a href="https://doi.org/10.1097/COH.0000000000000473" rel="noopener noreferrer" target="_blank"&gt;10.1097/COH.0000000000000473&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h3&gt;&lt;strong&gt;Purpose of review&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;Antiretroviral options for patients infected with multiclass resistant HIV-1 warrant the development of new agents with unique mechanisms of action and modes of delivery. Here we review one such agent, ibalizumab, a parenteral CD4 postattachment inhibitor that has demonstrated efficacy as part of combination antiretroviral therapy in the treatment of HIV-1.&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Recent findings&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;In a phase III clinical trial in HIV-infected participants with multiclass antiretroviral drug resistance, the intravenous administration of ibalizumab led to declines in plasma HIV-1 RNA more than 0.5 log in 83% of participants at 1 week. An optimized background antiretroviral regimen was then added, and plasma HIV-1 RNA became less than 50 copies/ml in 43% of participants at 24 weeks. Adverse effects of ibalizumab were uncommon and generally low grade. Ibalizumab was approved by the US Food and Drug Administration on March 16, 2018, under the trade name Trogarzo.&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Summary&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;Ibalizumab has demonstrated both safety and efficacy in the treatment of HIV-1 infection. Its primary use will be in the setting of multidrug resistant virus as part of combination antiretroviral therapy. Further enhancements of ibalizumab to prolong its clearance and broaden its activity are in development.&lt;/p&gt;</t>
   </si>
   <si>
     <t>FDA PRODUCT QUALITY REVIEW(S) - IBALIZUMAB</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/nda/2018/761065Orig1s000ChemR.pdf</t>
   </si>
   <si>
     <t>FDA PRODUCT SUMMARY REVIEW - IBALIZUMAB</t>
   </si>
@@ -1575,110 +1596,113 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00784147" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03913195" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02707861" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01292174" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02475629" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/mof6lzvgjeFUieOLxTR5TjQltpp0Qvvl21MVrQQr.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/LgyFhzeqiwZKMogULScUV4lpu48wkuYHN1g0xOwN.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/nda/2018/761065Orig1s000ChemR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/nda/2018/761065Orig1s000SumR.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1734,125 +1758,132 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>42</v>
       </c>
       <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Q2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R2" t="s">
         <v>46</v>
       </c>
       <c r="S2" t="s">
         <v>47</v>
       </c>
       <c r="T2" t="s">
         <v>48</v>
       </c>
       <c r="U2" t="s">
         <v>49</v>
       </c>
       <c r="V2" t="s">
         <v>50</v>
       </c>
       <c r="W2" t="s">
         <v>51</v>
       </c>
-      <c r="Y2" s="1"/>
-[...1 lines deleted...]
-      <c r="AF2" t="s">
+      <c r="X2" t="s">
         <v>52</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="Y2" s="1" t="s">
         <v>53</v>
+      </c>
+      <c r="Z2" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ6"/>
   <sheetViews>
@@ -1896,757 +1927,773 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="F2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="I2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="J2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="M2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="Y2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AB2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AC2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AE2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AF2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AG2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AH2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AI2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AJ2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AK2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="AP2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ2">
         <v>113</v>
       </c>
       <c r="AR2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AS2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AU2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AV2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AW2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AX2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AY2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AZ2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G3" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="I3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="M3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="X3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="Y3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AB3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AC3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AE3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AF3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AG3" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AH3" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AI3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AJ3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AP3" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ3">
         <v>46</v>
       </c>
       <c r="AS3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AU3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AV3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AW3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AX3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AY3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AZ3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="E4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="I4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="J4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="M4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="O4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="X4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="Y4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="AB4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AC4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AE4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AF4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AG4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AH4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AI4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AJ4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AK4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="AP4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ4">
         <v>79</v>
       </c>
       <c r="AS4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AU4" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AV4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AW4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AX4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AY4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AZ4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C5" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="F5" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G5" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="I5" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="J5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="M5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="O5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="Q5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="X5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="Y5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AB5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AC5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AE5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AF5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AG5" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AH5" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AI5" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AJ5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AM5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="AN5" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="AP5" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ5">
         <v>25</v>
       </c>
       <c r="AR5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AS5" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AU5" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AV5" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AW5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AX5" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="AY5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AZ5" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C6" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="E6" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="F6" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G6" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H6" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="I6" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="J6" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="M6" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="O6" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="X6" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="Y6" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AB6" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="AC6" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="AE6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AF6" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AG6" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AH6" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AI6" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AJ6" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="AK6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="AP6" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ6">
         <v>40</v>
       </c>
       <c r="AS6" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="AU6" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AV6" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AW6" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AX6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AY6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AZ6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>56</v>
+        <v>193</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R32"/>
   <sheetViews>
@@ -2656,2087 +2703,2119 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C2" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G2" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I2" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="J2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="L2" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="O2">
         <v>42799.0</v>
       </c>
       <c r="P2">
         <v>43165.0</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C3" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G3" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I3" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="J3" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="L3" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P3" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q3" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C4" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G4" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I4" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="J4" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="L4" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="M4" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="N4" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="N4" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q4" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C5" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D5" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F5" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G5" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I5" t="s">
+        <v>231</v>
+      </c>
+      <c r="J5" t="s">
+        <v>232</v>
+      </c>
+      <c r="L5" t="s">
+        <v>233</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="P5" t="s">
         <v>225</v>
       </c>
-      <c r="J5" t="s">
+      <c r="Q5" t="s">
         <v>226</v>
-      </c>
-[...13 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C6" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D6" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G6" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I6" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="J6" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="L6" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P6" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q6" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C7" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G7" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H7" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I7" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="J7" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="L7" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P7" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q7" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C8" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E8" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F8" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G8" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H8" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I8" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="J8" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="L8" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P8" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q8" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C9" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F9" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G9" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H9" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I9" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="J9" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="L9" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P9" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q9" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C10" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F10" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G10" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H10" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I10" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="J10" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="L10" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P10" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q10" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C11" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F11" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G11" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H11" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I11" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="J11" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="L11" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P11" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q11" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C12" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F12" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G12" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H12" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I12" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="J12" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="L12" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P12" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q12" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C13" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G13" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H13" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I13" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="J13" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="L13" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P13" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q13" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C14" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F14" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G14" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H14" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I14" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="J14" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="L14" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P14" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q14" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C15" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F15" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G15" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H15" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I15" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="J15" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="L15" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P15" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q15" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C16" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F16" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G16" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H16" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I16" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="J16" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="L16" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P16" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q16" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C17" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D17" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F17" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G17" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H17" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I17" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="J17" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="L17" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P17" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q17" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C18" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D18" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F18" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G18" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H18" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I18" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="J18" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="L18" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P18" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q18" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C19" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D19" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F19" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G19" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H19" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I19" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="J19" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="L19" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P19" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q19" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C20" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D20" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F20" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G20" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H20" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I20" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="J20" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="L20" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P20" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q20" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C21" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D21" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F21" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G21" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H21" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I21" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="J21" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="L21" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P21" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q21" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C22" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D22" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E22" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F22" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G22" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H22" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I22" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="J22" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="L22" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P22" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q22" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C23" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D23" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E23" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F23" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G23" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H23" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I23" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="J23" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="L23" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P23" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q23" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C24" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D24" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E24" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F24" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G24" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H24" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I24" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="J24" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="L24" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P24" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q24" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C25" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D25" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E25" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F25" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G25" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H25" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I25" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="J25" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="L25" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P25" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q25" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C26" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D26" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E26" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F26" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G26" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H26" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I26" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="J26" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="L26" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P26" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q26" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C27" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D27" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E27" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F27" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G27" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H27" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I27" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="J27" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="L27" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P27" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q27" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C28" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D28" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E28" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F28" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G28" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H28" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I28" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="J28" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="L28" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P28" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q28" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C29" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D29" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E29" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F29" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G29" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H29" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I29" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="J29" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="L29" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P29" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q29" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C30" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D30" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E30" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F30" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G30" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H30" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I30" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="J30" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="L30" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P30" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q30" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C31" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D31" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E31" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F31" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G31" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H31" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I31" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="J31" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="L31" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P31" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q31" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C32" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D32" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E32" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F32" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G32" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H32" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I32" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="J32" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="L32" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P32" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q32" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="C2" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="D2" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="E2" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="F2" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="I2" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="C3" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="D3" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="E3" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="F3" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="I3" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="C2" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="D2" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="C2" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D2" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="E2" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="F2" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C3" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D3" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="E3" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="F3" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E5" sqref="E5"/>
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>193</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="C2" t="s">
-        <v>361</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>368</v>
+      </c>
+      <c r="H2" t="s">
+        <v>369</v>
+      </c>
+      <c r="J2" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>360</v>
+        <v>367</v>
       </c>
       <c r="C3" t="s">
-        <v>363</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>370</v>
+      </c>
+      <c r="H3" t="s">
+        <v>371</v>
+      </c>
+      <c r="J3" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C4" t="s">
-        <v>365</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>372</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>373</v>
+      </c>
+      <c r="J4" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="C5" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>374</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="J5" t="s">
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E5" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>