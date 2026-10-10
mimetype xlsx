--- v1 (2026-08-31)
+++ v2 (2026-10-10)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -121,50 +130,56 @@
     <t>Specific analytical instrument required for characterization of formulation</t>
   </si>
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
+  </si>
+  <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>GS-3242+LEN</t>
   </si>
   <si>
     <t>GS-3242 + lenacapavir</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
@@ -388,51 +403,51 @@
   <si>
     <t>A Study of GS-3242 in Combination With Lenacapavir Versus Biktarvy in Virologically Suppressed People With HIV-1</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>GS-3242 Tablet</t>
   </si>
   <si>
     <t>GS-3242 Injection</t>
   </si>
   <si>
     <t>Lenacapavir Tablet</t>
   </si>
   <si>
     <t>Lenacapavir Injection</t>
   </si>
   <si>
     <t>B/F/TAF</t>
   </si>
   <si>
     <t>2026-06-15</t>
   </si>
   <si>
-    <t>2026-07-09</t>
+    <t>2026-09-03</t>
   </si>
   <si>
     <t>2027-08-01</t>
   </si>
   <si>
     <t>2033-04-01</t>
   </si>
   <si>
     <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * Documented human immunodeficiency virus type 1 (HIV-1) ribonucleic acid (RNA) \&lt; 50 copies/mL for ≥ 6 months before screening.
@@ -456,83 +471,166 @@
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>unclear dosing frequency</t>
   </si>
   <si>
     <t>Injectable, Tablet</t>
   </si>
   <si>
     <t>GS-US-643-6557</t>
   </si>
   <si>
     <t>NCT07708727</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07708727</t>
   </si>
   <si>
     <t>Phase II/III</t>
   </si>
   <si>
-    <t>Not yet recruiting</t>
-[...1 lines deleted...]
-  <si>
     <t>The study will have two portions: Phase 2 and Phase 3. Phase 2 will further have 2 parts: Part A and Part B.
 The goal of Phase 2, Part A is to assess the effectiveness of study drugs GS-3242 plus Lenacapavir (LEN) versus Biktarvy (bictegravir/emtricitabine/tenofovir alafenamide (B/F/TAF)), in people with HIV-1 (PWH) who are new to treatment. This will be done in Treatment Groups 1, 2 and 3 at Week 35.
 The goal of Phase 2, Part B is to compare the effectiveness of study drugs, GS-3242 and LEN versus B/F/TAF in Groups 4 and 3 at Week 26.
 The goal of Phase 3 is to assess the long-term effectiveness of study drug GS-3242 and LEN versus B/F/TAF, at Week 52.
 The primary objectives of this study are:
 Phase 2, Part A: To evaluate the efficacy of intramuscular (IM) GS-3242 plus IM LEN versus B</t>
   </si>
   <si>
     <t>Study of an Injectable Regimen of GS-3242 With Lenacapavir Compared to Biktarvy in People New to HIV-1 Treatment</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
-    <t>2026-07-13</t>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
   </si>
   <si>
     <t>2030-10-01</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * HIV-1 ribonucleic acid (RNA) ≥ 500 copies/mL at screening.
 * Antiretroviral (ARV) treatment-naive, except for prior use of oral daily pre-exposure prophylaxis (PrEP) or postexposure prophylaxis (PEP) up to 1 month prior to screening.
 Key Exclusion Criteria:
 * Prior usage of, or exposure to LEN or GS-3242
 * Prior use of any long-acting parenteral ARV therapy (ART) medications such as monoclonal antibodies or broadly neutralizing antibodies targeting HIV-1, injectable cabotegravir (including oral cabotegravir lead-in), or injectable rilpivirine.
 Note: Other protocol defined Inclusion/Exclusion criteria may apply.</t>
   </si>
   <si>
     <t>Oral, Intramuscular</t>
+  </si>
+  <si>
+    <t>GS-US-544-5905-05</t>
+  </si>
+  <si>
+    <t>NCT07001319</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07001319</t>
+  </si>
+  <si>
+    <t>Phase I</t>
+  </si>
+  <si>
+    <t>Completed</t>
+  </si>
+  <si>
+    <t>This study is part of a master study. The goal of master protocol (GS-US-544-5905, NCT05585307) is to learn how novel antiretrovirals (medicines that stop the virus from multiplying) affect the human immunodeficiency virus-1 (HIV-1) infection in people living with HIV (PWH).
+Substudy GS-US-544-5905-05 is to learn more about the study drug GS-3242 in PLHIV.  Participants will receive single dose of GS-3242 450 mg on Days 1 and 2 in the fasted condition. On day 11, they intiate SoC or Biktarvy</t>
+  </si>
+  <si>
+    <t>Study of GS-3242 in Participants With HIV-1; Substudy-05</t>
+  </si>
+  <si>
+    <t>United States of America, Thailand</t>
+  </si>
+  <si>
+    <t>GS-3242</t>
+  </si>
+  <si>
+    <t>single oral dose 450mg on day1 and day2</t>
+  </si>
+  <si>
+    <t>Biktarvy (bictegravir/emtricitabine/tenofovir alafenamide)</t>
+  </si>
+  <si>
+    <t>Standard of Care examples: ABC/ DTG/3TC; DTG plus (TAF or TDF) plus (FTC or 3TC)</t>
+  </si>
+  <si>
+    <t>2025-05-29</t>
+  </si>
+  <si>
+    <t>2026-05-08</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>2027-02-01</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
+  </si>
+  <si>
+    <t>Adults, Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals</t>
+  </si>
+  <si>
+    <t>Key Inclusion Criteria:
+All Substudies:
+* Plasma human immunodeficiency virus-1 (HIV-1) ribonucleic acid (RNA) ≥ 5000 copies/mL but ≤ 400,000 copies/mL at screening.
+* Cluster of differentiation 4 (CD4) cell count \&gt; 200 cells/mm\^3 at screening.
+* Antiretroviral (ARV) treatment-naive or treatment-experienced but naive to the investigational ARV drug class being investigated in the given substudy and have not received any ARV within 12 weeks of screening, including medications received for pre-exposure prophylaxis (PrEP) or postexposure prophylaxis (PEP) (note that current or prior receipt of long acting (LA) parenteral ARVs such as monoclonal antibodies (mAbs) targeting HIV-1, injectable cabotegravir (CAB), injectable rilpivirine (RPV) or injectable Lenacapavir (LEN) is exclusionary).</t>
+  </si>
+  <si>
+    <t>HCV, HBV</t>
+  </si>
+  <si>
+    <t>Non-randomized</t>
+  </si>
+  <si>
+    <t>Sequential assignment</t>
+  </si>
+  <si>
+    <t>Once</t>
+  </si>
+  <si>
+    <t>Oral</t>
+  </si>
+  <si>
+    <t>Tablet</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Protocol design and endpoint interpretation</t>
   </si>
@@ -1038,133 +1136,138 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07645287" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07708727" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07645287" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07708727" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07001319" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://synapse.patsnap.com/blog/clinical-landscape-nct07645287-gs-3242-trial-report-2026-mcp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/gTfbHrIP6VVxCBsUNf9dhp84AS3877ziDXq4YajG.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1193,189 +1296,204 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
-[...16 lines deleted...]
-      <c r="O2" t="s">
         <v>44</v>
       </c>
+      <c r="G2" t="s">
+        <v>45</v>
+      </c>
+      <c r="K2" t="s">
+        <v>46</v>
+      </c>
+      <c r="L2" t="s">
+        <v>46</v>
+      </c>
       <c r="P2" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="Q2" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="R2" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="S2" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="Y2" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="Z2" s="1" t="s">
-        <v>47</v>
+      <c r="T2" t="s">
+        <v>46</v>
+      </c>
+      <c r="U2" t="s">
+        <v>46</v>
+      </c>
+      <c r="V2" t="s">
+        <v>46</v>
       </c>
       <c r="AA2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AB2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AC2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="AD2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="AE2" t="s">
-        <v>50</v>
+        <v>54</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>55</v>
       </c>
       <c r="AG2" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>55</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ3"/>
+  <dimension ref="A1:AZ4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D3" sqref="D3"/>
+      <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -1392,502 +1510,622 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="C2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="E2" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="F2" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="G2" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="H2" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="I2" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="J2" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="M2" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="O2" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="Q2" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="S2" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="U2" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="X2" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="Y2" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="Z2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="AA2" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="AD2" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AE2" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="AF2" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="AG2" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="AH2" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="AI2" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="AJ2" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="AK2" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="AO2" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="AP2" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="AQ2">
         <v>175</v>
       </c>
       <c r="AR2" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="AS2" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="AU2" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="AW2" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="AY2" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="AZ2" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="C3" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="E3" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="F3" t="s">
-        <v>139</v>
+        <v>113</v>
       </c>
       <c r="G3" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="H3" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="I3" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="M3" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="O3" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="Q3" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="S3" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="U3" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="W3" t="s">
-        <v>142</v>
+        <v>146</v>
+      </c>
+      <c r="X3" t="s">
+        <v>147</v>
       </c>
       <c r="Y3" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="Z3" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="AA3" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="AE3" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="AF3" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="AG3" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="AH3" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="AI3" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="AJ3" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="AP3" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="AQ3">
         <v>700</v>
       </c>
       <c r="AR3" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="AS3" t="s">
+        <v>136</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>137</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>138</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>151</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>139</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="4" spans="1:52">
+      <c r="A4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" t="s">
+        <v>152</v>
+      </c>
+      <c r="C4" t="s">
+        <v>153</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="E4" t="s">
+        <v>155</v>
+      </c>
+      <c r="F4" t="s">
+        <v>156</v>
+      </c>
+      <c r="G4" t="s">
+        <v>114</v>
+      </c>
+      <c r="H4" t="s">
+        <v>157</v>
+      </c>
+      <c r="I4" t="s">
+        <v>158</v>
+      </c>
+      <c r="J4" t="s">
+        <v>159</v>
+      </c>
+      <c r="M4" t="s">
+        <v>160</v>
+      </c>
+      <c r="N4" t="s">
+        <v>161</v>
+      </c>
+      <c r="O4" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>163</v>
+      </c>
+      <c r="X4" t="s">
+        <v>164</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>165</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>166</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>167</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>168</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>169</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>170</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>129</v>
+      </c>
+      <c r="AG4" t="s">
         <v>131</v>
       </c>
-      <c r="AU3" t="s">
-[...8 lines deleted...]
-      <c r="AY3" t="s">
+      <c r="AH4" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>131</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK4" t="s">
+        <v>50</v>
+      </c>
+      <c r="AM4" t="s">
+        <v>172</v>
+      </c>
+      <c r="AP4" t="s">
         <v>134</v>
       </c>
-      <c r="AZ3" t="s">
-        <v>46</v>
+      <c r="AQ4">
+        <v>27</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>173</v>
+      </c>
+      <c r="AS4" t="s">
+        <v>174</v>
+      </c>
+      <c r="AU4" t="s">
+        <v>137</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>175</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>176</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>177</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>147</v>
+        <v>178</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>148</v>
+        <v>179</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>149</v>
+        <v>180</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>150</v>
+        <v>181</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>151</v>
+        <v>182</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>152</v>
+        <v>183</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>153</v>
+        <v>184</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B2" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C2" t="s">
-        <v>154</v>
+        <v>185</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>155</v>
+        <v>186</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1900,474 +2138,474 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>156</v>
+        <v>187</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>157</v>
+        <v>188</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>158</v>
+        <v>189</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>159</v>
+        <v>190</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>160</v>
+        <v>191</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>161</v>
+        <v>192</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>162</v>
+        <v>193</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>163</v>
+        <v>194</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>164</v>
+        <v>195</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>165</v>
+        <v>196</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>166</v>
+        <v>197</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>167</v>
+        <v>198</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>168</v>
+        <v>199</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>169</v>
+        <v>200</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>170</v>
+        <v>201</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>171</v>
+        <v>202</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>172</v>
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>173</v>
+        <v>204</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>174</v>
+        <v>205</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>175</v>
+        <v>206</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>176</v>
+        <v>207</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>177</v>
+        <v>208</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>178</v>
+        <v>209</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>179</v>
+        <v>210</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>180</v>
+        <v>211</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>181</v>
+        <v>212</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>182</v>
+        <v>213</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>183</v>
+        <v>214</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>184</v>
+        <v>215</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>185</v>
+        <v>216</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>186</v>
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>187</v>
+        <v>218</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>188</v>
+        <v>219</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>173</v>
+        <v>204</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>189</v>
+        <v>220</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>176</v>
+        <v>207</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>190</v>
+        <v>221</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>191</v>
+        <v>222</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>192</v>
+        <v>223</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>149</v>
+        <v>180</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>193</v>
+        <v>224</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>194</v>
+        <v>225</v>
       </c>
       <c r="C2" t="s">
-        <v>195</v>
+        <v>226</v>
       </c>
       <c r="D2" t="s">
-        <v>196</v>
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>197</v>
+        <v>228</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>157</v>
+        <v>188</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>198</v>
+        <v>229</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>199</v>
+        <v>230</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>200</v>
+        <v>231</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>201</v>
+        <v>232</v>
       </c>
       <c r="C2" t="s">
-        <v>202</v>
+        <v>233</v>
       </c>
       <c r="D2" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>148</v>
+        <v>179</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>149</v>
+        <v>180</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>150</v>
+        <v>181</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>151</v>
+        <v>182</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>152</v>
+        <v>183</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>153</v>
+        <v>184</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>204</v>
+        <v>235</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">