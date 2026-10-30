--- v2 (2026-10-10)
+++ v3 (2026-10-30)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -165,53 +165,59 @@
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>GS-3242+LEN</t>
   </si>
   <si>
     <t>GS-3242 + lenacapavir</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
+    <t>INSTI (Integrase Strand Transfer Inhibitor), Capsid inhibitor</t>
+  </si>
+  <si>
     <t>INSTI+capsid inhibitor</t>
   </si>
   <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
+  </si>
+  <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB15673</t>
   </si>
   <si>
     <t>Oral, Subcutaneous, Route of administration is being determined in the clinical program</t>
   </si>
   <si>
     <t>Aqueous drug particle suspension, Oral solid form</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker, To be determined</t>
   </si>
   <si>
     <t>Every 6 months, Other/Variable/Unknown: To be determined</t>
   </si>
   <si>
     <t>To be determined</t>
@@ -291,53 +297,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -355,199 +358,205 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>GS-US-643-7710</t>
   </si>
   <si>
     <t>NCT07645287</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07645287</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>Gilead Sciences</t>
   </si>
   <si>
     <t>The study will have two parts: Part A and Part B. In Part A, the goal of the study is to compare the effectiveness of switching to the study drugs GS-3242 plus Lenacapavir (LEN) versus continuing Biktarvy (bictegravir/emtricitabine/tenofovir alafenamide (B/F/TAF)), in virologically suppressed people with HIV-1 (PWH) in treatment Group 1, 2 and 3 at Week 35. In Part B the goal of the study is to compare the effectiveness of switching to the study drugs, GS-3242 and LEN versus continuing B/F/TAF in Groups 4 and 3 at Week 26.
 The primary objective of part A is to evaluate the efficacy of switching to intramuscular (IM) GS-3242 plus IM LEN versus continuing on B/F/TAF PWH who are virologically suppressed in treatment Groups 1, 2, and 3 at Week 35 and Part B is to evaluate the efficacy of swit</t>
   </si>
   <si>
     <t>A Study of GS-3242 in Combination With Lenacapavir Versus Biktarvy in Virologically Suppressed People With HIV-1</t>
   </si>
   <si>
-    <t>United States of America</t>
+    <t>United States of America, Australia, Canada, Puerto Rico</t>
   </si>
   <si>
     <t>GS-3242 Tablet</t>
   </si>
   <si>
     <t>GS-3242 Injection</t>
   </si>
   <si>
     <t>Lenacapavir Tablet</t>
   </si>
   <si>
     <t>Lenacapavir Injection</t>
   </si>
   <si>
     <t>B/F/TAF</t>
   </si>
   <si>
     <t>2026-06-15</t>
   </si>
   <si>
-    <t>2026-09-03</t>
+    <t>2026-10-09</t>
   </si>
   <si>
     <t>2027-08-01</t>
   </si>
   <si>
     <t>2033-04-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * Documented human immunodeficiency virus type 1 (HIV-1) ribonucleic acid (RNA) \&lt; 50 copies/mL for ≥ 6 months before screening.
 * Plasma HIV-1 RNA levels \&lt; 50 copies/mL at screening.
 * Receiving bictegravir/emtricitabine/tenofovir alafenamide (coformulated; Biktarvy®) (B/F/TAF) for ≥ 6 months prior to screening.
 * No documented resistance to GS-3242 (integrase mutation Q148H/K/R plus at least 2 of the following integrase mutations: L74I/M, T97A, E138A/K/T, or G140A/C/S).
 Key Exclusion Criteria:
 * Prior use of, or exposure to GS-3242 or LEN.
 * History of virologic failure while on an integrase strand transfer inhibitor (INSTI)-based regimen.
 * Prior use of any long-acting parenteral antiretroviral therapy (ART) medications such as monoclonal antibodies or broadl</t>
   </si>
   <si>
     <t>Virologically Suppressed People With HIV</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>unclear dosing frequency</t>
   </si>
   <si>
+    <t>Oral, Intramuscular</t>
+  </si>
+  <si>
     <t>Injectable, Tablet</t>
   </si>
   <si>
-    <t>GS-US-643-6557</t>
+    <t>PULSAR 2 (GS-US-643-6557)</t>
   </si>
   <si>
     <t>NCT07708727</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07708727</t>
   </si>
   <si>
     <t>Phase II/III</t>
   </si>
   <si>
     <t>The study will have two portions: Phase 2 and Phase 3. Phase 2 will further have 2 parts: Part A and Part B.
 The goal of Phase 2, Part A is to assess the effectiveness of study drugs GS-3242 plus Lenacapavir (LEN) versus Biktarvy (bictegravir/emtricitabine/tenofovir alafenamide (B/F/TAF)), in people with HIV-1 (PWH) who are new to treatment. This will be done in Treatment Groups 1, 2 and 3 at Week 35.
 The goal of Phase 2, Part B is to compare the effectiveness of study drugs, GS-3242 and LEN versus B/F/TAF in Groups 4 and 3 at Week 26.
 The goal of Phase 3 is to assess the long-term effectiveness of study drug GS-3242 and LEN versus B/F/TAF, at Week 52.
 The primary objectives of this study are:
 Phase 2, Part A: To evaluate the efficacy of intramuscular (IM) GS-3242 plus IM LEN versus B</t>
   </si>
   <si>
     <t>Study of an Injectable Regimen of GS-3242 With Lenacapavir Compared to Biktarvy in People New to HIV-1 Treatment</t>
   </si>
   <si>
+    <t>United States of America, Canada, Puerto Rico</t>
+  </si>
+  <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>2026-07-29</t>
   </si>
   <si>
-    <t>2026-09-04</t>
+    <t>2026-10-07</t>
   </si>
   <si>
     <t>2030-10-01</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * HIV-1 ribonucleic acid (RNA) ≥ 500 copies/mL at screening.
 * Antiretroviral (ARV) treatment-naive, except for prior use of oral daily pre-exposure prophylaxis (PrEP) or postexposure prophylaxis (PEP) up to 1 month prior to screening.
 Key Exclusion Criteria:
 * Prior usage of, or exposure to LEN or GS-3242
 * Prior use of any long-acting parenteral ARV therapy (ART) medications such as monoclonal antibodies or broadly neutralizing antibodies targeting HIV-1, injectable cabotegravir (including oral cabotegravir lead-in), or injectable rilpivirine.
 Note: Other protocol defined Inclusion/Exclusion criteria may apply.</t>
   </si>
   <si>
-    <t>Oral, Intramuscular</t>
+    <t>unclear dosing frequency, Every 6 months</t>
   </si>
   <si>
     <t>GS-US-544-5905-05</t>
   </si>
   <si>
     <t>NCT07001319</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07001319</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>This study is part of a master study. The goal of master protocol (GS-US-544-5905, NCT05585307) is to learn how novel antiretrovirals (medicines that stop the virus from multiplying) affect the human immunodeficiency virus-1 (HIV-1) infection in people living with HIV (PWH).
 Substudy GS-US-544-5905-05 is to learn more about the study drug GS-3242 in PLHIV.  Participants will receive single dose of GS-3242 450 mg on Days 1 and 2 in the fasted condition. On day 11, they intiate SoC or Biktarvy</t>
   </si>
   <si>
     <t>Study of GS-3242 in Participants With HIV-1; Substudy-05</t>
   </si>
   <si>
     <t>United States of America, Thailand</t>
@@ -559,78 +568,120 @@
     <t>single oral dose 450mg on day1 and day2</t>
   </si>
   <si>
     <t>Biktarvy (bictegravir/emtricitabine/tenofovir alafenamide)</t>
   </si>
   <si>
     <t>Standard of Care examples: ABC/ DTG/3TC; DTG plus (TAF or TDF) plus (FTC or 3TC)</t>
   </si>
   <si>
     <t>2025-05-29</t>
   </si>
   <si>
     <t>2026-05-08</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>2027-02-01</t>
   </si>
   <si>
     <t>2026-03-03</t>
   </si>
   <si>
     <t>2026-04-16</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 All Substudies:
 * Plasma human immunodeficiency virus-1 (HIV-1) ribonucleic acid (RNA) ≥ 5000 copies/mL but ≤ 400,000 copies/mL at screening.
 * Cluster of differentiation 4 (CD4) cell count \&gt; 200 cells/mm\^3 at screening.
 * Antiretroviral (ARV) treatment-naive or treatment-experienced but naive to the investigational ARV drug class being investigated in the given substudy and have not received any ARV within 12 weeks of screening, including medications received for pre-exposure prophylaxis (PrEP) or postexposure prophylaxis (PEP) (note that current or prior receipt of long acting (LA) parenteral ARVs such as monoclonal antibodies (mAbs) targeting HIV-1, injectable cabotegravir (CAB), injectable rilpivirine (RPV) or injectable Lenacapavir (LEN) is exclusionary).</t>
   </si>
   <si>
     <t>HCV, HBV</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>Once</t>
   </si>
   <si>
     <t>Oral</t>
   </si>
   <si>
     <t>Tablet</t>
+  </si>
+  <si>
+    <t>GS-US-782-8079-01</t>
+  </si>
+  <si>
+    <t>NCT07841990</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07841990</t>
+  </si>
+  <si>
+    <t>Master Protocol: The main goal of this master clinical study is to evaluate the safety, tolerability, efficacy, and pharmacokinetic (PK) of long-acting oral (LAO) regimens in people with HIV-1 (PWH).
+The main goal of this Substudy-01 is to assess the safety, tolerability, effectiveness, and PK of switching to weekly LAO regimens, including GS-3242 + LEN, versus continuing on once daily oral bictegravir/emtricitabine/tenofovir alafenamide (B/F/TAF; coformulated; Biktarvy®) in PWH with controlled HIV infection, B/F/TAF for at least 6 months prior to study start.
+The primary objective is to evaluate the efficacy of switching to each LAO regimen versus continuing B/F/TAF in virologically suppressed PWH at Week 24.</t>
+  </si>
+  <si>
+    <t>Substudy-01: A Study of Long-Acting HIV-1 Treatments Taken by Mouth in People With HIV-1 With Undetectable Virus Levels</t>
+  </si>
+  <si>
+    <t>United States of America</t>
+  </si>
+  <si>
+    <t>Lenacapavir</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>2026-10-21</t>
+  </si>
+  <si>
+    <t>2033-07-01</t>
+  </si>
+  <si>
+    <t>Key Inclusion Criteria:
+* Individuals assigned male or female at birth, 18 years of age or older, able to understand and give written informed consent and comply with treatment and follow-up.
+* Individuals assigned male or female at birth who are of childbearing potential and engage in heterosexual intercourse must agree to use approved method(s) of contraception.
+* Negative serum pregnancy test at screening and negative urine test at enrollment.
+* Receiving B/F/TAF for ≥ 6 months prior to screening.
+* Documented plasma HIV-1 RNA \&lt; 50 copies/mL for ≥ 6 months before and at screening.
+* No resistance to GS-3242 (integrase mutation Q148H/K/R plus at least 2 of the following integrase mutations: L74I/M, T97A, E138A/K/T, or G140A/C/S) on available historical resistance reports.
+* CD4 ≥ 200 c</t>
+  </si>
+  <si>
+    <t>Weekly</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Protocol design and endpoint interpretation</t>
   </si>
@@ -1136,51 +1187,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07645287" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07708727" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07001319" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07645287" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07708727" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07001319" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07841990" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://synapse.patsnap.com/blog/clinical-landscape-nct07645287-gs-3242-trial-report-2026-mcp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/gTfbHrIP6VVxCBsUNf9dhp84AS3877ziDXq4YajG.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
@@ -1361,139 +1412,145 @@
         <v>37</v>
       </c>
       <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="2" spans="1:41">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="C2" t="s">
         <v>42</v>
       </c>
       <c r="D2" t="s">
         <v>43</v>
       </c>
       <c r="E2" t="s">
         <v>44</v>
       </c>
+      <c r="F2" t="s">
+        <v>45</v>
+      </c>
       <c r="G2" t="s">
-        <v>45</v>
+        <v>46</v>
+      </c>
+      <c r="H2" t="s">
+        <v>47</v>
       </c>
       <c r="K2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="Q2" t="s">
+        <v>50</v>
+      </c>
+      <c r="R2" t="s">
+        <v>51</v>
+      </c>
+      <c r="S2" t="s">
         <v>48</v>
       </c>
-      <c r="R2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="U2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="V2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AA2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="AB2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AC2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="AD2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AE2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AF2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AG2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AH2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AL2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="AN2" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="AO2" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ4"/>
+  <dimension ref="A1:AZ5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D4" sqref="D4"/>
+      <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -1510,622 +1567,736 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>29</v>
+        <v>107</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="F2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="G2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="J2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="M2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="O2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="Q2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="S2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="U2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="X2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="Y2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="Z2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="AA2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AD2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="AE2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="AF2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AG2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AH2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="AI2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AJ2" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>52</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>134</v>
       </c>
       <c r="AO2" t="s">
-        <v>133</v>
-[...4 lines deleted...]
-      <c r="AQ2">
+        <v>135</v>
+      </c>
+      <c r="AP2">
         <v>175</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>136</v>
+      </c>
       <c r="AR2" t="s">
-        <v>135</v>
-[...4 lines deleted...]
-      <c r="AU2" t="s">
         <v>137</v>
       </c>
+      <c r="AT2" t="s">
+        <v>138</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>139</v>
+      </c>
       <c r="AW2" t="s">
-        <v>138</v>
+        <v>140</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>141</v>
       </c>
       <c r="AY2" t="s">
-        <v>139</v>
+        <v>53</v>
       </c>
       <c r="AZ2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C3" t="s">
+        <v>143</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="E3" t="s">
+        <v>145</v>
+      </c>
+      <c r="F3" t="s">
+        <v>115</v>
+      </c>
+      <c r="G3" t="s">
+        <v>116</v>
+      </c>
+      <c r="H3" t="s">
+        <v>146</v>
+      </c>
+      <c r="I3" t="s">
+        <v>147</v>
+      </c>
+      <c r="J3" t="s">
+        <v>148</v>
+      </c>
+      <c r="M3" t="s">
+        <v>120</v>
+      </c>
+      <c r="O3" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>122</v>
+      </c>
+      <c r="S3" t="s">
+        <v>123</v>
+      </c>
+      <c r="U3" t="s">
+        <v>124</v>
+      </c>
+      <c r="W3" t="s">
+        <v>149</v>
+      </c>
+      <c r="X3" t="s">
+        <v>150</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>151</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>152</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>129</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>130</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>131</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>132</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>135</v>
+      </c>
+      <c r="AP3">
+        <v>700</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>136</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>137</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>138</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>154</v>
+      </c>
+      <c r="AW3" t="s">
         <v>140</v>
       </c>
-      <c r="C3" t="s">
+      <c r="AX3" t="s">
         <v>141</v>
       </c>
-      <c r="D3" s="4" t="s">
-[...85 lines deleted...]
-      </c>
       <c r="AY3" t="s">
-        <v>139</v>
+        <v>53</v>
       </c>
       <c r="AZ3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="G4" t="s">
+        <v>116</v>
+      </c>
+      <c r="H4" t="s">
+        <v>160</v>
+      </c>
+      <c r="I4" t="s">
+        <v>161</v>
+      </c>
+      <c r="J4" t="s">
+        <v>162</v>
+      </c>
+      <c r="M4" t="s">
+        <v>163</v>
+      </c>
+      <c r="N4" t="s">
+        <v>164</v>
+      </c>
+      <c r="O4" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>166</v>
+      </c>
+      <c r="X4" t="s">
+        <v>167</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>168</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>169</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>170</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>171</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>172</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>129</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>130</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>132</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>132</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>173</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>52</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>135</v>
+      </c>
+      <c r="AP4">
+        <v>27</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>175</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>176</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>138</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>177</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>178</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>179</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>53</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="5" spans="1:52">
+      <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" t="s">
+        <v>180</v>
+      </c>
+      <c r="C5" t="s">
+        <v>181</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="E5" t="s">
         <v>114</v>
       </c>
-      <c r="H4" t="s">
-[...17 lines deleted...]
-      <c r="Q4" t="s">
+      <c r="F5" t="s">
+        <v>115</v>
+      </c>
+      <c r="G5" t="s">
+        <v>116</v>
+      </c>
+      <c r="H5" t="s">
+        <v>183</v>
+      </c>
+      <c r="I5" t="s">
+        <v>184</v>
+      </c>
+      <c r="J5" t="s">
+        <v>185</v>
+      </c>
+      <c r="M5" t="s">
+        <v>124</v>
+      </c>
+      <c r="O5" t="s">
         <v>163</v>
       </c>
-      <c r="X4" t="s">
-[...23 lines deleted...]
-      <c r="AF4" t="s">
+      <c r="Q5" t="s">
+        <v>186</v>
+      </c>
+      <c r="X5" t="s">
+        <v>187</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>188</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>127</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>189</v>
+      </c>
+      <c r="AD5" t="s">
         <v>129</v>
       </c>
-      <c r="AG4" t="s">
-[...29 lines deleted...]
-      <c r="AU4" t="s">
+      <c r="AE5" t="s">
+        <v>130</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>132</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>132</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>190</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>52</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>135</v>
+      </c>
+      <c r="AP5">
+        <v>125</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>136</v>
+      </c>
+      <c r="AR5" t="s">
         <v>137</v>
       </c>
-      <c r="AW4" t="s">
-[...9 lines deleted...]
-        <v>51</v>
+      <c r="AT5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>191</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>178</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>53</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C2" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>186</v>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2138,474 +2309,474 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>189</v>
+        <v>203</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>191</v>
+        <v>205</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>193</v>
+        <v>207</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>199</v>
+        <v>213</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>200</v>
+        <v>214</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1" s="2" t="s">
-        <v>220</v>
+        <v>234</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="C2" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="D2" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
       <c r="C2" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="D2" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">