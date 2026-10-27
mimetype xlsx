--- v0 (2026-10-07)
+++ v1 (2026-10-27)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="341">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="344">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -130,50 +130,56 @@
     <t>Specific analytical instrument required for characterization of formulation</t>
   </si>
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
+  </si>
+  <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Gemcitabine Intravesical LAI</t>
   </si>
   <si>
     <t>Gemcitabine</t>
   </si>
   <si>
     <t>INLEXZO</t>
   </si>
@@ -352,53 +358,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -418,138 +421,141 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>CR108889</t>
   </si>
   <si>
     <t>NCT03404791</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03404791</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Janssen Research &amp; Development, LLC</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate both the safety and tolerability of up to 4 dosing cycles of TAR-200 for 21 days per dosing cycle in the induction period.</t>
   </si>
   <si>
     <t>A Study of TAR-200 in Participants With Muscle-Invasive Urothelial Carcinoma of the Bladder Who Are Ineligible for or Refuse Cisplatin-based Chemotherapy and Who Are Unfit for Radical Cystectomy</t>
   </si>
   <si>
     <t>United States of America, Spain</t>
   </si>
   <si>
     <t>TAR-200</t>
   </si>
   <si>
     <t>2017-11-20</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2019-12-23</t>
   </si>
   <si>
     <t>2022-09-15</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Histological proof of non-metastatic muscle-invasive urothelial cell carcinoma of the bladder
 * Participant must have been as fully resected as possible per the physician's judgment
 * Participants must be deemed unfit for RC due to comorbid conditions with a risk of mortality
 * Participants must refuse or be deemed ineligible for cisplatin-based chemotherapy
 * Participant must refuse or not be eligible for radiotherapy
 Exclusion Criteria:
 * Other active malignancies
 * Presence of any bladder or urethral anatomic feature that in the opinion of the Investigator may prevent the safe placement, indwelling use, or removal of TAR-200
 * Pyeloureteral tube externalized to the skin (ureteral stent or unilateral nephrostomy tube is allowed)
 * Evidence of bladder perforation</t>
   </si>
   <si>
     <t>oncology</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Every 3 weeks</t>
   </si>
   <si>
     <t>Implant</t>
   </si>
   <si>
+    <t>Oncology</t>
+  </si>
+  <si>
     <t>TAR-200-102</t>
   </si>
   <si>
     <t>NCT02720367</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02720367</t>
   </si>
   <si>
     <t>Taris Biomedical LLC</t>
   </si>
   <si>
     <t>The purpose of this study is to determine if TAR-200, an investigational drug-delivery system is safe and tolerable in patients with recurrent low or intermediate risk non-muscle-invasive bladder cancer (NMIBC) between diagnosis and transurethral resection of bladder tumors (TURBT)</t>
   </si>
   <si>
     <t>Safety and Tolerability of TAR-200 mg in Subjects With Non-Muscle-Invasive Bladder Cancer</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>Gemcitabine-Releasing Intravesical System (GemRIS)/TAR-200</t>
   </si>
   <si>
     <t>2016-01-01</t>
@@ -793,53 +799,50 @@
   <si>
     <t>https://clinicaltrials.gov/study/NCT04919512</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the anti-tumor effects of TAR-200 in combination with intravenous (IV) cetrelimab and IV cetrelimab alone.</t>
   </si>
   <si>
     <t>A Study of TAR-200 in Combination With Cetrelimab and Cetrelimab Alone in Participants With Muscle-Invasive Urothelial Carcinoma of the Bladder</t>
   </si>
   <si>
     <t>United States of America, Belgium, France, Germany, Israel, Italy, Netherlands, Spain, United Kingdom</t>
   </si>
   <si>
     <t>2022-07-07</t>
   </si>
   <si>
     <t>2026-06-04</t>
   </si>
   <si>
     <t>2025-02-04</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>Inclusion Criteria:
 * Histologically proven, cT2-T4a N0, M0 infiltrating urothelial carcinoma of the bladder. Initial diagnosis must have been within 120 days of randomization date. Participants with variant histologic subtypes are allowed if tumor(s) demonstrate urothelial predominance. However, the presence of small cell or neuroendocrine variants will make a participant ineligible
 * Participants with no residual tumor, or intravesical tumor size of less than or equal to (\&lt;=)3 centimeter (cm) following transurethral resection of bladder tumor (TURBT) are eligible; debulking TURBT for any residual disease is encouraged but not mandated. Participants with persistent tumors greater than (\&gt;)3 cm at screening must undergo a second debulking, re-staging TURBT. Participants will be ineligibl</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
@@ -882,53 +885,50 @@
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>J&amp;J / Janssen</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>INLEZXO</t>
   </si>
   <si>
-    <t>Oncology</t>
-[...1 lines deleted...]
-  <si>
     <t>Other(s)</t>
   </si>
   <si>
     <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>https://www.inlexzo.com/</t>
   </si>
   <si>
     <t>Received FDA Breakthrough Therapy Designation. Intravesical administration.</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -1105,60 +1105,69 @@
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://www.auajournals.org/doi/10.1097/JU.0000000000003195"&gt;Safety, Tolerability, and Preliminary Efficacy of TAR-200 in Patients With Muscle-invasive Bladder Cancer Who Refused or Were Unfit for Curative-intent Therapy: A Phase 1 Study. &lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Tyson MD</t>
   </si>
   <si>
     <t>2023-04-01</t>
   </si>
   <si>
     <t>Journal of Urology</t>
   </si>
   <si>
     <t>TAR-200 was generally safe, well tolerated, and had beneficial preliminary efficacy in this elderly and frail cohort with limited treatment options.</t>
   </si>
   <si>
     <t>&lt;p&gt;Purpose:&amp;nbsp;Half of patients with muscle-invasive bladder cancer worldwide may not receive curative-intent therapy. Elderly or frail patients are most affected by this unmet need. TAR-200 is a novel, intravesical drug delivery system that provides sustained, local release of gemcitabine into the bladder over a 21-day dosing cycle. The phase 1 TAR-200-103 study evaluated the safety, tolerability, and preliminary efficacy of TAR-200 in patients with muscle-invasive bladder cancer who either refused or were unfit for curative-intent therapy.&lt;/p&gt;&lt;p&gt;Materials and methods:&amp;nbsp;Eligible patients had cT2-cT3bN0M0 urothelial carcinoma of the bladder. TAR-200 was inserted for 4 consecutive 21-day cycles over 84 days. The primary end points were safety and tolerability at 84 days. Secondary end points included rates of clinical complete response and partial response as determined by cystoscopy, biopsy, and imaging; duration of response; and overall survival.&lt;/p&gt;&lt;p&gt;Results:&amp;nbsp;Median age of the 35 enrolled patients was 84 years, and most were male (24/35, 68.6%). Treatment-emergent adverse events related to TAR-200 occurred in 15 patients. Two patients experienced treatment-emergent adverse events leading to removal of TAR-200. At 3 months, complete response and partial response rates were 31.4% (11/35) and 8.6% (3/35), respectively, yielding an overall response rate of 40.0% (14/35; 95% CI 23.9-57.9). Median overall survival and duration of response were 27.3 months (95% CI 10.1-not estimable) and 14 months (95% CI 10.6-22.7), respectively. Progression-free rate at 12 months was 70.5%.&lt;/p&gt;&lt;p&gt;Conclusions:&amp;nbsp;TAR-200 was generally safe, well tolerated, and had beneficial preliminary efficacy in this elderly and frail cohort with limited treatment options.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.auajournals.org/doi/10.1097/JU.0000000000003195</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Pradere B, Schuit M, Guerrero-Ramos F, Shariat SF, Kitamura H, Jacob JM, Bao Y, Heesakkers J, Peters KM, Cahn DJ, De Troyer B, Herrera Imbroda B, Morris DS, Pieczonka CM, Wei Q, Bhanvadia S, Somer R, Jessner W, Triantos S, Sánchez de Llano C, Maffeo JC, Sweiti H, Psutka SP. Side effect management and procedural best practices with indwelling intravesical drug-releasing systems in the treatment of bladder cancer: recommendations from expert panels. Curr Opin Urol. 2025 Oct 8;36(1):123–33. doi: &lt;/span&gt;&lt;a href="10.1097/MOU.0000000000001350" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;10.1097/MOU.0000000000001350&lt;/a&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;. Epub ahead of print. PMID: 41065373; PMCID: PMC12700673.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h3&gt;Purpose of review&lt;/h3&gt;&lt;p&gt;To provide expert recommendations for side effect management in patients with bladder cancer receiving intravesical-drug releasing system (iDRS) treatment and for optimizing iDRS insertion procedure success.&lt;/p&gt;&lt;h3&gt;Recent findings&lt;/h3&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Indwelling iDRS are designed to provide sustained local exposure to therapy. In clinical trials, frequent side effects of iDRS treatment were lower urinary tract symptoms (LUTS) (e.g., dysuria, pollakiuria, micturition urgency), urinary tract infections (UTIs), and hematuria. These side effects are generally low grade, but if not properly managed, may lead to treatment interruptions or discontinuations. As data are limited, practical recommendations based on expert opinion for the management of common side effects and best practices for iDRS insertion procedures may improve treatment adherence and optimize outcomes in patients with bladder cancer receiving iDRS.&lt;/p&gt;&lt;h3&gt;Summary&lt;/h3&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Two separate expert panels were convened to develop recommendations for side effect management with iDRS and optimizing iDRS insertion procedure success. Stepwise treatment-specific management strategies for LUTS, UTIs, and hematuria in patients receiving iDRS treatment that are familiar to practicing urologists are presented, including considerations for continuation or discontinuation of iDRS treatment. Several advanced techniques can be considered to improve iDRS insertions based on variations in patient anatomy.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1097/MOU.0000000000001350</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Daneshmand, S., Brummelhuis, I. S. G., Pohar, K. S., Steinberg, G. D., Aron, M., Cutie, C. J., Keegan, K. A., Maffeo, J. C., Reynolds, D. L., Raybold, B., Chau, A., &amp;amp; Witjes, J. A. (2022). The safety, tolerability, and efficacy of a neoadjuvant gemcitabine intravesical drug delivery system (TAR-200) in muscle-invasive bladder cancer patients: a phase I trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Urologic oncology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;40&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(7), 344.e1–344.e9.&lt;/span&gt;&lt;a href=" https://doi.org/10.1016/j.urolonc.2022.02.009" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt; https://doi.org/10.1016/j.urolonc.2022.02.009&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Objectives:&amp;nbsp;&lt;/strong&gt;Neoadjuvant chemotherapy and radical cystectomy (RC) are underutilized standards of care for the treatment of muscle-invasive bladder cancer (MIBC) due to high patient burden from systemic toxicities and postoperative complications, respectively. TAR-200 is a novel intravesical drug delivery system developed to release gemcitabine into the bladder urine continuously, resulting in distribution of drug into stromal layers of the bladder. The primary aim of the TAR-200-101 study was to evaluate the safety of TAR-200 in patients with MIBC prior to RC (&lt;a href="http://clinicaltrials.gov/show/NCT02722538" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT02722538&lt;/a&gt;).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods and materials:&amp;nbsp;&lt;/strong&gt;This phase I, open-label study was conducted across 6 US and European sites. Eligible patients were aged ≥18 years with histologically confirmed T2a-T3b N0-N1 M0 urothelial cancer and had refusal or were ineligible to receive cisplatin-based combination chemotherapy. Two arms were enrolled serially. Patients in Arm 1 had residual tumor &amp;gt;3 cm after transurethral resection of bladder tumor (TURBT); those in Arm 2 had undergone maximal TURBT (residual tumor &amp;lt;3 cm). Patients received two 7-day cycles of intravesical gemcitabine delivery via TAR-200 before undergoing RC. Primary outcome was safety; secondary outcomes were tolerability, pharmacokinetics, and preliminary efficacy.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;Of 23 patients in the intention-to-treat population (11 in Arm 1, 12 in Arm 2), 20 completed both dosing cycles of TAR-200. No patients were classified as intolerant to TAR-200. Ten patients (4 in Arm 1, 6 in Arm 2) experienced ≥1 treatment-emergent adverse events (TEAEs). The most common TAR-200-related TEAEs were pollakiuria (n = 3) and urinary incontinence (n = 2). All TEAEs prior to RC were grade ≤2; 1 patient in Arm 2 experienced a grade 3 non-treatment-related TEAE. Plasma gemcitabine levels were undetectable. In Arm 1, those with residual tumor, 4 of 10 patients exhibited pathologic downstaging; 1 experienced a complete response (CR) and 3 a partial response (PR). In Arm 2, those undergoing maximal TURBT, 6 of 10 patients exhibited downstaging; 3 experienced a CR and 3 a PR.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusion:&amp;nbsp;&lt;/strong&gt;Controlled intravesical gemcitabine release via TAR-200 was safe and well tolerated in patients with MIBC.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.urolonc.2022.02.009</t>
   </si>
   <si>
     <t>INLEXZO - General Overview</t>
   </si>
   <si>
     <t>https://www.jnjmedicalconnect.com/products/inlexzo/medical-content/inlexzo-general-overview</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1525,108 +1534,110 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/5kpqPSLzmRYgweTxVyV37sPE9Gif538o05iJ5GOG.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/2o3vn6EW3ejJgfZHEfulAeBY2L8YfP3K4fY3uXnn.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jnjmedicalconnect.com/products/inlexzo/medical-content/inlexzo-general-overview" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auajournals.org/doi/10.1097/JU.0000000000003195" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/MOU.0000000000001350" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.urolonc.2022.02.009" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jnjmedicalconnect.com/products/inlexzo/medical-content/inlexzo-general-overview" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1694,153 +1705,159 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="J2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="K2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="Q2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="R2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="T2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="U2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="V2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="W2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="X2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="Y2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="Z2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="AA2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="AB2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="AC2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="AD2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="AE2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="AF2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="AG2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="AH2" t="s">
-        <v>67</v>
-[...4 lines deleted...]
-      <c r="AL2" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="AM2" s="1" t="s">
+      <c r="AL2" t="s">
         <v>70</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ9"/>
   <sheetViews>
@@ -1884,979 +1901,979 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>117</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>29</v>
+        <v>119</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="E2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="G2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="I2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="J2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="M2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="X2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="Y2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="AB2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AC2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="AD2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="AE2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="AF2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="AG2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AH2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="AI2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="AJ2" t="s">
-        <v>140</v>
-[...4 lines deleted...]
-      <c r="AP2" t="s">
         <v>142</v>
       </c>
-      <c r="AQ2">
+      <c r="AO2" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP2">
         <v>35</v>
       </c>
-      <c r="AS2" t="s">
-[...2 lines deleted...]
-      <c r="AU2" t="s">
+      <c r="AR2" t="s">
         <v>144</v>
       </c>
+      <c r="AT2" t="s">
+        <v>145</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>146</v>
+      </c>
       <c r="AW2" t="s">
-        <v>145</v>
+        <v>52</v>
       </c>
       <c r="AX2" t="s">
-        <v>50</v>
+        <v>147</v>
       </c>
       <c r="AY2" t="s">
-        <v>146</v>
+        <v>63</v>
       </c>
       <c r="AZ2" t="s">
-        <v>61</v>
+        <v>148</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
+        <v>149</v>
+      </c>
+      <c r="C3" t="s">
+        <v>150</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="E3" t="s">
+        <v>126</v>
+      </c>
+      <c r="F3" t="s">
+        <v>127</v>
+      </c>
+      <c r="G3" t="s">
+        <v>152</v>
+      </c>
+      <c r="H3" t="s">
+        <v>153</v>
+      </c>
+      <c r="I3" t="s">
+        <v>154</v>
+      </c>
+      <c r="J3" t="s">
+        <v>155</v>
+      </c>
+      <c r="M3" t="s">
+        <v>156</v>
+      </c>
+      <c r="X3" t="s">
+        <v>157</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>158</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>159</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>160</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>137</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>138</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>139</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>140</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>161</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>142</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP3">
+        <v>12</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>162</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>145</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>163</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>52</v>
+      </c>
+      <c r="AX3" t="s">
         <v>147</v>
       </c>
-      <c r="C3" t="s">
+      <c r="AY3" t="s">
+        <v>63</v>
+      </c>
+      <c r="AZ3" t="s">
         <v>148</v>
-      </c>
-[...82 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C4" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="E4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F4" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="G4" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="H4" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="I4" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="J4" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="M4" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="O4" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="X4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="Y4" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="AB4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="AC4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="AD4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="AE4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="AF4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="AG4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AH4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="AI4" t="s">
-        <v>139</v>
+        <v>175</v>
       </c>
       <c r="AJ4" t="s">
-        <v>173</v>
-[...4 lines deleted...]
-      <c r="AP4" t="s">
         <v>142</v>
       </c>
-      <c r="AQ4">
+      <c r="AO4" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP4">
         <v>13</v>
       </c>
-      <c r="AS4" t="s">
-[...2 lines deleted...]
-      <c r="AU4" t="s">
+      <c r="AR4" t="s">
         <v>144</v>
       </c>
+      <c r="AT4" t="s">
+        <v>145</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>146</v>
+      </c>
       <c r="AW4" t="s">
-        <v>145</v>
+        <v>52</v>
       </c>
       <c r="AX4" t="s">
-        <v>50</v>
+        <v>147</v>
       </c>
       <c r="AY4" t="s">
-        <v>146</v>
+        <v>63</v>
       </c>
       <c r="AZ4" t="s">
-        <v>61</v>
+        <v>148</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C5" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="G5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="H5" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="I5" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="J5" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="M5" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="X5" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="Y5" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="AB5" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="AC5" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="AD5" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="AE5" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="AF5" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="AG5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AH5" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="AI5" t="s">
-        <v>139</v>
+        <v>185</v>
       </c>
       <c r="AJ5" t="s">
-        <v>183</v>
-[...4 lines deleted...]
-      <c r="AP5" t="s">
         <v>142</v>
       </c>
-      <c r="AQ5">
+      <c r="AO5" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP5">
         <v>23</v>
       </c>
-      <c r="AS5" t="s">
-[...3 lines deleted...]
-        <v>144</v>
+      <c r="AR5" t="s">
+        <v>162</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>145</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>146</v>
       </c>
       <c r="AW5" t="s">
-        <v>145</v>
+        <v>52</v>
       </c>
       <c r="AX5" t="s">
-        <v>50</v>
+        <v>147</v>
       </c>
       <c r="AY5" t="s">
-        <v>146</v>
+        <v>63</v>
       </c>
       <c r="AZ5" t="s">
-        <v>61</v>
+        <v>148</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C6" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="E6" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="G6" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H6" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="I6" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="J6" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="M6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="O6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="X6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="Y6" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="AA6" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AB6" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AD6" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="AE6" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="AF6" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="AG6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AH6" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="AI6" t="s">
-        <v>139</v>
+        <v>198</v>
       </c>
       <c r="AJ6" t="s">
-        <v>196</v>
-[...4 lines deleted...]
-      <c r="AP6" t="s">
         <v>142</v>
       </c>
-      <c r="AQ6">
+      <c r="AO6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP6">
         <v>220</v>
       </c>
+      <c r="AQ6" t="s">
+        <v>199</v>
+      </c>
       <c r="AR6" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>200</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>145</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>146</v>
       </c>
       <c r="AW6" t="s">
-        <v>145</v>
+        <v>52</v>
       </c>
       <c r="AX6" t="s">
-        <v>50</v>
+        <v>147</v>
       </c>
       <c r="AY6" t="s">
-        <v>146</v>
+        <v>63</v>
       </c>
       <c r="AZ6" t="s">
-        <v>61</v>
+        <v>148</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
+        <v>201</v>
+      </c>
+      <c r="C7" t="s">
+        <v>202</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="E7" t="s">
+        <v>204</v>
+      </c>
+      <c r="G7" t="s">
+        <v>128</v>
+      </c>
+      <c r="H7" t="s">
+        <v>205</v>
+      </c>
+      <c r="I7" t="s">
+        <v>206</v>
+      </c>
+      <c r="J7" t="s">
+        <v>207</v>
+      </c>
+      <c r="M7" t="s">
+        <v>132</v>
+      </c>
+      <c r="O7" t="s">
+        <v>208</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>42</v>
+      </c>
+      <c r="X7" t="s">
+        <v>209</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>195</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>210</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>211</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>137</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>138</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>139</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>139</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>140</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>212</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>142</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP7">
+        <v>272</v>
+      </c>
+      <c r="AQ7" t="s">
         <v>199</v>
       </c>
-      <c r="C7" t="s">
+      <c r="AR7" t="s">
         <v>200</v>
       </c>
-      <c r="D7" s="4" t="s">
-[...75 lines deleted...]
-        <v>144</v>
+      <c r="AT7" t="s">
+        <v>145</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>146</v>
       </c>
       <c r="AW7" t="s">
-        <v>145</v>
+        <v>52</v>
       </c>
       <c r="AX7" t="s">
-        <v>50</v>
+        <v>147</v>
       </c>
       <c r="AY7" t="s">
-        <v>146</v>
+        <v>63</v>
       </c>
       <c r="AZ7" t="s">
-        <v>61</v>
+        <v>148</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C8" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="E8" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="G8" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H8" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="I8" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="J8" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="M8" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="O8" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="Q8" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="S8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="U8" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="X8" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="Y8" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="Z8" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="AA8" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="AD8" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="AE8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="AF8" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="AG8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AH8" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="AI8" t="s">
-        <v>139</v>
+        <v>224</v>
       </c>
       <c r="AJ8" t="s">
-        <v>222</v>
-[...4 lines deleted...]
-      <c r="AP8" t="s">
         <v>142</v>
       </c>
-      <c r="AQ8">
+      <c r="AO8" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP8">
         <v>518</v>
       </c>
+      <c r="AQ8" t="s">
+        <v>199</v>
+      </c>
       <c r="AR8" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>200</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>145</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>146</v>
       </c>
       <c r="AW8" t="s">
-        <v>145</v>
+        <v>52</v>
       </c>
       <c r="AX8" t="s">
-        <v>50</v>
+        <v>147</v>
       </c>
       <c r="AY8" t="s">
-        <v>146</v>
+        <v>63</v>
       </c>
       <c r="AZ8" t="s">
-        <v>61</v>
+        <v>148</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B9" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C9" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="E9" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="F9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="G9" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H9" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="I9" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="J9" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="M9" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="O9" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="X9" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="Y9" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="AB9" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="AC9" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="AD9" t="s">
-        <v>233</v>
+        <v>137</v>
       </c>
       <c r="AE9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="AF9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="AG9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AH9" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="AI9" t="s">
-        <v>139</v>
-[...7 lines deleted...]
-      <c r="AQ9">
+        <v>235</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>143</v>
+      </c>
+      <c r="AP9">
         <v>163</v>
       </c>
+      <c r="AQ9" t="s">
+        <v>199</v>
+      </c>
       <c r="AR9" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>200</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>145</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
@@ -2867,75 +2884,75 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R2"/>
   <sheetViews>
@@ -2945,140 +2962,140 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F2" t="s">
-        <v>262</v>
+        <v>148</v>
       </c>
       <c r="G2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="H2" t="s">
         <v>263</v>
       </c>
       <c r="I2" t="s">
         <v>264</v>
       </c>
       <c r="J2" t="s">
         <v>265</v>
       </c>
       <c r="L2" t="s">
         <v>266</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="N2" s="5" t="s">
         <v>267</v>
       </c>
       <c r="O2">
         <v>45672.0</v>
       </c>
       <c r="P2">
         <v>45909.0</v>
       </c>
       <c r="Q2" t="s">
         <v>268</v>
       </c>
       <c r="R2" t="s">
         <v>269</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
@@ -3100,51 +3117,51 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>270</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>271</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>272</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>273</v>
       </c>
       <c r="F1" s="6" t="s">
         <v>274</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>275</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>276</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>277</v>
       </c>
@@ -3187,158 +3204,158 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>284</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>285</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>270</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>286</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>273</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>287</v>
       </c>
       <c r="H1" s="6" t="s">
         <v>288</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
         <v>289</v>
       </c>
       <c r="C2" t="s">
         <v>290</v>
       </c>
       <c r="D2" t="s">
         <v>291</v>
       </c>
       <c r="E2" t="s">
         <v>292</v>
       </c>
       <c r="F2" t="s">
         <v>293</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>294</v>
       </c>
       <c r="I2" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>296</v>
       </c>
       <c r="C3" t="s">
         <v>297</v>
       </c>
       <c r="D3" t="s">
         <v>298</v>
       </c>
       <c r="E3" t="s">
         <v>299</v>
       </c>
       <c r="F3" t="s">
         <v>300</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>301</v>
       </c>
       <c r="I3" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>303</v>
       </c>
       <c r="C4" t="s">
         <v>304</v>
       </c>
       <c r="D4" t="s">
         <v>305</v>
       </c>
       <c r="E4" t="s">
         <v>299</v>
       </c>
       <c r="F4" t="s">
         <v>300</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>306</v>
       </c>
       <c r="I4" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>308</v>
       </c>
       <c r="C5" t="s">
         <v>309</v>
       </c>
       <c r="D5" t="s">
         <v>310</v>
       </c>
       <c r="E5" t="s">
         <v>299</v>
       </c>
       <c r="F5" t="s">
         <v>310</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>311</v>
       </c>
       <c r="I5" t="s">
         <v>312</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
@@ -3355,79 +3372,79 @@
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>313</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>315</v>
       </c>
       <c r="C2" t="s">
         <v>316</v>
       </c>
       <c r="D2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>317</v>
       </c>
       <c r="C3" t="s">
         <v>318</v>
       </c>
       <c r="D3" t="s">
         <v>319</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -3438,244 +3455,256 @@
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>320</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>321</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>322</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
         <v>324</v>
       </c>
       <c r="C2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D2" t="s">
         <v>325</v>
       </c>
       <c r="E2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="F2" t="s">
         <v>326</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
         <v>328</v>
       </c>
       <c r="C2" t="s">
         <v>329</v>
       </c>
       <c r="D2" t="s">
         <v>330</v>
       </c>
       <c r="E2" t="s">
         <v>331</v>
       </c>
       <c r="F2" t="s">
         <v>332</v>
       </c>
       <c r="G2" t="s">
         <v>333</v>
       </c>
       <c r="H2" t="s">
         <v>334</v>
       </c>
+      <c r="I2" s="4" t="s">
+        <v>335</v>
+      </c>
       <c r="J2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
         <v>328</v>
       </c>
       <c r="C3" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="H3" t="s">
-        <v>336</v>
+        <v>337</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>338</v>
       </c>
       <c r="J3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>328</v>
       </c>
       <c r="C4" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="H4" t="s">
-        <v>338</v>
+        <v>340</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>341</v>
       </c>
       <c r="J4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C5" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="J5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="I5" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>