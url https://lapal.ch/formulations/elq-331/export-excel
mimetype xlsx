--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -384,50 +384,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -525,51 +528,51 @@
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Oregon Health Sciences University</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.ohsu.edu/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Oregon Health &amp; Science University (OHSU) is Oregon's premier public research institution dedicated to health sciences. Established in 1887, OHSU boasts a renowned research environment tackling critical health challenges across neuroscience, cancer biology &amp; infectious diseases. Nationally recognized for its research output, its collaborative environment fosters innovation in the healthcare space.</t>
   </si>
   <si>
-    <t>Medicines for Malaria Ventures</t>
+    <t>Medicines for Malaria Venture</t>
   </si>
   <si>
     <t>https://www.mmv.org/</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>MMV is a Swiss-based not-for-profit organization working through a product development partnership model to deliver a portfolio of accessible medicines with the power to treat, prevent and eliminate malaria. We close critical gaps in research, development and access – working “end-to-end” to expand the use of existing antimalarials and innovate new compounds to protect public health.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Smilkstein MJ, Pou S, Krollenbrock A, Bleyle LA, Dodean RA, Frueh L, Hinrichs DJ, Li Y, Martinson T, Munar MY, Winter RW, Bruzual I, Whiteside S, Nilsen A, Koop DR, Kelly JX, Kappe SHI, Wilder BK, Riscoe MK. ELQ-331 as a prototype for extremely durable chemoprotection against malaria. Malar J. 2019 Aug 27;18(1):291. doi: &lt;/span&gt;&lt;a href="https://doi.org/10.1186/s12936-019-2921-9" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1186/s12936-019-2921-9&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PMID: 31455339; PMCID: PMC6712883.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;The potential benefits of long-acting injectable chemoprotection (LAI-C) against malaria have been recently recognized, prompting a call for suitable candidate drugs to help meet this need. On the basis of its known pharmacodynamic and pharmacokinetic profiles after oral dosing, ELQ-331, a prodrug of the parasite mitochondrial electron transport inhibitor ELQ-300, was selected for study of pharmacokinetics and efficacy as LAI-C in mice.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;Four trials were conducted in which mice were injected with a single intramuscular dose of ELQ-331 or other ELQ-300 prodrugs in sesame oil with 1.2% benzyl alcohol; the ELQ-300 content of the doses ranged from 2.5 to 30 mg/kg. Initial blood stage challenges with Plasmodium yoelii were used to establish the model, but the definitive study measure of efficacy was outcome after sporozoite challenge with a luciferase-expressing P. yoelii, assessed by whole-body live animal imaging. Snapshot determinations of plasma ELQ-300 concentration ([ELQ-300]) were made after all prodrug injections; after the highest dose of ELQ-331 (equivalent to 30 mg/kg ELQ-300), both [ELQ-331] and [ELQ-300] were measured at a series of timepoints from 6 h to 5½ months after injection.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;A single intramuscular injection of ELQ-331 outperformed four other ELQ-300 prodrugs and, at a dose equivalent to 30 mg/kg ELQ-300, protected mice against challenge with P. yoelii sporozoites for at least 4½ months. Pharmacokinetic evaluation revealed rapid and essentially complete conversion of ELQ-331 to ELQ-300, a rapidly achieved (&amp;lt; 6 h) and sustained (4-5 months) effective plasma ELQ-300 concentration, maximum ELQ-300 concentrations far below the estimated threshold for toxicity, and a distinctive ELQ-300 concentration versus time profile. Pharmacokinetic modeling indicates a high-capacity, slow-exchange tissue compartment which serves to accumulate and then slowly redistribute ELQ-300 into blood, and this property facilitates an extremely long period during which ELQ-300 concentration is sustained above a minimum fully-protective threshold (60-80 nM).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;Extrapolation of these results to humans predicts that ELQ-331 should be capable of meeting and far-exceeding currently published duration-of-effect goals for anti-malarial LAI-C. Furthermore, the distinctive pharmacokinetic profile of ELQ-300 after treatment with ELQ-331 may facilitate durable protection and enable protection for far longer than 3 months. These findings suggest that ELQ-331 warrants consideration as a leading prototype for LAI-C.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Frueh L, Li Y, Mather MW, Li Q, Pou S, Nilsen A, Winter RW, Forquer IP, Pershing AM, Xie LH, Smilkstein MJ, Caridha D, Koop DR, Campbell RF, Sciotti RJ, Kreishman-Deitrick M, Kelly JX, Vesely B, Vaidya AB, Riscoe MK. Alkoxycarbonate Ester Prodrugs of Preclinical Drug Candidate ELQ-300 for Prophylaxis and Treatment of Malaria. ACS Infect Dis. 2017 Oct 13;3(10):728-735. doi: &lt;/span&gt;&lt;a href="https://doi.org/10.1021/acsinfecdis.7b00062" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1021/acsinfecdis.7b00062&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2017 Sep 27. PMID: 28927276; PMCID: PMC5947850.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;ELQ-300 is a preclinical antimalarial drug candidate that is active against liver, blood, and transmission stages of Plasmodium falciparum. While ELQ-300 is highly effective when administered in a low multidose regimen, poor aqueous solubility and high crystallinity have hindered its clinical development. To overcome its challenging physiochemical properties, a number of bioreversible alkoxycarbonate ester prodrugs of ELQ-300 were synthesized. These bioreversible prodrugs are converted to ELQ-300 by host and parasite esterase action in the liver and bloodstream of the host. One such alkoxycarbonate prodrug, ELQ-331, is curative against Plasmodium yoelii with a single low dose of 3 mg/kg in a murine model of patent malaria infection. ELQ-331 is at least as fully protective as ELQ-300 in a murine malaria prophylaxis model when delivered 24 h before sporozoite inoculation at an oral dose of 1 mg/kg. Here, we show that ELQ-331 is a promising prodrug of ELQ-300 with improved physiochemical and metabolic properties and excellent potential for clinical formulation.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
@@ -1500,128 +1503,132 @@
       <c r="E1" s="2" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>106</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>109</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>110</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>111</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>112</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>113</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>114</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>115</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>116</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>117</v>
       </c>
       <c r="N1" s="5" t="s">
         <v>118</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>119</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>120</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>121</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1631,348 +1638,348 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="I2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>103</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
@@ -1989,99 +1996,99 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>104</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>103</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>105</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C5" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">