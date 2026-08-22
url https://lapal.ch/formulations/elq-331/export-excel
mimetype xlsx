--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>ELQ-331</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>ELQ-331, also known as MMV167, is an alkoxycarbonate ester prodrug of the P. falciparum cytochrome bc1 inhibitor ELQ-300 (MMV055) currently in preclinical development for malaria chemoprevention. ELQ-330 displays potent activity versus blood &amp; liver stages of P. falciparum, however, prodrug approaches are required to mitigate its adverse physiochemical properties including poor water solubility &amp; high crystallinity. ELQ-331 displays improved oral bioavailability and a reduced capacity to develop insoluble crystals compared with ELQ-300. Despite this, ELQ-331 is relatively hydrophobic in nature which introduces challenges regarding oral dosing. Therefore, it is postulated that ELQ-331 exhibits favourable pharmacokinetic and pharmacodynamic properties for long-acting injectable delivery.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Intramuscular, Oral</t>
   </si>
   <si>
     <t>Polymer-based particles, Aqueous drug particle suspension</t>
   </si>
@@ -348,54 +357,63 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -492,105 +510,111 @@
   <si>
     <t>Disclosed are derivative compounds of ELQ-300 that include an ester at position 4. These compounds have enhanced properties relative to ELQ-300. Also disclosed are pharmaceutical compositions comprising the compounds and methods of treating and preventing malaria infections involving administering the pharmaceutical compositions to the subject.</t>
   </si>
   <si>
     <t>WO2017015360</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Univ Oregon Health &amp; Science; US Gov Veterans Affairs</t>
   </si>
   <si>
     <t>2036-07-27</t>
   </si>
   <si>
     <t>Only granted in the US (US10584098B2)</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/cyhAr98jljxRquU6JbfNeoBbobljR8ijBb263h5F.png</t>
+    <t>https://lapal.ch/storage/illustrations/mVMIVDT56TqLDTpkkcBufKT50v3pNgiJBaRgcUd4.png</t>
   </si>
   <si>
     <t>ELQ-331 Chemical Structure</t>
   </si>
   <si>
     <t>https://doi.org/10.1186/s12936-019-2921-9</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Oregon Health Sciences University</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.ohsu.edu/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Oregon Health &amp; Science University (OHSU) is Oregon's premier public research institution dedicated to health sciences. Established in 1887, OHSU boasts a renowned research environment tackling critical health challenges across neuroscience, cancer biology &amp; infectious diseases. Nationally recognized for its research output, its collaborative environment fosters innovation in the healthcare space.</t>
   </si>
   <si>
     <t>Medicines for Malaria Venture</t>
   </si>
   <si>
     <t>https://www.mmv.org/</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>MMV is a Swiss-based not-for-profit organization working through a product development partnership model to deliver a portfolio of accessible medicines with the power to treat, prevent and eliminate malaria. We close critical gaps in research, development and access – working “end-to-end” to expand the use of existing antimalarials and innovate new compounds to protect public health.</t>
   </si>
   <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Smilkstein MJ, Pou S, Krollenbrock A, Bleyle LA, Dodean RA, Frueh L, Hinrichs DJ, Li Y, Martinson T, Munar MY, Winter RW, Bruzual I, Whiteside S, Nilsen A, Koop DR, Kelly JX, Kappe SHI, Wilder BK, Riscoe MK. ELQ-331 as a prototype for extremely durable chemoprotection against malaria. Malar J. 2019 Aug 27;18(1):291. doi: &lt;/span&gt;&lt;a href="https://doi.org/10.1186/s12936-019-2921-9" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1186/s12936-019-2921-9&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PMID: 31455339; PMCID: PMC6712883.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;The potential benefits of long-acting injectable chemoprotection (LAI-C) against malaria have been recently recognized, prompting a call for suitable candidate drugs to help meet this need. On the basis of its known pharmacodynamic and pharmacokinetic profiles after oral dosing, ELQ-331, a prodrug of the parasite mitochondrial electron transport inhibitor ELQ-300, was selected for study of pharmacokinetics and efficacy as LAI-C in mice.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;Four trials were conducted in which mice were injected with a single intramuscular dose of ELQ-331 or other ELQ-300 prodrugs in sesame oil with 1.2% benzyl alcohol; the ELQ-300 content of the doses ranged from 2.5 to 30 mg/kg. Initial blood stage challenges with Plasmodium yoelii were used to establish the model, but the definitive study measure of efficacy was outcome after sporozoite challenge with a luciferase-expressing P. yoelii, assessed by whole-body live animal imaging. Snapshot determinations of plasma ELQ-300 concentration ([ELQ-300]) were made after all prodrug injections; after the highest dose of ELQ-331 (equivalent to 30 mg/kg ELQ-300), both [ELQ-331] and [ELQ-300] were measured at a series of timepoints from 6 h to 5½ months after injection.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;A single intramuscular injection of ELQ-331 outperformed four other ELQ-300 prodrugs and, at a dose equivalent to 30 mg/kg ELQ-300, protected mice against challenge with P. yoelii sporozoites for at least 4½ months. Pharmacokinetic evaluation revealed rapid and essentially complete conversion of ELQ-331 to ELQ-300, a rapidly achieved (&amp;lt; 6 h) and sustained (4-5 months) effective plasma ELQ-300 concentration, maximum ELQ-300 concentrations far below the estimated threshold for toxicity, and a distinctive ELQ-300 concentration versus time profile. Pharmacokinetic modeling indicates a high-capacity, slow-exchange tissue compartment which serves to accumulate and then slowly redistribute ELQ-300 into blood, and this property facilitates an extremely long period during which ELQ-300 concentration is sustained above a minimum fully-protective threshold (60-80 nM).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;Extrapolation of these results to humans predicts that ELQ-331 should be capable of meeting and far-exceeding currently published duration-of-effect goals for anti-malarial LAI-C. Furthermore, the distinctive pharmacokinetic profile of ELQ-300 after treatment with ELQ-331 may facilitate durable protection and enable protection for far longer than 3 months. These findings suggest that ELQ-331 warrants consideration as a leading prototype for LAI-C.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Frueh L, Li Y, Mather MW, Li Q, Pou S, Nilsen A, Winter RW, Forquer IP, Pershing AM, Xie LH, Smilkstein MJ, Caridha D, Koop DR, Campbell RF, Sciotti RJ, Kreishman-Deitrick M, Kelly JX, Vesely B, Vaidya AB, Riscoe MK. Alkoxycarbonate Ester Prodrugs of Preclinical Drug Candidate ELQ-300 for Prophylaxis and Treatment of Malaria. ACS Infect Dis. 2017 Oct 13;3(10):728-735. doi: &lt;/span&gt;&lt;a href="https://doi.org/10.1021/acsinfecdis.7b00062" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1021/acsinfecdis.7b00062&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2017 Sep 27. PMID: 28927276; PMCID: PMC5947850.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;ELQ-300 is a preclinical antimalarial drug candidate that is active against liver, blood, and transmission stages of Plasmodium falciparum. While ELQ-300 is highly effective when administered in a low multidose regimen, poor aqueous solubility and high crystallinity have hindered its clinical development. To overcome its challenging physiochemical properties, a number of bioreversible alkoxycarbonate ester prodrugs of ELQ-300 were synthesized. These bioreversible prodrugs are converted to ELQ-300 by host and parasite esterase action in the liver and bloodstream of the host. One such alkoxycarbonate prodrug, ELQ-331, is curative against Plasmodium yoelii with a single low dose of 3 mg/kg in a murine model of patent malaria infection. ELQ-331 is at least as fully protective as ELQ-300 in a murine malaria prophylaxis model when delivered 24 h before sporozoite inoculation at an oral dose of 1 mg/kg. Here, we show that ELQ-331 is a promising prodrug of ELQ-300 with improved physiochemical and metabolic properties and excellent potential for clinical formulation.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Potharaju S, Mutyam SK, Liu M, Green C, Frueh L, Nilsen A, Pou S, Winter R, Riscoe MK, Shankar G. Improving solubility and oral bioavailability of a novel antimalarial prodrug: comparing spray-dried dispersions with self-emulsifying drug delivery systems. Pharm Dev Technol. 2020 Jun;25(5):625-639. doi: &lt;/span&gt;&lt;a href="https://doi.org/10.1080/10837450.2020.1725893" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1080/10837450.2020.1725893&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2020 Feb 12. PMID: 32031478; PMCID: PMC8120996.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;To improve the solubility and oral bioavailability of a novel antimalarial agent ELQ-331 (a prodrug of ELQ-300), spray-dried dispersions (SDD) and a self-emulsifying drug delivery system (SEDDS) were developed. SDD were prepared with polyvinyl caprolactam-polyvinyl acetate-polyethylene glycol graft copolymer (Soluplus®) polymer carrier and Aeroperl®&amp;nbsp;300 Pharma and characterized by differential scanning calorimetry, powder X-ray diffraction. For SEDDS, solubility in oils, surfactants, and co-surfactants was determined and ternary phase diagram was constructed to show self-emulsifying area. SEDDS were characterized for spontaneous emulsification and droplet size distribution. The amorphous ELQ-331 SDD improved the solubility to 10× in fast-state simulated intestinal fluid and addition of sodium lauryl sulphate externally to SDDs further improved the solubility to ∼28.5× versus non-formulated drug. SEDDS had good self-emulsifying characteristics with small emulsion droplet sizes and narrow particle distribution. Oral pharmacokinetic studies for SDD and SEDDS formulations were performed in rats. The ELQ-331 rapidly converted to ELQ-300 soon after oral administration in rats. Exposure levels of ELQ-300 were about 1.4-fold higher (based on AUC) in SEDDS than SDD formulations. Poorly soluble drugs like ELQ-331 can be formulated using SDD or SEDDS to improve solubility and oral bioavailability.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Karunakaran D, Mutyam SK, Fu M, et al. &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/38729224/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;Long-acting intramuscular injections of ELQ-331, an antimalarial agent&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Eur J Pharm Sci&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2024;198:106795. doi:10.1016/j.ejps.2024.106795&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;The overarching premise of this investigation is that injectable, long-acting antimalarial medication would encourage adherence to a dosage regimen for populations at risk of contracting the disease. To advance support for this goal, we have developed oil-based formulations of ELQ-331 (a prodrug of ELQ-300) that perform as long-acting, injectable chemoprophylactics with drug loading as high as 160 mg/ml of ELQ-331. In a pharmacokinetic study performed with rats, a single intramuscular injection of 12.14 mg/kg maintained higher plasma levels than the previously established minimum fully protective plasma concentration (33.25 ng/ml) of ELQ-300 for more than 4 weeks. The formulations were well tolerated by the rats and the tested dose produced no adverse reactions. We believe that by extending the length of time between subsequent injections, these injectable oil-based solutions of ELQ-331 can offer a more accessible, low-cost option for long-acting disease prevention and reduced transmission in malaria-endemic regions and may also be of use to travelers.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
@@ -961,110 +985,113 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/cyhAr98jljxRquU6JbfNeoBbobljR8ijBb263h5F.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/mVMIVDT56TqLDTpkkcBufKT50v3pNgiJBaRgcUd4.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1120,116 +1147,123 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I2" t="s">
-        <v>36</v>
-[...7 lines deleted...]
-      <c r="M2" t="s">
         <v>39</v>
       </c>
       <c r="N2" t="s">
         <v>40</v>
       </c>
       <c r="O2" t="s">
         <v>41</v>
       </c>
       <c r="P2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" t="s">
         <v>43</v>
       </c>
       <c r="R2" t="s">
         <v>44</v>
       </c>
       <c r="S2" t="s">
         <v>45</v>
       </c>
       <c r="T2" t="s">
         <v>46</v>
       </c>
       <c r="U2" t="s">
         <v>47</v>
       </c>
       <c r="V2" t="s">
         <v>48</v>
       </c>
       <c r="W2" t="s">
         <v>49</v>
       </c>
-      <c r="Y2" s="1"/>
-[...1 lines deleted...]
-      <c r="AF2" t="s">
+      <c r="X2" t="s">
         <v>50</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="Y2" s="1" t="s">
         <v>51</v>
+      </c>
+      <c r="Z2" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>53</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1273,257 +1307,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>54</v>
+        <v>109</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -1533,600 +1583,632 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="C2" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="D2" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="E2" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="F2" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="I2" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C2" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="D2" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="C2" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="D2" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="E2" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="F2" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="C3" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="D3" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="E3" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="F3" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>54</v>
+        <v>109</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>173</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="C2" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>175</v>
+      </c>
+      <c r="H2" t="s">
+        <v>176</v>
+      </c>
+      <c r="J2" t="s">
+        <v>177</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="C3" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>178</v>
+      </c>
+      <c r="H3" t="s">
+        <v>179</v>
+      </c>
+      <c r="J3" t="s">
+        <v>177</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="C4" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>180</v>
+      </c>
+      <c r="H4" t="s">
+        <v>181</v>
+      </c>
+      <c r="J4" t="s">
+        <v>177</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="C5" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>182</v>
+      </c>
+      <c r="H5" t="s">
+        <v>183</v>
+      </c>
+      <c r="J5" t="s">
+        <v>177</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>