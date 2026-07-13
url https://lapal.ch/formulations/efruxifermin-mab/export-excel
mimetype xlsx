--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -687,50 +687,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
@@ -2407,128 +2410,132 @@
       <c r="E1" s="2" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>194</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>195</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>196</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>197</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>198</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>199</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>200</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>201</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>202</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>203</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>204</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>205</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>206</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>207</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>208</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>209</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2538,400 +2545,400 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="I2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C3" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D3" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="F3" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="I3" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C4" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E4" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F4" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="I4" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C5" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D5" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E5" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F5" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="I5" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>191</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C2" t="s">
         <v>106</v>
       </c>
       <c r="D2" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>195</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C2" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D2" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E2" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
@@ -2948,99 +2955,99 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>192</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>191</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>193</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C2" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C3" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D3" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>49</v>
       </c>
       <c r="C4" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C5" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D5" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>