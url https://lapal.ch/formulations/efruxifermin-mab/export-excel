--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Efruxifermin (mAb)</t>
   </si>
   <si>
     <t>Efruxifermin (EFX)</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>EFX has been engineered to mimic the biological activity of fibroblast growth factor 21 (FGF21), which regulates multiple metabolic pathways and cellular processes. By delivering sustained and balanced signalling through FGF21’s receptors in liver and adipose tissue, EFX has the potential to treat MASH by addressing all core drivers of disease progression. EFX leverages the whole body to improve metabolic balance. The first Phase 2b study evaluated the efficacy and safety of EFX in patients with pre-cirrhotic MASH, fibrosis stage 2 or 3 (F2-F3). The study met its primary endpoint of ≥1 stage improvement in fibrosis with no worsening of MASH after 24 weeks of treatment for both the 50 mg EFX (41%) and 28 mg EFX (39%) dose groups, compared to 20% for the placebo arm.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
@@ -653,54 +662,63 @@
   <si>
     <t>2021-02-16</t>
   </si>
   <si>
     <t>2025-04-23</t>
   </si>
   <si>
     <t>2024-05-02</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Males and non-pregnant, non-lactating females between 18 - 75 years of age inclusive, based on the date of the screening visit.
 * Previous history or presence of 2 out of 4 components of metabolic syndrome (obesity, dyslipidemia, elevated blood pressure, elevated fasting glucose) or type 2 diabetes.
 * FibroScan measurement \&gt; 8.5 kPa \[kilopascal\].
 * Biopsy-proven NASH. Must have had a liver biopsy obtained ≤ 180 days prior to randomization with fibrosis stage 2 to 3 and a non-alcoholic fatty liver disease (NAFLD) activity score (NAS) of ≥ 4 with at least a score of 1 in each of the following NAS components:
   * Steatosis (scored 0 to 3),
   * Ballooning degeneration (scored 0 to 2), and
   * Lobular inflammation (scored 0 to 3).
 Exclusion Criteria:
 * Weight loss \</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -860,78 +878,81 @@
   <si>
     <t>Efruxifermin composition, comprising sugar, 20 to about 200 mM arginine/arginine-HCI or arginine/glutamic acid, and a surfactant</t>
   </si>
   <si>
     <t>WO2023064808</t>
   </si>
   <si>
     <t>Formulation</t>
   </si>
   <si>
     <t>AKERO THERAPEUTICS, INC.</t>
   </si>
   <si>
     <t>2042-10-12</t>
   </si>
   <si>
     <t>Pending: AE, AP, AU, BR, CA, CL, CN, CO, CR, EA, EG, EP, HK, ID, IL, IN, JO, JP, KR, MA, MX, MY, NZ, PA, PE, PH, SA, SG, TH, UA, US, VN, ZA</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/MxfoxrUgfpMj0d2UYAjdlvYFh83Esbz3Wu4pCu6h.png</t>
+    <t>https://lapal.ch/storage/illustrations/WV8PzItgQWogLac8fpBUOEOsGyyMAuYzX9uivoAW.png</t>
   </si>
   <si>
     <t>Punegel et al. 2023</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Akero Therapeutics</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://akerotx.com/</t>
   </si>
   <si>
     <t>United States</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(42, 42, 42);"&gt;Shanaka Stanislaus, Randy Hecht, Junming Yie, Todd Hager, Michael Hall, Chris Spahr, Wei Wang, Jennifer Weiszmann, Yang Li, Liying Deng, Dwight Winters, Stephen Smith, Lei Zhou, Yuesheng Li, Murielle M. Véniant, Jing Xu, A Novel Fc-FGF21 With Improved Resistance to Proteolysis, Increased Affinity Toward&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(42, 42, 42);"&gt;β&lt;/em&gt;&lt;span style="color: rgb(42, 42, 42);"&gt;-Klotho, and Enhanced Efficacy in Mice and Cynomolgus Monkeys,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(42, 42, 42);"&gt;Endocrinology&lt;/em&gt;&lt;span style="color: rgb(42, 42, 42);"&gt;, Volume 158, Issue 5, 1 May 2017, Pages 1314–1327,&amp;nbsp;&lt;/span&gt;&lt;a href="https://doi.org/10.1210/en.2016-1917" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 111, 183); background-color: rgb(255, 255, 255);"&gt;https://doi.org/10.1210/en.2016-1917&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;Fibroblast growth factor (FGF) 21 is a natural hormone that modulates glucose, lipid, and energy metabolism. Previously, we engineered an Fc fusion FGF21 variant with two mutations, Fc-FGF21(RG), to extend the half-life and reduce aggregation and&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;in vivo&lt;/em&gt;&lt;span style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;&amp;nbsp;degradation of FGF21. We now describe a new variant developed to reduce the extreme C-terminal degradation and improve the binding affinity to&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;β&lt;/em&gt;&lt;span style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;-Klotho. We demonstrate, by introducing one additional mutation located at the C terminus of FGF21 (A180E), that the new molecule, Fc-FGF21(RGE), has gained many improved attributes. Compared with Fc-FGF21(RG), Fc-FGF21(RGE) has similar&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;in vitro&lt;/em&gt;&lt;span style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;&amp;nbsp;potency, preserves&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;β&lt;/em&gt;&lt;span style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;-Klotho dependency, and maintains FGF receptor selectivity and cross-species reactivity.&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;In vivo&lt;/em&gt;&lt;span style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;, Fc-FGF21(RGE) showed reduced susceptibility to extreme C-terminal degradation and increased plasma levels of the bioactive intact molecule. The circulating half-life of intact Fc-FGF21(RGE) increased twofold compared with that of Fc-FGF21(RG) in mice and cynomolgus monkeys. Additionally, Fc-FGF21(RGE) exhibited threefold to fivefold enhanced binding affinity to coreceptor&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;β&lt;/em&gt;&lt;span style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;-Klotho across mouse, cynomolgus monkey, and human species. In obese and diabetic mouse and cynomolgus monkey models, Fc-FGF21(RGE) demonstrated greater efficacies to Fc-FGF21(RG), resulting in larger and more sustained improvements in multiple metabolic parameters. No increased immunogenicity was observed with Fc-FGF21(RGE). The superior biophysical, pharmacokinetic, and pharmacodynamic properties, as well as the positive metabolic effects across species, suggest that further clinical development of Fc-FGF21(RGE) as a metabolic therapy for diabetic and/or obese patients may be warranted.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;Puengel, T., &amp;amp; Tacke, F. (2023). &lt;/span&gt;&lt;a href="https://www.tandfonline.com/doi/full/10.1080/13543784.2023.2230115" rel="noopener noreferrer" target="_blank" style="color: rgb(51, 51, 51);"&gt;Efruxifermin, an investigational treatment for fibrotic or cirrhotic nonalcoholic steatohepatitis (NASH)&lt;/a&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;Expert Opinion on Investigational Drugs&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;32&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;(6), 451–461. https://doi.org/10.1080/13543784.2023.2230115&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h3&gt;&lt;strong&gt;Introduction&lt;/strong&gt;&lt;/h3&gt;&lt;h3&gt;Non-alcoholic fatty liver disease (NAFLD) is the most prevalent chronic liver disease and strongly associated with metabolic disorders: obesity, type 2 diabetes (T2D), cardiovascular disease. Persistent metabolic injury results in inflammatory processes leading to nonalcoholic steatohepatitis (NASH), liver fibrosis, and ultimately cirrhosis. To date, no pharmacologic agent is approved for the treatment of NASH. Fibroblast growth factor 21 (FGF21) agonism has been linked to beneficial metabolic effects ameliorating obesity, steatosis, and insulin resistance, supporting its potential as a therapeutic target in NAFLD.&lt;/h3&gt;&lt;p&gt;&lt;strong&gt;Areas covered&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Efruxifermin (EFX, also AKR-001 or AMG876) is an engineered Fc-FGF21 fusion protein with an optimized pharmacokinetic and pharmacodynamic profile, which is currently tested in several phase 2 clinical trials for the treatment of NASH, fibrosis and compensated liver cirrhosis. EFX improved metabolic disturbances including glycemic control, showed favorable safety and tolerability, and demonstrated antifibrotic efficacy according to FDA requirements for phase 3 trials.&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Expert opinion&lt;/strong&gt;&lt;/h3&gt;&lt;h3&gt;While some other FGF-21 agonists (e.g. pegbelfermin) are currently not further investigated, available evidence supports the development of EFX as a promising anti-NASH drug in fibrotic and cirrhotic populations. However, antifibrotic efficacy, long-term safety and benefits (i.e. cardiovascular risk, decompensation events, disease progression, liver transplantation, mortality) remain to be determined.&lt;/h3&gt;</t>
   </si>
   <si>
     <t>Efruxifermin summary by Akero</t>
   </si>
   <si>
     <t>https://akerotx.com/efruxifermin/</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Harrison SA, Frias JP, Neff G, et al. &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/37802088/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;Safety and efficacy of once-weekly efruxifermin versus placebo in non-alcoholic steatohepatitis (HARMONY): a multicentre, randomised, double-blind, placebo-controlled, phase 2b trial&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Lancet Gastroenterol Hepatol&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2023;8(12):1080-1093. doi:10.1016/S2468-1253(23)00272-8&lt;/span&gt;&lt;/p&gt;</t>
   </si>
@@ -1311,110 +1332,113 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06528314" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06215716" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06161571" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01856881" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01492465" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04767529" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/MxfoxrUgfpMj0d2UYAjdlvYFh83Esbz3Wu4pCu6h.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/WV8PzItgQWogLac8fpBUOEOsGyyMAuYzX9uivoAW.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://akerotx.com/efruxifermin/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1470,110 +1494,117 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>41</v>
       </c>
       <c r="M2" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="N2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="O2" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P2" t="s">
-        <v>38</v>
-[...12 lines deleted...]
-      <c r="AF2" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>41</v>
+      </c>
+      <c r="R2" t="s">
+        <v>41</v>
+      </c>
+      <c r="S2" t="s">
+        <v>41</v>
+      </c>
+      <c r="X2" t="s">
         <v>45</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="Y2" s="1" t="s">
         <v>46</v>
+      </c>
+      <c r="Z2" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ7"/>
   <sheetViews>
@@ -1617,820 +1648,836 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="E2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="F2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="H2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="I2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="J2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="M2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="N2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="O2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="P2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="X2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="Y2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="Z2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="AA2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="AD2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AE2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AF2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AG2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AH2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AI2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AJ2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AP2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ2">
         <v>1150</v>
       </c>
       <c r="AR2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AS2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AT2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AU2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AW2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AX2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AZ2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="E3" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="F3" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G3" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="H3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="I3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="J3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="M3" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="N3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="O3" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="P3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="Q3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="R3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="X3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="Y3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="Z3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AA3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AD3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AE3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AF3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AG3" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AH3" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AI3" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AJ3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AO3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AP3" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ3">
         <v>1650</v>
       </c>
       <c r="AR3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AS3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AU3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AW3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AX3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AZ3" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="E4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="F4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="H4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="I4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="J4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="M4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="N4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="O4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="P4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="Q4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="R4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="X4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="Y4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="Z4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AA4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AD4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="AE4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AF4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AG4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AH4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AI4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AJ4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AO4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AP4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ4">
         <v>700</v>
       </c>
       <c r="AR4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AS4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AU4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AW4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AX4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AZ4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5">
         <v>20100018</v>
       </c>
       <c r="C5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="E5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="F5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="G5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="H5" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="I5" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="X5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="Y5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AB5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AC5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AE5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AF5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AG5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AH5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AI5" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AJ5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AP5" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ5">
         <v>86</v>
       </c>
       <c r="AR5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AS5" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AU5" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6">
         <v>20100015</v>
       </c>
       <c r="C6" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D6" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="E6" t="s">
+        <v>162</v>
+      </c>
+      <c r="F6" t="s">
+        <v>163</v>
+      </c>
+      <c r="G6" t="s">
+        <v>164</v>
+      </c>
+      <c r="H6" t="s">
+        <v>175</v>
+      </c>
+      <c r="I6" t="s">
+        <v>176</v>
+      </c>
+      <c r="X6" t="s">
+        <v>177</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>178</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>179</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>180</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>118</v>
+      </c>
+      <c r="AF6" t="s">
         <v>171</v>
       </c>
-      <c r="E6" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="AG6" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AH6" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AI6" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AJ6" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AP6" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ6">
         <v>47</v>
       </c>
       <c r="AR6" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AS6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AU6" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C7" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="E7" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="F7" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="G7" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="H7" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="I7" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="X7" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="Y7" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="AB7" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="AC7" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="AE7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AF7" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AG7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AH7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AI7" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AJ7" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AP7" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AQ7">
         <v>128</v>
       </c>
       <c r="AR7" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AS7" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AU7" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>49</v>
+        <v>197</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2440,655 +2487,687 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="C2" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="D2" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="E2" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="F2" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="I2" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="C3" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="D3" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="F3" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="I3" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="C4" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="D4" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="E4" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="F4" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="I4" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="C5" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="D5" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E5" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="F5" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="I5" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="C2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D2" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="C2" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="D2" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="E2" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>49</v>
+        <v>197</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>274</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="C2" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>276</v>
+      </c>
+      <c r="H2" t="s">
+        <v>277</v>
+      </c>
+      <c r="J2" t="s">
+        <v>121</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="C3" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>278</v>
+      </c>
+      <c r="H3" t="s">
+        <v>279</v>
+      </c>
+      <c r="J3" t="s">
+        <v>121</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C4" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>280</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="J4" t="s">
+        <v>121</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="C5" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>282</v>
+      </c>
+      <c r="H5" t="s">
+        <v>283</v>
+      </c>
+      <c r="J5" t="s">
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>