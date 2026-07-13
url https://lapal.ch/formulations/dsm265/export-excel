--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="269">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -663,50 +663,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
@@ -2379,128 +2382,132 @@
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>198</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>199</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>200</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>201</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>202</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>203</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>204</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>205</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>206</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>207</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>208</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>209</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>210</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>211</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>212</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>213</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>214</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2510,348 +2517,348 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="I2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>189</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>199</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>107</v>
       </c>
       <c r="C2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D2" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E2" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F2" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C3" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D3" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E3" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F3" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E9"/>
   <sheetViews>
@@ -2871,110 +2878,110 @@
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>190</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>189</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>191</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>54</v>
       </c>
       <c r="C2" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>54</v>
       </c>
       <c r="C3" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C4" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D4" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C5" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D5" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C6" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D6" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>54</v>
       </c>
       <c r="C7" t="s">
         <v>192</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>54</v>
       </c>
       <c r="C8" t="s">
         <v>194</v>