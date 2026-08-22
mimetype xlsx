--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="276">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>DSM265</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>DSM265 is an orally-active investigational compound currently in clinical development for the treatment and prevention of malaria. DSM265 functions through selectively inhibiting the dihydroorotate dehydrogenase (DHOPH) enzyme essential for Plasmodium falciparum pyrimidine biosynthesis. Preclinical studies indicated that DSM265 was effective against pre-erythrocytic Plasmodium falciparum and displayed potential as an antimalarial chemoprophylactic due to a favourable pharmacokinetic profile that enables once-weekly dosing. Subsequent in-human clinical trials have shown that while orally administered DSM265 displays high-levels of tolerability and safety, it only induces limited pre-erythrocytic protection, indicating that alternate dosing or combination therapy approaches may be required.</t>
   </si>
   <si>
     <t>It appears that the development of DSM265 is suspended.</t>
   </si>
   <si>
     <t>The product did not progress to approval</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB12397</t>
   </si>
@@ -611,54 +620,63 @@
   <si>
     <t>This is a single-dose, fasting and non-fasting, open-label, randomized, three-regimen, parallel group study in 42 subjects</t>
   </si>
   <si>
     <t>Bioavailability and Effect of Food on DSM265 Granules in Healthy Adult Subjects</t>
   </si>
   <si>
     <t>2016-09-13</t>
   </si>
   <si>
     <t>2016-07-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Female subjects of non-child bearing potential:
   * surgically sterile (by hysterectomy and/or bilateral oophorectomy and/or bilateral salpingectomy or bilateral tubal ligation) OR
   * postmenopausal (without use of hormonal contraceptive and spontaneous amenorrhea for 12 months and follicle stimulating hormone \&gt; 40 IU/mL age appropriate for menopause and no other medical explanation for amenorrhea)
 * Males:
   * If he (including those who have had a vasectomy) is sexually active with female partner(s) of childbearing potential, he must agree, from Day 1 through 120 days after the dose of study drug to practice the continuous acceptable methods of contraception with his partner(s).
   * If he has a female partner who is postmenopausal or permanently sterile, the mal</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>DSM265 for Plasmodium falciparum chemoprophylaxis: a randomised, double blinded, phase 1 trial with controlled human malaria infection</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s1473-3099(17)30139-1</t>
   </si>
   <si>
     <t>Antimalarial activity of single-dose DSM265, a novel plasmodium dihydroorotate dehydrogenase inhibitor, in patients with uncomplicated Plasmodium falciparum or Plasmodium vivax malaria infection</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s1473-3099(18)30309-8</t>
   </si>
   <si>
     <t>DSM265 at 400 Milligrams Clears Asexual Stage Parasites but Not Mature Gametocytes from the Blood of Healthy Subjects Experimentally Infected with Plasmodium falciparum</t>
   </si>
   <si>
     <t>https://doi.org/10.1128/aac.01837-18</t>
   </si>
   <si>
     <t>Company</t>
   </si>
@@ -774,93 +792,96 @@
     <t>Inhibitors of parasitic dihydroorotate dehydrogenase enzyme (DHOD) are candidate therapeutics for treating malaria. Illustrative of such therapeutic agents include the compound: and a triazolopyrimidine class of compounds that conform to Formula (IX): and their solvates, stereoisomers, tautomers and pharmaceutically acceptable salts. (DSM-265 given as Example 44)
 Method of treating Malaria.</t>
   </si>
   <si>
     <t>WO2011041304</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Board of Regents, University of Texas System; Monash University; Medicines For Malaria Venture; University of Washington; Glaxosmithkline Investigacion Y Desarrollo, S.L</t>
   </si>
   <si>
     <t>2031-09-14</t>
   </si>
   <si>
     <t>Granted: EP, US, CN, CA, BR, JP, IN, HK</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/uh4hRNAFcqn7WpR7xt6BfkcCNjdyJQ2Fs4VXg0DC.png</t>
+    <t>https://lapal.ch/storage/illustrations/PTBWEhfqBgZ3reghYxKrqnd7pcTIyuJGh2dRe6r7.png</t>
   </si>
   <si>
     <t>DSM265 Chemical Structure</t>
   </si>
   <si>
     <t>Sourced from Drugbank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.mmv.org/</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>MMV is a Swiss-based not-for-profit organization working through a product development partnership model to deliver a portfolio of accessible medicines with the power to treat, prevent and eliminate malaria. We close critical gaps in research, development and access – working “end-to-end” to expand the use of existing antimalarials and innovate new compounds to protect public health.</t>
   </si>
   <si>
     <t>Takeda Pharmaceuticals</t>
   </si>
   <si>
     <t>https://www.takeda.com/</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>Takeda aims to discover and deliver life-transforming treatments in our core therapeutic and business areas, including gastrointestinal and inflammation, rare diseases, plasma-derived therapies, oncology, neuroscience and vaccines.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Commercial formulation development of DSM265</t>
   </si>
   <si>
     <t>https://www.ghitfund.org/investment/portfoliodetail/detail/72/en</t>
   </si>
   <si>
     <t>Formulation Optimization Work on DSM265</t>
   </si>
   <si>
     <t>https://www.ghitfund.org/investment/portfoliodetail/detail/112/en</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;h4&gt;Alka Marwaha, John White, Farah El_Mazouni, Sharon A Creason, Sreekanth Kokkonda, Frederick S. Buckner, Susan A. Charman, Margaret A. Phillips, and Pradipsinh K. Rathod. Bioisosteric Transformations and Permutations in the Triazolopyrimidine Scaffold To Identify the Minimum Pharmacophore Required for Inhibitory Activity against&amp;nbsp;&lt;em&gt;Plasmodium falciparum&lt;/em&gt;&amp;nbsp;Dihydroorotate Dehydrogenase. Journal of Medicinal Chemistry&amp;nbsp;&lt;strong&gt;2012&lt;/strong&gt;&amp;nbsp;&lt;em&gt;55&lt;/em&gt;&amp;nbsp;(17), 7425-7436 DOI: &lt;a href="www.doi.org/10.1021/jm300351w" rel="noopener noreferrer" target="_blank"&gt;www.doi.org/10.1021/jm300351w&lt;/a&gt;&lt;/h4&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;Plasmodium falciparum&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;&amp;nbsp;causes approximately 1 million deaths annually. However, increasing resistance imposes a continuous threat to existing drug therapies. We previously reported a number of potent and selective triazolopyrimidine-based inhibitors of&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;P. falciparum&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;&amp;nbsp;dihydroorotate dehydrogenase that inhibit parasite in vitro growth with similar activity. Lead optimization of this series led to the recent identification of a preclinical candidate, showing good activity against&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;P. falciparum&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;&amp;nbsp;in mice. As part of a backup program around this scaffold, we explored heteroatom rearrangement and substitution in the triazolopyrimidine ring and have identified several other ring configurations that are active as&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;Pf&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;DHODH inhibitors. The imidazo[1,2-&lt;/span&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;a&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;]pyrimidines were shown to bind somewhat more potently than the triazolopyrimidines depending on the nature of the amino aniline substitution. DSM151, the best candidate in this series, binds with 4-fold better affinity (&lt;/span&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;Pf&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;DHODH IC50&amp;nbsp;= 0.077 μM) than the equivalent triazolopyrimidine and suppresses parasites in vivo in the&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;Plasmodium berghei&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;&amp;nbsp;model.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h4&gt;Jose M. Coteron, María Marco, Jorge Esquivias, Xiaoyi Deng, Karen L. White, John White, Maria Koltun, Farah El Mazouni, Sreekanth Kokkonda, Kasiram Katneni, Ravi Bhamidipati, David M. Shackleford, Iñigo Angulo-Barturen, Santiago B. Ferrer, María Belén Jiménez-Díaz, Francisco-Javier Gamo, Elizabeth J. Goldsmith, William N. Charman, Ian Bathurst, David Floyd, David Matthews, Jeremy N. Burrows, Pradipsinh K. Rathod, Susan A. Charman, and Margaret A. Phillips. Structure-Guided Lead Optimization of Triazolopyrimidine-Ring Substituents Identifies Potent&amp;nbsp;&lt;em&gt;Plasmodium falciparum&lt;/em&gt;&amp;nbsp;Dihydroorotate Dehydrogenase Inhibitors with Clinical Candidate Potential. Journal of Medicinal Chemistry&amp;nbsp;&lt;strong&gt;2011&lt;/strong&gt;&amp;nbsp;&lt;em&gt;54&lt;/em&gt;&amp;nbsp;(15), 5540-5561. DOI: &lt;a href="www.doi.org/10.1021/jm200592f" rel="noopener noreferrer" target="_blank"&gt;www.doi.org/10.1021/jm200592f&lt;/a&gt;&lt;/h4&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
@@ -1246,110 +1267,113 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02450578" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02123290" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02562872" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02573857" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03637517" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02750384" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s1473-3099(17)30139-1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s1473-3099(18)30309-8" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01837-18" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/uh4hRNAFcqn7WpR7xt6BfkcCNjdyJQ2Fs4VXg0DC.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/PTBWEhfqBgZ3reghYxKrqnd7pcTIyuJGh2dRe6r7.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ghitfund.org/investment/portfoliodetail/detail/72/en" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ghitfund.org/investment/portfoliodetail/detail/112/en" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s1473-3099(17)30139-1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s1473-3099(18)30309-8" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01837-18" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ghitfund.org/investment/portfoliodetail/detail/72/en" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ghitfund.org/investment/portfoliodetail/detail/112/en" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1405,118 +1429,126 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I2" t="s">
-        <v>37</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>40</v>
       </c>
       <c r="M2" t="s">
         <v>41</v>
       </c>
       <c r="N2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="Q2" t="s">
-        <v>43</v>
+        <v>44</v>
+      </c>
+      <c r="R2" t="s">
+        <v>44</v>
       </c>
       <c r="S2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="U2" t="s">
         <v>45</v>
       </c>
+      <c r="T2" t="s">
+        <v>46</v>
+      </c>
       <c r="V2" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="W2" t="s">
         <v>47</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="X2" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y2" s="1" t="s">
+        <v>49</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>48</v>
-[...4 lines deleted...]
-      <c r="AF2" t="s">
         <v>50</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AC2" t="s">
         <v>51</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>52</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>53</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ7"/>
   <sheetViews>
@@ -1560,851 +1592,867 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="E2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="F2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="I2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="J2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="M2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="O2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="Q2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="S2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="X2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AB2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AC2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AE2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AF2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AG2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AH2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AI2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AJ2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AM2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AP2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ2">
         <v>22</v>
       </c>
       <c r="AR2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AV2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AW2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AX2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AZ2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="E3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="F3" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G3" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="I3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="M3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="X3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AB3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AC3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AE3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AF3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AG3" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AH3" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AI3" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AJ3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AK3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AM3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AP3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ3">
         <v>45</v>
       </c>
       <c r="AR3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AS3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AV3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AW3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AX3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AZ3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="C4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="E4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="F4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="I4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="J4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="M4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="O4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="Q4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="S4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="X4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AB4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AC4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AE4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AF4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AG4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AH4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AI4" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AJ4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AM4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AP4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ4">
         <v>24</v>
       </c>
       <c r="AR4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AV4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AW4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AX4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AZ4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="D5" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="E5" t="s">
+        <v>166</v>
+      </c>
+      <c r="F5" t="s">
+        <v>167</v>
+      </c>
+      <c r="G5" t="s">
+        <v>110</v>
+      </c>
+      <c r="I5" t="s">
+        <v>168</v>
+      </c>
+      <c r="J5" t="s">
+        <v>169</v>
+      </c>
+      <c r="M5" t="s">
+        <v>139</v>
+      </c>
+      <c r="O5" t="s">
+        <v>170</v>
+      </c>
+      <c r="X5" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>171</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>171</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>119</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>120</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>121</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>121</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>122</v>
+      </c>
+      <c r="AM5" t="s">
         <v>162</v>
       </c>
-      <c r="E5" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="AP5" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ5">
         <v>16</v>
       </c>
       <c r="AR5" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AS5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AU5" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AV5" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AW5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AX5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AZ5" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C6" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="E6" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="F6" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G6" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H6" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="I6" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="X6" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="Y6" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AB6" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AC6" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AE6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AF6" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AG6" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AH6" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AI6" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AJ6" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AP6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ6">
         <v>42</v>
       </c>
       <c r="AR6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS6" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU6" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C7" t="s">
+        <v>184</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="E7" t="s">
+        <v>108</v>
+      </c>
+      <c r="F7" t="s">
+        <v>167</v>
+      </c>
+      <c r="G7" t="s">
+        <v>110</v>
+      </c>
+      <c r="H7" t="s">
+        <v>186</v>
+      </c>
+      <c r="I7" t="s">
+        <v>187</v>
+      </c>
+      <c r="X7" t="s">
+        <v>171</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>188</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>189</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>189</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>119</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>120</v>
+      </c>
+      <c r="AG7" t="s">
         <v>181</v>
       </c>
-      <c r="D7" s="4" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="AH7" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AI7" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AJ7" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="AP7" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ7">
         <v>11</v>
       </c>
       <c r="AR7" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS7" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU7" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>54</v>
+        <v>195</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>57</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B2" t="s">
-        <v>192</v>
+        <v>57</v>
       </c>
       <c r="C2" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>198</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>199</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B3" t="s">
-        <v>194</v>
+        <v>57</v>
       </c>
       <c r="C3" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>200</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>201</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B4" t="s">
-        <v>196</v>
+        <v>57</v>
       </c>
       <c r="C4" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>202</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...1 lines deleted...]
-    <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
@@ -2412,663 +2460,653 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="C2" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="D2" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="E2" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="F2" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="I2" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="C2" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="D2" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C2" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="D2" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="E2" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="F2" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="C3" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="D3" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="E3" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="F3" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E9"/>
+  <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E9" sqref="E9"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>54</v>
+        <v>195</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>264</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C2" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>265</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="J2" t="s">
+        <v>121</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C3" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>267</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="J3" t="s">
+        <v>121</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="C4" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>270</v>
+      </c>
+      <c r="H4" t="s">
+        <v>271</v>
+      </c>
+      <c r="J4" t="s">
+        <v>121</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="C5" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>272</v>
+      </c>
+      <c r="H5" t="s">
+        <v>273</v>
+      </c>
+      <c r="J5" t="s">
+        <v>121</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="C6" t="s">
-        <v>267</v>
-[...44 lines deleted...]
-        <v>197</v>
+        <v>274</v>
+      </c>
+      <c r="H6" t="s">
+        <v>275</v>
+      </c>
+      <c r="J6" t="s">
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...3 lines deleted...]
-    <hyperlink ref="E9" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>