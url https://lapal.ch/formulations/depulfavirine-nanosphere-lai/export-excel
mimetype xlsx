--- v0 (2026-10-07)
+++ v1 (2026-10-27)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -132,78 +132,90 @@
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
+  </si>
+  <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Depulfavirine nanosphere LAI</t>
   </si>
   <si>
     <t>Depulfavirine; VM-1500A-LAI</t>
   </si>
   <si>
     <t>Depulfavirine</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
+    <t>NNRTI (Non-Nucleoside Reverse Transcriptase Inhibitor)</t>
+  </si>
+  <si>
     <t>Diphenylether Non-nucleoside reverse transcriptase Allosteric inhibitor</t>
+  </si>
+  <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
   </si>
   <si>
     <t>Depulfavirine (VM1500A) is a second-generation allosteric non-nucleoside reverse transcriptase inhibitor (NNRTI). Its prodrug, elsulfavirine (ESV), has been authorised for the treatment of HIV-1 infection in several Eurasian countries as a once-daily oral regimen and has demonstrated favourable antiviral efficacy. Depulfavirine is currently under evaluation in Phase II/III clinical trials (NCT05204394) conducted in Russia. Pharmacokinetic studies indicate that depulfavirine exhibits a prolonged elimination half-life of approximately 5.4–7.4 days. Furthermore, crystalline or polycrystalline nanoparticle formulations (200–900 nm) have been developed for long-acting injectable delivery. In vitro studies have shown potent antiviral activity, with IC₅₀ values for VM1500A against wild-type HIV-1</t>
   </si>
   <si>
     <t>Under clinical investigation and not approved yet</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB18890</t>
   </si>
   <si>
     <t>Intramuscular</t>
   </si>
   <si>
     <t>nanosphere</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>1. Poloxamer P338
 2. Mannitol or saccharose
 3. Phosphate buffered saline (PBS), water for injection</t>
   </si>
   <si>
@@ -324,53 +336,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -390,96 +399,96 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>HIV-VM1500ALAI-03</t>
   </si>
   <si>
     <t>NCT05204394</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05204394</t>
   </si>
   <si>
     <t>Phase II/III</t>
   </si>
   <si>
     <t>Unknown status</t>
   </si>
   <si>
     <t>Viriom</t>
   </si>
   <si>
     <t>Multicenter, open-label, randomized, active control study to evaluate efficacy and safety of switching to VM-1500A-LAI + 2NRTIs from the 1st line standard of care therapy for 48 weeks. The 1st part of the study will select one of 2 dose cohorts: 600mg or 900mg.</t>
   </si>
   <si>
     <t>Study to Evaluate Efficacy and Safety of Switching to VM-1500A-LAI + 2NRTIs From the 1st Line Standard of Care Therapy</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
     <t>VM-1500A-LAI</t>
   </si>
   <si>
     <t>Standard of Care</t>
   </si>
   <si>
     <t>2022-04-01</t>
   </si>
   <si>
     <t>2022-01-21</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-10-16</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Signed Patient Information Sheet and Informed Consent Form
 2. Men and women aged 18 or older at the time of signing the informed consent;
 3. HIV-1 infection confirmed serologically by ELISA or immunoblot analysis (or documented HIV-1 infection);
 4. Stable doses of standard-of-care antiretroviral therapy (NNRTI + 2NRTI) for at least 6 months prior screening;
 5. Serological confirmation of adequate virological suppression within 6 and 12 months before screening as documented by :
    * HIV-1 RNA plasma level \&lt; 50 copies/ml at screening;
    * СD4+ Т-cells count ≥ 200 cells/mm3 at screening;
 6. Adequate organ function as documented by laboratory test results;
 7. Female patients must be postmenopausal not less than 2 years, surgically sterile, or if of child-bearing pot</t>
   </si>
@@ -554,50 +563,53 @@
   <si>
     <t>https://clinicaltrials.gov/study/NCT03706911</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>To evaluate safety and tolerability of VM-1500A-LAI after its single and multiple intramuscular ascending dose to healthy volunteers</t>
   </si>
   <si>
     <t>Study to Evaluate Safety, Tolerability and Pharmacokinetics of VM-1500A-LAI Single and Multiple Ascending Doses in Healthy Subjects</t>
   </si>
   <si>
     <t>2019-01-21</t>
   </si>
   <si>
     <t>2021-12-06</t>
   </si>
   <si>
     <t>2020-03-27</t>
   </si>
   <si>
     <t>2020-05-18</t>
   </si>
   <si>
+    <t>Adults</t>
+  </si>
+  <si>
     <t>Male</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Non-smoking healthy male subjects aged 18 - 45 years (inclusive);
 2. Verified "healthy" status, based on standard clinical, laboratory, and instrumental examination methods;
 3. Body weight ≥ 50 kg and Body Mass Index in the range from 18.5 to 30.0 kg/m2;
 4. Signed the Participant Explanation Sheet and the Informed Consent Form;
 5. Consent to use an adequate method of contraception throughout the study and 3 months after its completion: a condom with spermicide substance (cream, foam or suppository).
 Exclusion Criteria:
 1. Chronic cardiovascular, bronchopulmonary, neuroendocrine, musculoskeletal or gastrointestinal diseases, as well as immunologic, hepatic, renal, or blood diseases;
 2. Laboratory abnormalities, or ECG abnormalities at Screening;
 3. Systolic arteria</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>Once</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
@@ -707,130 +719,123 @@
   <si>
     <t>Filed: High income countries</t>
   </si>
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
-    <t>PHARMACEUTICAL NANOSUSPENSION FOR THE THERAPY OF HIV INFECTION</t>
-[...9 lines deleted...]
-    <t>VIRIOM INC</t>
+    <t xml:space="preserve">Depulfavirine nanosuspension as an injectable drug for long-term maintenance therapy of HIV infection
+</t>
+  </si>
+  <si>
+    <t>The present invention relates to a pharmaceutical composition (nanosuspension) for a long-acting injectable (LAI) drug for the long-term maintenance therapy of HIV/AIDS. A pharmaceutical nanosuspension for use as an injectable drug for the long-term maintenance therapy of HIV infection is claimed, comprising a composition that contains, as an active ingredient, a compound of general formula 1 in crystalline or polycrystalline form, in which R is C2H5CON-Na+, NH2.</t>
+  </si>
+  <si>
+    <t>WO2018236249</t>
+  </si>
+  <si>
+    <t>Formulation</t>
+  </si>
+  <si>
+    <t>VIRIOM, LTD; ALLA CHEM, LLC</t>
   </si>
   <si>
     <t>2038-02-14</t>
   </si>
   <si>
-    <t>Anticipated expiration</t>
-[...14 lines deleted...]
-    <t>Pending</t>
+    <t>Granted: CN, EA (AM, AZ, BY, KG, KZ, RU, TJ), EP (BE, CH, DE, FR, GB, IE), HK, MX
+Pending: TH, US, ZA
+Not in force: BR, CO, ID, IN</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/zN0sIiN25vB9w8hoq1OcSSdq0uhOMu0rwTQ6cHC2.png</t>
   </si>
   <si>
     <t>Structure of 2-[4-Bromo-3-(3-chloro-5-cyanophenoxy)-2-fluorophenyl]-N-(2-chloro-4-sulfamoylphenyl)acetamide</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.viriom.com/</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Viriom Inc. is a commercial-stage biotechnology firm that focuses on creating and marketing high-efficacy, reasonably priced treatments for cancer and infectious disorders. Viriom Inc. was founded in 2009 as a spin-out of the Russian R&amp;D group ChemRar High Tech Center. Viriom was created especially to create HIV/AIDS-specific medications. It launched by licensing Hoffmann-La Roche drugs.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Snyder, A. A., Kaufman, I. L., Risener, C. J., Kirby, K. A., &amp;amp; Sarafianos, S. G. (2026). HIV-1 Reverse Transcriptase interactions with Long-acting NNRTI, Depulfavirine (VM1500A). &lt;em&gt;bioRxiv&lt;/em&gt;, 2026-04.  doi: &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.64898/2026.04.06.715899"&gt;https://doi.org/10.64898/2026.04.06.715899&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Non-nucleoside reverse transcriptase inhibitors (NNRTIs) are key components of combination antiretroviral therapy (ART) for the treatment of human immunodeficiency virus type 1 (HIV-1) infection, binding an allosteric pocket of reverse transcriptase (RT) and inhibiting viral replication. Although second-generation NNRTIs have improved potency and resistance profiles compared to first-generation NNRTIs, the continued emergence of resistant viral strains and the need for long-acting therapeutic options underscore the importance of developing next-generation compounds. Depulfavirine (VM1500A) is a potent NNRTI being developed as a long-acting formulation. Its prodrug, elsulfavirine (ESV), is approved for HIV-1 treatment in Eurasian countries as a once-daily oral regimen and has demonstrated favorable antiviral efficacy, pharmacokinetics, and tolerability in clinical studies. Here, we report the 2.4 Å crystal structure of HIV-1 RT in complex with depulfavirine, revealing an extended binding conformation within the NNRTI pocket that reaches from the back of the binding pocket to the entrance. These interactions may shed light on mechanisms of resistance to the F227C mutation, with and without V106 substitution, and Y188L. Notably, depulfavirine maintains potent inhibition of common NNRTI-resistant RT variants, including K103N and Y181C. Combination studies of ESV with antivirals from diverse inhibitor categories demonstrated additive or near-synergistic activity with islatravir (ISL), cabotegravir (CAB), lenacapavir (LEN), and tenofovir (TDF). These findings highlight the broad resistance profile and potential of the depulfavirine combination.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.64898/2026.04.06.715899</t>
   </si>
   <si>
     <t>ChEMBL</t>
   </si>
   <si>
     <t>https://www.ebi.ac.uk/chembl/explore/compound/CHEMBL4438269</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1197,108 +1202,110 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/zN0sIiN25vB9w8hoq1OcSSdq0uhOMu0rwTQ6cHC2.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/chembl/explore/compound/CHEMBL4438269" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.64898/2026.04.06.715899" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/chembl/explore/compound/CHEMBL4438269" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1366,141 +1373,153 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E2" t="s">
-        <v>42</v>
+        <v>44</v>
+      </c>
+      <c r="F2" t="s">
+        <v>45</v>
       </c>
       <c r="G2" t="s">
-        <v>43</v>
+        <v>46</v>
+      </c>
+      <c r="H2" t="s">
+        <v>47</v>
       </c>
       <c r="J2" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="K2" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L2" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="P2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="Q2" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="R2" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="S2" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="T2" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="U2" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="V2" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="W2" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="X2" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="Y2" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="Z2" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="AA2" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="AB2" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="AC2" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="AD2" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="AF2" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="AG2" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="AH2" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>66</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ4"/>
   <sheetViews>
@@ -1544,575 +1563,575 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>111</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C2" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="E2" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="F2" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="G2" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="H2" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="I2" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="J2" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="M2" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="O2" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="W2" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="Y2" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="Z2" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="AA2" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="AD2" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="AE2" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="AF2" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="AG2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AH2" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="AI2" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="AJ2" t="s">
-        <v>135</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>60</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP2">
         <v>438</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>140</v>
+      </c>
       <c r="AR2" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>141</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>142</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>63</v>
       </c>
       <c r="AW2" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="AX2" t="s">
-        <v>47</v>
+        <v>143</v>
       </c>
       <c r="AY2" t="s">
-        <v>140</v>
+        <v>61</v>
       </c>
       <c r="AZ2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
+        <v>144</v>
+      </c>
+      <c r="C3" t="s">
+        <v>145</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="E3" t="s">
+        <v>147</v>
+      </c>
+      <c r="F3" t="s">
+        <v>148</v>
+      </c>
+      <c r="G3" t="s">
+        <v>124</v>
+      </c>
+      <c r="H3" t="s">
+        <v>149</v>
+      </c>
+      <c r="I3" t="s">
+        <v>150</v>
+      </c>
+      <c r="J3" t="s">
+        <v>127</v>
+      </c>
+      <c r="M3" t="s">
+        <v>128</v>
+      </c>
+      <c r="O3" t="s">
+        <v>151</v>
+      </c>
+      <c r="X3" t="s">
+        <v>152</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>154</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>154</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>134</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>135</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>136</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>137</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>155</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>60</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP3">
+        <v>36</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>140</v>
+      </c>
+      <c r="AR3" t="s">
         <v>141</v>
       </c>
-      <c r="C3" t="s">
+      <c r="AT3" t="s">
         <v>142</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="AV3" t="s">
+        <v>63</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>51</v>
+      </c>
+      <c r="AX3" t="s">
         <v>143</v>
       </c>
-      <c r="E3" t="s">
-[...79 lines deleted...]
-      </c>
       <c r="AY3" t="s">
-        <v>140</v>
+        <v>61</v>
       </c>
       <c r="AZ3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="E4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="G4" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="H4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="I4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="J4" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="M4" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="X4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="Y4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="AB4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AC4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AD4" t="s">
-        <v>130</v>
+        <v>166</v>
       </c>
       <c r="AE4" t="s">
-        <v>130</v>
+        <v>167</v>
       </c>
       <c r="AF4" t="s">
-        <v>163</v>
+        <v>136</v>
       </c>
       <c r="AG4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AH4" t="s">
-        <v>133</v>
+        <v>168</v>
       </c>
       <c r="AI4" t="s">
-        <v>164</v>
-[...7 lines deleted...]
-      <c r="AQ4">
+        <v>169</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>139</v>
+      </c>
+      <c r="AP4">
         <v>27</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>140</v>
+      </c>
       <c r="AR4" t="s">
-        <v>137</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>170</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>142</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>171</v>
       </c>
       <c r="AW4" t="s">
-        <v>167</v>
+        <v>51</v>
       </c>
       <c r="AX4" t="s">
-        <v>47</v>
+        <v>143</v>
       </c>
       <c r="AY4" t="s">
-        <v>140</v>
+        <v>61</v>
       </c>
       <c r="AZ4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
@@ -2122,439 +2141,421 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I3"/>
+  <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C2" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="D2" t="s">
-        <v>213</v>
+        <v>217</v>
+      </c>
+      <c r="E2" t="s">
+        <v>218</v>
       </c>
       <c r="F2" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="I2" t="s">
-        <v>216</v>
-[...19 lines deleted...]
-      <c r="I3" t="s">
         <v>221</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>222</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>224</v>
       </c>
       <c r="C2" t="s">
         <v>225</v>
       </c>
       <c r="D2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>226</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>227</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>228</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="C2" t="s">
         <v>230</v>
       </c>
       <c r="D2" t="s">
         <v>231</v>
       </c>
       <c r="E2" t="s">
         <v>232</v>
       </c>
       <c r="F2" t="s">
         <v>233</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
@@ -2568,117 +2569,121 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
         <v>235</v>
       </c>
       <c r="C2" t="s">
         <v>236</v>
       </c>
       <c r="H2" t="s">
         <v>237</v>
       </c>
+      <c r="I2" s="4" t="s">
+        <v>238</v>
+      </c>
       <c r="J2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C3" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="J3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>