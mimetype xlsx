--- v0 (2026-06-02)
+++ v1 (2026-06-23)
@@ -1014,90 +1014,90 @@
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2017075124</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Merck Sharp &amp; Dohme Corp</t>
   </si>
   <si>
     <t>2036-10-27</t>
   </si>
   <si>
     <t>The present invention relates to monoclonal antibodies which have high anti-RSV neutralizing titers. The invention further provides for isolated nucleic acids encoding the antibodies of the invention and host cells transformed therewith. The invention yet further provides for diagnostic, prophylactic and therapeutic methods employing the antibodies and nucleic acids of the invention, particularly as a passive immunotherapy agent in infants and the elderly.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
-    <t>Brazil, China, Jordan, Mexico, Ukraine, South Africa, India, Namibia, Ghana, Botswana, Kenya, Colombia, Dominican Republic, Indonesia, Mongolia, Nigeria</t>
-[...8 lines deleted...]
-    <t>Canada, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Hong Kong, Israel, Singapore, Taiwan, Province of China, Brunei Darussalam, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar, New Zealand, Trinidad and Tobago</t>
+    <t>Brazil, China, Morocco, Serbia, Bosnia and Herzegovina, Montenegro, Moldova, Republic of, Jordan, Mexico, Peru, Ukraine, South Africa, India, Namibia, Ghana, Botswana, Kenya, Colombia, Dominican Republic, Indonesia, Mongolia, Nigeria</t>
+  </si>
+  <si>
+    <t>Australia, Chile, Liechtenstein, Norway, Denmark, Belgium, United Kingdom, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, United States of America, Costa Rica, New Zealand, Panama, Seychelles</t>
+  </si>
+  <si>
+    <t>Argentina, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan, Ecuador, Albania, Serbia, Türkiye, North Macedonia, Georgia, Jordan, Malaysia, Nicaragua, Philippines, El Salvador, Tunisia, Egypt, Guatemala, Honduras, Iran (Islamic Republic of), Jamaica, Lebanon, Sri Lanka, Thailand, Pakistan</t>
+  </si>
+  <si>
+    <t>Canada, Russian Federation, Italy, Malta, Denmark, Greece, Croatia, Spain, San Marino, Slovenia, Romania, Finland, Poland, Portugal, Lithuania, Hong Kong, Israel, Singapore, Taiwan, Province of China, United States of America, Brunei Darussalam, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar, New Zealand, Trinidad and Tobago</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Sierra Leone, Eswatini, Liberia, Sao Tome and Principe, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Rwanda, Sudan, Lesotho, Gambia (the)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Australia</t>
   </si>
   <si>
     <t>WO2020081408</t>
   </si>
   <si>
     <t>Anti-RSV antibodies (e.g. clesrovimab) formulation for Intramuscular administration</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2039-10-14</t>
   </si>
   <si>
     <t>The present invention relates to stable formulations comprising antibodies or antigen-binding fragments thereof that bind to respiratory syncytial virus (RSV). Also provided are methods of preventing and/or treating RSV-related diseases with the formulations of the invention.</t>
   </si>
   <si>
-    <t>Japan, United States of America, Russian Federation</t>
+    <t>Canada, Japan, United States of America, Russian Federation</t>
   </si>
   <si>
     <t>China, Albania, Serbia, Türkiye, Moldova, Republic of, North Macedonia, Mexico, Malaysia, Viet Nam</t>
   </si>
   <si>
-    <t>Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Singapore</t>
+    <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Singapore</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Montenegro</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Korea, Republic of</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>ANTIBODY NEUTRALIZING HUMAN RESPIRATORY SYNCYTIAL VIRUS</t>
   </si>