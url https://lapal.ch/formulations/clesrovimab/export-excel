--- v1 (2026-06-23)
+++ v2 (2026-07-13)
@@ -699,72 +699,78 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
-    <t>Merck</t>
+    <t>Merck / MSD</t>
+  </si>
+  <si>
+    <t>originator</t>
   </si>
   <si>
     <t>105 mg/0.7 mL single-dose prefilled syringe</t>
   </si>
   <si>
     <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>EMA (Europe)</t>
   </si>
   <si>
     <t>European Medicines Agency</t>
   </si>
@@ -1113,63 +1119,57 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/ntZqHApcslOBizhQoKd9n0wvCCg97yRLIoY1yyzD.png</t>
   </si>
   <si>
     <t>Interaction of the parental antibody to MK-1654 (RB1) with the RSV pre-F trimer.</t>
   </si>
   <si>
     <t>https://doi.org/10.2210/pdb6OUS/pdb</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Merck (known as MSD outside the United States and Canada)</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.merck.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
-    <t>Merck &amp; Co., Inc. is an American multinational pharmaceutical company known as Merck Sharp &amp; Drone (MSD) in territories outside of the USA and Canada. Merck was originally established in 1891, and is headquartered in Rahway, New Jersey. The company is particularly well known for developing and manufacturing biologic therapies, vaccines, medicines and animal health products.</t>
+    <t>Merck &amp; Co., Inc. (Merck (known as MSD outside the United States and Canada)is an American multinational pharmaceutical company known as Merck Sharp &amp; Drone (MSD) in territories outside of the USA and Canada. Merck was originally established in 1891, and is headquartered in Rahway, New Jersey. The company is particularly well known for developing and manufacturing biologic therapies, vaccines, med</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Phuah JY, Maas BM, Tang A, Zhang Y, Caro L, Railkar RA, Swanson MD, Cao Y, Li H, Roadcap B, Catchpole AP, Aliprantis AO, Vora KA. Quantification of clesrovimab, an investigational, half-life extended, anti-respiratory syncytial virus protein F human monoclonal antibody in the nasal epithelial lining fluid of healthy adults. Biomed Pharmacother. 2023 Dec 31;169:115851. DOI: &lt;/span&gt;&lt;a href="https://doi.org/10.1016/j.biopha.2023.115851" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1016/j.biopha.2023.115851&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2023 Nov 14. PMID: 37976891.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Clesrovimab (MK-1654) is an investigational, half-life extended human monoclonal antibody (mAb) against RSV F glycoprotein in clinical trials as a prophylactic agent against RSV infection for infants.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;This adult study measured clesrovimab concentrations in the serum and nasal epithelial lining fluid (ELF) to establish the partitioning of the antibody after dosing. Clesrovimab concentrations in the nasal ELF were normalized for sampling dilution using urea concentrations from ELF and serum. Furthermore, in vitro RSV neutralization of human nasal ELF following dosing was also measured to examine the activity of clesrovimab in the nasal compartment.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Findings:&amp;nbsp;&lt;/strong&gt;mAbs with YTE mutations are reported in literature to partition ∼1-2 % of serum antibodies into nasal mucosa. Nasal: serum ratios of 1:69-1:30 were observed for clesrovimab in two separate adult human trials after urea normalization, translating to 1.4-3.3 % of serum concentrations. The nasal PK and estimates of peripheral volume of distribution correlated with higher extravascular distribution of clesrovimab. These higher concentration of the antibody in the nasal ELF corroborated with the nasal sample's ability to neutralize RSV ex vivo. An overall trend of decreased viral plaque AUC was also noted with increasing availability of clesrovimab in the nasal ELF from a human RSV challenge study.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Interpretation:&amp;nbsp;&lt;/strong&gt;Along with its extended half-life, the higher penetration of clesrovimab into the nasal epithelial lining fluid and the associated local increase in RSV neutralization activity could offer infants better protection against RSV infection.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Keywords:&amp;nbsp;&lt;/strong&gt;Monoclonal antibody; Nasal epithelial lining fluid; RSV; Respiratory syncytial virus; Urea normalization.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Clesrovimab (MK-1654): Pediatric Clinical Program</t>
   </si>
   <si>
     <t>https://www.cdc.gov/acip/downloads/slides-2024-10-23-24/02-rsv-mat-peds-sinha-508.pdf</t>
   </si>
   <si>
     <t>Merck’s Clesrovimab (MK-1654), an Investigational Respiratory Syncytial Virus (RSV) Preventative</t>
   </si>
   <si>
     <t>https://www.merck.com/news/mercks-clesrovimab-mk-1654-an-investigational-respiratory-syncytial-virus-rsv-preventative-monoclonal-antibody-significantly-reduced-incidence-of-rsv-disease-and-hospitalization-in-heal/</t>
   </si>
 </sst>
 </file>
 
@@ -2603,78 +2603,79 @@
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q34"/>
+  <dimension ref="A1:R34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>205</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>206</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>207</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>208</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>209</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>210</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>211</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2682,1596 +2683,1696 @@
       </c>
       <c r="J1" s="2" t="s">
         <v>213</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>214</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>215</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>216</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>217</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>218</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>219</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>220</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" s="2" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C2" t="s">
+        <v>223</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2" t="s">
         <v>51</v>
       </c>
       <c r="F2" t="s">
         <v>50</v>
       </c>
       <c r="G2" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H2" t="s">
         <v>40</v>
       </c>
       <c r="I2" t="s">
+        <v>225</v>
+      </c>
+      <c r="J2" t="s">
+        <v>226</v>
+      </c>
+      <c r="L2" t="s">
+        <v>227</v>
+      </c>
+      <c r="M2" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="N2" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="P2">
+        <v>45817.0</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>222</v>
+      </c>
+      <c r="C3" t="s">
         <v>223</v>
-      </c>
-[...25 lines deleted...]
-        <v>221</v>
       </c>
       <c r="D3" t="s">
         <v>34</v>
       </c>
       <c r="E3" t="s">
         <v>51</v>
       </c>
       <c r="F3" t="s">
         <v>50</v>
       </c>
       <c r="G3" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H3" t="s">
         <v>40</v>
       </c>
       <c r="I3" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J3" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="L3" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N3" s="5">
+        <v>233</v>
+      </c>
+      <c r="N3" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O3">
         <v>45627.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>45918.0</v>
       </c>
-      <c r="P3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:17">
+      <c r="Q3" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C4" t="s">
+        <v>223</v>
       </c>
       <c r="D4" t="s">
         <v>34</v>
       </c>
       <c r="E4" t="s">
         <v>51</v>
       </c>
       <c r="F4" t="s">
         <v>50</v>
       </c>
       <c r="G4" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H4" t="s">
         <v>40</v>
       </c>
       <c r="I4" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J4" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="K4" t="s">
+        <v>231</v>
+      </c>
+      <c r="L4" t="s">
+        <v>236</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="N4" s="5" t="s">
         <v>234</v>
       </c>
-      <c r="L4" t="s">
+      <c r="O4">
+        <v>45627.0</v>
+      </c>
+      <c r="P4">
+        <v>45918.0</v>
+      </c>
+      <c r="Q4" t="s">
         <v>235</v>
       </c>
-      <c r="M4" s="5" t="s">
-[...12 lines deleted...]
-    <row r="5" spans="1:17">
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C5" t="s">
+        <v>223</v>
       </c>
       <c r="D5" t="s">
         <v>34</v>
       </c>
       <c r="E5" t="s">
         <v>51</v>
       </c>
       <c r="F5" t="s">
         <v>50</v>
       </c>
       <c r="G5" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H5" t="s">
         <v>40</v>
       </c>
       <c r="I5" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J5" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="L5" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N5" s="5">
+        <v>239</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O5">
         <v>45627.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>45918.0</v>
       </c>
-      <c r="P5" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:17">
+      <c r="Q5" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C6" t="s">
+        <v>223</v>
       </c>
       <c r="D6" t="s">
         <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>51</v>
       </c>
       <c r="F6" t="s">
         <v>50</v>
       </c>
       <c r="G6" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H6" t="s">
         <v>40</v>
       </c>
       <c r="I6" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J6" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="L6" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N6" s="5">
+        <v>241</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O6">
         <v>45627.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>45918.0</v>
       </c>
-      <c r="P6" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:17">
+      <c r="Q6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C7" t="s">
+        <v>223</v>
       </c>
       <c r="D7" t="s">
         <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>51</v>
       </c>
       <c r="F7" t="s">
         <v>50</v>
       </c>
       <c r="G7" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H7" t="s">
         <v>40</v>
       </c>
       <c r="I7" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J7" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="L7" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N7" s="5">
+        <v>243</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O7">
         <v>45627.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>45918.0</v>
       </c>
-      <c r="P7" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:17">
+      <c r="Q7" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C8" t="s">
+        <v>223</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>51</v>
       </c>
       <c r="F8" t="s">
         <v>50</v>
       </c>
       <c r="G8" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
       <c r="I8" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J8" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>231</v>
       </c>
       <c r="L8" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N8" s="5">
+        <v>245</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O8">
         <v>45627.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>45918.0</v>
       </c>
-      <c r="P8" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:17">
+      <c r="Q8" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C9" t="s">
+        <v>223</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9" t="s">
         <v>50</v>
       </c>
       <c r="G9" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H9" t="s">
         <v>40</v>
       </c>
       <c r="I9" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J9" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>231</v>
       </c>
       <c r="L9" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N9" s="5">
+        <v>247</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O9">
         <v>45627.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>45918.0</v>
       </c>
-      <c r="P9" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:17">
+      <c r="Q9" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C10" t="s">
+        <v>223</v>
       </c>
       <c r="D10" t="s">
         <v>34</v>
       </c>
       <c r="E10" t="s">
         <v>51</v>
       </c>
       <c r="F10" t="s">
         <v>50</v>
       </c>
       <c r="G10" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H10" t="s">
         <v>40</v>
       </c>
       <c r="I10" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J10" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>231</v>
       </c>
       <c r="L10" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N10" s="5">
+        <v>249</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O10">
         <v>45627.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>45918.0</v>
       </c>
-      <c r="P10" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:17">
+      <c r="Q10" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C11" t="s">
+        <v>223</v>
       </c>
       <c r="D11" t="s">
         <v>34</v>
       </c>
       <c r="E11" t="s">
         <v>51</v>
       </c>
       <c r="F11" t="s">
         <v>50</v>
       </c>
       <c r="G11" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H11" t="s">
         <v>40</v>
       </c>
       <c r="I11" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J11" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>231</v>
       </c>
       <c r="L11" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N11" s="5">
+        <v>251</v>
+      </c>
+      <c r="N11" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O11">
         <v>45627.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>45918.0</v>
       </c>
-      <c r="P11" t="s">
-[...3 lines deleted...]
-    <row r="12" spans="1:17">
+      <c r="Q11" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C12" t="s">
+        <v>223</v>
       </c>
       <c r="D12" t="s">
         <v>34</v>
       </c>
       <c r="E12" t="s">
         <v>51</v>
       </c>
       <c r="F12" t="s">
         <v>50</v>
       </c>
       <c r="G12" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H12" t="s">
         <v>40</v>
       </c>
       <c r="I12" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J12" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>231</v>
       </c>
       <c r="L12" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N12" s="5">
+        <v>253</v>
+      </c>
+      <c r="N12" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O12">
         <v>45627.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>45918.0</v>
       </c>
-      <c r="P12" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:17">
+      <c r="Q12" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C13" t="s">
+        <v>223</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" t="s">
         <v>51</v>
       </c>
       <c r="F13" t="s">
         <v>50</v>
       </c>
       <c r="G13" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H13" t="s">
         <v>40</v>
       </c>
       <c r="I13" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J13" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>231</v>
       </c>
       <c r="L13" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N13" s="5">
+        <v>255</v>
+      </c>
+      <c r="N13" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O13">
         <v>45627.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>45918.0</v>
       </c>
-      <c r="P13" t="s">
-[...3 lines deleted...]
-    <row r="14" spans="1:17">
+      <c r="Q13" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C14" t="s">
+        <v>223</v>
       </c>
       <c r="D14" t="s">
         <v>34</v>
       </c>
       <c r="E14" t="s">
         <v>51</v>
       </c>
       <c r="F14" t="s">
         <v>50</v>
       </c>
       <c r="G14" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H14" t="s">
         <v>40</v>
       </c>
       <c r="I14" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J14" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>254</v>
+        <v>231</v>
       </c>
       <c r="L14" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N14" s="5">
+        <v>257</v>
+      </c>
+      <c r="N14" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O14">
         <v>45627.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>45918.0</v>
       </c>
-      <c r="P14" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:17">
+      <c r="Q14" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C15" t="s">
+        <v>223</v>
       </c>
       <c r="D15" t="s">
         <v>34</v>
       </c>
       <c r="E15" t="s">
         <v>51</v>
       </c>
       <c r="F15" t="s">
         <v>50</v>
       </c>
       <c r="G15" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H15" t="s">
         <v>40</v>
       </c>
       <c r="I15" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J15" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>231</v>
       </c>
       <c r="L15" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N15" s="5">
+        <v>259</v>
+      </c>
+      <c r="N15" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O15">
         <v>45627.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>45918.0</v>
       </c>
-      <c r="P15" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:17">
+      <c r="Q15" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C16" t="s">
+        <v>223</v>
       </c>
       <c r="D16" t="s">
         <v>34</v>
       </c>
       <c r="E16" t="s">
         <v>51</v>
       </c>
       <c r="F16" t="s">
         <v>50</v>
       </c>
       <c r="G16" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H16" t="s">
         <v>40</v>
       </c>
       <c r="I16" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J16" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>231</v>
       </c>
       <c r="L16" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N16" s="5">
+        <v>261</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O16">
         <v>45627.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>45918.0</v>
       </c>
-      <c r="P16" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:17">
+      <c r="Q16" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C17" t="s">
+        <v>223</v>
       </c>
       <c r="D17" t="s">
         <v>34</v>
       </c>
       <c r="E17" t="s">
         <v>51</v>
       </c>
       <c r="F17" t="s">
         <v>50</v>
       </c>
       <c r="G17" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H17" t="s">
         <v>40</v>
       </c>
       <c r="I17" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J17" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>231</v>
       </c>
       <c r="L17" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N17" s="5">
+        <v>263</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O17">
         <v>45627.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>45918.0</v>
       </c>
-      <c r="P17" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:17">
+      <c r="Q17" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C18" t="s">
+        <v>223</v>
       </c>
       <c r="D18" t="s">
         <v>34</v>
       </c>
       <c r="E18" t="s">
         <v>51</v>
       </c>
       <c r="F18" t="s">
         <v>50</v>
       </c>
       <c r="G18" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H18" t="s">
         <v>40</v>
       </c>
       <c r="I18" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J18" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>231</v>
       </c>
       <c r="L18" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N18" s="5">
+        <v>265</v>
+      </c>
+      <c r="N18" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O18">
         <v>45627.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>45918.0</v>
       </c>
-      <c r="P18" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:17">
+      <c r="Q18" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C19" t="s">
+        <v>223</v>
       </c>
       <c r="D19" t="s">
         <v>34</v>
       </c>
       <c r="E19" t="s">
         <v>51</v>
       </c>
       <c r="F19" t="s">
         <v>50</v>
       </c>
       <c r="G19" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H19" t="s">
         <v>40</v>
       </c>
       <c r="I19" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J19" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>231</v>
       </c>
       <c r="L19" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N19" s="5">
+        <v>267</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O19">
         <v>45627.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>45918.0</v>
       </c>
-      <c r="P19" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:17">
+      <c r="Q19" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C20" t="s">
+        <v>223</v>
       </c>
       <c r="D20" t="s">
         <v>34</v>
       </c>
       <c r="E20" t="s">
         <v>51</v>
       </c>
       <c r="F20" t="s">
         <v>50</v>
       </c>
       <c r="G20" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H20" t="s">
         <v>40</v>
       </c>
       <c r="I20" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J20" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>231</v>
       </c>
       <c r="L20" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N20" s="5">
+        <v>269</v>
+      </c>
+      <c r="N20" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O20">
         <v>45627.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>45918.0</v>
       </c>
-      <c r="P20" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:17">
+      <c r="Q20" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C21" t="s">
+        <v>223</v>
       </c>
       <c r="D21" t="s">
         <v>34</v>
       </c>
       <c r="E21" t="s">
         <v>51</v>
       </c>
       <c r="F21" t="s">
         <v>50</v>
       </c>
       <c r="G21" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H21" t="s">
         <v>40</v>
       </c>
       <c r="I21" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J21" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>231</v>
       </c>
       <c r="L21" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N21" s="5">
+        <v>271</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O21">
         <v>45627.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>45918.0</v>
       </c>
-      <c r="P21" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:17">
+      <c r="Q21" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C22" t="s">
+        <v>223</v>
       </c>
       <c r="D22" t="s">
         <v>34</v>
       </c>
       <c r="E22" t="s">
         <v>51</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
       <c r="G22" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H22" t="s">
         <v>40</v>
       </c>
       <c r="I22" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J22" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>231</v>
       </c>
       <c r="L22" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N22" s="5">
+        <v>273</v>
+      </c>
+      <c r="N22" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O22">
         <v>45627.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>45918.0</v>
       </c>
-      <c r="P22" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:17">
+      <c r="Q22" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C23" t="s">
+        <v>223</v>
       </c>
       <c r="D23" t="s">
         <v>34</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
       <c r="F23" t="s">
         <v>50</v>
       </c>
       <c r="G23" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H23" t="s">
         <v>40</v>
       </c>
       <c r="I23" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J23" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>231</v>
       </c>
       <c r="L23" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N23" s="5">
+        <v>275</v>
+      </c>
+      <c r="N23" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O23">
         <v>45627.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>45918.0</v>
       </c>
-      <c r="P23" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:17">
+      <c r="Q23" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C24" t="s">
+        <v>223</v>
       </c>
       <c r="D24" t="s">
         <v>34</v>
       </c>
       <c r="E24" t="s">
         <v>51</v>
       </c>
       <c r="F24" t="s">
         <v>50</v>
       </c>
       <c r="G24" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H24" t="s">
         <v>40</v>
       </c>
       <c r="I24" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J24" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>231</v>
       </c>
       <c r="L24" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N24" s="5">
+        <v>277</v>
+      </c>
+      <c r="N24" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O24">
         <v>45627.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>45918.0</v>
       </c>
-      <c r="P24" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:17">
+      <c r="Q24" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C25" t="s">
+        <v>223</v>
       </c>
       <c r="D25" t="s">
         <v>34</v>
       </c>
       <c r="E25" t="s">
         <v>51</v>
       </c>
       <c r="F25" t="s">
         <v>50</v>
       </c>
       <c r="G25" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H25" t="s">
         <v>40</v>
       </c>
       <c r="I25" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J25" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>231</v>
       </c>
       <c r="L25" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N25" s="5">
+        <v>279</v>
+      </c>
+      <c r="N25" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O25">
         <v>45627.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>45918.0</v>
       </c>
-      <c r="P25" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:17">
+      <c r="Q25" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C26" t="s">
+        <v>223</v>
       </c>
       <c r="D26" t="s">
         <v>34</v>
       </c>
       <c r="E26" t="s">
         <v>51</v>
       </c>
       <c r="F26" t="s">
         <v>50</v>
       </c>
       <c r="G26" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H26" t="s">
         <v>40</v>
       </c>
       <c r="I26" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J26" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>231</v>
       </c>
       <c r="L26" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N26" s="5">
+        <v>281</v>
+      </c>
+      <c r="N26" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O26">
         <v>45627.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>45918.0</v>
       </c>
-      <c r="P26" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:17">
+      <c r="Q26" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C27" t="s">
+        <v>223</v>
       </c>
       <c r="D27" t="s">
         <v>34</v>
       </c>
       <c r="E27" t="s">
         <v>51</v>
       </c>
       <c r="F27" t="s">
         <v>50</v>
       </c>
       <c r="G27" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H27" t="s">
         <v>40</v>
       </c>
       <c r="I27" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J27" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>231</v>
       </c>
       <c r="L27" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N27" s="5">
+        <v>283</v>
+      </c>
+      <c r="N27" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O27">
         <v>45627.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>45918.0</v>
       </c>
-      <c r="P27" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:17">
+      <c r="Q27" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C28" t="s">
+        <v>223</v>
       </c>
       <c r="D28" t="s">
         <v>34</v>
       </c>
       <c r="E28" t="s">
         <v>51</v>
       </c>
       <c r="F28" t="s">
         <v>50</v>
       </c>
       <c r="G28" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H28" t="s">
         <v>40</v>
       </c>
       <c r="I28" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J28" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>231</v>
       </c>
       <c r="L28" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N28" s="5">
+        <v>285</v>
+      </c>
+      <c r="N28" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O28">
         <v>45627.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>45918.0</v>
       </c>
-      <c r="P28" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:17">
+      <c r="Q28" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C29" t="s">
+        <v>223</v>
       </c>
       <c r="D29" t="s">
         <v>34</v>
       </c>
       <c r="E29" t="s">
         <v>51</v>
       </c>
       <c r="F29" t="s">
         <v>50</v>
       </c>
       <c r="G29" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H29" t="s">
         <v>40</v>
       </c>
       <c r="I29" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J29" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>231</v>
       </c>
       <c r="L29" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N29" s="5">
+        <v>287</v>
+      </c>
+      <c r="N29" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O29">
         <v>45627.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>45918.0</v>
       </c>
-      <c r="P29" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:17">
+      <c r="Q29" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C30" t="s">
+        <v>223</v>
       </c>
       <c r="D30" t="s">
         <v>34</v>
       </c>
       <c r="E30" t="s">
         <v>51</v>
       </c>
       <c r="F30" t="s">
         <v>50</v>
       </c>
       <c r="G30" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H30" t="s">
         <v>40</v>
       </c>
       <c r="I30" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J30" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>231</v>
       </c>
       <c r="L30" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N30" s="5">
+        <v>289</v>
+      </c>
+      <c r="N30" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O30">
         <v>45627.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>45918.0</v>
       </c>
-      <c r="P30" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:17">
+      <c r="Q30" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C31" t="s">
+        <v>223</v>
       </c>
       <c r="D31" t="s">
         <v>34</v>
       </c>
       <c r="E31" t="s">
         <v>51</v>
       </c>
       <c r="F31" t="s">
         <v>50</v>
       </c>
       <c r="G31" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H31" t="s">
         <v>40</v>
       </c>
       <c r="I31" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J31" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>288</v>
+        <v>231</v>
       </c>
       <c r="L31" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N31" s="5">
+        <v>291</v>
+      </c>
+      <c r="N31" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O31">
         <v>45627.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>45918.0</v>
       </c>
-      <c r="P31" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:17">
+      <c r="Q31" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C32" t="s">
+        <v>223</v>
       </c>
       <c r="D32" t="s">
         <v>34</v>
       </c>
       <c r="E32" t="s">
         <v>51</v>
       </c>
       <c r="F32" t="s">
         <v>50</v>
       </c>
       <c r="G32" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H32" t="s">
         <v>40</v>
       </c>
       <c r="I32" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J32" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>231</v>
       </c>
       <c r="L32" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N32" s="5">
+        <v>293</v>
+      </c>
+      <c r="N32" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O32">
         <v>45627.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>45918.0</v>
       </c>
-      <c r="P32" t="s">
-[...3 lines deleted...]
-    <row r="33" spans="1:17">
+      <c r="Q32" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C33" t="s">
+        <v>223</v>
       </c>
       <c r="D33" t="s">
         <v>34</v>
       </c>
       <c r="E33" t="s">
         <v>51</v>
       </c>
       <c r="F33" t="s">
         <v>50</v>
       </c>
       <c r="G33" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H33" t="s">
         <v>40</v>
       </c>
       <c r="I33" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J33" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>231</v>
       </c>
       <c r="L33" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N33" s="5">
+        <v>295</v>
+      </c>
+      <c r="N33" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O33">
         <v>45627.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>45918.0</v>
       </c>
-      <c r="P33" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:17">
+      <c r="Q33" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="C34" t="s">
+        <v>223</v>
       </c>
       <c r="D34" t="s">
         <v>34</v>
       </c>
       <c r="E34" t="s">
         <v>51</v>
       </c>
       <c r="F34" t="s">
         <v>50</v>
       </c>
       <c r="G34" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="H34" t="s">
         <v>40</v>
       </c>
       <c r="I34" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="J34" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="L34" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-      <c r="O34">
+        <v>299</v>
+      </c>
+      <c r="N34" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="P34">
         <v>45809.0</v>
       </c>
-      <c r="P34" t="s">
-        <v>298</v>
+      <c r="Q34" t="s">
+        <v>300</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
@@ -4281,181 +4382,181 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C2" t="s">
         <v>33</v>
       </c>
       <c r="D2" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="E2" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="G2" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="H2" t="s">
         <v>131</v>
       </c>
       <c r="I2" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="J2" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="K2" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="L2" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="M2" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="N2" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="O2" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C3" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="D3" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="E3" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="G3" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="H3" t="s">
         <v>131</v>
       </c>
       <c r="I3" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="K3" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="L3" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="M3" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="N3" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="O3" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -4463,227 +4564,227 @@
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C2" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="D2" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="F2" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="H2" s="5"/>
       <c r="I2" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>196</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C2" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="D2" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>206</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>352</v>
+        <v>222</v>
       </c>
       <c r="C2" t="s">
-        <v>353</v>
+        <v>223</v>
       </c>
       <c r="D2" t="s">
         <v>354</v>
       </c>
       <c r="E2" t="s">
         <v>355</v>
       </c>
       <c r="F2" t="s">
         <v>356</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>