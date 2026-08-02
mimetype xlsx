--- v2 (2026-07-13)
+++ v3 (2026-08-02)
@@ -1029,51 +1029,51 @@
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Merck Sharp &amp; Dohme Corp</t>
   </si>
   <si>
     <t>2036-10-27</t>
   </si>
   <si>
     <t>The present invention relates to monoclonal antibodies which have high anti-RSV neutralizing titers. The invention further provides for isolated nucleic acids encoding the antibodies of the invention and host cells transformed therewith. The invention yet further provides for diagnostic, prophylactic and therapeutic methods employing the antibodies and nucleic acids of the invention, particularly as a passive immunotherapy agent in infants and the elderly.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
     <t>Brazil, China, Morocco, Serbia, Bosnia and Herzegovina, Montenegro, Moldova, Republic of, Jordan, Mexico, Peru, Ukraine, South Africa, India, Namibia, Ghana, Botswana, Kenya, Colombia, Dominican Republic, Indonesia, Mongolia, Nigeria</t>
   </si>
   <si>
     <t>Australia, Chile, Liechtenstein, Norway, Denmark, Belgium, United Kingdom, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, United States of America, Costa Rica, New Zealand, Panama, Seychelles</t>
   </si>
   <si>
     <t>Argentina, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan, Ecuador, Albania, Serbia, Türkiye, North Macedonia, Georgia, Jordan, Malaysia, Nicaragua, Philippines, El Salvador, Tunisia, Egypt, Guatemala, Honduras, Iran (Islamic Republic of), Jamaica, Lebanon, Sri Lanka, Thailand, Pakistan</t>
   </si>
   <si>
-    <t>Canada, Russian Federation, Italy, Malta, Denmark, Greece, Croatia, Spain, San Marino, Slovenia, Romania, Finland, Poland, Portugal, Lithuania, Hong Kong, Israel, Singapore, Taiwan, Province of China, United States of America, Brunei Darussalam, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar, New Zealand, Trinidad and Tobago</t>
+    <t>Canada, Russian Federation, Italy, Malta, Greece, Croatia, San Marino, Slovenia, Romania, Poland, Lithuania, Hong Kong, Israel, Singapore, Taiwan, Province of China, United States of America, Brunei Darussalam, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar, New Zealand, Trinidad and Tobago</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Sierra Leone, Eswatini, Liberia, Sao Tome and Principe, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Rwanda, Sudan, Lesotho, Gambia (the)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Australia</t>
   </si>
   <si>
     <t>WO2020081408</t>
   </si>
   <si>
     <t>Anti-RSV antibodies (e.g. clesrovimab) formulation for Intramuscular administration</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2039-10-14</t>
   </si>
   <si>
     <t>The present invention relates to stable formulations comprising antibodies or antigen-binding fragments thereof that bind to respiratory syncytial virus (RSV). Also provided are methods of preventing and/or treating RSV-related diseases with the formulations of the invention.</t>
   </si>
   <si>
     <t>Canada, Japan, United States of America, Russian Federation</t>
   </si>