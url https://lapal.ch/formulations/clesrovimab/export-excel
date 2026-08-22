--- v3 (2026-08-02)
+++ v4 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="364">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="371">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Clesrovimab</t>
   </si>
   <si>
     <t>ENFLONSIA</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>Clesrovimab-cfor is a respiratory syncytial virus F protein-directed fusion inhibitor. Clesrovimab (MK-1654) is a human IgG1 monoclonal antibody (mAb) indicated for the prevention of Respiratory syncytial virus (RSV).  It is being studied as protection against mild, moderate, and severe RSV in preterm, full-term, and at-risk infants during their first RSV season. Clesrovimab is designed to be administered at the same single dose irrespective of birth weight and exhibits potent in vitro neutralization of RSV-A and RSV-B clinical isolates via high-affinity binding to the RSV fusion (F) protein antigenic site IV. Engineered YTE substitution mutations in the mAb fragment crystallizable (Fc) domain result in an extended half-life through enhanced neonatal.</t>
   </si>
   <si>
     <t>Clesrovimab has received regulatory approval in 34 countries, including the United States of America (under Biologics License Application (BLA 761432)), member states of the European Union and European Economic Area (EU/EEA), as well as the United Arab Emirates. Clesrovimab has been approved for the prevention of respiratory syncytial virus (RSV) lower respiratory tract disease in neonates and infants who are born during or entering their first RSV season</t>
   </si>
   <si>
     <t>ENFLONSIA™ (Clesrovimab) 105 mg/0.7 mL prefilled syringe has been granted regulatory approval by the United States Food and Drug Administration (USFDA), the European Medicines Agency (EMA), and the Department of Health (DoH) of the United Arab Emirates.</t>
   </si>
@@ -645,54 +654,63 @@
     <t>2020-08-14</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Is a male or female 18 to 55 years of age in good health with no history of major medical conditions that will interfere with participant safety, as defined by medical history, physical examination (including vital signs), electrocardiogram (ECG), and routine laboratory tests and determined by the Investigator at a screening evaluation.
 * Has a total body weight ≥ 50 kg and Body Mass Index (BMI) ≥ 18 kg/m\^2 and ≤ 30kg/m\^2.
 * If male, agrees to study contraceptive requirements at dosing and continuing until 90 days after dosing or 28 days after viral inoculation (whichever is later) and to not donate sperm until 90 days after dosing.
 * If female, has a negative pregnancy test at screening and prior to dosing and agrees to use one form of effective contraception.</t>
   </si>
   <si>
     <t>HIV, HCV, HBV</t>
   </si>
   <si>
     <t>Triple (Participant, Investigator, Outcomes Assessor)</t>
   </si>
   <si>
     <t>Intravenous</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>A Phase 1b/2a Single Ascending Dose Study of a Half-life Extended RSV Neutralizing Antibody, Clesrovimab, in Healthy Preterm and Full-term Infants</t>
   </si>
   <si>
     <t>https://doi.org/10.1093/infdis/jiae581</t>
   </si>
   <si>
     <t>Development of High-Titer Antidrug Antibodies in a Phase 1b/2a Infant Clesrovimab Trial Are Associated With RSV Exposure Beyond Day 150</t>
   </si>
   <si>
     <t>https://doi.org/10.1093/infdis/jiae582</t>
   </si>
   <si>
     <t>Forward and reverse translational approaches to predict efficacy of neutralizing respiratory syncytial virus (RSV) antibody prophylaxis</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/j.ebiom.2021.103651</t>
   </si>
   <si>
     <t>Company</t>
   </si>
@@ -1098,78 +1116,81 @@
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>ANTIBODY NEUTRALIZING HUMAN RESPIRATORY SYNCYTIAL VIRUS</t>
   </si>
   <si>
     <t>Merck Sharp &amp; Dohme</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/ntZqHApcslOBizhQoKd9n0wvCCg97yRLIoY1yyzD.png</t>
+    <t>https://lapal.ch/storage/illustrations/Kf1oWfh4ZIWAiRuP1i9VcwwM0Coe8vm298kUpumO.png</t>
   </si>
   <si>
     <t>Interaction of the parental antibody to MK-1654 (RB1) with the RSV pre-F trimer.</t>
   </si>
   <si>
     <t>https://doi.org/10.2210/pdb6OUS/pdb</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://www.merck.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Merck &amp; Co., Inc. (Merck (known as MSD outside the United States and Canada)is an American multinational pharmaceutical company known as Merck Sharp &amp; Drone (MSD) in territories outside of the USA and Canada. Merck was originally established in 1891, and is headquartered in Rahway, New Jersey. The company is particularly well known for developing and manufacturing biologic therapies, vaccines, med</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Phuah JY, Maas BM, Tang A, Zhang Y, Caro L, Railkar RA, Swanson MD, Cao Y, Li H, Roadcap B, Catchpole AP, Aliprantis AO, Vora KA. Quantification of clesrovimab, an investigational, half-life extended, anti-respiratory syncytial virus protein F human monoclonal antibody in the nasal epithelial lining fluid of healthy adults. Biomed Pharmacother. 2023 Dec 31;169:115851. DOI: &lt;/span&gt;&lt;a href="https://doi.org/10.1016/j.biopha.2023.115851" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1016/j.biopha.2023.115851&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2023 Nov 14. PMID: 37976891.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Clesrovimab (MK-1654) is an investigational, half-life extended human monoclonal antibody (mAb) against RSV F glycoprotein in clinical trials as a prophylactic agent against RSV infection for infants.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;This adult study measured clesrovimab concentrations in the serum and nasal epithelial lining fluid (ELF) to establish the partitioning of the antibody after dosing. Clesrovimab concentrations in the nasal ELF were normalized for sampling dilution using urea concentrations from ELF and serum. Furthermore, in vitro RSV neutralization of human nasal ELF following dosing was also measured to examine the activity of clesrovimab in the nasal compartment.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Findings:&amp;nbsp;&lt;/strong&gt;mAbs with YTE mutations are reported in literature to partition ∼1-2 % of serum antibodies into nasal mucosa. Nasal: serum ratios of 1:69-1:30 were observed for clesrovimab in two separate adult human trials after urea normalization, translating to 1.4-3.3 % of serum concentrations. The nasal PK and estimates of peripheral volume of distribution correlated with higher extravascular distribution of clesrovimab. These higher concentration of the antibody in the nasal ELF corroborated with the nasal sample's ability to neutralize RSV ex vivo. An overall trend of decreased viral plaque AUC was also noted with increasing availability of clesrovimab in the nasal ELF from a human RSV challenge study.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Interpretation:&amp;nbsp;&lt;/strong&gt;Along with its extended half-life, the higher penetration of clesrovimab into the nasal epithelial lining fluid and the associated local increase in RSV neutralization activity could offer infants better protection against RSV infection.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Keywords:&amp;nbsp;&lt;/strong&gt;Monoclonal antibody; Nasal epithelial lining fluid; RSV; Respiratory syncytial virus; Urea normalization.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Clesrovimab (MK-1654): Pediatric Clinical Program</t>
   </si>
   <si>
     <t>https://www.cdc.gov/acip/downloads/slides-2024-10-23-24/02-rsv-mat-peds-sinha-508.pdf</t>
   </si>
   <si>
     <t>Merck’s Clesrovimab (MK-1654), an Investigational Respiratory Syncytial Virus (RSV) Preventative</t>
   </si>
   <si>
     <t>https://www.merck.com/news/mercks-clesrovimab-mk-1654-an-investigational-respiratory-syncytial-virus-rsv-preventative-monoclonal-antibody-significantly-reduced-incidence-of-rsv-disease-and-hospitalization-in-heal/</t>
   </si>
 </sst>
 </file>
 
@@ -1543,110 +1564,113 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04767373" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03524118" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04938830" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04086472" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/infdis/jiae581" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/infdis/jiae582" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ebiom.2021.103651" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20170504&amp;CC=WO&amp;NR=2017075124A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20200423&amp;CC=WO&amp;NR=2020081408A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/ntZqHApcslOBizhQoKd9n0wvCCg97yRLIoY1yyzD.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Kf1oWfh4ZIWAiRuP1i9VcwwM0Coe8vm298kUpumO.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/acip/downloads/slides-2024-10-23-24/02-rsv-mat-peds-sinha-508.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/mercks-clesrovimab-mk-1654-an-investigational-respiratory-syncytial-virus-rsv-preventative-monoclonal-antibody-significantly-reduced-incidence-of-rsv-disease-and-hospitalization-in-heal/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/infdis/jiae581" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/infdis/jiae582" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ebiom.2021.103651" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/acip/downloads/slides-2024-10-23-24/02-rsv-mat-peds-sinha-508.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/mercks-clesrovimab-mk-1654-an-investigational-respiratory-syncytial-virus-rsv-preventative-monoclonal-antibody-significantly-reduced-incidence-of-rsv-disease-and-hospitalization-in-heal/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1702,80 +1726,80 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>41</v>
       </c>
       <c r="M2" t="s">
         <v>42</v>
       </c>
       <c r="N2" t="s">
         <v>43</v>
       </c>
       <c r="O2" t="s">
         <v>44</v>
       </c>
       <c r="P2" t="s">
         <v>45</v>
       </c>
       <c r="Q2" t="s">
         <v>46</v>
       </c>
       <c r="R2" t="s">
         <v>47</v>
       </c>
       <c r="S2" t="s">
         <v>48</v>
       </c>
       <c r="T2" t="s">
         <v>49</v>
@@ -1796,50 +1820,59 @@
         <v>54</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>55</v>
       </c>
       <c r="AA2" t="s">
         <v>56</v>
       </c>
       <c r="AB2" t="s">
         <v>57</v>
       </c>
       <c r="AC2" t="s">
         <v>58</v>
       </c>
       <c r="AD2" t="s">
         <v>59</v>
       </c>
       <c r="AE2" t="s">
         <v>60</v>
       </c>
       <c r="AF2" t="s">
         <v>61</v>
       </c>
       <c r="AG2" t="s">
         <v>62</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>64</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ5"/>
   <sheetViews>
@@ -1883,749 +1916,765 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="E2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="H2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="I2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="J2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="N2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="O2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="P2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="X2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="Y2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AB2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AC2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AD2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AE2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AF2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AG2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AH2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AI2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AJ2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AP2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AQ2">
         <v>3632</v>
       </c>
       <c r="AR2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AS2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AU2" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AV2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AW2" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AZ2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="E3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G3" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="H3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="I3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="J3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="M3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="N3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="O3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="P3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="X3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="Y3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AB3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AC3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AD3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AE3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AF3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AG3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AH3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AI3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AJ3" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="AM3" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AO3" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AP3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AQ3">
         <v>183</v>
       </c>
       <c r="AR3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AS3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AU3" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AV3" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AW3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AZ3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="E4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="F4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="H4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="I4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="J4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="M4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="O4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="Q4" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="X4" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="Y4" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="Z4" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="AA4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AB4" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AC4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AD4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AE4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AF4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AG4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AH4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AI4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AJ4" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AP4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AQ4">
         <v>1003</v>
       </c>
       <c r="AR4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AS4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AU4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AV4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AW4" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY4" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AZ4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C5" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="E5" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="F5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G5" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="H5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="I5" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="J5" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="M5" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="N5" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="O5" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="X5" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="Y5" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="AB5" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="AC5" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AD5" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="AE5" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="AF5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AG5" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AH5" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AI5" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AJ5" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="AM5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="AP5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AQ5">
         <v>80</v>
       </c>
       <c r="AR5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AS5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AU5" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AV5" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="AW5" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AX5" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="AY5" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AZ5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>202</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B2" t="s">
-        <v>199</v>
+        <v>68</v>
       </c>
       <c r="C2" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>205</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B3" t="s">
-        <v>201</v>
+        <v>68</v>
       </c>
       <c r="C3" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>207</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B4" t="s">
-        <v>203</v>
+        <v>68</v>
       </c>
       <c r="C4" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>209</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...1 lines deleted...]
-    <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
@@ -2633,2349 +2682,2333 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C2" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G2" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I2" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="J2" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="L2" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="P2">
         <v>45817.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C3" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G3" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I3" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J3" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L3" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O3">
         <v>45627.0</v>
       </c>
       <c r="P3">
         <v>45918.0</v>
       </c>
       <c r="Q3" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C4" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G4" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I4" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J4" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L4" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O4">
         <v>45627.0</v>
       </c>
       <c r="P4">
         <v>45918.0</v>
       </c>
       <c r="Q4" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C5" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D5" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G5" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I5" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J5" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L5" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O5">
         <v>45627.0</v>
       </c>
       <c r="P5">
         <v>45918.0</v>
       </c>
       <c r="Q5" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C6" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D6" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G6" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H6" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I6" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J6" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L6" t="s">
+        <v>246</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="N6" s="5" t="s">
         <v>240</v>
-      </c>
-[...4 lines deleted...]
-        <v>234</v>
       </c>
       <c r="O6">
         <v>45627.0</v>
       </c>
       <c r="P6">
         <v>45918.0</v>
       </c>
       <c r="Q6" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C7" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E7" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G7" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H7" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I7" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J7" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L7" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O7">
         <v>45627.0</v>
       </c>
       <c r="P7">
         <v>45918.0</v>
       </c>
       <c r="Q7" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C8" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E8" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F8" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G8" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I8" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J8" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L8" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O8">
         <v>45627.0</v>
       </c>
       <c r="P8">
         <v>45918.0</v>
       </c>
       <c r="Q8" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C9" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D9" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F9" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G9" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I9" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J9" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L9" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O9">
         <v>45627.0</v>
       </c>
       <c r="P9">
         <v>45918.0</v>
       </c>
       <c r="Q9" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C10" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F10" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G10" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H10" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I10" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J10" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L10" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O10">
         <v>45627.0</v>
       </c>
       <c r="P10">
         <v>45918.0</v>
       </c>
       <c r="Q10" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C11" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E11" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F11" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G11" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H11" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I11" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J11" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L11" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O11">
         <v>45627.0</v>
       </c>
       <c r="P11">
         <v>45918.0</v>
       </c>
       <c r="Q11" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C12" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F12" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G12" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H12" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I12" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J12" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L12" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O12">
         <v>45627.0</v>
       </c>
       <c r="P12">
         <v>45918.0</v>
       </c>
       <c r="Q12" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C13" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G13" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I13" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J13" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L13" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O13">
         <v>45627.0</v>
       </c>
       <c r="P13">
         <v>45918.0</v>
       </c>
       <c r="Q13" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C14" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F14" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G14" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I14" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J14" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L14" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O14">
         <v>45627.0</v>
       </c>
       <c r="P14">
         <v>45918.0</v>
       </c>
       <c r="Q14" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C15" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F15" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G15" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H15" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I15" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J15" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L15" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O15">
         <v>45627.0</v>
       </c>
       <c r="P15">
         <v>45918.0</v>
       </c>
       <c r="Q15" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C16" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F16" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G16" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H16" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I16" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J16" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L16" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O16">
         <v>45627.0</v>
       </c>
       <c r="P16">
         <v>45918.0</v>
       </c>
       <c r="Q16" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C17" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D17" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F17" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G17" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H17" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I17" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J17" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L17" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O17">
         <v>45627.0</v>
       </c>
       <c r="P17">
         <v>45918.0</v>
       </c>
       <c r="Q17" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C18" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D18" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E18" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F18" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G18" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H18" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I18" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J18" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L18" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O18">
         <v>45627.0</v>
       </c>
       <c r="P18">
         <v>45918.0</v>
       </c>
       <c r="Q18" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C19" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D19" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F19" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G19" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H19" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I19" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J19" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L19" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O19">
         <v>45627.0</v>
       </c>
       <c r="P19">
         <v>45918.0</v>
       </c>
       <c r="Q19" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C20" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D20" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F20" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G20" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H20" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I20" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J20" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L20" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O20">
         <v>45627.0</v>
       </c>
       <c r="P20">
         <v>45918.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C21" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D21" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F21" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G21" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H21" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I21" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J21" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L21" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O21">
         <v>45627.0</v>
       </c>
       <c r="P21">
         <v>45918.0</v>
       </c>
       <c r="Q21" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C22" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D22" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E22" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F22" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G22" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H22" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I22" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J22" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L22" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O22">
         <v>45627.0</v>
       </c>
       <c r="P22">
         <v>45918.0</v>
       </c>
       <c r="Q22" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C23" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D23" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E23" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F23" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G23" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H23" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I23" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J23" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L23" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O23">
         <v>45627.0</v>
       </c>
       <c r="P23">
         <v>45918.0</v>
       </c>
       <c r="Q23" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C24" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D24" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E24" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F24" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G24" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H24" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I24" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J24" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L24" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O24">
         <v>45627.0</v>
       </c>
       <c r="P24">
         <v>45918.0</v>
       </c>
       <c r="Q24" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C25" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D25" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E25" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F25" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G25" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H25" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I25" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J25" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L25" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O25">
         <v>45627.0</v>
       </c>
       <c r="P25">
         <v>45918.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C26" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D26" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E26" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F26" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G26" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H26" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I26" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J26" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L26" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O26">
         <v>45627.0</v>
       </c>
       <c r="P26">
         <v>45918.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C27" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D27" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E27" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F27" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G27" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H27" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I27" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J27" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L27" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O27">
         <v>45627.0</v>
       </c>
       <c r="P27">
         <v>45918.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C28" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D28" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E28" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F28" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G28" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H28" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I28" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J28" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L28" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O28">
         <v>45627.0</v>
       </c>
       <c r="P28">
         <v>45918.0</v>
       </c>
       <c r="Q28" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C29" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D29" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E29" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F29" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G29" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H29" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I29" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J29" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L29" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O29">
         <v>45627.0</v>
       </c>
       <c r="P29">
         <v>45918.0</v>
       </c>
       <c r="Q29" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C30" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D30" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E30" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F30" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G30" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H30" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I30" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J30" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L30" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O30">
         <v>45627.0</v>
       </c>
       <c r="P30">
         <v>45918.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C31" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D31" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E31" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F31" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G31" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H31" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I31" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J31" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L31" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O31">
         <v>45627.0</v>
       </c>
       <c r="P31">
         <v>45918.0</v>
       </c>
       <c r="Q31" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C32" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D32" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E32" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F32" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G32" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H32" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I32" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J32" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L32" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O32">
         <v>45627.0</v>
       </c>
       <c r="P32">
         <v>45918.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C33" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D33" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E33" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F33" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G33" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H33" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I33" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="J33" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L33" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O33">
         <v>45627.0</v>
       </c>
       <c r="P33">
         <v>45918.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C34" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D34" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E34" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F34" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G34" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H34" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I34" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="J34" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="L34" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="P34">
         <v>45809.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="E2" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="G2" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="H2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="I2" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="J2" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="K2" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="L2" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="M2" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="N2" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="O2" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="C3" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="D3" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="E3" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="G3" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="H3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="I3" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="K3" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="L3" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="M3" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="N3" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="O3" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="C2" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="D2" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="F2" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="H2" s="5"/>
       <c r="I2" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="C2" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="D2" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="C2" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="D2" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="E2" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="F2" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E7"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E7" sqref="E7"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>202</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="C2" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>365</v>
+      </c>
+      <c r="H2" t="s">
+        <v>366</v>
+      </c>
+      <c r="J2" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C3" t="s">
-        <v>360</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>367</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="J3" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C4" t="s">
-        <v>362</v>
-[...44 lines deleted...]
-        <v>204</v>
+        <v>369</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>370</v>
+      </c>
+      <c r="J4" t="s">
+        <v>134</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
-[...3 lines deleted...]
-    <hyperlink ref="E7" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>