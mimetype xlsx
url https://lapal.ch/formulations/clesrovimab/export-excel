--- v4 (2026-08-22)
+++ v5 (2026-09-11)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="371">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="397">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -136,50 +136,53 @@
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
+  </si>
+  <si>
+    <t>Clesrovimab-cfor</t>
   </si>
   <si>
     <t>Clesrovimab</t>
   </si>
   <si>
     <t>ENFLONSIA</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>Clesrovimab-cfor is a respiratory syncytial virus F protein-directed fusion inhibitor. Clesrovimab (MK-1654) is a human IgG1 monoclonal antibody (mAb) indicated for the prevention of Respiratory syncytial virus (RSV).  It is being studied as protection against mild, moderate, and severe RSV in preterm, full-term, and at-risk infants during their first RSV season. Clesrovimab is designed to be administered at the same single dose irrespective of birth weight and exhibits potent in vitro neutralization of RSV-A and RSV-B clinical isolates via high-affinity binding to the RSV fusion (F) protein antigenic site IV. Engineered YTE substitution mutations in the mAb fragment crystallizable (Fc) domain result in an extended half-life through enhanced neonatal.</t>
   </si>
   <si>
     <t>Clesrovimab has received regulatory approval in 34 countries, including the United States of America (under Biologics License Application (BLA 761432)), member states of the European Union and European Economic Area (EU/EEA), as well as the United Arab Emirates. Clesrovimab has been approved for the prevention of respiratory syncytial virus (RSV) lower respiratory tract disease in neonates and infants who are born during or entering their first RSV season</t>
   </si>
   <si>
     <t>ENFLONSIA™ (Clesrovimab) 105 mg/0.7 mL prefilled syringe has been granted regulatory approval by the United States Food and Drug Administration (USFDA), the European Medicines Agency (EMA), and the Department of Health (DoH) of the United Arab Emirates.</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB18877</t>
   </si>
   <si>
     <t>Intramuscular</t>
   </si>
@@ -765,66 +768,66 @@
   <si>
     <t>Merck / MSD</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>105 mg/0.7 mL single-dose prefilled syringe</t>
   </si>
   <si>
     <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
+    <t xml:space="preserve">https://www.accessdata.fda.gov/drugsatfda_docs/label/2025/761432s000lbl.pdf ; https://www.merck.com/news/u-s-fda-accepts-sbla-for-enflonsia-clesrovimab-cfor-to-update-its-respiratory-syncytial-virus-rsv-lower-respiratory-tract-disease-indication-to-include-children-under-two-years-at-increa/ </t>
+  </si>
+  <si>
     <t>EMA (Europe)</t>
   </si>
   <si>
     <t>European Medicines Agency</t>
   </si>
   <si>
     <t>NLD</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>Positive_opinion</t>
-[...2 lines deleted...]
-    <t>https://www.ema.europa.eu/en/medicines/human/EPAR/enflonsia</t>
+    <t>https://www.ema.europa.eu/en/medicines/human/EPAR/enflonsia ; https://www.merck.com/news/european-commission-approves-mercks-enflonsia-clesrovimab-for-the-prevention-of-respiratory-syncytial-virus-rsv-lower-respiratory-tract-disease-in-infants-during-their-first-rsv/</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>BGR</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
     <t>HRV</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
@@ -978,50 +981,130 @@
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>GRL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
     <t>MOHAP</t>
   </si>
   <si>
     <t>Department of Health United Arab Emirates / Ministry of Health and Prevention</t>
   </si>
   <si>
     <t>ARE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>https://www.merck.com/news/merck-receives-positive-eu-chmp-opinion-for-enflonsia-clesrovimab-for-the-prevention-of-respiratory-syncytial-virus-rsv-in-infants-during-their-first-rsv-season/</t>
   </si>
   <si>
+    <t>Enflonsia</t>
+  </si>
+  <si>
+    <t>105mg in 0.7mL</t>
+  </si>
+  <si>
+    <t>Swissmedic</t>
+  </si>
+  <si>
+    <t>CHE</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>https://www.swissmedic.ch/swissmedic/en/home/about-us/publications/public-summary-swiss-par/public-summary-swiss-par-enflonsia.html
+https://www.swissmedic.ch/dam/swissmedic/en/dokumente/zulassung/swisspar-public/enflonsia-wirkstoff-clesrovimab.pdf.download.pdf/Kurzbericht%20Arzneimittelzulassung%20Enflonsia_ENG.pdf
+https://www.swissmedicinfo-pro.ch/showText.aspx?textType=FI&amp;lang=DE&amp;authNr=70145&amp;supportMultipleResults=1</t>
+  </si>
+  <si>
+    <t>MHRA</t>
+  </si>
+  <si>
+    <t>Medicines and Healthcare Products Regulatory Agency</t>
+  </si>
+  <si>
+    <t>GBR</t>
+  </si>
+  <si>
+    <t>https://www.gov.uk/government/news/enflonsia-clesrovimab-cfor-approved-to-prevent-rsv-in-newborns-and-infants</t>
+  </si>
+  <si>
+    <t>TGA</t>
+  </si>
+  <si>
+    <t>Therapeutic Goods Administration</t>
+  </si>
+  <si>
+    <t>AUS</t>
+  </si>
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>https://www.tga.gov.au/resources/auspmd/enflonsia-clesrovimab</t>
+  </si>
+  <si>
+    <t>NMPA</t>
+  </si>
+  <si>
+    <t>National Medical Products Administration</t>
+  </si>
+  <si>
+    <t>CHN</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>https://flcube.com/?p=68171
+https://source.gbihealth.com.cn/news/detail?id=2059157&amp;utm_source=official
+https://firstwordpharma.com/story/5947596
+https://english.nmpa.gov.cn/regulatoryinformation_33.html</t>
+  </si>
+  <si>
+    <t>PMDA</t>
+  </si>
+  <si>
+    <t>Pharmaceuticals and Medical Devices Agency - Ministry of Health, Labour and Welfare</t>
+  </si>
+  <si>
+    <t>JPN</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>https://pj.jiho.jp/article/256155</t>
+  </si>
+  <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Patent holder</t>
   </si>
   <si>
     <t>Expiry date</t>
   </si>
   <si>
     <t>Patent abstract</t>
   </si>
   <si>
     <t>Licence with MPP</t>
   </si>
   <si>
     <t>Patent source</t>
   </si>
   <si>
     <t>Granted: Low, low-middle and upper-middle countries</t>
@@ -1038,90 +1121,90 @@
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2017075124</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Merck Sharp &amp; Dohme Corp</t>
   </si>
   <si>
     <t>2036-10-27</t>
   </si>
   <si>
     <t>The present invention relates to monoclonal antibodies which have high anti-RSV neutralizing titers. The invention further provides for isolated nucleic acids encoding the antibodies of the invention and host cells transformed therewith. The invention yet further provides for diagnostic, prophylactic and therapeutic methods employing the antibodies and nucleic acids of the invention, particularly as a passive immunotherapy agent in infants and the elderly.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
-    <t>Brazil, China, Morocco, Serbia, Bosnia and Herzegovina, Montenegro, Moldova, Republic of, Jordan, Mexico, Peru, Ukraine, South Africa, India, Namibia, Ghana, Botswana, Kenya, Colombia, Dominican Republic, Indonesia, Mongolia, Nigeria</t>
-[...14 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Australia</t>
+    <t>Brazil, China, Belarus, Azerbaijan, Armenia, Kazakhstan, Morocco, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Jordan, Mexico, Peru, Ukraine, South Africa, India, Namibia, Ghana, Botswana, Kenya, Colombia, Dominican Republic, Indonesia, Mongolia, Nigeria</t>
+  </si>
+  <si>
+    <t>Australia, Chile, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, United States of America, Costa Rica, New Zealand, Panama, Seychelles</t>
+  </si>
+  <si>
+    <t>Argentina, Ecuador, Morocco, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Georgia, Jordan, Malaysia, Nicaragua, Philippines, El Salvador, Tunisia, Egypt, Guatemala, Honduras, Iran (Islamic Republic of), Jamaica, Lebanon, Sri Lanka, Thailand, Pakistan</t>
+  </si>
+  <si>
+    <t>Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Hong Kong, Israel, Singapore, Taiwan, Province of China, United States of America, Brunei Darussalam, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar, New Zealand, Trinidad and Tobago</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Tajikistan, Turkmenistan, Kyrgyzstan, Sierra Leone, Eswatini, Liberia, Sao Tome and Principe, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Rwanda, Sudan, Lesotho, Gambia (the)</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, San Marino</t>
   </si>
   <si>
     <t>WO2020081408</t>
   </si>
   <si>
     <t>Anti-RSV antibodies (e.g. clesrovimab) formulation for Intramuscular administration</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2039-10-14</t>
   </si>
   <si>
     <t>The present invention relates to stable formulations comprising antibodies or antigen-binding fragments thereof that bind to respiratory syncytial virus (RSV). Also provided are methods of preventing and/or treating RSV-related diseases with the formulations of the invention.</t>
   </si>
   <si>
     <t>Canada, Japan, United States of America, Russian Federation</t>
   </si>
   <si>
     <t>China, Albania, Serbia, Türkiye, Moldova, Republic of, North Macedonia, Mexico, Malaysia, Viet Nam</t>
   </si>
   <si>
-    <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Singapore</t>
+    <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Singapore, United States of America</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Montenegro</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Korea, Republic of</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>ANTIBODY NEUTRALIZING HUMAN RESPIRATORY SYNCYTIAL VIRUS</t>
   </si>
@@ -1741,138 +1824,138 @@
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="R2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="S2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="T2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="U2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="W2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="X2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="Y2" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Z2" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AA2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AB2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AC2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AD2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AE2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AF2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="AG2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="AH2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="AI2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AJ2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ5"/>
   <sheetViews>
@@ -1916,3057 +1999,3292 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="H2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="I2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="J2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="N2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="O2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="P2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="X2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="Y2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AB2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AC2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AD2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AE2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AF2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AG2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AH2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AI2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AJ2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AP2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AQ2">
         <v>3632</v>
       </c>
       <c r="AR2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AS2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="AU2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AV2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="AW2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AY2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AZ2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="H3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="I3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="J3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="N3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="O3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="P3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="X3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="Y3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="AB3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="AC3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="AD3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AE3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AF3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AG3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AH3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AI3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AJ3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="AM3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="AO3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="AP3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AQ3">
         <v>183</v>
       </c>
       <c r="AR3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AS3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="AU3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="AV3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="AW3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AY3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AZ3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="H4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="I4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="J4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="M4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="O4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="Q4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="X4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="Y4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="Z4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="AA4" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="AB4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AC4" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AD4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AE4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AF4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AG4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AH4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AI4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AJ4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AP4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AQ4">
         <v>1003</v>
       </c>
       <c r="AR4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AS4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="AU4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="AV4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="AW4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AY4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AZ4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="H5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="J5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="M5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="N5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="O5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="X5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="Y5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AB5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="AC5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="AD5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="AE5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="AF5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AG5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AH5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AI5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AJ5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="AM5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AP5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AQ5">
         <v>80</v>
       </c>
       <c r="AR5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AS5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="AU5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="AV5" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="AW5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AX5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="AY5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AZ5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B3" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C4" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R34"/>
+  <dimension ref="A1:R39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
+        <v>55</v>
+      </c>
+      <c r="F2" t="s">
         <v>54</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="J2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="L2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="P2">
         <v>45817.0</v>
       </c>
       <c r="Q2" t="s">
-        <v>62</v>
+        <v>237</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C3" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E3" t="s">
+        <v>55</v>
+      </c>
+      <c r="F3" t="s">
         <v>54</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I3" t="s">
+        <v>238</v>
+      </c>
+      <c r="J3" t="s">
+        <v>239</v>
+      </c>
+      <c r="L3" t="s">
+        <v>240</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="N3" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O3">
         <v>45627.0</v>
       </c>
       <c r="P3">
         <v>45918.0</v>
       </c>
       <c r="Q3" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C4" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E4" t="s">
+        <v>55</v>
+      </c>
+      <c r="F4" t="s">
         <v>54</v>
       </c>
-      <c r="F4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I4" t="s">
+        <v>238</v>
+      </c>
+      <c r="J4" t="s">
+        <v>239</v>
+      </c>
+      <c r="L4" t="s">
+        <v>243</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="N4" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O4">
         <v>45627.0</v>
       </c>
       <c r="P4">
         <v>45918.0</v>
       </c>
       <c r="Q4" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F5" t="s">
         <v>54</v>
       </c>
-      <c r="F5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
+        <v>238</v>
+      </c>
+      <c r="J5" t="s">
+        <v>239</v>
+      </c>
+      <c r="L5" t="s">
+        <v>245</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="N5" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O5">
         <v>45627.0</v>
       </c>
       <c r="P5">
         <v>45918.0</v>
       </c>
       <c r="Q5" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C6" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E6" t="s">
+        <v>55</v>
+      </c>
+      <c r="F6" t="s">
         <v>54</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I6" t="s">
+        <v>238</v>
+      </c>
+      <c r="J6" t="s">
+        <v>239</v>
+      </c>
+      <c r="L6" t="s">
+        <v>247</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="N6" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O6">
         <v>45627.0</v>
       </c>
       <c r="P6">
         <v>45918.0</v>
       </c>
       <c r="Q6" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C7" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E7" t="s">
+        <v>55</v>
+      </c>
+      <c r="F7" t="s">
         <v>54</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I7" t="s">
+        <v>238</v>
+      </c>
+      <c r="J7" t="s">
+        <v>239</v>
+      </c>
+      <c r="L7" t="s">
+        <v>249</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="N7" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O7">
         <v>45627.0</v>
       </c>
       <c r="P7">
         <v>45918.0</v>
       </c>
       <c r="Q7" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C8" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E8" t="s">
+        <v>55</v>
+      </c>
+      <c r="F8" t="s">
         <v>54</v>
       </c>
-      <c r="F8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G8" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I8" t="s">
+        <v>238</v>
+      </c>
+      <c r="J8" t="s">
+        <v>239</v>
+      </c>
+      <c r="L8" t="s">
+        <v>251</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="N8" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O8">
         <v>45627.0</v>
       </c>
       <c r="P8">
         <v>45918.0</v>
       </c>
       <c r="Q8" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C9" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E9" t="s">
+        <v>55</v>
+      </c>
+      <c r="F9" t="s">
         <v>54</v>
       </c>
-      <c r="F9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I9" t="s">
+        <v>238</v>
+      </c>
+      <c r="J9" t="s">
+        <v>239</v>
+      </c>
+      <c r="L9" t="s">
+        <v>253</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="N9" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O9">
         <v>45627.0</v>
       </c>
       <c r="P9">
         <v>45918.0</v>
       </c>
       <c r="Q9" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C10" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E10" t="s">
+        <v>55</v>
+      </c>
+      <c r="F10" t="s">
         <v>54</v>
       </c>
-      <c r="F10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I10" t="s">
+        <v>238</v>
+      </c>
+      <c r="J10" t="s">
+        <v>239</v>
+      </c>
+      <c r="L10" t="s">
+        <v>255</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="N10" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O10">
         <v>45627.0</v>
       </c>
       <c r="P10">
         <v>45918.0</v>
       </c>
       <c r="Q10" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E11" t="s">
+        <v>55</v>
+      </c>
+      <c r="F11" t="s">
         <v>54</v>
       </c>
-      <c r="F11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I11" t="s">
+        <v>238</v>
+      </c>
+      <c r="J11" t="s">
+        <v>239</v>
+      </c>
+      <c r="L11" t="s">
+        <v>257</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="N11" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O11">
         <v>45627.0</v>
       </c>
       <c r="P11">
         <v>45918.0</v>
       </c>
       <c r="Q11" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C12" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E12" t="s">
+        <v>55</v>
+      </c>
+      <c r="F12" t="s">
         <v>54</v>
       </c>
-      <c r="F12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I12" t="s">
+        <v>238</v>
+      </c>
+      <c r="J12" t="s">
+        <v>239</v>
+      </c>
+      <c r="L12" t="s">
+        <v>259</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="N12" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O12">
         <v>45627.0</v>
       </c>
       <c r="P12">
         <v>45918.0</v>
       </c>
       <c r="Q12" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C13" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
+        <v>55</v>
+      </c>
+      <c r="F13" t="s">
         <v>54</v>
       </c>
-      <c r="F13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I13" t="s">
+        <v>238</v>
+      </c>
+      <c r="J13" t="s">
+        <v>239</v>
+      </c>
+      <c r="L13" t="s">
+        <v>261</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="N13" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O13">
         <v>45627.0</v>
       </c>
       <c r="P13">
         <v>45918.0</v>
       </c>
       <c r="Q13" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C14" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
+        <v>55</v>
+      </c>
+      <c r="F14" t="s">
         <v>54</v>
       </c>
-      <c r="F14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I14" t="s">
+        <v>238</v>
+      </c>
+      <c r="J14" t="s">
+        <v>239</v>
+      </c>
+      <c r="L14" t="s">
+        <v>263</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="N14" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O14">
         <v>45627.0</v>
       </c>
       <c r="P14">
         <v>45918.0</v>
       </c>
       <c r="Q14" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C15" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
+        <v>55</v>
+      </c>
+      <c r="F15" t="s">
         <v>54</v>
       </c>
-      <c r="F15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I15" t="s">
+        <v>238</v>
+      </c>
+      <c r="J15" t="s">
+        <v>239</v>
+      </c>
+      <c r="L15" t="s">
+        <v>265</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="N15" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O15">
         <v>45627.0</v>
       </c>
       <c r="P15">
         <v>45918.0</v>
       </c>
       <c r="Q15" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C16" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E16" t="s">
+        <v>55</v>
+      </c>
+      <c r="F16" t="s">
         <v>54</v>
       </c>
-      <c r="F16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I16" t="s">
+        <v>238</v>
+      </c>
+      <c r="J16" t="s">
+        <v>239</v>
+      </c>
+      <c r="L16" t="s">
+        <v>267</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="N16" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O16">
         <v>45627.0</v>
       </c>
       <c r="P16">
         <v>45918.0</v>
       </c>
       <c r="Q16" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C17" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
+        <v>55</v>
+      </c>
+      <c r="F17" t="s">
         <v>54</v>
       </c>
-      <c r="F17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I17" t="s">
+        <v>238</v>
+      </c>
+      <c r="J17" t="s">
+        <v>239</v>
+      </c>
+      <c r="L17" t="s">
+        <v>269</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="N17" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O17">
         <v>45627.0</v>
       </c>
       <c r="P17">
         <v>45918.0</v>
       </c>
       <c r="Q17" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C18" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E18" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" t="s">
         <v>54</v>
       </c>
-      <c r="F18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I18" t="s">
+        <v>238</v>
+      </c>
+      <c r="J18" t="s">
+        <v>239</v>
+      </c>
+      <c r="L18" t="s">
+        <v>271</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="N18" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O18">
         <v>45627.0</v>
       </c>
       <c r="P18">
         <v>45918.0</v>
       </c>
       <c r="Q18" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C19" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E19" t="s">
+        <v>55</v>
+      </c>
+      <c r="F19" t="s">
         <v>54</v>
       </c>
-      <c r="F19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I19" t="s">
+        <v>238</v>
+      </c>
+      <c r="J19" t="s">
+        <v>239</v>
+      </c>
+      <c r="L19" t="s">
+        <v>273</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="N19" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O19">
         <v>45627.0</v>
       </c>
       <c r="P19">
         <v>45918.0</v>
       </c>
       <c r="Q19" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C20" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E20" t="s">
+        <v>55</v>
+      </c>
+      <c r="F20" t="s">
         <v>54</v>
       </c>
-      <c r="F20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I20" t="s">
+        <v>238</v>
+      </c>
+      <c r="J20" t="s">
+        <v>239</v>
+      </c>
+      <c r="L20" t="s">
+        <v>275</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="N20" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O20">
         <v>45627.0</v>
       </c>
       <c r="P20">
         <v>45918.0</v>
       </c>
       <c r="Q20" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C21" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E21" t="s">
+        <v>55</v>
+      </c>
+      <c r="F21" t="s">
         <v>54</v>
       </c>
-      <c r="F21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I21" t="s">
+        <v>238</v>
+      </c>
+      <c r="J21" t="s">
+        <v>239</v>
+      </c>
+      <c r="L21" t="s">
+        <v>277</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="N21" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O21">
         <v>45627.0</v>
       </c>
       <c r="P21">
         <v>45918.0</v>
       </c>
       <c r="Q21" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C22" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E22" t="s">
+        <v>55</v>
+      </c>
+      <c r="F22" t="s">
         <v>54</v>
       </c>
-      <c r="F22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H22" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I22" t="s">
+        <v>238</v>
+      </c>
+      <c r="J22" t="s">
+        <v>239</v>
+      </c>
+      <c r="L22" t="s">
+        <v>279</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="N22" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O22">
         <v>45627.0</v>
       </c>
       <c r="P22">
         <v>45918.0</v>
       </c>
       <c r="Q22" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="23" spans="1:18">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C23" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E23" t="s">
+        <v>55</v>
+      </c>
+      <c r="F23" t="s">
         <v>54</v>
       </c>
-      <c r="F23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H23" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I23" t="s">
+        <v>238</v>
+      </c>
+      <c r="J23" t="s">
+        <v>239</v>
+      </c>
+      <c r="L23" t="s">
+        <v>281</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="N23" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O23">
         <v>45627.0</v>
       </c>
       <c r="P23">
         <v>45918.0</v>
       </c>
       <c r="Q23" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C24" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E24" t="s">
+        <v>55</v>
+      </c>
+      <c r="F24" t="s">
         <v>54</v>
       </c>
-      <c r="F24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H24" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I24" t="s">
+        <v>238</v>
+      </c>
+      <c r="J24" t="s">
+        <v>239</v>
+      </c>
+      <c r="L24" t="s">
+        <v>283</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="N24" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O24">
         <v>45627.0</v>
       </c>
       <c r="P24">
         <v>45918.0</v>
       </c>
       <c r="Q24" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="25" spans="1:18">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C25" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E25" t="s">
+        <v>55</v>
+      </c>
+      <c r="F25" t="s">
         <v>54</v>
       </c>
-      <c r="F25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H25" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I25" t="s">
+        <v>238</v>
+      </c>
+      <c r="J25" t="s">
+        <v>239</v>
+      </c>
+      <c r="L25" t="s">
+        <v>285</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="N25" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O25">
         <v>45627.0</v>
       </c>
       <c r="P25">
         <v>45918.0</v>
       </c>
       <c r="Q25" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C26" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E26" t="s">
+        <v>55</v>
+      </c>
+      <c r="F26" t="s">
         <v>54</v>
       </c>
-      <c r="F26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H26" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I26" t="s">
+        <v>238</v>
+      </c>
+      <c r="J26" t="s">
+        <v>239</v>
+      </c>
+      <c r="L26" t="s">
+        <v>287</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="N26" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O26">
         <v>45627.0</v>
       </c>
       <c r="P26">
         <v>45918.0</v>
       </c>
       <c r="Q26" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="27" spans="1:18">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C27" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D27" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E27" t="s">
+        <v>55</v>
+      </c>
+      <c r="F27" t="s">
         <v>54</v>
       </c>
-      <c r="F27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G27" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H27" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I27" t="s">
+        <v>238</v>
+      </c>
+      <c r="J27" t="s">
+        <v>239</v>
+      </c>
+      <c r="L27" t="s">
+        <v>289</v>
+      </c>
+      <c r="M27" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="N27" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O27">
         <v>45627.0</v>
       </c>
       <c r="P27">
         <v>45918.0</v>
       </c>
       <c r="Q27" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C28" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E28" t="s">
+        <v>55</v>
+      </c>
+      <c r="F28" t="s">
         <v>54</v>
       </c>
-      <c r="F28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I28" t="s">
+        <v>238</v>
+      </c>
+      <c r="J28" t="s">
+        <v>239</v>
+      </c>
+      <c r="L28" t="s">
+        <v>291</v>
+      </c>
+      <c r="M28" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="N28" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O28">
         <v>45627.0</v>
       </c>
       <c r="P28">
         <v>45918.0</v>
       </c>
       <c r="Q28" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C29" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E29" t="s">
+        <v>55</v>
+      </c>
+      <c r="F29" t="s">
         <v>54</v>
       </c>
-      <c r="F29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H29" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I29" t="s">
+        <v>238</v>
+      </c>
+      <c r="J29" t="s">
+        <v>239</v>
+      </c>
+      <c r="L29" t="s">
+        <v>293</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="N29" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O29">
         <v>45627.0</v>
       </c>
       <c r="P29">
         <v>45918.0</v>
       </c>
       <c r="Q29" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C30" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E30" t="s">
+        <v>55</v>
+      </c>
+      <c r="F30" t="s">
         <v>54</v>
       </c>
-      <c r="F30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I30" t="s">
+        <v>238</v>
+      </c>
+      <c r="J30" t="s">
+        <v>239</v>
+      </c>
+      <c r="L30" t="s">
+        <v>295</v>
+      </c>
+      <c r="M30" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="N30" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O30">
         <v>45627.0</v>
       </c>
       <c r="P30">
         <v>45918.0</v>
       </c>
       <c r="Q30" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C31" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E31" t="s">
+        <v>55</v>
+      </c>
+      <c r="F31" t="s">
         <v>54</v>
       </c>
-      <c r="F31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I31" t="s">
+        <v>238</v>
+      </c>
+      <c r="J31" t="s">
+        <v>239</v>
+      </c>
+      <c r="L31" t="s">
+        <v>297</v>
+      </c>
+      <c r="M31" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="N31" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O31">
         <v>45627.0</v>
       </c>
       <c r="P31">
         <v>45918.0</v>
       </c>
       <c r="Q31" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C32" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E32" t="s">
+        <v>55</v>
+      </c>
+      <c r="F32" t="s">
         <v>54</v>
       </c>
-      <c r="F32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I32" t="s">
+        <v>238</v>
+      </c>
+      <c r="J32" t="s">
+        <v>239</v>
+      </c>
+      <c r="L32" t="s">
+        <v>299</v>
+      </c>
+      <c r="M32" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="N32" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O32">
         <v>45627.0</v>
       </c>
       <c r="P32">
         <v>45918.0</v>
       </c>
       <c r="Q32" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C33" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E33" t="s">
+        <v>55</v>
+      </c>
+      <c r="F33" t="s">
         <v>54</v>
       </c>
-      <c r="F33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G33" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H33" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I33" t="s">
+        <v>238</v>
+      </c>
+      <c r="J33" t="s">
+        <v>239</v>
+      </c>
+      <c r="L33" t="s">
+        <v>301</v>
+      </c>
+      <c r="M33" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="N33" s="5" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O33">
         <v>45627.0</v>
       </c>
       <c r="P33">
         <v>45918.0</v>
       </c>
       <c r="Q33" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C34" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E34" t="s">
+        <v>55</v>
+      </c>
+      <c r="F34" t="s">
         <v>54</v>
       </c>
-      <c r="F34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I34" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="J34" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="L34" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="P34">
         <v>45809.0</v>
       </c>
       <c r="Q34" t="s">
-        <v>306</v>
+        <v>307</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18">
+      <c r="A35" t="s">
+        <v>36</v>
+      </c>
+      <c r="B35" t="s">
+        <v>229</v>
+      </c>
+      <c r="C35" t="s">
+        <v>230</v>
+      </c>
+      <c r="D35" t="s">
+        <v>308</v>
+      </c>
+      <c r="E35" t="s">
+        <v>55</v>
+      </c>
+      <c r="F35" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" t="s">
+        <v>309</v>
+      </c>
+      <c r="H35" t="s">
+        <v>44</v>
+      </c>
+      <c r="I35" t="s">
+        <v>310</v>
+      </c>
+      <c r="J35" t="s">
+        <v>310</v>
+      </c>
+      <c r="L35" t="s">
+        <v>311</v>
+      </c>
+      <c r="M35" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="N35" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="P35">
+        <v>46213.0</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18">
+      <c r="A36" t="s">
+        <v>36</v>
+      </c>
+      <c r="B36" t="s">
+        <v>229</v>
+      </c>
+      <c r="C36" t="s">
+        <v>230</v>
+      </c>
+      <c r="D36" t="s">
+        <v>308</v>
+      </c>
+      <c r="E36" t="s">
+        <v>55</v>
+      </c>
+      <c r="F36" t="s">
+        <v>54</v>
+      </c>
+      <c r="G36" t="s">
+        <v>309</v>
+      </c>
+      <c r="H36" t="s">
+        <v>44</v>
+      </c>
+      <c r="I36" t="s">
+        <v>314</v>
+      </c>
+      <c r="J36" t="s">
+        <v>315</v>
+      </c>
+      <c r="L36" t="s">
+        <v>316</v>
+      </c>
+      <c r="M36" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="N36" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="P36">
+        <v>46134.0</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18">
+      <c r="A37" t="s">
+        <v>36</v>
+      </c>
+      <c r="B37" t="s">
+        <v>229</v>
+      </c>
+      <c r="C37" t="s">
+        <v>230</v>
+      </c>
+      <c r="D37" t="s">
+        <v>308</v>
+      </c>
+      <c r="E37" t="s">
+        <v>55</v>
+      </c>
+      <c r="F37" t="s">
+        <v>54</v>
+      </c>
+      <c r="G37" t="s">
+        <v>309</v>
+      </c>
+      <c r="H37" t="s">
+        <v>44</v>
+      </c>
+      <c r="I37" t="s">
+        <v>318</v>
+      </c>
+      <c r="J37" t="s">
+        <v>319</v>
+      </c>
+      <c r="L37" t="s">
+        <v>320</v>
+      </c>
+      <c r="M37" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="N37" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="P37">
+        <v>46273.0</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18">
+      <c r="A38" t="s">
+        <v>36</v>
+      </c>
+      <c r="B38" t="s">
+        <v>229</v>
+      </c>
+      <c r="C38" t="s">
+        <v>230</v>
+      </c>
+      <c r="D38" t="s">
+        <v>308</v>
+      </c>
+      <c r="E38" t="s">
+        <v>55</v>
+      </c>
+      <c r="F38" t="s">
+        <v>54</v>
+      </c>
+      <c r="G38" t="s">
+        <v>309</v>
+      </c>
+      <c r="H38" t="s">
+        <v>44</v>
+      </c>
+      <c r="I38" t="s">
+        <v>323</v>
+      </c>
+      <c r="J38" t="s">
+        <v>324</v>
+      </c>
+      <c r="L38" t="s">
+        <v>325</v>
+      </c>
+      <c r="M38" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="N38" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="P38">
+        <v>46188.0</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18">
+      <c r="A39" t="s">
+        <v>36</v>
+      </c>
+      <c r="B39" t="s">
+        <v>229</v>
+      </c>
+      <c r="C39" t="s">
+        <v>230</v>
+      </c>
+      <c r="D39" t="s">
+        <v>308</v>
+      </c>
+      <c r="E39" t="s">
+        <v>55</v>
+      </c>
+      <c r="F39" t="s">
+        <v>54</v>
+      </c>
+      <c r="G39" t="s">
+        <v>309</v>
+      </c>
+      <c r="H39" t="s">
+        <v>44</v>
+      </c>
+      <c r="I39" t="s">
+        <v>328</v>
+      </c>
+      <c r="J39" t="s">
+        <v>329</v>
+      </c>
+      <c r="L39" t="s">
+        <v>330</v>
+      </c>
+      <c r="M39" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="N39" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="P39">
+        <v>46258.0</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>332</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>307</v>
+        <v>333</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>308</v>
+        <v>334</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>309</v>
+        <v>335</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>310</v>
+        <v>336</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>311</v>
+        <v>337</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>312</v>
+        <v>338</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>313</v>
+        <v>339</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>314</v>
+        <v>340</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>315</v>
+        <v>341</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>316</v>
+        <v>342</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>317</v>
+        <v>343</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>318</v>
+        <v>344</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>319</v>
+        <v>345</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>320</v>
+        <v>346</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>321</v>
+        <v>347</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>322</v>
+        <v>348</v>
       </c>
       <c r="E2" t="s">
-        <v>323</v>
+        <v>349</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>324</v>
+        <v>350</v>
       </c>
       <c r="G2" t="s">
-        <v>325</v>
+        <v>351</v>
       </c>
       <c r="H2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I2" t="s">
-        <v>326</v>
+        <v>352</v>
       </c>
       <c r="J2" t="s">
-        <v>327</v>
+        <v>353</v>
       </c>
       <c r="K2" t="s">
-        <v>328</v>
+        <v>354</v>
       </c>
       <c r="L2" t="s">
-        <v>329</v>
+        <v>355</v>
       </c>
       <c r="M2" t="s">
-        <v>330</v>
+        <v>356</v>
       </c>
       <c r="N2" t="s">
-        <v>331</v>
+        <v>357</v>
       </c>
       <c r="O2" t="s">
-        <v>332</v>
+        <v>358</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>333</v>
+        <v>359</v>
       </c>
       <c r="C3" t="s">
-        <v>334</v>
+        <v>360</v>
       </c>
       <c r="D3" t="s">
-        <v>335</v>
+        <v>361</v>
       </c>
       <c r="E3" t="s">
-        <v>323</v>
+        <v>349</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>336</v>
+        <v>362</v>
       </c>
       <c r="G3" t="s">
-        <v>337</v>
+        <v>363</v>
       </c>
       <c r="H3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I3" t="s">
-        <v>326</v>
+        <v>352</v>
       </c>
       <c r="K3" t="s">
-        <v>338</v>
+        <v>364</v>
       </c>
       <c r="L3" t="s">
-        <v>339</v>
+        <v>365</v>
       </c>
       <c r="M3" t="s">
-        <v>340</v>
+        <v>366</v>
       </c>
       <c r="N3" t="s">
-        <v>341</v>
+        <v>367</v>
       </c>
       <c r="O3" t="s">
-        <v>342</v>
+        <v>368</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>343</v>
+        <v>369</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>344</v>
+        <v>370</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>307</v>
+        <v>333</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>345</v>
+        <v>371</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>310</v>
+        <v>336</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>346</v>
+        <v>372</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>347</v>
+        <v>373</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>348</v>
+        <v>374</v>
       </c>
       <c r="C2" t="s">
-        <v>325</v>
+        <v>351</v>
       </c>
       <c r="D2" t="s">
-        <v>321</v>
+        <v>347</v>
       </c>
       <c r="F2" t="s">
-        <v>349</v>
+        <v>375</v>
       </c>
       <c r="H2" s="5"/>
       <c r="I2" t="s">
-        <v>350</v>
+        <v>376</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>351</v>
+        <v>377</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>352</v>
+        <v>378</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>353</v>
+        <v>379</v>
       </c>
       <c r="C2" t="s">
-        <v>354</v>
+        <v>380</v>
       </c>
       <c r="D2" t="s">
-        <v>355</v>
+        <v>381</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>356</v>
+        <v>382</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>357</v>
+        <v>383</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>358</v>
+        <v>384</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>359</v>
+        <v>385</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D2" t="s">
-        <v>360</v>
+        <v>386</v>
       </c>
       <c r="E2" t="s">
-        <v>361</v>
+        <v>387</v>
       </c>
       <c r="F2" t="s">
-        <v>362</v>
+        <v>388</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>363</v>
+        <v>389</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>364</v>
+        <v>390</v>
       </c>
       <c r="C2" t="s">
-        <v>365</v>
+        <v>391</v>
       </c>
       <c r="H2" t="s">
-        <v>366</v>
+        <v>392</v>
       </c>
       <c r="J2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C3" t="s">
-        <v>367</v>
+        <v>393</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>368</v>
+        <v>394</v>
       </c>
       <c r="J3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C4" t="s">
-        <v>369</v>
+        <v>395</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>370</v>
+        <v>396</v>
       </c>
       <c r="J4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>