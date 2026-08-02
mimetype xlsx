--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -521,50 +521,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
@@ -1856,128 +1859,132 @@
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q1"/>
+  <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:Q1"/>
+      <selection activeCell="A1" sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>155</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>157</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>158</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>159</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>160</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>161</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>162</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>163</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>164</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>166</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>167</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>168</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>170</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1987,328 +1994,328 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>146</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>156</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E2" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
@@ -2325,57 +2332,57 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>147</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>146</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>148</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>52</v>
       </c>
       <c r="C3" t="s">
         <v>149</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>52</v>
       </c>
       <c r="C4" t="s">
         <v>151</v>