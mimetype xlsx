--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>CIS43LS (mAb)</t>
   </si>
   <si>
     <t>CIS43LS</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>CIS43LS (VRC-MALMAB0100-00-AB) is a long-acting human IgG1 monoclonal antibody in clinical development for the prevention of P. falciparum malaria. The Fc region of CIS43LS contains two site-directed mutagenesis substitutions at amino acid residues N457S and M451L (termed “LS”) to extend its efficacy and half-life. CIS43 was originally isolated from a clinical trial participant inoculated with an attenuated P. falciparum whole-sporozoite vaccine, and functions by targeting the highly conserved junctional NPDP epitope of the P. falciparum circumsporozoite protein essential for hepatocyte infection and parasite motility. Recent studies have shown that a single dose of CIS43LS provides high levels of malarial prophylaxis for 8 weeks, and may offer additional protection for up to 6 months.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Subcutaneous, Intravenous</t>
   </si>
@@ -469,54 +478,63 @@
   <si>
     <t>2023-07-05</t>
   </si>
   <si>
     <t>Participants aged ≥18 and ≤55 years and in good general health and without clinically significant medical history.</t>
   </si>
   <si>
     <t>HIV, HCV, HBV</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Double (Participant, Investigator)</t>
   </si>
   <si>
     <t>Intravenous</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>A Monoclonal Antibody for Malaria Prevention</t>
   </si>
   <si>
     <t>https://doi.org/10.1056/nejmoa2034031</t>
   </si>
   <si>
     <t>Low-dose intravenous and subcutaneous CIS43LS monoclonal antibody for protection against malaria (VRC 612 Part C): a phase 1, adaptive trial</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s1473-3099(22)00793-9</t>
   </si>
   <si>
     <t>Safety and Efficacy of a Monoclonal Antibody against Malaria in Mali</t>
   </si>
   <si>
     <t>https://doi.org/10.1056/nejmoa2206966</t>
   </si>
   <si>
     <t>Company</t>
   </si>
@@ -631,84 +649,87 @@
   <si>
     <t>Antibodies and antigen binding fragments that specifically bind to P. falciparum circumsporozoite protein and neutralize P. falciparum are disclosed. Nucleic acids encoding these antibodies, vectors and host cells are also provided. The disclosed antibodies, antigen binding fragments, nucleic acids and vectors can be used, for example, to inhibit a P. falciparum infection.</t>
   </si>
   <si>
     <t>WO2018148660</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>THE UNITED STATES OF AMERICA, AS REPRESENTED BY THE SECRETARY, DEPARTMENT OF HEALTH AND HUMAN SERVICES (NIH); SANARIA INC</t>
   </si>
   <si>
     <t>2038-02-12</t>
   </si>
   <si>
     <t>Granted in the US, withdrawn in EPO member states</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
-    <t>https://lapal.ch/storage/illustrations/ZOJyyvveNvIrhtJmCl60v0U7SHnYvruRSjMPBr2B.png</t>
+    <t>https://lapal.ch/storage/illustrations/97lmAK36kzWmrWQBnAub4BH55XGGTyrTHr93yyUr.png</t>
   </si>
   <si>
     <t>Crystal Structure of CIS43 with PfCSP Peptide 20</t>
   </si>
   <si>
     <t>https://doi.org/10.2210/pdb6B5L/pdb</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Leidos Biomedical Research</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.leidos.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Leidos Biomedical Research, Inc. is a research company that operates the Frederick National Laboratory for Cancer Research on behalf of the National Cancer Institute. Based in Frederick, Maryland, the laboratory develops technological solutions for HIV/AIDs, emerging infectious diseases and oncology, in addition to providing scientific support to several national institutes including the NIAID.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Kisalu NK, Pereira LD, Ernste K, Flores-Garcia Y, Idris AH, Asokan M, Dillon M, MacDonald S, Shi W, Chen X, Pegu A, Schön A, Zavala F, Balazs AB, Francica JR, Seder RA. Enhancing durability of CIS43 monoclonal antibody by Fc mutation or AAV delivery for malaria prevention. JCI Insight. 2021 Feb 8;6(3):e143958. DOI: &lt;/span&gt;&lt;a href="http://www.doi.org/10.1172/jci.insight.143958" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1172/jci.insight.143958&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PMID: 33332286; PMCID: PMC7934869.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;CIS43 is a potent neutralizing human mAb that targets a highly conserved “junctional” epitope in the&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Plasmodium falciparum&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;(Pf) circumsporozoite protein (PfCSP). Enhancing the durability of CIS43 in vivo will be important for clinical translation. Here, 2 approaches were used to improve the durability of CIS43 in vivo while maintaining potent neutralization. First, the Fc domain was modified with the LS mutations (CIS43LS) to increase CIS43 binding affinity for the neonatal Fc receptor (FcRn). CIS43LS and CIS43 showed comparable in vivo protective efficacy. CIS43LS had 9- to 13-fold increased binding affinity for human (6.2 nM versus 54.2 nM) and rhesus (25.1 nM versus 325.8 nM) FcRn at endosomal pH 6.0 compared with CIS43. Importantly, the half-life of CIS43LS in rhesus macaques increased from 22 days to 39 days compared with CIS43. The second approach for sustaining antibody levels of CIS43 in vivo is through adeno-associated virus (AAV) expression. Mice administered once with AAV-expressing CIS43 had sustained antibody levels of approximately 300 μg/mL and mediated protection against sequential malaria challenges up to 36 weeks. Based on these data, CIS43LS has advanced to phase I clinical trials, and AAV delivery provides a potential next-generation approach for malaria prevention.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1070,110 +1091,113 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clinicaltrials.gov/study/NCT04206332" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clinicaltrials.gov/study/NCT04329104" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa2034031" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s1473-3099(22)00793-9" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa2206966" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/ZOJyyvveNvIrhtJmCl60v0U7SHnYvruRSjMPBr2B.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/97lmAK36kzWmrWQBnAub4BH55XGGTyrTHr93yyUr.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa2034031" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s1473-3099(22)00793-9" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa2206966" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1229,116 +1253,123 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I2" t="s">
-        <v>37</v>
-[...8 lines deleted...]
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N2" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="P2" t="s">
         <v>40</v>
       </c>
       <c r="Q2" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="R2" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="S2" t="s">
         <v>43</v>
       </c>
       <c r="T2" t="s">
         <v>44</v>
       </c>
       <c r="U2" t="s">
         <v>45</v>
       </c>
       <c r="V2" t="s">
         <v>46</v>
       </c>
       <c r="W2" t="s">
         <v>47</v>
       </c>
-      <c r="Y2" s="1"/>
-[...1 lines deleted...]
-      <c r="AF2" t="s">
+      <c r="X2" t="s">
         <v>48</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="Y2" s="1" t="s">
         <v>49</v>
+      </c>
+      <c r="Z2" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>51</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ3"/>
   <sheetViews>
@@ -1382,506 +1413,522 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="G2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="I2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="J2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="M2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="O2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="X2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="Y2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="AB2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="AC2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="AE2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="AF2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AG2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AH2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AI2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AJ2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AM2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AP2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AQ2">
         <v>71</v>
       </c>
       <c r="AR2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AS2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AU2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AV2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AW2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AX2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="AY2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AZ2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="E3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="F3" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="G3" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="I3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="J3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="M3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="O3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="X3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="Y3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AB3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AC3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AE3" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="AF3" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AG3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AH3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AI3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AJ3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AM3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AP3" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AQ3">
         <v>348</v>
       </c>
       <c r="AR3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AS3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AU3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AV3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AW3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AX3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AY3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AZ3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>52</v>
+        <v>152</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>55</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B2" t="s">
-        <v>149</v>
+        <v>55</v>
       </c>
       <c r="C2" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>155</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>156</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B3" t="s">
-        <v>151</v>
+        <v>55</v>
       </c>
       <c r="C3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>157</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B4" t="s">
-        <v>153</v>
+        <v>55</v>
       </c>
       <c r="C4" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>159</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>160</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...1 lines deleted...]
-    <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:R1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:R1"/>
@@ -1889,585 +1936,561 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="C2" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="D2" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="E2" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="F2" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="I2" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="C2" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="D2" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C2" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="D2" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="E2" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="F2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E5" sqref="E5"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>52</v>
+        <v>152</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>218</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="C2" t="s">
-        <v>213</v>
-[...44 lines deleted...]
-        <v>154</v>
+        <v>220</v>
+      </c>
+      <c r="H2" t="s">
+        <v>221</v>
+      </c>
+      <c r="J2" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
-  <hyperlinks>
-[...3 lines deleted...]
-  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Formulations</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>