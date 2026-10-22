--- v2 (2026-08-22)
+++ v3 (2026-10-22)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Formulations" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -121,50 +130,56 @@
     <t>Specific analytical instrument required for characterization of formulation</t>
   </si>
   <si>
     <t>Therapeutic area(s)</t>
   </si>
   <si>
     <t>Use case(s)</t>
   </si>
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
+  </si>
+  <si>
+    <t>Format</t>
+  </si>
+  <si>
+    <t>Format comment</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>CD388 (mAb)</t>
   </si>
   <si>
     <t>CD388</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
@@ -283,53 +298,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -349,147 +361,150 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>NAVIGATE</t>
   </si>
   <si>
     <t>NCT06609460</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/nct06609460</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Active, not recruiting</t>
   </si>
   <si>
     <t>Cidara Therapeutics Inc.</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the effectiveness of CD388 in preventing symptomatic laboratory-confirmed influenza infections, as compared to placebo, and to select a dose of CD388 that is effective in preventing the same, when administered as a single dose via 3 subcutaneous (SQ) injections to adult participants in stable health, and to evaluate the safety and tolerability of CD388, as compared to placebo.</t>
   </si>
   <si>
     <t>Study of CD388 for the Prevention of Influenza in Subjects Not at Risk for Influenza Complications</t>
   </si>
   <si>
     <t>United States of America, United Kingdom</t>
   </si>
   <si>
     <t>CD388 Injection</t>
   </si>
   <si>
     <t>low-SQ</t>
   </si>
   <si>
     <t>high-SQ</t>
   </si>
   <si>
     <t>medium-SQ</t>
   </si>
   <si>
     <t>Placebo</t>
   </si>
   <si>
     <t>2024-09-20</t>
   </si>
   <si>
     <t>2025-03-12</t>
   </si>
   <si>
     <t>2025-09-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Willing and able to provide written informed consent and comply with scheduled visits, laboratory tests, and other study procedures.
 2. Males and females 18 to less than 64 years of age.
 3. In the Investigator's clinical judgment, is in stable health at the time of screening and randomization. Participants may not have underlying hematologic, oncologic, renal, autoimmune, and/or cardiopulmonary illnesses or be considered at risk of developing complications from influenza infection per the CDC guidelines (chronic obstructive pulmonary disease \[COPD\], asthma, immune compromised current cancer \[except non-melanomatous skin cancer\], or diabetes). Subjects will be included on the basis of medical history and vital signs taken between signing of the informed consent a</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
     <t>Once</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>Prevention</t>
+  </si>
+  <si>
+    <t>HIV, Oncology, Other(s)</t>
   </si>
   <si>
     <t>CD388.SQ.2.02</t>
   </si>
   <si>
     <t>NCT05523089</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05523089</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the preventative antiviral activity of CD388, as compared to saline placebo, when administered as a single dose to healthy adult participants in a human viral challenge model of influenza.</t>
   </si>
   <si>
     <t>The Effectiveness of CD388 to Prevent Flu in an Influenza Challenge Model in Healthy Adults</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>Saline placebo</t>
   </si>
@@ -591,63 +606,63 @@
   <si>
     <t>NCT07159763</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07159763</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>Not yet recruiting</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate how well CD388 works in preventing symptomatic laboratory-confirmed influenza infections, as compared to placebo, when given as a single dose via 3 subcutaneous (SQ) injections to adult and adolescent participants who are at higher risk of developing influenza complications, and to evaluate the safety and tolerability of CD388, as compared to placebo.</t>
   </si>
   <si>
     <t>A Study to Evaluate the Safety and Efficacy of CD388 for Prevention of Influenza</t>
   </si>
   <si>
     <t>2025-08-29</t>
   </si>
   <si>
     <t>2027-01-01</t>
   </si>
   <si>
-    <t>Adults, Adolescents, Cisgender women, Transgender women, Children, Cisgender men, Transgender men, Non-pregnant individuals</t>
-[...2 lines deleted...]
-    <t>Children, Adults, Older Adults</t>
+    <t>Children, Adolescents, Adults, Older Adults</t>
   </si>
   <si>
     <t>Based on feedback from the FDA, the study population has been expanded to include generally healthy adults over 65 years old with no specific co-morbidities in addition to other high-risk populations with certain comorbidities and immune compromised status.</t>
   </si>
   <si>
     <t>other</t>
   </si>
   <si>
     <t>Has negative rapid antigen tests for influenza and severe acute respiratory syndrome coronavirus 2 (SARS-CoV-2) prior to dosing at Day 1.</t>
+  </si>
+  <si>
+    <t>Other(s)</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>NAVIGATE 2b- CIDARA therapeutics - Corporate presentation - June 2025</t>
   </si>
@@ -1261,97 +1276,102 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/qk2LcitnjsjV5HaFzzhEZsAVK4OLHon1B8C1j9Jp.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cidara.com/wp-content/uploads/2024/10/Sandison_IDWeek-Oral-Presentation_v2_FINAL.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cidara.com/news/cidara-therapeutics-announces-two-presentations-on-drug-fc-conjugate-cd388-at-idweek-2024/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.empr.com/news/novel-antiviral-gets-breakthrough-tx-status-for-universal-flu-protection/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AO2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AO1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:41">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1380,171 +1400,186 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:41">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
-[...10 lines deleted...]
-      <c r="N2" t="s">
+        <v>44</v>
+      </c>
+      <c r="J2" t="s">
+        <v>45</v>
+      </c>
+      <c r="K2" t="s">
+        <v>46</v>
+      </c>
+      <c r="L2" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>48</v>
+      </c>
+      <c r="R2" t="s">
+        <v>49</v>
+      </c>
+      <c r="S2" t="s">
+        <v>50</v>
+      </c>
+      <c r="T2" t="s">
+        <v>50</v>
+      </c>
+      <c r="U2" t="s">
+        <v>50</v>
+      </c>
+      <c r="V2" t="s">
+        <v>50</v>
+      </c>
+      <c r="W2" t="s">
+        <v>51</v>
+      </c>
+      <c r="X2" t="s">
+        <v>51</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>51</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>51</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>53</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AF2" t="s">
         <v>43</v>
       </c>
-      <c r="O2" t="s">
-[...38 lines deleted...]
-      <c r="AB2" t="s">
+      <c r="AG2" t="s">
         <v>51</v>
       </c>
-      <c r="AC2" t="s">
-[...15 lines deleted...]
-        <v>55</v>
+      <c r="AH2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AN2" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="AO2" s="1" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ6"/>
   <sheetViews>
@@ -1588,679 +1623,688 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>102</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="C2" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="E2" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="F2" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="G2" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="H2" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="I2" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="J2" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="M2" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="N2" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="O2" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="P2" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="Q2" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="R2" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="S2" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="X2" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="Y2" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="Z2" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AA2" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AD2" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="AE2" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="AF2" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="AG2" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="AH2" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="AI2" t="s">
-        <v>128</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>133</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>134</v>
+      </c>
+      <c r="AP2">
         <v>5000</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>135</v>
+      </c>
       <c r="AR2" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>136</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>137</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>138</v>
       </c>
       <c r="AW2" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="AX2" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="AY2" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="AZ2" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C3" t="s">
+        <v>144</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="E3" t="s">
+        <v>114</v>
+      </c>
+      <c r="F3" t="s">
+        <v>146</v>
+      </c>
+      <c r="G3" t="s">
+        <v>116</v>
+      </c>
+      <c r="H3" t="s">
+        <v>147</v>
+      </c>
+      <c r="I3" t="s">
+        <v>148</v>
+      </c>
+      <c r="J3" t="s">
+        <v>149</v>
+      </c>
+      <c r="M3" t="s">
+        <v>150</v>
+      </c>
+      <c r="O3" t="s">
+        <v>42</v>
+      </c>
+      <c r="X3" t="s">
+        <v>151</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>152</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>131</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>132</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>154</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>134</v>
+      </c>
+      <c r="AP3">
+        <v>59</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>135</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>136</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>137</v>
+      </c>
+      <c r="AW3" t="s">
         <v>139</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="AX3" t="s">
         <v>140</v>
       </c>
-      <c r="E3" t="s">
-[...2 lines deleted...]
-      <c r="F3" t="s">
+      <c r="AY3" t="s">
         <v>141</v>
       </c>
-      <c r="G3" t="s">
-[...2 lines deleted...]
-      <c r="H3" t="s">
+      <c r="AZ3" t="s">
         <v>142</v>
-      </c>
-[...64 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
+        <v>155</v>
+      </c>
+      <c r="C4" t="s">
+        <v>156</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="E4" t="s">
+        <v>158</v>
+      </c>
+      <c r="F4" t="s">
+        <v>146</v>
+      </c>
+      <c r="G4" t="s">
+        <v>116</v>
+      </c>
+      <c r="H4" t="s">
+        <v>159</v>
+      </c>
+      <c r="I4" t="s">
+        <v>160</v>
+      </c>
+      <c r="J4" t="s">
+        <v>161</v>
+      </c>
+      <c r="M4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O4" t="s">
         <v>150</v>
       </c>
-      <c r="C4" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="X4" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="Y4" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="AB4" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="AC4" t="s">
-        <v>159</v>
+        <v>164</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>165</v>
       </c>
       <c r="AE4" t="s">
-        <v>160</v>
+        <v>129</v>
       </c>
       <c r="AF4" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="AG4" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="AH4" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="AI4" t="s">
-        <v>128</v>
-[...7 lines deleted...]
-      <c r="AQ4">
+        <v>166</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>134</v>
+      </c>
+      <c r="AP4">
         <v>77</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>135</v>
+      </c>
       <c r="AR4" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>167</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>137</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>142</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="C5" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="D5" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="E5" t="s">
+        <v>158</v>
+      </c>
+      <c r="F5" t="s">
+        <v>146</v>
+      </c>
+      <c r="G5" t="s">
+        <v>116</v>
+      </c>
+      <c r="H5" t="s">
+        <v>171</v>
+      </c>
+      <c r="I5" t="s">
+        <v>172</v>
+      </c>
+      <c r="J5" t="s">
+        <v>161</v>
+      </c>
+      <c r="M5" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" t="s">
+        <v>150</v>
+      </c>
+      <c r="X5" t="s">
+        <v>173</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>174</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>175</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>175</v>
+      </c>
+      <c r="AD5" t="s">
         <v>165</v>
       </c>
-      <c r="E5" t="s">
-[...11 lines deleted...]
-      <c r="I5" t="s">
+      <c r="AE5" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>131</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>131</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>132</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>176</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AP5">
+        <v>28</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>135</v>
+      </c>
+      <c r="AR5" t="s">
         <v>167</v>
       </c>
-      <c r="J5" t="s">
-[...51 lines deleted...]
-        <v>133</v>
+      <c r="AT5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>142</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C6" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E6" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="F6" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="G6" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="H6" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="I6" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="J6" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="M6" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="O6" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="W6" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="Y6" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="Z6" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="AA6" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="AD6" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="AE6" t="s">
-        <v>182</v>
+        <v>129</v>
       </c>
       <c r="AF6" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="AG6" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="AH6" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="AI6" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>184</v>
+        <v>187</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>188</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>189</v>
       </c>
       <c r="AO6" t="s">
-        <v>185</v>
-[...4 lines deleted...]
-      <c r="AQ6">
+        <v>134</v>
+      </c>
+      <c r="AP6">
         <v>5500</v>
       </c>
+      <c r="AQ6" t="s">
+        <v>135</v>
+      </c>
       <c r="AR6" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>136</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>137</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>138</v>
       </c>
       <c r="AW6" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="AX6" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="AY6" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="AZ6" t="s">
-        <v>137</v>
+        <v>190</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -2268,103 +2312,103 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="B2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C2" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="B3" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C3" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -2378,583 +2422,583 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="C2" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="D2" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="E2" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="F2" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="I2" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="C3" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="D3" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="E3" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="F3" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="I3" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="D2" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="C2" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="D2" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="E2" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="F2" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B2" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C2" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="J2" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C3" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="J3" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C4" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="J4" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">